--- v2 (2026-03-19)
+++ v3 (2026-09-16)
@@ -12,169 +12,138 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>День рождения</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Весна</t>
   </si>
   <si>
     <t>Приговор</t>
   </si>
   <si>
     <t>Дата добавления</t>
+  </si>
+  <si>
+    <t>Никита Вадимович Дранец</t>
+  </si>
+  <si>
+    <t>1 января 1999</t>
+  </si>
+  <si>
+    <t>Никита, активист анархистского движения, был задержан в марте 2021 года в рамках уголовного дела, возбужденного против анархистов из Брестской области. Он был осужден за «участие в групповых действиях, грубо нарушающих общественный порядок», и за «участие в преступной организации». Известно, что в основу обвинения лег эпизод, связанный с «Маршем нетунеядцев», который состоялся 5 марта 2017 года.
+Никита должен был освободится в начале марта 2026 года по окончанию 6-летнего срока заключения. Однако в январе состоялся новый суд над ним по статье 411 УК - "злостное неповиновение администрации колонии", в результате которого ему добавили еще один год к сроку. До этого анархист провел как минимум 4 месяца в помещении камерного типа шкловской колонии №17 .</t>
+  </si>
+  <si>
+    <t>Мужской</t>
+  </si>
+  <si>
+    <t>ИК-20, 247755, Гомельская обл., Мозырьский р-н, Михалковский сельсовет, д.70</t>
+  </si>
+  <si>
+    <t>В заключении</t>
+  </si>
+  <si>
+    <t>Да</t>
+  </si>
+  <si>
+    <t>Решение суда 06.09.2022: 6 лет лишения свободы в колонии в условиях усиленного режима, 500 базовых величин штрафа. Апелляция 28.02.2023: приговор оставлен без изменения. Решение суда дата неизвестна: 1 год лишения свободы в колонии в условиях строгого режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2021-03-07 16:14:07</t>
   </si>
   <si>
     <t>Дмитрий Георгиевич Колос</t>
   </si>
   <si>
     <t>1 января 1957</t>
   </si>
   <si>
     <t> Белорусский переводчик, литературовед и издатель. Один из наиболее известных популяризаторов переводной мировой литературы.
 Дмитрий - сын литературного критика Георгия Колоса и брат кинорежиссера и педагога Владимира Колоса, сделал себе имя еще в 1980-е переводами с французского языка на белорусский. С 1990-х Колос занимается издательским делом. Издательство «Зміцер Колас» известно книгами мировой поэзии, прозы, драматургии в лучших белорусских переводах.
 Дмитрия уже задерживал КГБ в начале марта 2023 года. Однако он вышел на свободу после 10 суток ареста, которые он провел в СИЗО КГБ. Обвинение ему не предъявлено.
 В феврале 2026 года Дмитрия снова задержали, в то же время прошли массовые задержания издателей и распространителей книг. Дмитрий провел 14 суток в ИВС на Окрестина, после чего так и не вышел на свободу. 3 марта 2026 года коалицию печатных издательств, в которую входят «Фонд Kamunikat.org», Lohvinau Publishing House, Andrei Yanushkevich Publishing, внесли в обновленный МВД список «экстремистских формирований». В связи с формированием в перечне упоминаются Ярослав Иванюк, Дмитрий Колос, Игорь Логвинов, Вацлав Богданович, Андрей Янушкевич, Александр Евдаха. В него также добавлены сайты и социальные сети издательств.</t>
   </si>
   <si>
-    <t>Мужской</t>
-[...1 lines deleted...]
-  <si>
     <t>СИЗО №1 Новодворский с/с, 143/4, д. Пашковичи, Минский район, Минская область 223016</t>
   </si>
   <si>
-    <t>В заключении</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-03-09 11:55:40</t>
   </si>
   <si>
-    <t>Никита Вадимович Дранец</t>
-[...16 lines deleted...]
-  <si>
     <t>Иван Николаевич Петроневич</t>
   </si>
   <si>
     <t>2 января 1992</t>
   </si>
   <si>
-    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+    <t>ИК-22, а/я 20, Брестская область, г. Ивацевичи, ст. Доманово, 225295</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года 6 месяцев лишения свободы в колонии в условиях усиленного режима, 500 базовых величин штрафа. Апелляция 20.02.2026: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2026-03-02 21:15:39</t>
-  </si>
-[...33 lines deleted...]
-    <t>2024-11-17 21:48:11</t>
   </si>
   <si>
     <t>Евгений Алексеевич Пелехатый</t>
   </si>
   <si>
     <t>3 января 1993</t>
   </si>
   <si>
     <t>Во время задержания к Евгению применили «спецсредства и физическую силу», говорится в решении суда от 2 июня (мужчину обвинили в неподчинении милиции). С рабочего кабинета его выводили в наручниках и с мешком на голове, известно нам от своих источников.На данный момент Евгений Пелехатый ожидает суда. Его обвиняют в написании нескольких жестких телеграм-комментариев про Лукашенко и силовиков.</t>
   </si>
   <si>
     <t>Решение суда 05.08.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-06-15 18:33:27</t>
   </si>
   <si>
     <t>Любовь Николаевна Драгель</t>
   </si>
   <si>
     <t>3 января 1998</t>
   </si>
   <si>
     <t>Женский</t>
   </si>
@@ -190,1215 +159,1069 @@
   <si>
     <t>Александр Владимирович Волчок</t>
   </si>
   <si>
     <t>4 января 1977</t>
   </si>
   <si>
     <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2025-11-01 22:51:11</t>
   </si>
   <si>
     <t>Федор Михайлович Кандиранда</t>
   </si>
   <si>
     <t>4 января 1978</t>
   </si>
   <si>
     <t>Старший преподаватель общевойскового факультета Военной академии. Неоднократно занимал призовые места среди старших преподавателей Военной академии. 13 августа 2020 года подал раппорт на увольнение в связи с фальсификацией выборов и отказом выполнять преступные приказы. В мае 2021 года приказом Лукашенко лишен звания подполковника.
 Последние годы работал в IT-сфере. 
 Задержан в марте 2025 года скорее всего по "делу Гаюна".
 У Федора есть хронические заболевания.</t>
   </si>
   <si>
+    <t>ИК №15, 212013,  г.Могилёв, п/о Вейно, Славгородское шоссе 183</t>
+  </si>
+  <si>
     <t>Решение суда 25.09.2025: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-10-21 23:07:31</t>
   </si>
   <si>
-    <t>Олеся Николаевна Дернаковская</t>
-[...30 lines deleted...]
-    <t>2025-01-06 13:57:15</t>
+    <t>Виктор Александрович Кизевич</t>
+  </si>
+  <si>
+    <t>Виктор был задержан и признан виновным по статье «содействие экстремистской деятельности». Ему назначено наказание в виде лишения свободы в колонии, точный срок заключения неизвестен.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях усиленного режима, 500 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-04-11 20:49:03</t>
   </si>
   <si>
     <t>Максим Дмитриевич Варнель</t>
   </si>
   <si>
     <t>5 января 2001</t>
   </si>
   <si>
     <t>Тюрьма №4, Могилёв ул. Крупской 99А, 212011</t>
   </si>
   <si>
     <t>Решение суда 07.12.2023: 5 лет 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 20.02.2024: неизвестно. Апелляция 18.12.2024: неизвестно. Суд по смене режима дата неизвестна: неизвестно лет тюремного режима.</t>
   </si>
   <si>
     <t>2023-12-10 12:06:28</t>
   </si>
   <si>
     <t>Александр Петрович Гордеенко</t>
   </si>
   <si>
     <t>6 января 1981</t>
   </si>
   <si>
     <t>администратор дорожных Viber-чатов о дорожной обстановке в Речице и Гомеле. Его задержали в конце марта 2025 года. Он работал на "Белоруснефть".
 "ГУБОПиК из дома забирал жестко. Шьют 361 статью [прим. - наверное, речь идет о ст. 361-4 УК] за фото российской техники, снятые в 2022 году", — сообщил источник изданию "Флагшток".</t>
   </si>
   <si>
     <t>СИЗО-3, Гомель ул. Книжная 1А, 246003</t>
   </si>
   <si>
     <t>Решение суда дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-05-20 00:24:17</t>
   </si>
   <si>
-    <t>Мария Александровна Рабкова</t>
-[...53 lines deleted...]
-  <si>
     <t>Евгений Тадеушевич Бужинский</t>
   </si>
   <si>
     <t>6 января 1966</t>
   </si>
   <si>
     <t>Врач 1-й квалификационной категории специалиста УЗИ Сморгонской ЦРБ.
 Задержан за оскорбление Лукашенко.</t>
   </si>
   <si>
+    <t>ИК №1,  211445, г. Новополоцк,ул. Техническая, 8</t>
+  </si>
+  <si>
     <t>6 лет лишения свободы в колонии</t>
   </si>
   <si>
     <t>2022-08-31 17:10:54</t>
+  </si>
+  <si>
+    <t>Александр Витальевич Коваленко</t>
+  </si>
+  <si>
+    <t>6 января 1988</t>
+  </si>
+  <si>
+    <t>Пра Александра известно, что он гражданин Украины. Он проживал в деревне Ярево Витебской области. По информации МИД, его осудили к лишению свободы.</t>
+  </si>
+  <si>
+    <t>2026-06-14 21:05:39</t>
+  </si>
+  <si>
+    <t>Лариса Ивановна Новикова</t>
+  </si>
+  <si>
+    <t>6 января 1969</t>
+  </si>
+  <si>
+    <t>2026-08-28 20:59:42</t>
+  </si>
+  <si>
+    <t>Дмитрий Кириллович Шишков</t>
+  </si>
+  <si>
+    <t>7 января 1967</t>
+  </si>
+  <si>
+    <t>Бывший следователь. В 2010‑м был назначен начальником следственного управления УВД Могилевского облисполкома. Позже его отправили работать в Следственный комитет.
+Последнее место работы — информационное агентство «Могилевские ведомости». Возможно, в агентстве Шишков отвечал за безопасность. В эфире ОНТ утверждали, что Шишкова уволили оттуда за политические взгляды в 2023-м.
+В марте 2024 года на ОНТ показали паспорт «Новой Беларуси», изготовленный на имя Шишкова. Однако документ явно был фейковым. </t>
+  </si>
+  <si>
+    <t>ИУОТ-29, г. Волковыск, Рокоссовского, 118е, 230415</t>
+  </si>
+  <si>
+    <t>Химия с направлением</t>
+  </si>
+  <si>
+    <t>Решение суда 30.10.2025: 3 года ограничения свободы с направлением в учреждение открытого типа, 500 базовых величин штрафа. Апелляция 13.01.2026: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-11-13 21:48:47</t>
+  </si>
+  <si>
+    <t>Николай Николаевич Автухович</t>
+  </si>
+  <si>
+    <t>7 января 1963</t>
+  </si>
+  <si>
+    <t>Николай, ветеран Афганской кампании, предприниматель и общественный деятель, ранее неоднократно подвергался преследованию за свою гражданскую позицию. Он был задержан 1 декабря 2020 года и осуждён по нескольким статьям, включая «создание преступной организации» и «покушение на захват власти», получив большой срок заключения и штраф, при этом первые пять лет он проведёт на тюремном режиме.
+Весной 2024 года с Николая и двух других фигурантов «дела» взыскали компенсацию за повреждение имущества милиционеров на сумму более 40 тысяч рублей.
+В ноябре 2025 года у Николая закончилось 5 лет тюремного режима и его перевели в ИК-14, где его сразу же отправили в ПКТ. Скорее всего Николая снова отправят на тюремный режим.</t>
+  </si>
+  <si>
+    <t>Тюрьма-1, Гродно ул. Кирова 1, 230023</t>
+  </si>
+  <si>
+    <t>Решение суда 17.10.2022: 25 лет лишения свободы в колонии в условиях строгого режима (из них 5 лет тюремного режима), 1000 базовых величин штрафа, ограничение по военной службе. Апелляция 31.03.2023: приговор оставлен без изменения. Решение суда 26.04.2024: приблизительно 13400 рублей компенсации. Суд по смене режима 23.01.2026: 3 года тюремного режима.</t>
+  </si>
+  <si>
+    <t>2021-02-27 00:40:57</t>
+  </si>
+  <si>
+    <t>Николай Владимирович Библис</t>
+  </si>
+  <si>
+    <t>7 января 1997</t>
+  </si>
+  <si>
+    <t>Николай, техник в Институте порошковой металлургии, был задержан в июле 2021 года в рамках уголовного дела, связанного с инициативой «Буслы ляцяць». Некоторые эпизоды обвинения касались повреждения автомобиля судьи Борисовского района. В результате он был приговорён к длительному сроку лишения свободы и штрафу.
+Ранее Николай уже подвергался аресту после попытки подать жалобу в ЦИК 16 июля 2020 года, где ему выбили передний зуб.</t>
+  </si>
+  <si>
+    <t>Решение суда 28.09.2022: 8 лет 6 месяцев лишения свободы в колонии в условиях усиленного режима, 300 базовых величин штрафа. Апелляция 28.02.2023: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2022-05-26 01:14:39</t>
   </si>
   <si>
     <t>Дмитрий Юрьевич Попов</t>
   </si>
   <si>
     <t>7 января 1992</t>
   </si>
   <si>
     <t>Модератор соцсетей "Страна для жизни" пропал вечером 4 июня 2020 года. Лишь спустя несколько дней стало известно, что его приговорили к 15 суткам ареста и перевели в изолятор временного содержания в Минске. Ему предъявили обвинение в "организации массовых беспорядков".
 Осенью 2022 года Дмитрий был переведен на тюремный режим.
 По данным правозащитников, фигуранты "дела" обязаны выплатить компенсацию в размере 29 миллионов рублей. 
 В 2025 году Дмитрий был осужден по 411 статье.</t>
   </si>
   <si>
     <t>СТ-8, Жодино ул. Советская 22А, 222163</t>
   </si>
   <si>
     <t>Решение суда 14.12.2021: 16 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 01.06.2022: приговор оставлен без изменения. Суд по смене режима 27.09.2022: 5 лет тюремного режима. Решение суда 06.10.2022: приблизительно 29000000 рублей компенсации. Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях строгого режима.</t>
   </si>
   <si>
     <t>2021-02-25 11:33:59</t>
   </si>
   <si>
-    <t>Николай Владимирович Библис</t>
-[...53 lines deleted...]
-  <si>
     <t>Виталий Михайлович Войтехович</t>
   </si>
   <si>
     <t>8 января 1967</t>
   </si>
   <si>
     <t>Виталий был задержан в августе 2021 года в рамках уголовного дела, возбужденного по статье «акт терроризма», и в июне 2023 года осужден по многочисленным уголовным статьям на большой срок лишения свободы, первые пять лет из которого — тюремный режим.
 Согласно обвинению, с июля 2020 по январь 2022 года в Беларуси, Турции, Польше, Украине и других странах «действовала организованная преступная группа», якобы готовившая экстремистские преступления. В неё входили радикально настроенные военные, силовики, спортсмены и бизнесмены, стремившиеся захватить власть незаконным путём. Это дело связано с попыткой поджога дома депутата Олега Гайдукевича в июне 2021 года и «организацией массовых беспорядков».</t>
   </si>
   <si>
     <t>Решение суда 21.06.2023: 19 лет лишения свободы в колонии в условиях усиленного режима (из них 5 лет тюремного режима). Апелляция 04.10.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-09-17 01:25:10</t>
   </si>
   <si>
     <t>Артём Владимирович Мазаник</t>
   </si>
   <si>
     <t>8 января 1990</t>
   </si>
   <si>
-    <t>Программист, увлекается музыкой и рыбалкой. Очень любознателен, осведомлён во многих сферах. Изучает английский и немецкий языки. Всегда знал, что будет жить в Германии, обожает группу Раммштайн, всю жизнь их слушает, знает все песни наизусть.  
-[...3 lines deleted...]
-    <t>8 лет лишения свободы в колонии усиленного режима.</t>
+    <t>Артём увлекается музыкой и рыбалкой, отличается любознательностью и осведомлённостью во многих сферах. Изучает английский и немецкий языки. Всегда знал, что будет жить в Германии, любит группу Rammstein, слушает её с детства и знает наизусть многие песни.
+Он был задержан 12 января 2022 года в рамках уголовного дела о «групповых действиях, грубо нарушающих общественный порядок», «незаконном сборе и распространении персональных данных», «призывах к действиям, направленным на причинение вреда национальной безопасности» и «пособничестве в разжигании вражды».
+В сентябре 2022 года его признали виновным в участии в двух послевыборных акциях протеста, прошедших в 2020 году в Минске, а также в разработке программы для сканирования штрих-кодов с целью бойкота компаний, которые поддерживали режим.</t>
+  </si>
+  <si>
+    <t>Решение суда 30.09.2022: 8 лет лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2022-01-23 16:17:56</t>
   </si>
   <si>
-    <t>Владимир Владимирович Шемякин</t>
-[...26 lines deleted...]
-    <t>2025-08-25 00:19:50</t>
+    <t>Максим Алексеевич Семитко</t>
+  </si>
+  <si>
+    <t>8 января 1995</t>
+  </si>
+  <si>
+    <t>Максим с июля 2016 года служил в Департаменте охраны МВД: был милиционером-водителем в специальном батальоне, служба которого связана с охраной дипломатических представительств. В 2019 году он дослужился до звания старшего сержанта милиции.
+Он был задержан в феврале 2025 года в рамках уголовного дела, возбужденного по статье «содействие экстремистской деятельности», после того как белорусские силовики получили доступ к перепискам бота мониторингового проекта «Беларускі Гаюн», куда люди отправляли информацию о перемещениях российских войск.
+В октябре 2025 года Максима признали виновным и приговорили к ограничению свободы с направлением в исправительное учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>ИУОТ-24, 230025 г. Гродно, ул. Лидская, 29/б</t>
+  </si>
+  <si>
+    <t>Решение суда 22.10.2025: 3 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2026-02-03 11:04:08</t>
   </si>
   <si>
     <t>Сергей Владимирович Думава</t>
   </si>
   <si>
     <t>9 января 1986</t>
   </si>
   <si>
     <t>Сергей был задержан в марте 2021 года и осенью того же года осуждён за расклейку стикеров в Витебске. По версии обвинения, с 1 октября 2020 года по 22 марта 2021 года он занимался деятельностью, направленной на «систематическую порчу имущества»: с использованием аэрозольной краски наносил на объекты УП «Витебскводоканал» надписи «Жыве Беларусь!», «3 %», «Красный партизан», «Уходи» и другие.
 В сентябре 2024 года состоялось очередное судебное заседание, по итогам которого Сергей был переведён на тюремный режим.</t>
   </si>
   <si>
     <t>Решение суда 17.09.2021: 9 лет 15 дней лишения свободы в колонии в условиях усиленного режима. Суд по смене режима 25.09.2024: 3 года тюремного режима.</t>
   </si>
   <si>
     <t>2021-08-26 22:47:30</t>
   </si>
   <si>
-    <t>Владислав Алексеевич Аничкин</t>
-[...29 lines deleted...]
-    <t>2025-08-11 18:45:43</t>
+    <t>Александр Александрович Чикиндин</t>
+  </si>
+  <si>
+    <t>9 января 1981</t>
+  </si>
+  <si>
+    <t>ИК №3, 211300, п.Витьба, Витебская обл, Витебский район</t>
+  </si>
+  <si>
+    <t>Решение суда 07.03.2024: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция 12.07.2024: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2024-02-28 21:44:01</t>
+  </si>
+  <si>
+    <t>Игорь Михайлович Немирович</t>
+  </si>
+  <si>
+    <t>10 января 1994</t>
+  </si>
+  <si>
+    <t>Первый раз Игоря Немировича задержали в начале мая 2022 года и сразу поместили под домашний арест, но он сбежал и уехал. Осенью этого года он обратился в комиссию по рассмотрению обращений белорусов, находящихся за рубежом, и вернулся домой, но этот факт не признали "безусловным основанием для вывода о его раскаянии". 27 сентября 2023 года его снова задержали и поместили под стражу.
+Согласно версии обвинения, 10 августа 2020 года Игорь Немирович разместил в Instagram фото с текстом в "неприличной форме, унижающее честь и достоинство Александра Лукашенко, которое содержало негативную оценку и являлось оскорбительным по отношению к нему".
+На процессе Игорь вину признал полностью и рассказал, что с мая по август 2020 года он не жил в Беларуси. О событиях, которые происходили на родине, брестчанин узнавал из средств массовой информации. "Поддавшись негативным эмоциям от освещаемых событий", он разместил в социальной сети Instagram фотоизображение "оскорбительного характера" в отношении Александра Лукашенко. 
+16.08.2024 освобожден полностью отбыв срок наказания,  назначенный судом.
+В октябре 2024  года снова задержан по подозрению в "содействии экстремистской деятельности".</t>
+  </si>
+  <si>
+    <t>ИК-9, 213410, г. Горки, ул. Добролюбова, 16</t>
+  </si>
+  <si>
+    <t>Решение суда 17.11.2023: 1 год лишения свободы в колонии в условиях общего режима. Решение суда 08.04.2025: 3 года лишения свободы в колонии в условиях усиленного режима. Апелляция 10.06.2025: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2023-11-14 19:18:14</t>
   </si>
   <si>
     <t>Сергей Валерьевич Дегтяренко</t>
   </si>
   <si>
     <t>10 января 1992</t>
+  </si>
+  <si>
+    <t>ИК №17, 213004, г. Шклов,  ул. 1-я Заводская, 8</t>
   </si>
   <si>
     <t>Решение суда 11.01.2024: 3 года 5 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 16.04.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-11-21 14:51:55</t>
   </si>
   <si>
     <t>Андрей Владимирович Новицкий</t>
   </si>
   <si>
     <t>10 января 1981</t>
   </si>
   <si>
     <t>Андрей был задержан в июне 2021 года в рамках уголовного дела, возбужденного по статьям «организация и подготовка действий, грубо нарушающих общественный порядок», «незаконные действия в отношении огнестрельного оружия, боеприпасов и взрывчатых веществ» и «оскорбление Лукашенко».
 В сентябре 2021 года его признали виновным за участие в послевыборных акциях протеста 2020 года в Минске, оскорбление Лукашенко на YouTube, а также за приобретение, хранение и перевозку сыпучего вещества без уведомления уполномоченных органов.
 В июне 2022 года в отношении Андрея состоялось судебное заседание по статье «злостное неповиновение требованиям администрации исправительного учреждения», по итогам которого срок лишения свободы был увеличен, а режим ужесточён.
 В январе 2023 года состоялось ещё одно судебное заседание по статье о «неповиновении требованиям администрации». В результате общий срок наказания составил семь лет лишения свободы.
 С апреля 2024 года и по состоянию на начало декабря того же года родные ничего не знают об Андрее. На их запрос в администрацию колонии был получен формальный ответ о том, что он якобы сам всё сообщит «через переписку», однако писем от него не поступает.</t>
   </si>
   <si>
-    <t>ИК-20, 247755, Гомельская обл., Мозырьский р-н, Михалковский сельсовет, д.70</t>
-[...2 lines deleted...]
-    <t>Решение суда 30.09.2021: 5 лет лишения свободы в колонии в условиях усиленного режима, приблизительно 392 рубля компенсации. Решение суда 13.06.2022: 4 месяца лишения свободы в колонии в условиях строгого режима. Решение суда 17.01.2023: 1 год 8 месяцев лишения свободы в колонии в условиях строгого режима.</t>
+    <t>Решение суда 30.09.2021: 5 лет лишения свободы в колонии в условиях усиленного режима, приблизительно 392 рубля компенсации. Решение суда 13.06.2022: 4 месяца лишения свободы в колонии в условиях строгого режима. Решение суда 17.01.2023: 1 год 8 месяцев лишения свободы в колонии в условиях строгого режима. Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях строгого режима.</t>
   </si>
   <si>
     <t>2021-10-01 18:41:47</t>
-  </si>
-[...20 lines deleted...]
-    <t>2023-11-14 19:18:14</t>
   </si>
   <si>
     <t>Борис Викторович Ким</t>
   </si>
   <si>
     <t>11 января 1996</t>
   </si>
   <si>
     <t>17.02.2023 года состоялось рассмотрение апелляционной жалобы. приговор вступил в силу.</t>
   </si>
   <si>
     <t>Нет</t>
   </si>
   <si>
     <t>4,5 года лишения свободы в колонии строгого режима.</t>
   </si>
   <si>
     <t>2022-11-11 19:48:15</t>
   </si>
   <si>
     <t>Константин Анатольевич Рудницкий</t>
   </si>
   <si>
     <t>11 января 1999</t>
   </si>
   <si>
     <t>Студент. Константин является мастером спорта.
 9 декабря в провластных телеграм-каналах появилось «покаянное видео» с ним, где Константин заявлял об участии в разработке «Черной карты Беларуси».</t>
   </si>
   <si>
     <t>ИК №2, 213800, г. Бобруйск, ул. Сикорского, 1</t>
   </si>
   <si>
     <t>Решение суда 12.07.2022: 6 лет лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2022-05-09 15:19:01</t>
-  </si>
-[...30 lines deleted...]
-    <t>2022-05-23 12:39:50</t>
   </si>
   <si>
     <t>Павел Петрович Добровольский</t>
   </si>
   <si>
     <t>12 января 1990</t>
   </si>
   <si>
     <t>Бывший журналист Naviny.by. 
 Ранее Павел сотрудничал с различными независимыми изданиями, во время протестов 2020 года его задерживали и привлекали к административной ответственности в связи с осуществлением профессиональной деятельности. Осенью 2021 года Павел Добровольский покинул Беларусь. Много путешествовал по разным странам и делал репортажи.
 Однако, как стало сейчас известно, с января 2025 года он находится в Беларуси под стражей в следственном изоляторе. Обстоятельства, в которых происходит уголовное преследование, дают основания считать, что причиной содержания Павла под стражей стала его предыдущая деятельность, связанная с реализацией права на свободное выражение мнений и распространение информации.
 В октябре 2025 года стало известно, что Павла обвиняют в измене государству.</t>
   </si>
   <si>
-    <t>Главпочтамт, а\я 8, Минск 220050</t>
-[...1 lines deleted...]
-  <si>
     <t>Решение суда дата неизвестна: 9 лет лишения свободы в колонии в условиях строгого режима.</t>
   </si>
   <si>
     <t>2025-08-26 17:10:27</t>
   </si>
   <si>
-    <t>Дмитрий Александрович Гришкевич</t>
-[...41 lines deleted...]
-    <t>2024-09-06 18:11:58</t>
+    <t>Александр Валерьевич Манвелян</t>
+  </si>
+  <si>
+    <t>12 января 1978</t>
+  </si>
+  <si>
+    <t>Александр ухаживал за матерью-инвалидом 1 группы по зрению, которая имеет проблемы с опорно-двигательным аппаратом.</t>
+  </si>
+  <si>
+    <t>Решение суда 18.12.2025: 3 года лишения свободы в колонии в условиях усиленного режима. Апелляция 04.03.2026: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2026-03-22 23:32:58</t>
+  </si>
+  <si>
+    <t>Константин Леонидович Ермолович</t>
+  </si>
+  <si>
+    <t>12 января 1991</t>
+  </si>
+  <si>
+    <t>Житель Могилевской области. Уроженец Литвы. Задержан за саботаж железной дорогий около станций г. Бобруйска, а также поджог стрелкового тира в/ч 5527.
+25.10.2022 состоялось рассмотрение апелляционной жалобы суда, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда 10.08.2022: 16 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 25.10.2022: неизвестно.</t>
+  </si>
+  <si>
+    <t>2022-05-23 12:39:50</t>
   </si>
   <si>
     <t>Иван Сергеевич Осипович</t>
   </si>
   <si>
     <t>13 января 1998</t>
   </si>
   <si>
     <t>11.11.2022 состоялось рассмотрение апелляционной жалобы. Приговор вступил в силу.</t>
   </si>
   <si>
     <t xml:space="preserve">3 года лишения свободы в колонии </t>
   </si>
   <si>
     <t>2022-09-02 22:33:18</t>
   </si>
   <si>
-    <t>Андрей Евгеньевич Примако</t>
-[...14 lines deleted...]
-  <si>
     <t>Александр Викторович Короткевич</t>
   </si>
   <si>
     <t>14 января 1991</t>
   </si>
   <si>
     <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2025-12-15 11:47:02</t>
   </si>
   <si>
-    <t>Максим Вячеславович Акулов</t>
-[...23 lines deleted...]
-    <t>2024-09-13 20:37:48</t>
+    <t>Виктор Петрович Келлер</t>
+  </si>
+  <si>
+    <t>15 января 2001</t>
+  </si>
+  <si>
+    <t>Гражданин Украины.</t>
+  </si>
+  <si>
+    <t>Решение суда 12.05.2026: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-05-22 12:27:17</t>
   </si>
   <si>
     <t>Владимир Владимирович Шпак</t>
   </si>
   <si>
     <t>16 января 1972</t>
   </si>
   <si>
     <t>МВД 24 июля признал "экстремистским формированием" проект "Propovednik". По данным ведомства, причастность к нему имеет 52-летний Шпак Владимир, который был задержан в мае 2024 года.
 На провластных телеграм-каналах сообщалось, что мужчина "разжигал национальную и социальную ненависть, призывал к насилию, выступал за радикализацию и терроризм". Утверждалось, что в отношении задержанного был возбужден ряд уголовных дел - ему угрожали 10 годами заключения.</t>
   </si>
   <si>
     <t>Решение суда 09.01.2025: 7 лет лишения свободы в колонии в условиях усиленного режима, 600 базовых величин штрафа. Апелляция 07.03.2025: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2024-08-30 23:52:04</t>
   </si>
   <si>
-    <t>Тимур Важевич Пипия</t>
-[...21 lines deleted...]
-    <t>2023-05-15 13:10:03</t>
+    <t>Аскер Азерович Аллахвердиев</t>
+  </si>
+  <si>
+    <t>16 января 1999</t>
+  </si>
+  <si>
+    <t>Согласно социальным сетям Аскера, он жил в Минске, занимался спортом, снимался в видео. Последний раз он заходил на свою страницу во «Вконтакте» в июле. Его дело 4 октября начнут рассматривать в закрытом режиме в Минском городском суде. Аскеру инкриминирована ч. 1 ст. 361-3 УК (Участие на территории иностранного государства в вооруженном формировании или вооруженном конфликте, военных действий, вербовка или подготовка лиц к такому участию).</t>
+  </si>
+  <si>
+    <t>Решение суда 08.10.2024: принудительное лечение в психиатрическом стационаре.</t>
+  </si>
+  <si>
+    <t>2024-09-13 20:37:48</t>
   </si>
   <si>
     <t>Инна Валерьевна Глинская</t>
   </si>
   <si>
     <t>16 января 1975</t>
   </si>
   <si>
     <t>Задержана вместе с дочерью.
 Обыск в квартире был проведен по ст. 364 УК РБ. Затем статья обвинения была переквалифицирована на ч.3 ст. 130 УК РБ.
 Предварительно обвиняется в распространении личных данных сотрудников МВД.</t>
   </si>
   <si>
     <t>Решение суда 20.01.2023: 7 лет лишения свободы в колонии в условиях общего режима. Апелляция 28.04.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2022-01-07 01:46:58</t>
   </si>
   <si>
+    <t>Владимир Мефодьевич Ворошень</t>
+  </si>
+  <si>
+    <t>17 января 1965</t>
+  </si>
+  <si>
+    <t>По подсчетам правозащитников вышел на свободу в марте 2026 года.</t>
+  </si>
+  <si>
+    <t>Решение суда 04.03.2024: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2024-01-18 19:26:22</t>
+  </si>
+  <si>
     <t>Елена Петровна Жукова</t>
   </si>
   <si>
     <t>17 января 1969</t>
   </si>
   <si>
     <t>Решение суда 03.11.2025: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима, 800 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-09-18 17:00:13</t>
-  </si>
-[...29 lines deleted...]
-    <t>2022-05-13 18:58:35</t>
   </si>
   <si>
     <t>Николай Васильевич Баньков</t>
   </si>
   <si>
     <t>18 января 1971</t>
   </si>
   <si>
     <t> Бывший преподаватель кафедры связи БГУИР. Эта кафедра предназначена для подготовки кадровых офицеров для Вооруженных сил и других силовых структур и ведомств РБ. Сначала Николаю назначили арест по административному протоколу, а потом перезадержали в рамках уголовного дела. Был осужден за три доната, которые мужчина сделал в августе 2020 года.
 С момента этапа в колонию Михаил отбыл 180 суток в ШИЗО, потом находился в ПКТ.
 По состоянию на апрель 2025 года переведен на тюремный режим в тюрьму № 4.</t>
   </si>
   <si>
     <t>Решение суда 28.07.2023: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 17.10.2023: приговор оставлен без изменения. Суд по смене режима дата неизвестна: неизвестно лет тюремного режима.</t>
   </si>
   <si>
     <t>2023-06-22 00:43:17</t>
   </si>
   <si>
+    <t>Вячеслав Михайлович Орешко</t>
+  </si>
+  <si>
+    <t>18 января 1955</t>
+  </si>
+  <si>
+    <t>Белорусский политолог и общественный деятель, активист профсоюза РЭП.
+В колонии у Вячеслава очень ухудшилось зрение. Он практически ничего не видит. Часто передвигается на ощушь.</t>
+  </si>
+  <si>
+    <t>Решение суда 05.01.2023: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 03.04.2023: неизвестно.</t>
+  </si>
+  <si>
+    <t>2022-05-13 18:58:35</t>
+  </si>
+  <si>
     <t>Вячеслав Валерьевич Мурнов</t>
   </si>
   <si>
     <t>19 января 1973</t>
   </si>
   <si>
     <t>Согласно материалам дела, Вячеслав Мурнов в октябре 2021 года и в марте 2024 года нецензурно прокомментировал публикации с изображением Лукашенко в «Одноклассниках». Этого оказалось достаточно, чтобы мужчину отправили в колонию. Помимо этого, ему также назначили «принудительное лечение от хронического алкоголизма».
 03.09.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
   </si>
   <si>
     <t>Решение суда 04.07.2024: 2 года лишения свободы в колонии в условиях общего режима. Апелляция 03.09.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2024-07-01 20:57:16</t>
+  </si>
+  <si>
+    <t>Елена Александровна Лобанова</t>
+  </si>
+  <si>
+    <t>19 января 1984</t>
+  </si>
+  <si>
+    <t>Стало известно, что Елене заменили режим и теперь она находится в колонии.
+Поводом для задержания стали найденные в телефоне снимки с протестов. Бизнес Елены также был уничтожен.
+По свидетельствам бывших политзаключенных, срок Елены составляет около 2 лет.
+Известно, что уже в СИЗО Елена начала принимать антидепрессанты. Первое время она не получала писем от родных, денежных переводов, посылок. У нее есть сын, на начало 2026 года ему было 10 лет.</t>
+  </si>
+  <si>
+    <t>Решение суда 22.04.2024: неизвестно лет ограничения свободы без направления. Суд по смене режима дата неизвестна: 2 года лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2024-04-12 17:59:15</t>
   </si>
   <si>
     <t>Виктор Витальевич Гурко</t>
   </si>
   <si>
     <t>19 января 2001</t>
   </si>
   <si>
     <t>Задержан за участие в акциях протеста в 2020 году.
 13 августа 2024 года в суде Октябрьского района г. Минска судья Лавринович Ольга будет принимать решение "О замене ограничения свободы без направления в исправительное учреждение открытого типа".
 По состоянию на октябрь 2025 г. стало известно, что Виктор снова задержан и удерживается в СИЗО № 1.</t>
   </si>
   <si>
-    <t>Решение суда 14.03.2023: 1 год 6 месяцев ограничения свободы без направления. Суд по смене режима 13.08.2023: неизвестно.</t>
+    <t>Решение суда 14.03.2023: 1 год 6 месяцев ограничения свободы без направления. Суд по смене режима 13.08.2023: неизвестно. Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2022-11-02 14:13:38</t>
   </si>
   <si>
     <t>Сергей Николаевич Кабарчук</t>
   </si>
   <si>
     <t>20 января 1963</t>
   </si>
   <si>
     <t>15 февраля 2024 в Лельчицком районе Гомельской области на границе с Украиной ввели режим «контртеррористической операции». Население просили «сохранять спокойствие и подчиняться требованиям сотрудников силовых структур». В КГБ утверждают, что задержали участников «диверсионно-разведывательной группы», в состав которой входили граждане Украины и Беларуси. Сколько именно человек было задержано — не сообщается.
 После задержания у Сергея в СИЗО диагностировали онкологическое заболевание.</t>
   </si>
   <si>
     <t>ИК-8, 211388, Витебская обл., г. Орша, ул. Ленина, 195А</t>
   </si>
   <si>
     <t>Решение суда 23.10.2024: 20 лет лишения свободы в колонии в условиях усиленного режима, 700 базовых величин штрафа.</t>
   </si>
   <si>
     <t>2024-09-23 19:42:06</t>
   </si>
   <si>
-    <t>Анастасия Сергеевна Кухта</t>
+    <t>Максим Александрович Смирнов</t>
   </si>
   <si>
     <t>20 января 1992</t>
   </si>
   <si>
-    <t>Социальная активистка из Минска.
-[...7 lines deleted...]
-    <t>2022-03-16 14:22:57</t>
+    <t>Максим был осужден прямо в стенах Брестского государственного технического университета. Мужчина на момент суда был под стражей. А обвиняли его в том, что он «в одном из телеграм-каналов» написал комментарий, который расценили как «публичное оскорбление» Лукашенко.</t>
+  </si>
+  <si>
+    <t>ИУОТ-36, 220039 г. Минск, ул. Короткевича,14</t>
+  </si>
+  <si>
+    <t>Решение суда 21.03.2025: 2 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2026-05-07 18:30:21</t>
+  </si>
+  <si>
+    <t>Анатолий Аркадьевич Яскевич</t>
+  </si>
+  <si>
+    <t>21 января 1987</t>
+  </si>
+  <si>
+    <t>По материалам следствия, еще в мае 2021 года, используя новость о крушении военного самолета в городе Барановичи и гибели двоих летчиков, в социальной сети и видеохостинге Tik-Tok, 35-летний Яскевич систематически размещал в открытом доступе видеообращения, направленные на разжигание социальной розни и вражды в отношении сотрудников силовых ведомств.
+Также в мае 2021 года он произвел и разместил в социальной сети и видеохостинге TikTok в открытом для неограниченного количества лиц доступе 3 видеообращения, в которых оскорбил главу государства, ложно обвинил его в тяжких и особо тяжких преступлениях.</t>
+  </si>
+  <si>
+    <t>Решение суда 06.07.2022: 4 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2022-06-29 15:39:33</t>
   </si>
   <si>
     <t>Евгений Игоревич Степанов</t>
   </si>
   <si>
     <t>21 января 1967</t>
   </si>
   <si>
     <t>Суть обвинений, выдвинутых против Евгения Степанова, которого сейчас обвиняют в «создании или участии в деятельности экстремистского формирования», не известна. По недостоверным данным, он был задержан в январе этого года за "распространение экстремистских материалов в интернете" и по ч. 2 ст. 19.11 КоАП приговорен к аресту, из-под которого на свободу уже не вышел.
 Евгений Степанов имеет серьезные проблемы со здоровьем: в 2020 году он перенес инсульт, после которого получил трудности с речью. Из – за этого Евгений Степанов потерял возможность работать по профессии-он окончил университет культуры и искусств по специальности «режиссура», проводил свадьбы, концерты, другие торжественные и развлекательные мероприятия.
 Из социальных сетей Евгений Степанов исчез еще в конце 2022 года, но из-за сложности коммуникации с ним это осталось незамеченным. Внимание со стороны силовых структур привлекли его обращения в государственные инстанции, написанные в конце февраля-начале марта 2022г. Он требовал поспособствовать прекращению российской военной агрессии на территории Украины - объявить формирование антивоенного движения и поддержать любые формы антивоенных протестов; требовать немедленного вывода российских войск с территории Беларуси, считать военными преступниками всех, кто принимал решение о военных действиях в Украине, и кто санкционировал агрессивную пропаганду, оправдывающую войну, в государственных белорусских СМИ.
 Свои требования прекратить войну в Украине Евгений Степанов направлял и местным властям, и государственным лицам высшего ранга – министру обороны Республики Беларусь, руководителю вооруженными силами страны, генеральному прокурору РБ.</t>
   </si>
   <si>
     <t>Решение суда 19.09.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-09-09 20:01:51</t>
   </si>
   <si>
     <t>Владимир Николаевич Савенков</t>
   </si>
   <si>
     <t>21 января 1977</t>
   </si>
   <si>
     <t>Владимир, по имеющейся информации, бывший командир ОМОН и депутат Пушкинского избирательного округа №9 (агрогородок Колодищи) 27 созыва, был задержан в декабре 2021 года после попытки атаки на ГОМ-2 Фрунзенского РУВД в Минске 16 августа 2021 года в рамках уголовного дела, возбужденного по статье «акт терроризма».
 Согласно обвинению, с июля 2020 года по январь 2022 года в Беларуси, Турции, Польше, Украине и других странах «действовала организованная преступная группа, целью которой было совершение экстремистских преступлений. В группе участвовали радикально настроенные лица, в том числе бывшие и действующие военные, сотрудники силовых органов, спортсмены и бизнесмены, стремившиеся захватить власть незаконным путём». Это дело связано с обвинениями в попытке поджога дома депутата Олега Гайдукевича в июне 2021 года и «организации массовых беспорядков».
 Владимира осудили по нескольким уголовным статьям на большой срок лишения свободы, первые пять из которых — тюремный режим. Также его лишили воинского звания.</t>
   </si>
   <si>
     <t>Решение суда 21.06.2023: 16 лет лишения свободы в колонии в условиях усиленного режима (из них 5 лет тюремного режима), ограничение по военной службе. Апелляция 04.10.2023: приговор оставлен без изменения. Суд по смене режима дата неизвестна: неизвестно лет тюремного режима.</t>
   </si>
   <si>
     <t>2022-09-09 14:56:43</t>
   </si>
   <si>
-    <t>Анатолий Аркадьевич Яскевич</t>
-[...12 lines deleted...]
-    <t>2022-06-29 15:39:33</t>
+    <t>Алексей Юрьевич Клюшниченко</t>
+  </si>
+  <si>
+    <t>22 января 1996</t>
+  </si>
+  <si>
+    <t>Алексей активист, член Движения "За Свободу".</t>
+  </si>
+  <si>
+    <t>Решение суда 05.11.2024: 6 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 14.01.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-09-04 17:24:13</t>
   </si>
   <si>
     <t>Сергей Сергеевич Якубенок</t>
   </si>
   <si>
     <t>22 января 1976</t>
   </si>
   <si>
     <t>Основой для уголовного дела в отношении мужчины стал "Класс" в "Одноклассниках" в одном из пабликов, признанных экстремистскими одним из судов Республики Беларусь.</t>
   </si>
   <si>
     <t>Решение суда 13.12.2023: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 05.03.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-12-07 23:46:11</t>
   </si>
   <si>
-    <t>Наталья Анатольевна Давыдулина</t>
-[...28 lines deleted...]
-    <t>2024-09-04 17:24:13</t>
+    <t>Владимир Андреевич Телепун</t>
+  </si>
+  <si>
+    <t>23 января 1956</t>
+  </si>
+  <si>
+    <t>Владимир — активист и правозащитник из Мозыря, известный в регионе своей деятельностью по защите прав человека, включая право на мирные собрания. В 1986 году он участвовал в ликвидации последствий аварии на Чернобыльской АЭС. Имеет проблемы со здоровьем.
+Неоднократно подвергался политическому преследованию и административным арестам.
+В апреле 2026 года был задержан и заключён под стражу в СИЗО в рамках уголовного дела, подробности которого пока неизвестны.</t>
+  </si>
+  <si>
+    <t>2026-04-30 16:36:39</t>
+  </si>
+  <si>
+    <t>Дарья Викторовна Калинова</t>
+  </si>
+  <si>
+    <t>23 января 1995</t>
+  </si>
+  <si>
+    <t>После окончания школы Дарья училась в Европе. </t>
+  </si>
+  <si>
+    <t>ИУОТ-1, ул. Белорусская, 84а, г. Брест, 224025</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года ограничения свободы с направлением в учреждение открытого типа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-05-10 09:40:12</t>
+  </si>
+  <si>
+    <t>Иван Викторович Войнов</t>
+  </si>
+  <si>
+    <t>23 января 1996</t>
+  </si>
+  <si>
+    <t>Бывший милиционер. Задержан примерно в августе 2025 года, его обвиняют за якобы связь с Полком Калиновского. В октябре 2025 года содержался в СИЗО КГБ, потом его перевели в СИЗО-1. </t>
+  </si>
+  <si>
+    <t>2026-01-23 15:23:36</t>
+  </si>
+  <si>
+    <t>Антон Павлович Шибут</t>
+  </si>
+  <si>
+    <t>23 января 1990</t>
+  </si>
+  <si>
+    <t>29.09.2023 состоялось рассмотрение апелляционной жалобы.</t>
+  </si>
+  <si>
+    <t>5 лет лишения свободы в колонии</t>
+  </si>
+  <si>
+    <t>2023-07-08 16:04:24</t>
   </si>
   <si>
     <t>Александр Павлович Гашников</t>
   </si>
   <si>
     <t>23 января 1987</t>
   </si>
   <si>
     <t>Александр, сотрудник БМЗ, был задержан осенью 2021 года в рамках уголовного дела, возбужденного против сотрудников заводов, поддержавших стачку и входивших в инициативу «Рабочы рух». 21 сентября 2021 года эта инициатива была признана экстремистской организацией, после чего по всей стране прошли массовые задержания рабочих.
 В феврале 2023 года Александра признали виновным по статьям «измена государству» и «создание экстремистского формирования и участие в нём» и приговорили к лишению свободы.
 Весной 2024 года состоялось очередное судебное заседание, по итогам которого Александра перевели на тюремный режим.</t>
   </si>
   <si>
     <t>Решение суда 17.02.2023: 14 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 02.08.2023: приговор оставлен без изменения. Суд по смене режима 28.05.2024: неизвестно лет тюремного режима.</t>
   </si>
   <si>
     <t>2021-09-27 14:14:40</t>
   </si>
   <si>
-    <t>Антон Павлович Шибут</t>
-[...25 lines deleted...]
-  <si>
     <t>Татьяна Юрьевна Магнусова</t>
   </si>
   <si>
     <t>25 января 1977</t>
   </si>
   <si>
     <t>В 2025 году в феврале Татьяну осудили по ст. 19.11 КоАП (распространение экстремистских материалов). После чего завело уголовное дело.</t>
   </si>
   <si>
     <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2026-01-07 23:51:04</t>
   </si>
   <si>
     <t>Олег Васильевич Ларичев</t>
   </si>
   <si>
     <t>26 января 1986</t>
   </si>
   <si>
     <t>Организатор фестиваля Urban Myths, общественный деятель и стрит-арт-художник.
 Ранее Олег Ларичев уже несколько раз задерживался и привлекался к ответственности, в том числе за свой арт-активизм, в том числе в 2022 году.
 В этот раз его задержали по уголовному делу, предположительно связанному с задержаниями других людей якобы причастных в "экстремисткому формированию" «Да Зораў».</t>
   </si>
   <si>
     <t>2025-12-29 19:49:56</t>
   </si>
   <si>
-    <t>Александр Андреевич Рыбченко</t>
+    <t>Евгений Владимирович Федосенко</t>
+  </si>
+  <si>
+    <t>26 января 1988</t>
+  </si>
+  <si>
+    <t>Евгений был задержан в июле 2025 года в рамках уголовного дела, возбужденного по статье «содействие экстремистской деятельности», после того как белорусские силовики получили доступ к перепискам бота мониторингового проекта «Беларускі Гаюн», куда люди отправляли информацию о перемещениях российских войск.
+В марте 2026 года Евгения признали виновным и приговорили к лишению свободы в колонии.</t>
+  </si>
+  <si>
+    <t>Решение суда 23.03.2026: 4 года лишения свободы в колонии в условиях усиленного режима. Апелляция 26.05.2026: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-04-20 16:01:49</t>
+  </si>
+  <si>
+    <t>Марина Феликсовна Долматова</t>
+  </si>
+  <si>
+    <t>27 января 1970</t>
+  </si>
+  <si>
+    <t>Решение суда 03.07.2026: 4 года лишения свободы в колонии в условиях общего режима, 500 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2026-01-07 22:47:21</t>
+  </si>
+  <si>
+    <t>Роман Николаевич Басалай</t>
+  </si>
+  <si>
+    <t>27 января 1982</t>
+  </si>
+  <si>
+    <t>Роман выпускник Полоцкого государственного университета: в 2004 году окончил электротехнический факультет с красным дипломом, после чего учился в аспирантуре.
+В школьные годы был победителем в олимпиадах по физике и математике, научные публикации и четыре заявки на патенты. У него разносторонние интересы: от игры на барабанах до радиоэлектроники. 
+Долгое время мужчина работал инженером-проектировщиком сетей, а с декабря 2023 года устроился разработчиком в компанию Passat Innovations. Там он занимался созданием драйверов для чипов, разработкой интеллектуальных источников бесперебойного питания и систем голосовой связи. Уровень Басалая отражает его рейтинг на платформе CodeWars: белорус входил в топ-0,168% пользователей по решению задач на C/C++ и занимал 1183 место из миллионов пользователей платформы.
+Имеет жену и несовершеннолетнюю дочь.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 5 лет лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-12-16 16:40:12</t>
+  </si>
+  <si>
+    <t>Алексей Викторович Ягелло</t>
   </si>
   <si>
     <t>27 января 1984</t>
   </si>
   <si>
-    <t>Александр, бывший директор школы в Крынках, возглавлял её примерно до 2018 года. Осуждён по статье «Содействие экстремистской деятельности» и приговорён к ограничению свободы с направлением в учреждение открытого типа.</t>
-[...44 lines deleted...]
-  <si>
     <t>Об Алексее известно, что он по образованию является врачом-хирургом, но в своей профессии не работал. Он-евангельский проповедник, а также защитник здорового образа жизни. В прошлом году областная государственная газета писала о том, как он продвигает свой способ отказа от курения.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-11-29 18:40:32</t>
   </si>
   <si>
     <t>Максим Игоревич Шуканов</t>
   </si>
   <si>
     <t>27 января 1989</t>
   </si>
   <si>
     <t>36‑летний мозырский блогер Максим Шуканов имел более 6000 подписчиков на YouTube-канале Union Bell. Парень анализировал политические процессы, рассказывал правду о войне России и Украины. Иногда эти ролики набирали десятки тысяч просмотров.
 Даже после того, как репрессии усилились, Максим не уезжал из страны. Вместе со своей невестой Полиной Зыль — она тоже блогер — парень перешёл на подпольное положение.
 Пара избегала контактов с белорусским государством, однако в феврале 2025 года в конце концов пришлось обратиться к медикам — так как у Максима обострились проблемы со здоровьем на фоне ареста отца, работника Мозырского НПЗ Игоря Шуканава.
 Когда человек, находящийся в розыске, обращается с паспортом за медицинской помощью, милиция получает об этом сигнал. Скорее всего, так произошло и в случае блогера.
 Ситуация была дважды драматичной, потому что повлекла за собой и арест Полины Зыль.</t>
   </si>
   <si>
     <t>Решение суда дата неизвестна: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 12.01.2026: неизвестно.</t>
   </si>
   <si>
     <t>2025-11-10 22:58:10</t>
   </si>
   <si>
-    <t>Дмитрий Владимирович Ильюхин</t>
-[...53 lines deleted...]
-    <t>2023-03-12 14:58:12</t>
+    <t>Александр Андреевич Рыбченко</t>
+  </si>
+  <si>
+    <t>Александр, бывший директор школы в Крынках, возглавлял её примерно до 2018 года. Осуждён по статье «Содействие экстремистской деятельности» и приговорён к ограничению свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>Решение суда 27.06.2025: 4 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2025-07-11 18:25:54</t>
+  </si>
+  <si>
+    <t>Андрей Валерьевич Александров</t>
+  </si>
+  <si>
+    <t>27 января 1978</t>
+  </si>
+  <si>
+    <t>Белорусский журналист Андрей, задержанный 12 января 2021 года вместе со своей девушкой Ириной Злобиной, обвинялся в "финансировании протестной деятельности" и оплате штрафов участникам протестов. Его осудили по ряду уголовных статей, включая "измену государству" и "участие в экстремистском формировании".
+1 сентября 2022 года пара поженилась в СИЗО-1.</t>
+  </si>
+  <si>
+    <t>Решение суда 06.10.2022: 14 лет лишения свободы в колонии в условиях общего режима, 1000 базовых величин штрафа. Апелляция 06.01.2023: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:36:24</t>
   </si>
   <si>
     <t>Александр Владимирович Герасименко</t>
   </si>
   <si>
     <t>30 января 1977</t>
   </si>
   <si>
     <t>Работал водителем-дальнобойщиком. Последнее известное место работы Александра – "Мозырьсоль". До этого работал в сфере спорта: тренером-преподавателем по гребле и заместителем директора по детской спортивной школе.
 Его задержали по "делу Гаюна" шестого марта 2025 года.</t>
   </si>
   <si>
-    <t>Решение суда дата неизвестна: 4 года 6 месяцев лишения свободы в колонии в условиях общего режима.</t>
+    <t>Решение суда дата неизвестна: 4 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-07-25 00:54:32</t>
+  </si>
+  <si>
+    <t>Сергей Анатольевич Поко</t>
+  </si>
+  <si>
+    <t>30 января 1975</t>
+  </si>
+  <si>
+    <t>В 2005 году Сергей основал в российском Смоленске ООО «Промснаб». Фирма закупала в Беларуси различные металлоизделия, после чего перепродавала их российским предприятиям. В середине мая 2024 года на территории Беларуси был неожиданно задержан транспорт «Промснаба». Борисовский межрайонный отдел Департамента финансовых расследований КГК завел против Сергея Поко уголовное дело по экономической статье — части 3 статьи 243 УК (уклонение от уплаты налогов). А сам владелец прибыльного бизнеса отправился в СИЗО.
+Поскольку Сергею принадлежало помещение в родном Жодино, ДФР посчитал его незарегистрированным «постоянным представительством» российской фирмы в Беларуси. Опираясь на этот факт, следователи зачислили всю выручку компании за 13 лет в белорусскую налоговую базу. В октябре 2024 года контролеры выставили колоссальный счет: более 2,8 миллиона белорусских рублей доначислений и пени. Юристы компании ссылались на межправительственное соглашение 1995 года об избежании двойного налогообложения, так как помещение использовалось исключительно для закупок и по закону не могло считаться представительством.
+А в ноябре 2024 года следователи российского СК по Смоленской области вместе с белорусским ДФР провели обыск в офисе «Промснаба». Было арестовано имущество фирмы. 
+После публикаций адвокатов в январе 2025 года о судьбе бизнесмена ничего не было слышно почти полтора года. Только 6 июля 2026 года его фамилия всплыла в обновленных списках МВД.
+ Нет информации, то ли Поко возместил ущерб, и поэтому статья отпала, то ли просто обвинение переквалифицировали, то ли за налоги судили отдельно.
+Однако Сергея Поко осудили по целому букету политических статей. В итоговом приговоре фигурируют «разжигание вражды» (ч. 1 ст. 130), «призывы к действиям в ущерб национальной безопасности» (ч. 3 ст. 361) и участие в протестах (ч. 1 ст. 342). Добавилась туда и статья за дачу взятки в крупном размере (ч. 3 ст. 431 УК).
+По одной только коррупционной статье минимальное наказание — 5 лет колонии, а с учетом политики срок может оказаться намного больше. Сергей Поко признан политзаключенным.</t>
+  </si>
+  <si>
+    <t>2026-07-06 16:01:53</t>
+  </si>
+  <si>
+    <t>Максим Аминбаевич Джуманиязов</t>
+  </si>
+  <si>
+    <t>30 января 1983</t>
+  </si>
+  <si>
+    <t>Максим имеет с детства тяжелое психическое заболевание, для него требуется особый досмотр.</t>
+  </si>
+  <si>
+    <t>неизвестно</t>
+  </si>
+  <si>
+    <t>2023-03-12 14:58:12</t>
   </si>
   <si>
     <t>Эдуард Викторович Бабарико</t>
   </si>
   <si>
     <t>30 января 1990</t>
   </si>
   <si>
     <t>Эдуард, окончивший БГЭУ по специальности «Экономика и управление предприятиями» и руководивший краудфандинговыми платформами Ulej и MolaMola, а также инициативной группой своего отца Виктора Бабарико, был задержан 18 июня 2020 года по пути в ЦИК для сдачи подписей. Он провёл более трёх лет в заключении без суда и был осуждён за «организацию массовых беспорядков» и «уклонение от уплаты налогов».
 В июле 2024 года его повторно приговорили к двум годам лишения свободы за «неповиновение администрации колонии».</t>
   </si>
   <si>
     <t>Решение суда 05.07.2023: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 27.11.2023: приговор оставлен без изменения. Решение суда 10.07.2024: 2 года лишения свободы в колонии в условиях усиленного режима. Апелляция 19.09.2024: приговор оставлен без изменения. Решение суда 20.02.2025: неизвестно лет лишения свободы в колонии в условиях строгого режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2021-02-27 00:33:12</t>
   </si>
   <si>
     <t>Тихон Сергеевич Осипов</t>
   </si>
   <si>
     <t>31 января 1996</t>
   </si>
   <si>
     <t>Тихон был задержан и осужден за то, что, по версии СК, совершил умышленный наезд на военнослужащих внутренних войск МВД во время акции протеста, которая проходила 11 августа 2020 года возле ст. м. «Пушкинская» в Минске.
 В марте 2022 года его повторно осудили за «злостное неповиновение требованиям администрации исправительного учреждения» — обвинение, часто применяемое к заключённым, отказавшимся сотрудничать с тюремной администрацией, и заменили режим на строгий.
-В 2024 году по этой же статье Тихона осудили еще раз.
-[...3 lines deleted...]
-    <t xml:space="preserve"> Решение суда 19.05.2021: 11 лет лишения свободы в колонии в условиях усиленного режима, приблизительно 1300 рублей компенсации. Решение суда 25.03.2022: 7 месяцев лишения свободы в колонии в условиях строгого режима. Апелляция 23.06.2022: приговор оставлен без изменения.</t>
+В феврале 2026 г. стало известно, что против Тихона второй раз возбуждено уголовное дело по ст. 411 УК (злостное неповиновение требованиям администрации колонии).
+у Тихона большие проблемы со здоровьем: организм плохо усваивает пищу, боли в глазах, учащенное сердцебиение, скачки давления, ослабление иммунитета.
+В середине марта 2026 г. в суде Мозырского района состоялся суд над Тихоном. Его признали виновным по ч. 2 ст. 411 Уголовного кодекса и добавили ему еще полтора года колонии в дополнение к 11 годам и семи месяцам заключения.
+Удерживается в СИЗО № 3. </t>
+  </si>
+  <si>
+    <t>ИК-11, г. Волковыск, ул. Рокоссовского, 118, 231900</t>
+  </si>
+  <si>
+    <t>Решение суда 19.05.2021: 11 лет лишения свободы в колонии в условиях усиленного режима, приблизительно 1300 рублей компенсации. Решение суда 25.03.2022: 7 месяцев лишения свободы в колонии в условиях строгого режима. Апелляция 23.06.2022: приговор оставлен без изменения. Решение суда 19.03.2026: 1 год 6 месяцев лишения свободы в колонии в условиях строгого режима.</t>
   </si>
   <si>
     <t>2021-03-06 20:01:08</t>
-  </si>
-[...30 lines deleted...]
-    <t>2024-04-18 12:33:43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1702,51 +1525,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I82"/>
+  <dimension ref="A1:I70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1761,2267 +1584,1949 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
+      <c r="H2" t="s">
+        <v>16</v>
+      </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
+      <c r="E4" t="s">
+        <v>25</v>
+      </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="C7" t="s">
         <v>40</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
+      <c r="C8" t="s">
+        <v>45</v>
+      </c>
       <c r="D8" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>47</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>51</v>
       </c>
       <c r="I9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>56</v>
       </c>
       <c r="I10" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
+        <v>67</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I12" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>71</v>
+      </c>
+      <c r="C13" t="s">
+        <v>72</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="I13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="C14" t="s">
         <v>75</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
+        <v>61</v>
+      </c>
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C15" t="s">
         <v>79</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>80</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>82</v>
       </c>
       <c r="I15" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>84</v>
       </c>
       <c r="B16" t="s">
         <v>85</v>
       </c>
       <c r="C16" t="s">
         <v>86</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>102</v>
+        <v>55</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="I20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>120</v>
       </c>
       <c r="I22" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>122</v>
       </c>
       <c r="B23" t="s">
         <v>123</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>125</v>
       </c>
       <c r="I23" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>127</v>
       </c>
       <c r="B24" t="s">
         <v>128</v>
       </c>
       <c r="C24" t="s">
         <v>129</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>35</v>
+        <v>130</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="I24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>135</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I25" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B26" t="s">
-        <v>137</v>
+        <v>139</v>
+      </c>
+      <c r="C26" t="s">
+        <v>140</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="H27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="I27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C28" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F28" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="I28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
+      <c r="E29" t="s">
+        <v>135</v>
+      </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="I29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30" t="s">
-        <v>159</v>
+        <v>161</v>
+      </c>
+      <c r="C30" t="s">
+        <v>162</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>135</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="I30" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B31" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C31" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>165</v>
+        <v>67</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="I31" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B32" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C32" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>171</v>
+        <v>124</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="I32" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B33" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="C33" t="s">
         <v>176</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
+      <c r="E33" t="s">
+        <v>67</v>
+      </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
         <v>177</v>
       </c>
-      <c r="H33" t="s">
+      <c r="I33" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>179</v>
+      </c>
+      <c r="B34" t="s">
         <v>180</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>181</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" t="s">
+        <v>61</v>
+      </c>
+      <c r="F34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" t="s">
+        <v>15</v>
+      </c>
+      <c r="H34" t="s">
         <v>182</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34" t="s">
+      <c r="I34" t="s">
         <v>183</v>
-      </c>
-[...10 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>184</v>
+      </c>
+      <c r="B35" t="s">
+        <v>185</v>
+      </c>
+      <c r="C35" t="s">
         <v>186</v>
       </c>
-      <c r="B35" t="s">
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
         <v>187</v>
       </c>
-      <c r="C35" t="s">
+      <c r="I35" t="s">
         <v>188</v>
-      </c>
-[...13 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>189</v>
+      </c>
+      <c r="B36" t="s">
+        <v>190</v>
+      </c>
+      <c r="C36" t="s">
         <v>191</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
         <v>192</v>
       </c>
-      <c r="C36" t="s">
+      <c r="I36" t="s">
         <v>193</v>
-      </c>
-[...16 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>194</v>
+      </c>
+      <c r="B37" t="s">
+        <v>195</v>
+      </c>
+      <c r="C37" t="s">
         <v>196</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
+        <v>35</v>
+      </c>
+      <c r="E37" t="s">
+        <v>36</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
         <v>197</v>
       </c>
-      <c r="C37" t="s">
+      <c r="I37" t="s">
         <v>198</v>
-      </c>
-[...16 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>199</v>
+      </c>
+      <c r="B38" t="s">
+        <v>200</v>
+      </c>
+      <c r="C38" t="s">
+        <v>201</v>
+      </c>
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
         <v>202</v>
       </c>
-      <c r="B38" t="s">
+      <c r="I38" t="s">
         <v>203</v>
-      </c>
-[...16 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>204</v>
+      </c>
+      <c r="B39" t="s">
+        <v>205</v>
+      </c>
+      <c r="D39" t="s">
+        <v>35</v>
+      </c>
+      <c r="E39" t="s">
+        <v>36</v>
+      </c>
+      <c r="F39" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
         <v>206</v>
       </c>
-      <c r="B39" t="s">
+      <c r="I39" t="s">
         <v>207</v>
-      </c>
-[...19 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>208</v>
+      </c>
+      <c r="B40" t="s">
+        <v>209</v>
+      </c>
+      <c r="C40" t="s">
+        <v>210</v>
+      </c>
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>55</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
+        <v>211</v>
+      </c>
+      <c r="I40" t="s">
         <v>212</v>
-      </c>
-[...19 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>213</v>
+      </c>
+      <c r="B41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C41" t="s">
+        <v>215</v>
+      </c>
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" t="s">
+        <v>25</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
+        <v>216</v>
+      </c>
+      <c r="I41" t="s">
         <v>217</v>
-      </c>
-[...22 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B42" t="s">
+        <v>219</v>
+      </c>
+      <c r="C42" t="s">
+        <v>220</v>
+      </c>
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
+        <v>221</v>
+      </c>
+      <c r="I42" t="s">
         <v>222</v>
-      </c>
-[...22 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>223</v>
+      </c>
+      <c r="B43" t="s">
+        <v>224</v>
+      </c>
+      <c r="C43" t="s">
+        <v>225</v>
+      </c>
+      <c r="D43" t="s">
+        <v>35</v>
+      </c>
+      <c r="E43" t="s">
+        <v>36</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
+        <v>226</v>
+      </c>
+      <c r="I43" t="s">
         <v>227</v>
-      </c>
-[...16 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>228</v>
+      </c>
+      <c r="B44" t="s">
+        <v>229</v>
+      </c>
+      <c r="C44" t="s">
+        <v>230</v>
+      </c>
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
+        <v>25</v>
+      </c>
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" t="s">
         <v>231</v>
       </c>
-      <c r="B44" t="s">
+      <c r="I44" t="s">
         <v>232</v>
-      </c>
-[...16 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>233</v>
+      </c>
+      <c r="B45" t="s">
+        <v>234</v>
+      </c>
+      <c r="C45" t="s">
         <v>235</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
         <v>236</v>
       </c>
-      <c r="C45" t="s">
+      <c r="F45" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" t="s">
         <v>237</v>
       </c>
-      <c r="D45" t="s">
-[...8 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>239</v>
+      </c>
+      <c r="B46" t="s">
         <v>240</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>241</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" t="s">
         <v>242</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
         <v>243</v>
       </c>
       <c r="I46" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>245</v>
       </c>
       <c r="B47" t="s">
         <v>246</v>
       </c>
       <c r="C47" t="s">
         <v>247</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
       <c r="E47" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>248</v>
       </c>
       <c r="I47" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>250</v>
       </c>
       <c r="B48" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C48" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>189</v>
+        <v>253</v>
       </c>
       <c r="I48" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B49" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C49" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D49" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E49" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="I49" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B50" t="s">
-        <v>259</v>
+        <v>261</v>
+      </c>
+      <c r="C50" t="s">
+        <v>262</v>
       </c>
       <c r="D50" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="I50" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B51" t="s">
-        <v>263</v>
+        <v>266</v>
+      </c>
+      <c r="C51" t="s">
+        <v>267</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
+      <c r="E51" t="s">
+        <v>25</v>
+      </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="I51" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="B52" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C52" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="E52" t="s">
-        <v>269</v>
+        <v>61</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
         <v>15</v>
       </c>
-      <c r="H52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I52" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B53" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C53" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D53" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="E53" t="s">
-        <v>70</v>
+        <v>277</v>
       </c>
       <c r="F53" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="I53" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B54" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C54" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>280</v>
+        <v>41</v>
       </c>
       <c r="I54" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B55" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C55" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>269</v>
+        <v>124</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
         <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="I55" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B56" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C56" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>290</v>
+        <v>55</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="I56" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B57" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C57" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D57" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="E57" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="I57" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B58" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C58" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
+      <c r="E58" t="s">
+        <v>21</v>
+      </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="I58" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>303</v>
       </c>
       <c r="B59" t="s">
         <v>304</v>
       </c>
       <c r="C59" t="s">
         <v>305</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>306</v>
       </c>
       <c r="I59" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>308</v>
       </c>
       <c r="B60" t="s">
         <v>309</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>35</v>
+      </c>
+      <c r="E60" t="s">
+        <v>21</v>
+      </c>
+      <c r="F60" t="s">
+        <v>14</v>
+      </c>
+      <c r="G60" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" t="s">
         <v>310</v>
       </c>
-      <c r="D60" t="s">
-[...11 lines deleted...]
-      <c r="H60" t="s">
+      <c r="I60" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>312</v>
+      </c>
+      <c r="B61" t="s">
         <v>313</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>314</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>152</v>
+      </c>
+      <c r="F61" t="s">
+        <v>14</v>
+      </c>
+      <c r="G61" t="s">
+        <v>15</v>
+      </c>
+      <c r="H61" t="s">
         <v>315</v>
       </c>
-      <c r="D61" t="s">
-[...11 lines deleted...]
-      <c r="H61" t="s">
+      <c r="I61" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>317</v>
+      </c>
+      <c r="B62" t="s">
         <v>318</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>319</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" t="s">
+        <v>152</v>
+      </c>
+      <c r="F62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G62" t="s">
+        <v>15</v>
+      </c>
+      <c r="H62" t="s">
         <v>320</v>
       </c>
-      <c r="D62" t="s">
-[...11 lines deleted...]
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>322</v>
+      </c>
+      <c r="B63" t="s">
         <v>323</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>324</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>61</v>
+      </c>
+      <c r="F63" t="s">
+        <v>14</v>
+      </c>
+      <c r="G63" t="s">
+        <v>15</v>
+      </c>
+      <c r="H63" t="s">
         <v>325</v>
       </c>
-      <c r="D63" t="s">
-[...8 lines deleted...]
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>327</v>
+      </c>
+      <c r="B64" t="s">
+        <v>318</v>
+      </c>
+      <c r="C64" t="s">
         <v>328</v>
       </c>
-      <c r="B64" t="s">
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>114</v>
+      </c>
+      <c r="F64" t="s">
+        <v>81</v>
+      </c>
+      <c r="G64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
         <v>329</v>
       </c>
-      <c r="C64" t="s">
+      <c r="I64" t="s">
         <v>330</v>
-      </c>
-[...16 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>331</v>
+      </c>
+      <c r="B65" t="s">
+        <v>332</v>
+      </c>
+      <c r="C65" t="s">
         <v>333</v>
       </c>
-      <c r="B65" t="s">
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>67</v>
+      </c>
+      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" t="s">
         <v>334</v>
       </c>
-      <c r="C65" t="s">
+      <c r="I65" t="s">
         <v>335</v>
-      </c>
-[...16 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>336</v>
+      </c>
+      <c r="B66" t="s">
+        <v>337</v>
+      </c>
+      <c r="C66" t="s">
         <v>338</v>
       </c>
-      <c r="B66" t="s">
+      <c r="D66" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" t="s">
+        <v>135</v>
+      </c>
+      <c r="F66" t="s">
+        <v>14</v>
+      </c>
+      <c r="G66" t="s">
+        <v>15</v>
+      </c>
+      <c r="H66" t="s">
         <v>339</v>
       </c>
-      <c r="D66" t="s">
-[...11 lines deleted...]
-      <c r="H66" t="s">
+      <c r="I66" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>341</v>
+      </c>
+      <c r="B67" t="s">
         <v>342</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>343</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>14</v>
+      </c>
+      <c r="G67" t="s">
+        <v>146</v>
+      </c>
+      <c r="H67" t="s">
+        <v>320</v>
+      </c>
+      <c r="I67" t="s">
         <v>344</v>
-      </c>
-[...16 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>345</v>
+      </c>
+      <c r="B68" t="s">
+        <v>346</v>
+      </c>
+      <c r="C68" t="s">
         <v>347</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
+        <v>124</v>
+      </c>
+      <c r="F68" t="s">
+        <v>14</v>
+      </c>
+      <c r="G68" t="s">
+        <v>15</v>
+      </c>
+      <c r="H68" t="s">
         <v>348</v>
       </c>
-      <c r="C68" t="s">
+      <c r="I68" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>350</v>
+      </c>
+      <c r="B69" t="s">
         <v>351</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>352</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>236</v>
+      </c>
+      <c r="F69" t="s">
+        <v>14</v>
+      </c>
+      <c r="G69" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" t="s">
         <v>353</v>
       </c>
-      <c r="D69" t="s">
-[...11 lines deleted...]
-      <c r="H69" t="s">
+      <c r="I69" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>355</v>
+      </c>
+      <c r="B70" t="s">
         <v>356</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
         <v>357</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="F70" t="s">
         <v>14</v>
       </c>
       <c r="G70" t="s">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>359</v>
       </c>
       <c r="I70" t="s">
         <v>360</v>
-      </c>
-[...337 lines deleted...]
-        <v>415</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">