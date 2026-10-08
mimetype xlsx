--- v2 (2026-07-29)
+++ v3 (2026-10-08)
@@ -12,1255 +12,1215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="381">
-[...43 lines deleted...]
-    <t>Trial outcome 14.11.2024: 3 years of imprisonment in colony under general regime conditions. Appeal 17.01.2025: unknown.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
+  <si>
+    <t>ФИО</t>
+  </si>
+  <si>
+    <t>День рождения</t>
+  </si>
+  <si>
+    <t>Описание</t>
+  </si>
+  <si>
+    <t>Пол</t>
+  </si>
+  <si>
+    <t>Адрес</t>
+  </si>
+  <si>
+    <t>Статус</t>
+  </si>
+  <si>
+    <t>ПЦ Весна</t>
+  </si>
+  <si>
+    <t>Приговор</t>
+  </si>
+  <si>
+    <t>Дата добавления</t>
+  </si>
+  <si>
+    <t>Евгений Олегович Деменев</t>
+  </si>
+  <si>
+    <t>1 октября 1988</t>
+  </si>
+  <si>
+    <t>Мужской</t>
+  </si>
+  <si>
+    <t>В заключении</t>
+  </si>
+  <si>
+    <t>Да</t>
+  </si>
+  <si>
+    <t>Решение суда 14.11.2024: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 17.01.2025: неизвестно.</t>
   </si>
   <si>
     <t>2024-10-21 22:29:44</t>
   </si>
   <si>
-    <t>Vladimir Alekseevich Nikonov</t>
-[...12 lines deleted...]
-    <t>Trial outcome 19.02.2025: 3 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+    <t>Владимир Алексеевич Никонов</t>
+  </si>
+  <si>
+    <t>2 октября 1987</t>
+  </si>
+  <si>
+    <t>Провластные телеграм-каналы  в марте 2024 года опубликовали "покаянное" видео с Владимиром Никоновым. На камеру мужчина говорит, что оставлял "нелицеприятные комментарии" в отношении Лукашенко, министров, силовиков и их детей.
+Был задержан по административному делу 21 марта 2024 года. Отсидел 10 суток ареста и через ещё 3 суток ему было предъявлено обвинение по уголовному делу. Отпущен на свободу под подписку о невыезде. В декабре 2024 мера присечения была изменена на арест.</t>
+  </si>
+  <si>
+    <t>ИК №15, 212013,  г.Могилёв, п/о Вейно, Славгородское шоссе 183</t>
+  </si>
+  <si>
+    <t>Решение суда 19.02.2025: 3 года лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2024-03-25 11:08:00</t>
   </si>
   <si>
-    <t>Piotr Yarmashuk</t>
-[...13 lines deleted...]
-    <t>Trial outcome 24.11.2023: 4 years of imprisonment in colony under general regime conditions. Appeal 12.01.2024: unknown.</t>
+    <t>Роман Анатольевич Концевой</t>
+  </si>
+  <si>
+    <t>4 октября 1975</t>
+  </si>
+  <si>
+    <t>ИК №2, 213800, г. Бобруйск, ул. Сикорского, 1</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-07-25 16:40:11</t>
+  </si>
+  <si>
+    <t>Пётр Николаевич Ярмошук</t>
+  </si>
+  <si>
+    <t>4 октября 1987</t>
+  </si>
+  <si>
+    <t>Ярмошука впервые по этому делу задержали 23 марта 2023 года, продержали трое суток. Затем отпустили, но уже 11 июня 2023 снова задержали и заключили под стражу.
+Согласно обвинению, Ярмошук 1 марта 2022 года скачал с сайта ItArmy of Ukraine несколько файлов, которые позволяют проводить DDoS-атаки. Затем «не менее 8 раз» запускал на своем компьютере программу, из-за чего «нарушалась система защиты от DDoS-атак» и «была нарушена работа неустановленных интернет-ресурсов Российской Федерации». Таким образом, по мнению гособвинения, Ярмошук «использовал вредоносные потенциально опасные программы». Также 19 августа 2020 Ярмошук через Facebook перевел около 60$ инициативе BySOL. 7 месяцев спустя (12 марта 2021) беларуские власти признали фонд BySOL «экстремистским формированием». Тот факт, что на момент перевода денег BySOL не был «экстремистским формированием», гособвинение не смущает.
+12.01.2024 прошло апелляционное заседание суда. Приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда 24.11.2023: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 12.01.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-11-21 13:11:16</t>
   </si>
   <si>
-    <t>Siarhei Piatrushenka</t>
-[...12 lines deleted...]
-    <t>Trial outcome 03.08.2022: 6 years 6 months of imprisonment in colony under general regime conditions, deprivation of the right to hold certain positions or engage in certain activities. Appeal 14.10.2022: the sentence was upheld.</t>
+    <t>Юрий Олегович Залатухин</t>
+  </si>
+  <si>
+    <t>4 октября 1989</t>
+  </si>
+  <si>
+    <t>Вероятно, Юрия задержали в конце сентября 2024 года. Тогда его осудили по ст. 19.11 КоАП (распространение экстремистских материалов). Через 15 суток снова состоялся суд по этой же статье, поэтому, скорее всего, ему дважды назначали арест, после чего перезадержали в рамках уголовного дела.
+Судя по соцсетям, жена Юрия — украинка.  Известно, что Юрий некоторое время работал на стройке, но информации о его последнем месте работы нет.</t>
+  </si>
+  <si>
+    <t>Решение суда 25.02.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-01-27 15:48:38</t>
+  </si>
+  <si>
+    <t>Сергей Федорович Петрушенко</t>
+  </si>
+  <si>
+    <t>4 октября 1986</t>
+  </si>
+  <si>
+    <t>Сергей, бывший начальник отдела РУП «Минское городское агентство по государственной регистрации и земельному кадастру», был задержан в июне 2021 года по делу о размещении в телеграм-канале личных данных сотрудников Сморгонского РОВД. По версии обвинения, с осени 2020 года по февраль 2021 года он передал администраторам телеграм-каналов персональные данные более десяти сотрудников МВД и представителей власти.
+В августе 2022 года Сергея признали виновным по нескольким уголовным статьям, включая «превышение власти или служебных полномочий», и приговорили к лишению свободы с лишением права занимать должности, связанные с выполнением организационно-распорядительных обязанностей, сроком на 5 лет.</t>
+  </si>
+  <si>
+    <t>ИК-22, а/я 20, Брестская область, г. Ивацевичи, ст. Доманово, 225295</t>
+  </si>
+  <si>
+    <t>Решение суда 03.08.2022: 6 лет 6 месяцев лишения свободы в колонии в условиях общего режима, лишение права занимать определенные должности или заниматься определенной деятельностью. Апелляция 14.10.2022: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-06-11 20:30:00</t>
   </si>
   <si>
-    <t>Yuri Olegovich Zаlаtukhin</t>
-[...36 lines deleted...]
-    <t>Trial outcome 23.03.2026: 2 years 6 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+    <t>Артём Сергеевич Соболевский</t>
+  </si>
+  <si>
+    <t>5 октября 1989</t>
+  </si>
+  <si>
+    <t>Решение суда 23.03.2026: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2026-04-20 23:08:25</t>
   </si>
   <si>
-    <t>Dzmitry Alehavich Luhovich</t>
-[...11 lines deleted...]
-    <t>Trial outcome date unknown: 3 years 6 months of imprisonment in colony under enhanced security conditions.</t>
+    <t>Евгений Иванович Грук</t>
+  </si>
+  <si>
+    <t>6 октября 1991</t>
+  </si>
+  <si>
+    <t>По данным КГБ, Евгения Грука и Виктора Яскича осудили по ст. 289 УК (акт терроризма) и ст. 295 УК (незаконные действия в отношении огнестрельного оружия, боеприпасов и взрывчатых веществ). Об их задержании стало известно в начале апреля 2024 года из сюжета ОНТ. Как утверждали пропагандисты, силовики задержали как минимум 12 человек, среди которых Грук и Яскич, обвиняемые в контрабанде взрывчатки и планировании терактов. По словам автора сюжета, Грук был информатором СБУ: фотографировал военную технику и сбрасывал ее координаты. После Груку дали команду забрать взрывчатку из тайника. К тайнику мужчину подвез Яскич. Впоследствии они оба должны были разложить взрывчатку из тайника в новые тайники. В сюжете не объясняют логику таких действий. Вместе с Евгением была задержана и его жена — Лидия Грук, но ее судьба неизвестна. Авторы сюжета говорили, что в семье остались четверо малолетних детей.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 24 года лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-09-09 15:11:24</t>
+  </si>
+  <si>
+    <t>Татьяна Фёдоровна Стасева</t>
+  </si>
+  <si>
+    <t>6 октября 1966</t>
+  </si>
+  <si>
+    <t> Татьяна окончила Минский радиотехнический институт (сейчас БГУИР), у нее есть взрослые дочь и сын. Любит проводить время на даче, заниматься огородом и ходить в лес, путешествует по Беларуси.
+Татьяну судили в Минском городском суде по двум статьям Уголовного кодекса: ч. 3 ст. 361 УК (призывы к санкциям и другим действиям, направленным на причинение вреда Беларуси) и ч. 1 ст. 361‑4 УК (содействие экстремистской деятельности). По этим статьям ей могли присудить только колонию. В начале мая приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Женский</t>
+  </si>
+  <si>
+    <t>Гомель, ИК-4, ул. Антошкина 3, 246035</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима, 500 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-09-05 17:24:42</t>
+  </si>
+  <si>
+    <t>Анатолий Фёдорович Калиновский</t>
+  </si>
+  <si>
+    <t>6 октября 1987</t>
+  </si>
+  <si>
+    <t>ИК №3, 211300, п.Витьба, Витебская обл, Витебский район</t>
+  </si>
+  <si>
+    <t>Решение суда 02.08.2024: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 27.09.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-08-19 21:55:53</t>
+  </si>
+  <si>
+    <t>Дмитрий Олегович Лугович</t>
+  </si>
+  <si>
+    <t>6 октября 1992</t>
+  </si>
+  <si>
+    <t>Дмитрий Лугович вел насыщенную разнообразную жизнь: путешествовал, посещал концерты. Задержали его, очевидно, летом прошлого года, когда фиксируются последние его сообщения в социальных сетях.</t>
+  </si>
+  <si>
+    <t>ИК №1,  211445, г. Новополоцк,ул. Техническая, 8</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года 6 месяцев лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2026-03-22 13:43:21</t>
   </si>
   <si>
-    <t>Evgeny Genrikhovich Blokhinskiy</t>
-[...10 lines deleted...]
-    <t>Trial outcome 04.05.2022: 7 years of imprisonment in colony under general regime conditions.</t>
+    <t>Евгений Генрихович Блохинский</t>
+  </si>
+  <si>
+    <t>6 октября 1997</t>
+  </si>
+  <si>
+    <t>Евгения задержали 18 января 2022 года, когда он приехал в Гродно из Германии.
+На камеру силовикам Евгений сказал, что в 2020-м году состоял в чатах, признанных экстремистскими, где призывал к массовым беспорядкам, убийствам милициии, сжиганию «Табакерок».
+Евгений имеет семью в Дании.</t>
+  </si>
+  <si>
+    <t>Решение суда 04.05.2022: 7 лет лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2022-05-02 14:33:00</t>
   </si>
   <si>
-    <t>Anatoly Fedorovich Kalinovsky</t>
-[...62 lines deleted...]
-    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions. Appeal 20.04.2026: unknown.</t>
+    <t>Алексей Николаевич Сокол</t>
+  </si>
+  <si>
+    <t>7 октября 1984</t>
+  </si>
+  <si>
+    <t>Нет</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-04-30 22:26:21</t>
+  </si>
+  <si>
+    <t>Евгений Александрович Скочко</t>
+  </si>
+  <si>
+    <t>7 октября 1976</t>
+  </si>
+  <si>
+    <t>Евгений, бывший лидер организации «Молодой Фронт» и активный участник БХД, с середины 2000-х годов отошёл от политики. Позднее он занимался строительством храмов и оказывал юридическую помощь людям.
+В апреле 2026 года его признали виновным в рамках уголовного дела, возбужденного по статьям «клевета в отношении Лукашенко», «оскорбление Лукашенко», «дискредитация Республики Беларусь» и «содействие экстремистской деятельности», и приговорили к лишению свободы в колонии.
+За полгода в СИЗО Евгению трижды меняли камеру. Также есть определенные вопросы со здоровьем: повышенное давление, по рецепту передают специальные лекарства, и он их получает. Еще у него нестабильность шейных позвоночных, ему нужно носить специальный "воротник". Также у заключенного ухудшилось зрение, он много читает, освещения в камере недостаточно.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 20.04.2026: неизвестно.</t>
   </si>
   <si>
     <t>2026-05-01 19:27:50</t>
   </si>
   <si>
-    <t>Aliaksei Mikalayevich Sokal</t>
-[...24 lines deleted...]
-    <t>Trial outcome 21.03.2022: 10 years of imprisonment in colony under enhanced security conditions.</t>
+    <t>Александр Владимирович Зайцев</t>
+  </si>
+  <si>
+    <t>8 октября 1982</t>
+  </si>
+  <si>
+    <t>Александр был задержан 22 августа 2021 года возле дачи председателя Верховного суда РБ Сукало В.О. за попытку поджога. Возможно, был спровоцирован сотрудником КГБ.
+В марте 2022 года Александра осудили по уголовной статье «акт терроризма» и приговорили к лишению свободы с отбыванием наказания в колонии усиленного режима.</t>
+  </si>
+  <si>
+    <t>Решение суда 21.03.2022: 10 лет лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2021-12-22 19:23:43</t>
   </si>
   <si>
-    <t>Aleksandr Vasilyevich Petrashkevich</t>
-[...5 lines deleted...]
-    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+    <t>Юрий Селивестрович Хлебовец</t>
+  </si>
+  <si>
+    <t>9 октября 1982</t>
+  </si>
+  <si>
+    <t>Поводом для уголовного дела стали комментарии в чате “Гродно 97”.
+В октябре 2023 года стало известно, что в ИУОТ-39  на Юрия оказывалось давление со стороны администрации учреждения, ему дали 4 взыскания. 25.10.23 г. суд Крупского района вынес решение об ужесточении режима. Юрия из ИУОТ направили отбывать остаток наказания в колонию.</t>
+  </si>
+  <si>
+    <t>1,5 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2023-05-10 22:56:00</t>
+  </si>
+  <si>
+    <t>Александр Васильевич Петрашкевич</t>
+  </si>
+  <si>
+    <t>9 октября 1980</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2026-04-23 23:03:36</t>
   </si>
   <si>
-    <t>Viktor Egorovich Kuprik</t>
-[...8 lines deleted...]
-    <t>Trial outcome 09.11.2020: 5 years of imprisonment in colony under general regime conditions.</t>
+    <t>Вадим Андреевич Паценко</t>
+  </si>
+  <si>
+    <t>9 октября 2000</t>
+  </si>
+  <si>
+    <t>Парню 22 года, родом он из Свислочи, городка в Гродненской области. Служил в армии, а после переехал жить в Гродно. Занимался спортом, к примеру, представлял родной город на юниорском спортивном многоборье.
+Сейчас парень задержан и помещен в СИЗО. Его обвиняют в подготовке к акту терроризма.
+По легенде КГБ, озвученной в провластном фильме на ОНТ, должен был совершить диверсию в Гродно.
+На кадрах допроса он говорит, что ему якобы поставили задачу подорвать нефтебазу с помощью дрона и взрывчатки.
+28.06.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда 10.04.2024: 21 год лишения свободы в колонии в условиях усиленного режима. Апелляция 28.06.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2023-04-06 14:47:36</t>
+  </si>
+  <si>
+    <t>Виктор Егорович Куприк</t>
+  </si>
+  <si>
+    <t>9 октября 1962</t>
+  </si>
+  <si>
+    <t>Был осужден за то, что бросил коктейль Молотова в сторону силовиков во время акции протеста, прошедшей 10 августа 2020 года в Барановичах.</t>
+  </si>
+  <si>
+    <t>Решение суда 09.11.2020: 5 лет лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2021-02-27 19:14:13</t>
   </si>
   <si>
-    <t>Yuri Selivestrovich Khlebovets</t>
-[...43 lines deleted...]
-    <t>Trial outcome 12.05.2026: 3 years of imprisonment in colony under enhanced security conditions.</t>
+    <t>Александр Вячеславович Ванченко</t>
+  </si>
+  <si>
+    <t>10 октября 1981</t>
+  </si>
+  <si>
+    <t>Решение суда 12.05.2026: 3 года лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2026-06-24 00:12:48</t>
   </si>
   <si>
-    <t>Alexander Vasilevich Pivchuk</t>
-[...14 lines deleted...]
-    <t>Trial outcome 08.04.2024: 3 years 6 months restrictions of freedom with referral to an open-type correctional facility, 100 basic values fine, 2000 rubles of compensation. Appeal 04.06.2024: unknown.</t>
+    <t>Андрей Геннадьевич Тишков</t>
+  </si>
+  <si>
+    <t>10 октября 1973</t>
+  </si>
+  <si>
+    <t>ИУОТ-24, 230025 г. Гродно, ул. Лидская, 29/б</t>
+  </si>
+  <si>
+    <t>Химия с направлением</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2025-12-29 00:38:48</t>
+  </si>
+  <si>
+    <t>Сергей Васильевич Гуня</t>
+  </si>
+  <si>
+    <t>11 октября 2001</t>
+  </si>
+  <si>
+    <t>11.08.2023 состоялось рассмотрение апелляционной жалобы. Приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда 01.06.2023: 7 лет лишения свободы в колонии в условиях общего режима. Апелляция 11.08.2023: неизвестно.</t>
+  </si>
+  <si>
+    <t>2023-05-20 00:59:23</t>
+  </si>
+  <si>
+    <t>Роман Сергеевич Щербаков</t>
+  </si>
+  <si>
+    <t>11 октября 1997</t>
+  </si>
+  <si>
+    <t>18.07.2023 состоялось рассмотрение апелляционной жалобы. Приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>неизвестно лет лишения свободы в колонии</t>
+  </si>
+  <si>
+    <t>2023-07-12 16:30:13</t>
+  </si>
+  <si>
+    <t>Сергей Григорьевич Никитин</t>
+  </si>
+  <si>
+    <t>11 октября 1975</t>
+  </si>
+  <si>
+    <t>Военнослужащий (возможно, и КГБ).
+14.10.2022 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда 28.07.2022: 6 лет лишения свободы в колонии в условиях общего режима. Апелляция 14.10.2022: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2022-06-29 15:22:35</t>
+  </si>
+  <si>
+    <t>Александр Анатольевич Гончаров</t>
+  </si>
+  <si>
+    <t>11 октября 1973</t>
+  </si>
+  <si>
+    <t>По материалам обвинения, Александр Гончаров через банковский перевод перевел денежные средства на финансирование деятельности “полка имени Кастуся Калиновского”.</t>
+  </si>
+  <si>
+    <t>Решение суда 01.12.2023: 5 лет лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2023-12-04 02:34:04</t>
+  </si>
+  <si>
+    <t>Егор Александрович Дудников</t>
+  </si>
+  <si>
+    <t>11 октября 2000</t>
+  </si>
+  <si>
+    <t>Егор, гражданин России, был задержан 4 мая 2021 года сотрудниками ГУБОПиКа на съемной квартире после обыска и подвергся жестокому избиению. В течение семи месяцев его удерживали в СИЗО по обвинению в «организации действий, грубо нарушающих общественный порядок» — за озвучивание видеороликов и аудиосообщений в телеграм-канале «ОГСБ». Однако в декабре того же года его осудили по статьям «разжигание вражды или розни» и «призывы к действиям, направленным на причинение вреда национальной безопасности Беларуси», назначив максимально возможный срок лишения свободы.
+В июне 2022 года условия содержания были ужесточены, и Егора перевели на тюремный режим.</t>
+  </si>
+  <si>
+    <t>Тюрьма №4, Могилёв ул. Крупской 99А, 212011</t>
+  </si>
+  <si>
+    <t>Решение суда 27.12.2021: 11 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 25.02.2022: приговор оставлен без изменения. Суд по смене режима 15.06.2022: 3 года тюремного режима. Суд по смене режима 26.12.2025: 3 года тюремного режима.</t>
+  </si>
+  <si>
+    <t>2021-05-29 23:01:41</t>
+  </si>
+  <si>
+    <t>Александр Васильевич Пивчук</t>
+  </si>
+  <si>
+    <t>11 октября 1966</t>
+  </si>
+  <si>
+    <t>04.06.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>ИУОТ-36, 220039 г. Минск, ул. Короткевича,14</t>
+  </si>
+  <si>
+    <t>Решение суда 08.04.2024: 3 года 6 месяцев ограничения свободы с направлением в учреждение открытого типа, 100 базовых величин штрафа, 2000 рублей компенсации. Апелляция 04.06.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-03-26 21:41:04</t>
   </si>
   <si>
-    <t>Alexander Anatolevich Goncharov</t>
-[...85 lines deleted...]
-    <t>Born in the village of Pugachev, Dokshitsy district, he lived in Minsk in his final years.</t>
+    <t>Артем Андреевич Шмановский</t>
+  </si>
+  <si>
+    <t>11 октября 1994</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-03-16 21:59:34</t>
+  </si>
+  <si>
+    <t>Андрей Юрьевич Печень</t>
+  </si>
+  <si>
+    <t>11 октября 1990</t>
+  </si>
+  <si>
+    <t>Родился в деревне Пугачева Докшицкого района. Последние годы жил в Минске.</t>
   </si>
   <si>
     <t>2026-01-20 22:32:09</t>
   </si>
   <si>
-    <t>Artsiom Andreyevich Shmanouski</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">Alexander was detained on September 29, 2020, in connection with a case of mass riots and accused of participating in Telegram channels of a “radical orientation,” as well as of intending to damage or destroy three Tabakerka kiosks.
+    <t>Александр Александрович Игнатюк</t>
+  </si>
+  <si>
+    <t>12 октября 1971</t>
+  </si>
+  <si>
+    <t>Журналист-фрилансер из Пинска, владелец сайта и страницы в TikTok "про Столин". 
+Александр давно жил один на Полесье, поэтому о его задержании стало известно случайно. Неравнодушные люди забеспокоились, что он давно не выходит на связь. Оказалось, что Александр помещен в брестское СИЗО-7. по непроверенной информации, ему инкриминируют «содействие экстремистской деятельности».
+Также Александр – отец парня, который "разобрал" водомет в Минске на протестах 2020.
+По версии МВД, мужчина делал ролики с компроматом, показывал их местным предпринимателям и требовал деньги за «молчание». Также он якобы " содействовал деятельности экстремистского телеграм-канала, администраторы которого находятся за рубежом».
+28.05.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда 05.04.2024: 6 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 28.05.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2023-08-10 19:05:31</t>
+  </si>
+  <si>
+    <t>Александр Сергеевич Резник</t>
+  </si>
+  <si>
+    <t>12 октября 1997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Александра задержали 29 сентября 2020 года по делу о массовых беспорядках и обвинили в участии в телеграм-каналах «радикального направления», а также в намерении повредить или уничтожить три киоска «Табакерка».
 </t>
   </si>
   <si>
-    <t>Trial outcome 19.07.2021: 8 years of imprisonment in colony under enhanced security conditions. Appeal 23.11.2021: the sentence was upheld. Appeal 10.07.2024: the sentence was upheld.</t>
+    <t>Решение суда 19.07.2021: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 23.11.2021: приговор оставлен без изменения. Апелляция 10.07.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-02-26 22:41:35</t>
   </si>
   <si>
-    <t>Alexander Aleksandrovich Ignatyuk</t>
-[...30 lines deleted...]
-    <t>Trial outcome 28.09.2022: 12 years of imprisonment in colony under enhanced security conditions. Appeal 28.02.2023: the sentence was upheld.</t>
+    <t>Александр Николаевич Муравьев</t>
+  </si>
+  <si>
+    <t>13 октября 1989</t>
+  </si>
+  <si>
+    <t>Александр, водитель, был задержан в ноябре 2021 года в рамках уголовного дела, связанного с инициативой «Буслы ляцяць». Некоторые эпизоды обвинения касались повреждения автомобиля судьи Борисовского района. В результате он был приговорён к длительному сроку лишения свободы.</t>
+  </si>
+  <si>
+    <t>ИК №17, 213004, г. Шклов,  ул. 1-я Заводская, 8</t>
+  </si>
+  <si>
+    <t>Решение суда 28.09.2022: 12 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 28.02.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2022-05-26 01:16:13</t>
   </si>
   <si>
-    <t>Sergey Konstantinovich Romashov</t>
-[...8 lines deleted...]
-    <t>Trial outcome date unknown: 3 years 6 months of imprisonment in colony under general regime conditions.</t>
+    <t>Николай Сергеевич Рой</t>
+  </si>
+  <si>
+    <t>14 октября 1981</t>
+  </si>
+  <si>
+    <t>Николай, инженер-системотехник и бывший сотрудник РУП «Белтелеком», был задержан в августе 2021 года в рамках уголовного дела, возбужденного по статье «акт терроризма». В июне 2023 года его осудили по нескольким уголовным статьям, назначив большой срок лишения свободы.
+Согласно обвинению, с июля 2020 года по январь 2022 года в Беларуси, Турции, Польше, Украине и других странах «действовала организованная преступная группа, целью которой было совершение экстремистских преступлений. В группе участвовали радикально настроенные лица, в том числе бывшие и действующие военные, сотрудники силовых органов, спортсмены и бизнесмены, стремившиеся захватить власть незаконным путём». Это дело связано с обвинениями в попытке поджога дома депутата Олега Гайдукевича в июне 2021 года и «организации массовых беспорядков».</t>
+  </si>
+  <si>
+    <t>Решение суда 21.06.2023: 12 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 04.10.2023: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2023-01-23 20:19:33</t>
+  </si>
+  <si>
+    <t>Сергей Константинович Ромашов</t>
+  </si>
+  <si>
+    <t>14 октября 1960</t>
+  </si>
+  <si>
+    <t>Сергей работал врачом УЗ-диагностики в городской поликлинике № 4 Гродно, а также в медицинском центре «Росмед». Его профессиональный стаж — более 30 лет. Он известен также как любитель шахмат — в 2022 году стал победителем областного шахматного турнира среди медработников. Неизвестными пока остается суть обвинений и конкретный приговор, вынесенный Ромашову. Пока есть только информация, что его приговорили к лишению свободы.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года 6 месяцев лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2025-08-16 17:46:23</t>
   </si>
   <si>
-    <t>Alexander Sergeevich Sergeev</t>
-[...9 lines deleted...]
-    <t>Unknown</t>
+    <t>Александр Сергеевич Сергеев</t>
+  </si>
+  <si>
+    <t>14 октября 1985</t>
+  </si>
+  <si>
+    <t>Задержан за участие в акциях протеста.
+17.10.2022 состоялось рассмотрение апелляционной жалобы. Приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>неизвестно</t>
   </si>
   <si>
     <t>2022-04-28 01:19:45</t>
   </si>
   <si>
-    <t>Nikolai Sergeevich Roy</t>
-[...24 lines deleted...]
-    <t>Trial outcome date unknown: 3 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
+    <t>Игорь Владимирович Шкетов</t>
+  </si>
+  <si>
+    <t>15 октября 1987</t>
+  </si>
+  <si>
+    <t>Игорь — администратор популярного паблика «Подслушано Глубокое» с аудиторией более 26 000 человек. В августе 2024 года его осудили за «распространение экстремистских материалов», а спустя месяц Витебский ГУБОПиК задержал его и записал «покаяльное видео».
+В феврале 2025 года Игоря признали виновным по статье «активное участие в действиях, грубо нарушающих общественный порядок» и приговорили к ограничению свободы с направлением.</t>
+  </si>
+  <si>
+    <t>Решение суда 07.02.2025: 2 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2025-01-27 12:52:04</t>
+  </si>
+  <si>
+    <t>Александр Дмитриевич Комленок</t>
+  </si>
+  <si>
+    <t>15 октября 1981</t>
+  </si>
+  <si>
+    <t>Его задержали в феврале, когда он вернулся в Беларусь с работы. Ранее Александр работал в локомотивном депо, но после 2020 года был или уволен, или сам уволился — похоже, что увольнение было политически мотивированным. После этого Камленок работал дальнобойщиком в западных странах. А когда вернулся домой с работы, был задержан. Его обвинили в оскорблении представителя власти. 
+Суд Верхнедвинского района признал страницу Александра в «Одноклассниках» экстремистской. </t>
+  </si>
+  <si>
+    <t>Решение суда 16.08.2024: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 29.10.2024: неизвестно. Суд по смене режима дата неизвестна: неизвестно лет тюремного режима.</t>
+  </si>
+  <si>
+    <t>2024-05-23 20:19:37</t>
+  </si>
+  <si>
+    <t>Виталий Федорович Тищенко</t>
+  </si>
+  <si>
+    <t>15 октября 1976</t>
+  </si>
+  <si>
+    <t>ИУОТ-7, Пружанский район, д. Куплин, 225136</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года ограничения свободы с направлением в учреждение открытого типа. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2026-03-15 15:51:19</t>
   </si>
   <si>
-    <t>Anton Henadzevich Shuliakouski</t>
-[...11 lines deleted...]
-    <t>Trial outcome 26.05.2025: 2 years restrictions of freedom with referral to an open-type correctional facility.</t>
+    <t>Антон Геннадьевич Шуляковский</t>
+  </si>
+  <si>
+    <t>15 октября 2000</t>
+  </si>
+  <si>
+    <t>Находился под стражей за участие 11 августа 2020 года в протестах в городе Бресте по ч. 1 ст. 342 УК РБ.  Был отпущен под залог 1 апреля 2025 года.</t>
+  </si>
+  <si>
+    <t>Решение суда 26.05.2025: 2 года ограничения свободы с направлением в учреждение открытого типа.</t>
   </si>
   <si>
     <t>2026-03-26 15:05:46</t>
   </si>
   <si>
-    <t>Igor Vladimirovich Shketov</t>
-[...40 lines deleted...]
-    <t>7,5 years of imprisonment in a penal colony.</t>
+    <t>Анатолий Анатольевич Мацулевич</t>
+  </si>
+  <si>
+    <t>16 октября 1969</t>
+  </si>
+  <si>
+    <t>Осужден за создание и администрирование телеграм-канала «Полоцк Новополоцк Страна Для Жизни Чат Свободу Сергею Тихановскому».</t>
+  </si>
+  <si>
+    <t>7,5 лет лишения свободы в колонии.</t>
   </si>
   <si>
     <t>2022-04-21 12:24:10</t>
   </si>
   <si>
-    <t>Siarhei Aliakseyevich Aldaseu</t>
-[...11 lines deleted...]
-    <t>Trial outcome 09.01.2025: 3 years restrictions of freedom with referral to an open-type correctional facility. Appeal 27.02.2025: unknown.</t>
+    <t>Сергей Алексеевич Алдасев</t>
+  </si>
+  <si>
+    <t>16 октября 1986</t>
+  </si>
+  <si>
+    <t>Это 38-летний летчик, который по состоянию на 2020 год служил в 61-й истребительной авиационной базе в Барановичах. Алдасев окончил авиационный факультет Военной академии Беларуси.Оставался ли Алдасев в армии после 2020 года, неизвестно.</t>
+  </si>
+  <si>
+    <t>ИУОТ-49,  г.Шклов, ул.Молодежная 2б, 213002</t>
+  </si>
+  <si>
+    <t>Решение суда 09.01.2025: 3 года ограничения свободы с направлением в учреждение открытого типа. Апелляция 27.02.2025: неизвестно.</t>
   </si>
   <si>
     <t>2025-01-05 16:58:44</t>
   </si>
   <si>
-    <t>Vyacheslav Evgenievich Ilyich</t>
-[...11 lines deleted...]
-    <t>Trial outcome 03.02.2025: unknown years of imprisonment in colony under general regime conditions.</t>
+    <t>Вячеслав Евгеньевич Ильич</t>
+  </si>
+  <si>
+    <t>18 октября 1963</t>
+  </si>
+  <si>
+    <t>Бывший заместитель начальника Жодинского ГОВД, возглавлял криминальную милицию и вышел в отставку в 2008-м в звании подполковника. После он был директором Жодинского городского центра культуры и развлечений.
+В 2020 году он и еще 4 бывших сотрудника Жодинского ГОВД записали обращение к коллегам, которые во время протестов работали в жодинской милиции, и ко всем работникам правоохранительных органов Беларуси.
+Вячеслав в обращении говорит, что понимает, что сотрудники несут службу в очень трудных условиях, но призывает их выполнять "служебный долг так, как вы хотели бы, чтобы его выполняли [в отношении] вас и ваших близких. Тогда вы сможете смотреть в глаза народу и сейчас, во время службы, и потом, находясь на заслуженном отдыхе».
+По сообщению СМИ, все пятеро были задержаны в начале февраля 2024 года.</t>
+  </si>
+  <si>
+    <t>Решение суда 03.02.2025: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2025-01-06 14:36:11</t>
   </si>
   <si>
-    <t>Marharyta Yakauleuna Rabinovich (Iasepkina)</t>
-[...9 lines deleted...]
-    <t>Trial outcome date unknown: 2 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+    <t>Маргарита Яковлевна Рабинович (Есепкина)</t>
+  </si>
+  <si>
+    <t>18 октября 2002</t>
+  </si>
+  <si>
+    <t>Маргарита, старшая дочь Тины Палынской, вместе с мамой была задержана в конце мая 2-25 года. Обе находятся под стражей по уголовному делу.
+Подробности обвинения официально не раскрываются. По косвенным признакам есть предположение, что дело может быть связано с решением КГБ признать «Беларускую аналітычную майстэрню» профессора Андрея Вардомацкого экстремистским формированием. Эта организация проводила социологические опросы среди белорусских граждан. На данный момент нет никаких подтверждений, что Тина или её дочь действительно участвовали в исследованиях БАМ. Но даже если бы такое участие имело место, оно не нарушало бы закон: на момент возможного контакта с майстэрняй она ещё не была признана экстремистским формированием. </t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 2 года лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-06-04 16:10:13</t>
   </si>
   <si>
-    <t>Alexander Yurievich Voronin</t>
-[...8 lines deleted...]
-    <t>Trial outcome 12.10.2023: unknown years of imprisonment in colony under general regime conditions. Appeal 01.12.2023: unknown.</t>
+    <t>Александр Юрьевич Воронин</t>
+  </si>
+  <si>
+    <t>18 октября 1985</t>
+  </si>
+  <si>
+    <t>Житель Бреста, видеооператор. Есть несовершеннолетние дети. 7 июня 2023 года был задержан по административному делу (ч. 2 ст.19.11 КоАП), получил 10 суток ареста за подписку на "Зеркало" в инстаграм. Вышел на свободу, но через две недели был задержан по уголовному делу.</t>
+  </si>
+  <si>
+    <t>Решение суда 12.10.2023: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 01.12.2023: неизвестно.</t>
   </si>
   <si>
     <t>2023-10-31 17:36:51</t>
   </si>
   <si>
-    <t>Alexander Viktorovich Sysoev</t>
-[...8 lines deleted...]
-    <t>Trial outcome 14.02.2024: 5 years of imprisonment in colony under enhanced security conditions.</t>
+    <t>Ольга Константиновна Воробьева</t>
+  </si>
+  <si>
+    <t>19 октября 1967</t>
+  </si>
+  <si>
+    <t>Ольгу задержали в октябре 2024 года по делу "дворовых чатов".
+29 октября 2024 года КГБ признал "экстремистским формированием" дворовую коалицию "Орден", в которую входят дворовые чаты "Злые когтики", "Сухарево", "Сеніца2.0", "Солідарность", "Вольныя ваўкі", "Навагрудскія партызаны", "ВИЛИЯ", "Скромные матрешки", "Соседи".
+Согласно ведомству, причастность к этим инициативам имеют Ирина Яковлева, Наталья Доронина, Диана Гаврилова, гражданин Украины Иван Омелян, Ольга Нехайчик, Константин Кириленко, Елизавета Плитник, Наталья Гужова, Ирина Смолярова, Станислав Ботвин, Наталья Лантух. Через несколько дней по всей Беларуси произошли массовые задержания по этому делу.</t>
+  </si>
+  <si>
+    <t>Решение суда 19.03.2026: 8 лет 3 месяца лишения свободы в колонии в условиях общего режима, 1000 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-03-24 23:46:54</t>
+  </si>
+  <si>
+    <t>Александр Васильевич Куликович</t>
+  </si>
+  <si>
+    <t>20 октября 1986</t>
+  </si>
+  <si>
+    <t>Александр был задержан в конце февраля 2025 года и в июне того же года признан виновным по статье «содействие экстремистской деятельности».</t>
+  </si>
+  <si>
+    <t>Решение суда 06.06.2025: 5 лет ограничения свободы с направлением в учреждение открытого типа, 500 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-06-08 18:40:42</t>
+  </si>
+  <si>
+    <t>Иван Александрович Саутин</t>
+  </si>
+  <si>
+    <t>20 октября 1978</t>
+  </si>
+  <si>
+    <t>Иван, гомельский активист и волонтёр «Страны для жизни», член Белорусской социал-демократической партии, после нескольких задержаний, административного ареста и возбуждения двух уголовных дел в 2020 году уехал в Россию.
+Находясь в Калининграде, в апреле 2021 года Иван был задержан при попытке пересечь границу с Польшей. По запросу белорусских правоохранителей ему предъявили обвинения в рамках уголовного дела по четырём статьям, включая «терроризм». Однако после проверки российская сторона сняла три из четырёх обвинений. Спустя год, 26 апреля 2022 года, Иван вышел на свободу под подписку о невыезде.
+27 мая 2022 года его вновь задержали, а в конце июня экстрадировали в Беларусь. Согласно материалам дела, в 2018 году он якобы присвоил более 68 тысяч рублей. Следствие также отметило, что в 2020 году Иван участвовал в акциях протеста, снимал видео и обращался в государственные структуры.
+В декабре 2022 года его осудили за «мошенничество». В апреле 2024 года Ивана вновь осудили по статье «злостное неповиновение требованиям администрации колонии».</t>
+  </si>
+  <si>
+    <t>ИК-11, г. Волковыск, ул. Рокоссовского, 118, 231900</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 9 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 29.03.2023: приговор оставлен без изменения. Решение суда 16.05.2024: неизвестно. Апелляция 08.08.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2021-04-29 16:58:20</t>
+  </si>
+  <si>
+    <t>Александр Викторович Сысоев</t>
+  </si>
+  <si>
+    <t>20 октября 1984</t>
+  </si>
+  <si>
+    <t>Сысоев родом из Бронной горы, последние годы жил в Березе (Брестская область). По данным из уже удаленного профиля во «Вконтакте», в 2008 году окончил БГУИР по специальности «Искусственный интеллект». К моменту ареста разрабатывал компьютерную игру. Мужчину задержали 5 июля 2023, с тех пор он под стражей.Мужчине поставили в вину то, что через соцсеть «Facebook» используя платежную систему «PayPal» он перечислил деньги полку Калиновского. Перевод на сумму 12,91 долларов США был с беларуской карты.12 февраля прокурор Богуш затребовал для Сысоева 5 лет колонии усиленного режима. Приговор оглашали 14 февраля. Точный приговор на данный момент неизвестен, однако в абсолютном большинстве случаев по политическим делам брестские судьи присуждают ровно то, что просят прокуроры.</t>
+  </si>
+  <si>
+    <t>Решение суда 14.02.2024: 5 лет лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2024-02-08 00:49:54</t>
   </si>
   <si>
-    <t>Alexander Vasilievich Kulikovich</t>
-[...64 lines deleted...]
-    <t>5 years of imprisonment in a penal colony of strict regime.</t>
+    <t>Игорь Леонтьевич Карпицкий</t>
+  </si>
+  <si>
+    <t>21 октября 1969</t>
+  </si>
+  <si>
+    <t>Игорь был задержан в октябре 2021 года в рамках уголовного дела, возбужденного по нескольким статьям, включая «насилие либо угроза применения насилия в отношении должностного лица, выполняющего служебные обязанности, или иного лица, выполняющего общественный долг».
+По версии следствия, Игорь отправлял электронные сообщения на адрес официального интернет-портала Лукашенко, в которых содержались угрозы насилия, а также публиковал оскорбления в адрес представителей власти, включая сотрудников органов внутренних дел, и аналогичные сообщения направлял сотрудникам Следственного комитета. Кроме того, он участвовал в протестах во время послевыборных акций в Минске в 2020 году.
+В июне 2022 года его признали виновным и приговорили к лишению свободы в колонии. Также известно, что «потерпевшие» силовики выдвинули материальные иски о компенсации морального вреда.</t>
+  </si>
+  <si>
+    <t>Решение суда 03.06.2022: 7 лет лишения свободы в колонии в условиях усиленного режима, неизвестно рублей компенсации.</t>
+  </si>
+  <si>
+    <t>2021-10-26 19:09:48</t>
+  </si>
+  <si>
+    <t>Евгений Олегович Климов</t>
+  </si>
+  <si>
+    <t>21 октября 1996</t>
+  </si>
+  <si>
+    <t>Осужден за администрирование канала «Петриков 97%».
+В канале обсуждались вопросы выборов, место и время проведения мирных митингов для несогласных с результатами подсчета голосов на выборах и другие вопросы.
+Евгения Климова также обвинили в разжигании социальной вражды за репост сообщения об ОМОНе с телеграм-канала «Nexta».</t>
+  </si>
+  <si>
+    <t>5 лет лишения свободы в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2022-03-27 02:15:25</t>
   </si>
   <si>
-    <t>Denis Valerievich Sokolov</t>
-[...9 lines deleted...]
-    <t>Trial outcome 03.10.2024: 13 years of imprisonment in colony under enhanced security conditions. Appeal 27.01.2025: unknown.</t>
+    <t>Денис Валерьевич Соколов</t>
+  </si>
+  <si>
+    <t>21 октября 1980</t>
+  </si>
+  <si>
+    <t>был задержан в рамках уголовного дела, которое КГБ возбудил по факту "попытки совершения акта терроризма" в Мачулищах.
+Главный фигурант дела и, как утверждали официальные органы и пропагандисты, исполнитель диверсии —Николай Швец, был освобожден в июне по обмену с Украиной. Но, несмотря на это, по делу идет суд и его пособникам в Беларуси грозят большие сроки заключения. Заочно судят и самого Швеца.</t>
+  </si>
+  <si>
+    <t>Решение суда 03.10.2024: 13 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 27.01.2025: неизвестно.</t>
   </si>
   <si>
     <t>2024-08-13 13:00:42</t>
   </si>
   <si>
-    <t>Ihar Liavontsyevich Karpitski</t>
-[...48 lines deleted...]
-    <t>Trial outcome 17.04.2024: 13 years 6 months of imprisonment in colony under general regime conditions. Appeal 24.05.2024: the sentence was upheld. Appeal 16.08.2024: the sentence was upheld.</t>
+    <t>Иван Петрович Полевиков</t>
+  </si>
+  <si>
+    <t>22 октября 2002</t>
+  </si>
+  <si>
+    <t>Сначала Ивана арестовали на 15 суток, затем поместили в СИЗО по уголовному делу.</t>
+  </si>
+  <si>
+    <t>СИЗО №1 Новодворский с/с, 143/4, д. Пашковичи, Минский район, Минская область 223016</t>
+  </si>
+  <si>
+    <t>2025-03-04 20:10:16</t>
+  </si>
+  <si>
+    <t>Евгений Иванович Гуринович</t>
+  </si>
+  <si>
+    <t>22 октября 1992</t>
+  </si>
+  <si>
+    <t>Главный инспектор на таможне.
+В Минском городском суде с 10 октября 2023 года в закрытом режиме начали судить трех сотрудниках таможенной службы Евгения Гуриновича, Виктора Новика, Владимира Журомского. Всего их судили по восьми статьям Уголовного кодекса. Сейчас правозащитникам стало известно, что 27 февраля 2024 продолжат судить по этому делу только 31-летнего таможенного инспектора Евгения Гуриновича. Место процесса — СИЗО-1.Может ли это быть с состоянием здоровья мужчины — неизвестно. Вероятно, его дело выделено в отдельное производство, но суд над другими пока не назначен.
+После задержания сотрудники внутренних органов сильно повредили Евгению спину, после чего он был вынужден передвигаться на костылях. 
+24 мая 2024 года у Евгения состоялось рассмотрение апелляционной жалобы. </t>
+  </si>
+  <si>
+    <t>Решение суда 17.04.2024: 13 лет 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 24.05.2024: приговор оставлен без изменения. Апелляция 16.08.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2023-10-10 00:23:21</t>
   </si>
   <si>
-    <t>Viachaslau Siarheyevich Bandarchuk</t>
-[...9 lines deleted...]
-    <t>Trial outcome date unknown: 5 years 6 months of imprisonment in colony under enhanced security conditions.</t>
+    <t>Вячеслав Сергеевич Бондарчук</t>
+  </si>
+  <si>
+    <t>22 октября 2006</t>
+  </si>
+  <si>
+    <t>Предположительно осужден по "делу скинхедов"  в Мозыре. По утверждению провластных источников расследование велось 12 месяцев. За это время возбуждено 34 уголовных дела по разным статьям УК РБ. Были задержаны восемь человек, семь из которых не достигли 18-летия в момент совершения преступлений.
+Скудя по всему Вячеслав был признан виновным "в создании экстремистского формирования, руководстве таким формированием; реабилитации нацизма; возбуждении расовой, национальной, религиозной или социальной вражды и розни; публичном оскорблении Президента Беларуси; приготовлении и совершении злостного хулиганства".</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 5 лет 6 месяцев лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2026-03-02 22:16:33</t>
   </si>
   <si>
-    <t>Ivan Petrovich Polevikov</t>
-[...21 lines deleted...]
-    <t>Trial outcome 17.02.2023: 12 years of imprisonment in colony under enhanced security conditions. Appeal 02.08.2023: the sentence was upheld.</t>
+    <t>Валерий Владимирович Мельников</t>
+  </si>
+  <si>
+    <t>23 октября 1995</t>
+  </si>
+  <si>
+    <t>ИУОТ-39, г.Крупки-2, 222002</t>
+  </si>
+  <si>
+    <t>2026-06-08 12:44:04</t>
+  </si>
+  <si>
+    <t>Сергей Михайлович Шаметько</t>
+  </si>
+  <si>
+    <t>23 октября 1992</t>
+  </si>
+  <si>
+    <t>Сергей, сотрудник ЗАО «Атлант», был задержан осенью 2021 года в рамках уголовного дела, возбужденного против сотрудников заводов, поддержавших стачку и входивших в инициативу «Рабочы рух». 21 сентября 2021 года эта инициатива была признана экстремистской организацией, после чего по всей стране прошли массовые задержания рабочих.
+В феврале 2023 года Сергея признали виновным по статьям «измена государству» и «создание экстремистского формирования и участие в нём» и приговорили к лишению свободы.</t>
+  </si>
+  <si>
+    <t>Решение суда 17.02.2023: 12 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 02.08.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2022-08-23 00:03:24</t>
   </si>
   <si>
-    <t>Uladzislau Andryianavich Kraskouski</t>
-[...5 lines deleted...]
-    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions.</t>
+    <t>Андрей Станиславович Поколенко</t>
+  </si>
+  <si>
+    <t>24 октября 1981</t>
+  </si>
+  <si>
+    <t>Экс-руководитель "Интекс-пресс". "Интекс-пресс" был крупнейшим и самым успешным независимым региональным медиа в Беларуси, но власти разгромили его в 2021 году.
+После ликвидации властями крупнейшего регионального издания Intex-Press в 2023 году Янукевич и Поколенко создали новостной региональный портал bar24.by. В декабре 2024-го в редакции bar24.by и в квартирах сотрудников прошли обыски, часть сотрудников была задержана.
+Янукевич приговорён к 14 годам лишения свободы и штрафу в 135 000 рублей (около 40 000 евро), Поколенко — к 12 годам лишения свободы и штрафу в 45 000 рублей (около 13 000 евро). Как сообщает БАЖ, «есть информация об огромном общем взыскании в размере около 200 000 рублей (около 60 000 евро)».
+Суть обвинения неизвестна.</t>
+  </si>
+  <si>
+    <t>Решение суда 26.02.2026: 12 лет лишения свободы в колонии в условиях усиленного режима, 1000 базовых величин штрафа. Апелляция 08.06.2026: 11 лет лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2026-03-03 15:08:58</t>
+  </si>
+  <si>
+    <t>Максим Игоревич Мнацаканов</t>
+  </si>
+  <si>
+    <t>24 октября 1988</t>
+  </si>
+  <si>
+    <t>Был задержан за комментарии в соцсетях. Максима дома ждет сын 10-ти лет.
+17.11.2023 состоялось рассмотрение апелляционной жалобы.</t>
+  </si>
+  <si>
+    <t>7 лет лишения своободы в колонии.</t>
+  </si>
+  <si>
+    <t>2023-02-27 01:16:43</t>
+  </si>
+  <si>
+    <t>Владислав Андрианович Красковский</t>
+  </si>
+  <si>
+    <t>24 октября 1998</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2026-02-16 23:16:15</t>
   </si>
   <si>
-    <t>Oksana Mikhailovna Shalyapina</t>
-[...9 lines deleted...]
-    <t>Trial outcome 28.11.2025: 3 years of imprisonment in colony under general regime conditions.</t>
+    <t>Оксана Михайловна Шаляпина</t>
+  </si>
+  <si>
+    <t>24 октября 1977</t>
+  </si>
+  <si>
+    <t>Окончила архитектурный факультет. Художник. Направление – экспрессионизм. Техника – пастозная живопись. Работы находятся в частных коллекциях Америки, Германии, Казахстана, России, Грузии, Беларуси, Люксембурга, Финляндии, Италии, а также в галерее Larus (USA). Три персональные выставки. Член Союза художников "Мастер-Миротворец".
+Предположительно задержана за помощь политзаключенным.
+Как стало известно, в Гомельской колонии № 4 у женщины обнаружили онкологическое заболевание. Сейчас большую часть времени женщина находится в медсанчасти колонии. Оказывают ли ей надлежащую медицинскую помощь-неизвестно.</t>
+  </si>
+  <si>
+    <t>Решение суда 28.11.2025: 3 года лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2025-07-22 18:12:39</t>
   </si>
   <si>
-    <t>Andrei Stanislavavich Pakalenka</t>
-[...38 lines deleted...]
-    <t>Trial outcome date unknown: 4 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
+    <t>Дмитрий Владимирович Дробыш</t>
+  </si>
+  <si>
+    <t>25 октября 1975</t>
+  </si>
+  <si>
+    <t>2026-04-04 11:32:59</t>
+  </si>
+  <si>
+    <t>Валерий Леонидович Романовский</t>
+  </si>
+  <si>
+    <t>25 октября 1978</t>
+  </si>
+  <si>
+    <t>Бывший глава Службы воздушной разведки. Осужден судебной коллегией по уголовным делам Витебского областного суда по ст. 356 УК РБ — измена государству. Дело рассматривал в закрытом формате  с 28 марта по 15 мая 2023 года. Точный приговор, вынесенный Валерию, неизвестен, но бывшие политзаключенные сообщили, что он более семи лет. 
+В декабре 2022 года телеканал «Беларусь 1» выпустил фильм о контрразведке КГБ, где рассказали о беларусах и гражданах других стран, которых обвиняют в работе на иностранные спецслужбы. Валерия Романовского в фильме назвали «бывшим начальником службы воздушной разведки». В сюжете «Беларусь 1» говорится, что во время службы родственник из Литвы «свел» подозреваемого с агентами департамента госбезопасности страны. Для них Романовский фотографировал служебные документы, а однажды передал спецслужбам данные о строительстве БелАЭС, утверждается в фильме.</t>
+  </si>
+  <si>
+    <t>Решение суда 15.05.2023: неизвестно лет лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2023-05-05 00:12:29</t>
+  </si>
+  <si>
+    <t>Павел Сергеевич Черняк</t>
+  </si>
+  <si>
+    <t>25 октября 1984</t>
+  </si>
+  <si>
+    <t>Отбывал срок в ИУОТ № 36.
+В августе 2026 г. переведен в ИУОТ № 55.</t>
+  </si>
+  <si>
+    <t>ИУОТ-55, ул. Социалистическая 7, Минск, 220021</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года ограничения свободы с направлением в учреждение открытого типа. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2026-05-10 20:55:07</t>
   </si>
   <si>
-    <t>Dzmitry Uladzimiravich Drobysh</t>
-[...30 lines deleted...]
-    <t>Trial outcome date unknown: 5 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+    <t>Виталий Анатольевич Мусилович</t>
+  </si>
+  <si>
+    <t>26 октября 1969</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2026-04-13 00:20:14</t>
   </si>
   <si>
-    <t>Vyacheslav Alexandrovich Borodiy</t>
-[...10 lines deleted...]
-    <t>Trial outcome 02.12.2024: 10 years of imprisonment in colony under enhanced security conditions, 550 basic values fine. Appeal 25.02.2025: unknown.</t>
+    <t>Вячеслав Александрович Бородий</t>
+  </si>
+  <si>
+    <t>26 октября 1978</t>
+  </si>
+  <si>
+    <t>Гражданин Украины.
+Подробности преследования украинского егеря стали известны из пропагандистского фильма 11 сентября 2023 года, который показали сразу на всех государственных каналах. В нем Вячеслава на следственных действиях водили на цепи.  Комитет госбезопасности сообщил, что задержал в Беларуси шесть человек по обвинению в сотрудничестве с "Службой безопасности Украины" и "подготовке терактов". На видео некоторые из них выглядят избитыми, некоторых на следственных действиях водят на цепях, одного из задержанных сняли в СИЗО КГБ. В итоге трех человек обвинили сразу по шести статьям Уголовного кодекса, включая "Измена государству"и" агентурную деятельность".
+Украинского егеря Вячеслава Бородия задержали 1 сентября 2023 года в Ельском районе Беларуси, граничащем с Житомирской областью Украины. Известно, что Вячеслав родился в Житомирской области, некоторое время жил в Мозыре, а потом вернулся в Украину и работал егерем, воспитывает трех детей. В фильме рассказали, что Бородий после начала полномасштабной войны якобы прошел подготовку в учебном центре Главного управления разведки Минобороны Украины и что "с марта 2023 года, кроме ГУР Минобороны, он стал сотрудничать еще и со Службой безопасности Украины".</t>
+  </si>
+  <si>
+    <t>Решение суда 02.12.2024: 10 лет лишения свободы в колонии в условиях усиленного режима, 550 базовых величин штрафа. Апелляция 25.02.2025: неизвестно.</t>
   </si>
   <si>
     <t>2024-10-10 22:15:03</t>
   </si>
   <si>
-    <t>Dmitry Borisovich Gulin</t>
-[...9 lines deleted...]
-    <t>14 years of imprisonment in a maximum security colony</t>
+    <t>Дмитрий Борисович Гулин</t>
+  </si>
+  <si>
+    <t>27 октября 1969</t>
+  </si>
+  <si>
+    <t>Бывший военный, топограф. Предположительно задержан за участие в протестных чатах. В фильме снятым провластным телеканалом утверждается, что Дмитрий якобы  в 2020 снял ролик-обращение к военным и силовикам, а еще через год связался с организацией " Буслы ляцяць". Также по версии телеканала, в этом году Гулин мониторил чаты «Брест-97», «Гомель-97», «Калинковичи», «Лунинец» и сам активно оставлял там комментарии.
+Удерживался в СИЗО КГБ.
+Поскольку Дмитрий 1 год и 3 месяца провел до суда в сизо, то срок был пересчитан с учетом отбытого, в итоге осталось 12 лет лишения.</t>
+  </si>
+  <si>
+    <t>14 лет лишения свободы в колонии усиленного режима</t>
   </si>
   <si>
     <t>2022-12-26 23:44:28</t>
   </si>
   <si>
-    <t>Alexander Vladimirovich Bigel</t>
-[...36 lines deleted...]
-    <t>unknown</t>
+    <t>Виктор Викторович Гладков</t>
+  </si>
+  <si>
+    <t>28 октября 1977</t>
   </si>
   <si>
     <t>2022-04-28 01:02:40</t>
   </si>
   <si>
-    <t>Vadim Nikolaevich Gulevich</t>
-[...12 lines deleted...]
-    <t>Trial outcome 05.12.2022: 18 years of imprisonment in colony under enhanced security conditions, 600 basic values fine. Appeal 03.03.2023: the sentence was upheld. Regime change trial date unknown: 3 years of prison regime.</t>
+    <t>Вадим Николаевич Гулевич</t>
+  </si>
+  <si>
+    <t>29 октября 1987</t>
+  </si>
+  <si>
+    <t>Вадим в августе и октябре 2020 года отбывал административные аресты. Очередное задержание произошло 28 июня 2021 года в рамках уголовного дела по эпизоду на объекте связи ВМФ РФ под Вилейкой.
+Согласно версии обвинения, озвученной в суде, Вадим вместе с Алексеем Глотовым, «одевшись в камуфляж и вооружившись огнестрельным оружием, проникли на территорию военного объекта и установили взрывные устройства с радиусом поражения до 11 метров». Одно из них не сработало и было обезврежено. Экспертиза показала, что инициирование проходило с замедленным действием.
+Ущерб оценили более чем в 26 тысяч рублей. Также прозвучало, что Вадим «планировал выехать на территорию Украины для прохождения военной подготовки».
+В декабре 2022 года его признали виновным и приговорили к лишению свободы в колонии усиленного режима и крупному штрафу.
+В 2025 году состоялось судебное заседание по вопросу замены режима отбывания наказания, в результате которого Вадима перевели на тюремный режим.</t>
+  </si>
+  <si>
+    <t>Решение суда 05.12.2022: 18 лет лишения свободы в колонии в условиях усиленного режима, 600 базовых величин штрафа. Апелляция 03.03.2023: приговор оставлен без изменения. Суд по смене режима дата неизвестна: 3 года тюремного режима.</t>
   </si>
   <si>
     <t>2021-07-20 22:30:23</t>
   </si>
   <si>
-    <t>Vasili Prakopavich Krauchuk</t>
-[...18 lines deleted...]
-    <t>31 october 2001</t>
+    <t>Владимир Николаевич Магронов</t>
+  </si>
+  <si>
+    <t>31 октября 2001</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2026-03-02 20:14:30</t>
   </si>
   <si>
-    <t>Valery Viktaravich Khatskevich</t>
-[...5 lines deleted...]
-    <t>Trial outcome 24.10.2025: 3 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+    <t>Валерий Викторович Хацкевич</t>
+  </si>
+  <si>
+    <t>31 октября 1994</t>
+  </si>
+  <si>
+    <t>Решение суда 24.10.2025: 3 года лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-11-13 17:22:56</t>
   </si>
   <si>
-    <t>Alexander Igorevich Randarenko</t>
-[...10 lines deleted...]
-    <t>Trial outcome 19.12.2024: 4 years of imprisonment in colony under enhanced security conditions. Appeal 28.02.2025: the sentence was upheld.</t>
+    <t>Сергей Александрович Кузнецов</t>
+  </si>
+  <si>
+    <t>31 октября 1987</t>
+  </si>
+  <si>
+    <t>2026-01-19 21:35:59</t>
+  </si>
+  <si>
+    <t>Александр Игоревич Рандаренко</t>
+  </si>
+  <si>
+    <t>31 октября 1986</t>
+  </si>
+  <si>
+    <t>Александр попал в суд после участия в чат-рулетке. Он с приятелем стали собеседниками провокатора «Разговоры с Палычем» и во время беседы, будучи на подпитии, высказались о событиях в «Крокус Сити Холле», высказали поддержку Украине и допустили зигование.
+Александра при задержании силовики жестко избивали. Мужчине был осужден по административным статьям  5 раз подряд и, вероятно, отсидел минимум 75 суток ареста. При этом некоторые сутки ему дали просто за наличие украинского вымпела на столе и выкрик «Слава Украине» во время трансляции в чат-рулетке.  
+Но после суток он не освободился. В отношении его возбудили уголовное дело. </t>
+  </si>
+  <si>
+    <t>Решение суда 19.12.2024: 4 года лишения свободы в колонии в условиях усиленного режима. Апелляция 28.02.2025: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2024-12-16 17:40:19</t>
-  </si>
-[...10 lines deleted...]
-    <t>2026-01-19 21:35:59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1564,51 +1524,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I75"/>
+  <dimension ref="A1:I73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1660,2024 +1620,1972 @@
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>23</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" t="s">
         <v>25</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>29</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" t="s">
         <v>30</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" t="s">
         <v>34</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" t="s">
         <v>35</v>
       </c>
-      <c r="C6" t="s">
+      <c r="I6" t="s">
         <v>36</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" t="s">
         <v>39</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
         <v>40</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
         <v>41</v>
       </c>
-      <c r="F7" t="s">
-[...5 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
         <v>44</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" t="s">
         <v>45</v>
       </c>
-      <c r="D8" t="s">
-[...8 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" t="s">
         <v>48</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>49</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" t="s">
         <v>50</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="I9" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
         <v>55</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="H10" t="s">
         <v>57</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D12" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>67</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="H12" t="s">
         <v>68</v>
       </c>
       <c r="I12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" t="s">
         <v>71</v>
       </c>
       <c r="C13" t="s">
         <v>72</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
         <v>73</v>
       </c>
       <c r="I13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" t="s">
         <v>77</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="H14" t="s">
         <v>78</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" t="s">
         <v>81</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
       <c r="F15" t="s">
         <v>12</v>
       </c>
       <c r="G15" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" t="s">
         <v>83</v>
       </c>
-      <c r="H15" t="s">
+      <c r="I15" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" t="s">
         <v>86</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>12</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16" t="s">
+        <v>88</v>
+      </c>
+      <c r="I16" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B17" t="s">
         <v>91</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>92</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
       </c>
       <c r="H17" t="s">
         <v>93</v>
       </c>
       <c r="I17" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>95</v>
       </c>
       <c r="B18" t="s">
         <v>96</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" t="s">
         <v>97</v>
       </c>
-      <c r="D18" t="s">
-[...11 lines deleted...]
-      <c r="H18" t="s">
+      <c r="I18" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>99</v>
+      </c>
+      <c r="B19" t="s">
         <v>100</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>101</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" t="s">
         <v>102</v>
       </c>
-      <c r="D19" t="s">
-[...8 lines deleted...]
-      <c r="H19" t="s">
+      <c r="I19" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B20" t="s">
         <v>105</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>106</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" t="s">
+        <v>77</v>
+      </c>
+      <c r="H20" t="s">
         <v>107</v>
       </c>
-      <c r="D20" t="s">
-[...11 lines deleted...]
-      <c r="H20" t="s">
+      <c r="I20" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" t="s">
         <v>110</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" t="s">
         <v>111</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="I21" t="s">
         <v>112</v>
-      </c>
-[...10 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>113</v>
+      </c>
+      <c r="B22" t="s">
+        <v>114</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
         <v>115</v>
       </c>
-      <c r="B22" t="s">
+      <c r="F22" t="s">
         <v>116</v>
       </c>
-      <c r="C22" t="s">
+      <c r="G22" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" t="s">
         <v>117</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="I22" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>119</v>
+      </c>
+      <c r="B23" t="s">
+        <v>120</v>
+      </c>
+      <c r="C23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" t="s">
         <v>122</v>
       </c>
-      <c r="B23" t="s">
+      <c r="I23" t="s">
         <v>123</v>
-      </c>
-[...16 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B24" t="s">
+        <v>125</v>
+      </c>
+      <c r="C24" t="s">
+        <v>126</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" t="s">
         <v>127</v>
       </c>
-      <c r="B24" t="s">
+      <c r="I24" t="s">
         <v>128</v>
-      </c>
-[...19 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>129</v>
+      </c>
+      <c r="B25" t="s">
+        <v>130</v>
+      </c>
+      <c r="C25" t="s">
+        <v>131</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" t="s">
         <v>132</v>
       </c>
-      <c r="B25" t="s">
+      <c r="I25" t="s">
         <v>133</v>
-      </c>
-[...19 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B26" t="s">
+        <v>135</v>
+      </c>
+      <c r="C26" t="s">
+        <v>136</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" t="s">
         <v>137</v>
       </c>
-      <c r="B26" t="s">
+      <c r="I26" t="s">
         <v>138</v>
-      </c>
-[...19 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>139</v>
+      </c>
+      <c r="B27" t="s">
+        <v>140</v>
+      </c>
+      <c r="C27" t="s">
+        <v>141</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
         <v>142</v>
       </c>
-      <c r="B27" t="s">
+      <c r="F27" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" t="s">
         <v>143</v>
       </c>
-      <c r="C27" t="s">
+      <c r="I27" t="s">
         <v>144</v>
-      </c>
-[...16 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>145</v>
+      </c>
+      <c r="B28" t="s">
+        <v>146</v>
+      </c>
+      <c r="C28" t="s">
+        <v>147</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
         <v>148</v>
       </c>
-      <c r="B28" t="s">
+      <c r="F28" t="s">
+        <v>116</v>
+      </c>
+      <c r="G28" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" t="s">
         <v>149</v>
       </c>
-      <c r="C28" t="s">
+      <c r="I28" t="s">
         <v>150</v>
-      </c>
-[...16 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>151</v>
+      </c>
+      <c r="B29" t="s">
         <v>152</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>40</v>
+      </c>
+      <c r="F29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" t="s">
         <v>153</v>
       </c>
-      <c r="D29" t="s">
-[...11 lines deleted...]
-      <c r="H29" t="s">
+      <c r="I29" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>155</v>
+      </c>
+      <c r="B30" t="s">
         <v>156</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>157</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" t="s">
+        <v>97</v>
+      </c>
+      <c r="I30" t="s">
         <v>158</v>
-      </c>
-[...16 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>159</v>
+      </c>
+      <c r="B31" t="s">
+        <v>160</v>
+      </c>
+      <c r="C31" t="s">
         <v>161</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>67</v>
+      </c>
+      <c r="F31" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" t="s">
         <v>162</v>
       </c>
-      <c r="C31" t="s">
+      <c r="I31" t="s">
         <v>163</v>
-      </c>
-[...16 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>164</v>
+      </c>
+      <c r="B32" t="s">
+        <v>165</v>
+      </c>
+      <c r="C32" t="s">
         <v>166</v>
       </c>
-      <c r="B32" t="s">
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>19</v>
+      </c>
+      <c r="F32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" t="s">
         <v>167</v>
       </c>
-      <c r="C32" t="s">
+      <c r="I32" t="s">
         <v>168</v>
-      </c>
-[...16 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>169</v>
+      </c>
+      <c r="B33" t="s">
+        <v>170</v>
+      </c>
+      <c r="C33" t="s">
+        <v>171</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
         <v>172</v>
       </c>
-      <c r="B33" t="s">
+      <c r="F33" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" t="s">
         <v>173</v>
       </c>
-      <c r="C33" t="s">
+      <c r="I33" t="s">
         <v>174</v>
-      </c>
-[...16 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>175</v>
+      </c>
+      <c r="B34" t="s">
+        <v>176</v>
+      </c>
+      <c r="C34" t="s">
         <v>177</v>
       </c>
-      <c r="B34" t="s">
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>24</v>
+      </c>
+      <c r="F34" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" t="s">
         <v>178</v>
       </c>
-      <c r="C34" t="s">
+      <c r="I34" t="s">
         <v>179</v>
-      </c>
-[...13 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>180</v>
+      </c>
+      <c r="B35" t="s">
+        <v>181</v>
+      </c>
+      <c r="C35" t="s">
         <v>182</v>
       </c>
-      <c r="B35" t="s">
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>172</v>
+      </c>
+      <c r="F35" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" t="s">
         <v>183</v>
       </c>
-      <c r="C35" t="s">
+      <c r="I35" t="s">
         <v>184</v>
-      </c>
-[...16 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>185</v>
+      </c>
+      <c r="B36" t="s">
+        <v>186</v>
+      </c>
+      <c r="C36" t="s">
         <v>187</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" t="s">
         <v>188</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36" t="s">
+      <c r="I36" t="s">
         <v>189</v>
-      </c>
-[...10 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>190</v>
+      </c>
+      <c r="B37" t="s">
+        <v>191</v>
+      </c>
+      <c r="C37" t="s">
         <v>192</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" t="s">
+        <v>116</v>
+      </c>
+      <c r="G37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" t="s">
         <v>193</v>
       </c>
-      <c r="C37" t="s">
+      <c r="I37" t="s">
         <v>194</v>
-      </c>
-[...16 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>195</v>
+      </c>
+      <c r="B38" t="s">
+        <v>196</v>
+      </c>
+      <c r="C38" t="s">
+        <v>197</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>142</v>
+      </c>
+      <c r="F38" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" t="s">
         <v>198</v>
       </c>
-      <c r="B38" t="s">
+      <c r="I38" t="s">
         <v>199</v>
-      </c>
-[...16 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>200</v>
+      </c>
+      <c r="B39" t="s">
+        <v>201</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>202</v>
+      </c>
+      <c r="F39" t="s">
+        <v>116</v>
+      </c>
+      <c r="G39" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" t="s">
         <v>203</v>
       </c>
-      <c r="B39" t="s">
+      <c r="I39" t="s">
         <v>204</v>
-      </c>
-[...19 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>205</v>
+      </c>
+      <c r="B40" t="s">
+        <v>206</v>
+      </c>
+      <c r="C40" t="s">
+        <v>207</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>115</v>
+      </c>
+      <c r="F40" t="s">
+        <v>116</v>
+      </c>
+      <c r="G40" t="s">
+        <v>13</v>
+      </c>
+      <c r="H40" t="s">
         <v>208</v>
       </c>
-      <c r="B40" t="s">
+      <c r="I40" t="s">
         <v>209</v>
-      </c>
-[...19 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>210</v>
+      </c>
+      <c r="B41" t="s">
+        <v>211</v>
+      </c>
+      <c r="C41" t="s">
+        <v>212</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>19</v>
+      </c>
+      <c r="F41" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" t="s">
         <v>213</v>
       </c>
-      <c r="B41" t="s">
+      <c r="I41" t="s">
         <v>214</v>
-      </c>
-[...19 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>215</v>
+      </c>
+      <c r="B42" t="s">
+        <v>216</v>
+      </c>
+      <c r="C42" t="s">
+        <v>217</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>218</v>
+      </c>
+      <c r="F42" t="s">
+        <v>116</v>
+      </c>
+      <c r="G42" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" t="s">
         <v>219</v>
       </c>
-      <c r="B42" t="s">
+      <c r="I42" t="s">
         <v>220</v>
-      </c>
-[...19 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>221</v>
+      </c>
+      <c r="B43" t="s">
+        <v>222</v>
+      </c>
+      <c r="C43" t="s">
+        <v>223</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F43" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" t="s">
         <v>224</v>
       </c>
-      <c r="B43" t="s">
+      <c r="I43" t="s">
         <v>225</v>
-      </c>
-[...19 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>226</v>
+      </c>
+      <c r="B44" t="s">
+        <v>227</v>
+      </c>
+      <c r="C44" t="s">
+        <v>228</v>
+      </c>
+      <c r="D44" t="s">
+        <v>55</v>
+      </c>
+      <c r="E44" t="s">
+        <v>56</v>
+      </c>
+      <c r="F44" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" t="s">
+        <v>13</v>
+      </c>
+      <c r="H44" t="s">
         <v>229</v>
       </c>
-      <c r="B44" t="s">
+      <c r="I44" t="s">
         <v>230</v>
-      </c>
-[...19 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>231</v>
+      </c>
+      <c r="B45" t="s">
+        <v>232</v>
+      </c>
+      <c r="C45" t="s">
+        <v>233</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>67</v>
+      </c>
+      <c r="F45" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" t="s">
+        <v>13</v>
+      </c>
+      <c r="H45" t="s">
         <v>234</v>
       </c>
-      <c r="B45" t="s">
+      <c r="I45" t="s">
         <v>235</v>
-      </c>
-[...16 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>236</v>
+      </c>
+      <c r="B46" t="s">
+        <v>237</v>
+      </c>
+      <c r="C46" t="s">
+        <v>238</v>
+      </c>
+      <c r="D46" t="s">
+        <v>55</v>
+      </c>
+      <c r="E46" t="s">
+        <v>56</v>
+      </c>
+      <c r="F46" t="s">
+        <v>12</v>
+      </c>
+      <c r="G46" t="s">
+        <v>13</v>
+      </c>
+      <c r="H46" t="s">
         <v>239</v>
       </c>
-      <c r="B46" t="s">
+      <c r="I46" t="s">
         <v>240</v>
-      </c>
-[...19 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>241</v>
+      </c>
+      <c r="B47" t="s">
+        <v>242</v>
+      </c>
+      <c r="C47" t="s">
+        <v>243</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>202</v>
+      </c>
+      <c r="F47" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" t="s">
+        <v>13</v>
+      </c>
+      <c r="H47" t="s">
+        <v>244</v>
+      </c>
+      <c r="I47" t="s">
         <v>245</v>
-      </c>
-[...22 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>246</v>
+      </c>
+      <c r="B48" t="s">
+        <v>247</v>
+      </c>
+      <c r="C48" t="s">
+        <v>248</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>249</v>
+      </c>
+      <c r="F48" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" t="s">
+        <v>77</v>
+      </c>
+      <c r="H48" t="s">
         <v>250</v>
       </c>
-      <c r="B48" t="s">
+      <c r="I48" t="s">
         <v>251</v>
-      </c>
-[...19 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>252</v>
+      </c>
+      <c r="B49" t="s">
+        <v>253</v>
+      </c>
+      <c r="C49" t="s">
+        <v>254</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" t="s">
+        <v>12</v>
+      </c>
+      <c r="G49" t="s">
+        <v>13</v>
+      </c>
+      <c r="H49" t="s">
+        <v>255</v>
+      </c>
+      <c r="I49" t="s">
         <v>256</v>
-      </c>
-[...22 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B50" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C50" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="G50" t="s">
         <v>13</v>
       </c>
       <c r="H50" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="I50" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>262</v>
+      </c>
+      <c r="B51" t="s">
+        <v>263</v>
+      </c>
+      <c r="C51" t="s">
+        <v>264</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>67</v>
+      </c>
+      <c r="F51" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" t="s">
+        <v>13</v>
+      </c>
+      <c r="H51" t="s">
+        <v>265</v>
+      </c>
+      <c r="I51" t="s">
         <v>266</v>
-      </c>
-[...22 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>267</v>
+      </c>
+      <c r="B52" t="s">
+        <v>268</v>
+      </c>
+      <c r="C52" t="s">
+        <v>269</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>19</v>
+      </c>
+      <c r="F52" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" t="s">
+        <v>13</v>
+      </c>
+      <c r="H52" t="s">
+        <v>270</v>
+      </c>
+      <c r="I52" t="s">
         <v>271</v>
-      </c>
-[...22 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B53" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C53" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>19</v>
+        <v>275</v>
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
       <c r="G53" t="s">
         <v>13</v>
       </c>
       <c r="H53" t="s">
-        <v>280</v>
+        <v>97</v>
       </c>
       <c r="I53" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="B54" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="C54" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
+      <c r="E54" t="s">
+        <v>19</v>
+      </c>
       <c r="F54" t="s">
         <v>12</v>
       </c>
       <c r="G54" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="H54" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="I54" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B55" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="C55" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
-      <c r="E55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F55" t="s">
         <v>12</v>
       </c>
       <c r="G55" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H55" t="s">
-        <v>93</v>
+        <v>285</v>
       </c>
       <c r="I55" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B56" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>31</v>
+        <v>289</v>
       </c>
       <c r="F56" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="G56" t="s">
         <v>13</v>
       </c>
       <c r="H56" t="s">
-        <v>294</v>
+        <v>203</v>
       </c>
       <c r="I56" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B57" t="s">
-        <v>297</v>
+        <v>292</v>
+      </c>
+      <c r="C57" t="s">
+        <v>293</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
+      <c r="E57" t="s">
+        <v>40</v>
+      </c>
       <c r="F57" t="s">
         <v>12</v>
       </c>
       <c r="G57" t="s">
         <v>13</v>
       </c>
       <c r="H57" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="I57" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>296</v>
+      </c>
+      <c r="B58" t="s">
+        <v>297</v>
+      </c>
+      <c r="C58" t="s">
+        <v>298</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" t="s">
+        <v>13</v>
+      </c>
+      <c r="H58" t="s">
+        <v>299</v>
+      </c>
+      <c r="I58" t="s">
         <v>300</v>
-      </c>
-[...22 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>301</v>
+      </c>
+      <c r="B59" t="s">
+        <v>302</v>
+      </c>
+      <c r="C59" t="s">
+        <v>303</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>19</v>
+      </c>
+      <c r="F59" t="s">
+        <v>12</v>
+      </c>
+      <c r="G59" t="s">
+        <v>13</v>
+      </c>
+      <c r="H59" t="s">
+        <v>304</v>
+      </c>
+      <c r="I59" t="s">
         <v>305</v>
-      </c>
-[...19 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B60" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
-      <c r="E60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
       <c r="G60" t="s">
         <v>13</v>
       </c>
       <c r="H60" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="I60" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B61" t="s">
-        <v>316</v>
+        <v>311</v>
+      </c>
+      <c r="C61" t="s">
+        <v>312</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="E61" t="s">
-        <v>118</v>
+        <v>56</v>
       </c>
       <c r="F61" t="s">
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="G61" t="s">
         <v>13</v>
       </c>
       <c r="H61" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="I61" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B62" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="F62" t="s">
         <v>12</v>
       </c>
       <c r="G62" t="s">
         <v>13</v>
       </c>
       <c r="H62" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="I62" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>318</v>
+      </c>
+      <c r="B63" t="s">
+        <v>319</v>
+      </c>
+      <c r="C63" t="s">
+        <v>320</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>61</v>
+      </c>
+      <c r="F63" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" t="s">
+        <v>13</v>
+      </c>
+      <c r="H63" t="s">
+        <v>321</v>
+      </c>
+      <c r="I63" t="s">
         <v>322</v>
-      </c>
-[...22 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>323</v>
+      </c>
+      <c r="B64" t="s">
+        <v>324</v>
+      </c>
+      <c r="C64" t="s">
+        <v>325</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>326</v>
+      </c>
+      <c r="F64" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" t="s">
+        <v>13</v>
+      </c>
+      <c r="H64" t="s">
         <v>327</v>
       </c>
-      <c r="B64" t="s">
+      <c r="I64" t="s">
         <v>328</v>
-      </c>
-[...16 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>329</v>
+      </c>
+      <c r="B65" t="s">
+        <v>330</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>40</v>
+      </c>
+      <c r="F65" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" t="s">
+        <v>13</v>
+      </c>
+      <c r="H65" t="s">
         <v>331</v>
       </c>
-      <c r="B65" t="s">
+      <c r="I65" t="s">
         <v>332</v>
-      </c>
-[...19 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>333</v>
+      </c>
+      <c r="B66" t="s">
+        <v>334</v>
+      </c>
+      <c r="C66" t="s">
+        <v>335</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>172</v>
+      </c>
+      <c r="F66" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" t="s">
+        <v>13</v>
+      </c>
+      <c r="H66" t="s">
         <v>336</v>
       </c>
-      <c r="B66" t="s">
+      <c r="I66" t="s">
         <v>337</v>
-      </c>
-[...19 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>338</v>
+      </c>
+      <c r="B67" t="s">
+        <v>339</v>
+      </c>
+      <c r="C67" t="s">
+        <v>340</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>61</v>
+      </c>
+      <c r="F67" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" t="s">
+        <v>13</v>
+      </c>
+      <c r="H67" t="s">
         <v>341</v>
       </c>
-      <c r="B67" t="s">
+      <c r="I67" t="s">
         <v>342</v>
-      </c>
-[...16 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B68" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="F68" t="s">
         <v>12</v>
       </c>
       <c r="G68" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H68" t="s">
-        <v>349</v>
+        <v>188</v>
       </c>
       <c r="I68" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B69" t="s">
-        <v>352</v>
+        <v>347</v>
+      </c>
+      <c r="C69" t="s">
+        <v>348</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
+      <c r="E69" t="s">
+        <v>142</v>
+      </c>
       <c r="F69" t="s">
         <v>12</v>
       </c>
       <c r="G69" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="H69" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="I69" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B70" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>145</v>
+        <v>172</v>
       </c>
       <c r="F70" t="s">
         <v>12</v>
       </c>
       <c r="G70" t="s">
         <v>13</v>
       </c>
       <c r="H70" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="I70" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="B71" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
+      <c r="E71" t="s">
+        <v>24</v>
+      </c>
       <c r="F71" t="s">
         <v>12</v>
       </c>
       <c r="G71" t="s">
         <v>13</v>
       </c>
       <c r="H71" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="I71" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="B72" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
+      <c r="E72" t="s">
+        <v>218</v>
+      </c>
       <c r="F72" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="G72" t="s">
         <v>13</v>
       </c>
       <c r="H72" t="s">
-        <v>298</v>
+        <v>203</v>
       </c>
       <c r="I72" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="B73" t="s">
-        <v>369</v>
+        <v>363</v>
+      </c>
+      <c r="C73" t="s">
+        <v>364</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="F73" t="s">
         <v>12</v>
       </c>
       <c r="G73" t="s">
         <v>13</v>
       </c>
       <c r="H73" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="I73" t="s">
-        <v>371</v>
-[...54 lines deleted...]
-        <v>380</v>
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">