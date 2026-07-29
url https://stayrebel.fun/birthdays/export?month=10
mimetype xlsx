--- v1 (2026-02-02)
+++ v2 (2026-07-29)
@@ -12,1343 +12,1255 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
-[...13 lines deleted...]
-    <t>Adres</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="381">
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>Date of birth</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Sex</t>
+  </si>
+  <si>
+    <t>Address</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>CPC Vesna</t>
-[...5 lines deleted...]
-    <t>Data dodania do listy</t>
+    <t>HRC "Viasna"</t>
+  </si>
+  <si>
+    <t>Sentence</t>
+  </si>
+  <si>
+    <t>Date added</t>
   </si>
   <si>
     <t>Eugen Olegovich Demenev</t>
   </si>
   <si>
-    <t>1 października 1988</t>
-[...11 lines deleted...]
-    <t>Decyzja sądu 14.11.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 17.01.2025: nieznany.</t>
+    <t>1 october 1988</t>
+  </si>
+  <si>
+    <t>Male</t>
+  </si>
+  <si>
+    <t>In custody</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Trial outcome 14.11.2024: 3 years of imprisonment in colony under general regime conditions. Appeal 17.01.2025: unknown.</t>
   </si>
   <si>
     <t>2024-10-21 22:29:44</t>
   </si>
   <si>
-    <t>Oleg Vladimirovich Kulpanovich</t>
-[...33 lines deleted...]
-    <t>2024-05-23 21:33:52</t>
+    <t>Vladimir Alekseevich Nikonov</t>
+  </si>
+  <si>
+    <t>2 october 1987</t>
+  </si>
+  <si>
+    <t>In March 2024, pro-government Telegram channels published a "repentant" video featuring Vladimir Nikonov. On camera , he admits to having made "unflattering comments" about Lukashenko, ministers, security officials, and their children.
+He was arrested on administrative charges on March 21, 2024. He served 10 days in custody and was charged with a criminal offense three days later. He was released on his own recognizance. In December 2024, his detention was commuted to custody.</t>
+  </si>
+  <si>
+    <t>IK №15, 212013, Mogilev, p/o Veyno, Slavgorodskoye shosse 183</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.02.2025: 3 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2024-03-25 11:08:00</t>
+  </si>
+  <si>
+    <t>Piotr Yarmashuk</t>
+  </si>
+  <si>
+    <t>4 october 1987</t>
+  </si>
+  <si>
+    <t>Yarmoshuk was first detained in this case on March 23, 2023, and was held for three days. Then they released him, but on June 11, 2023 they detained him again and took him into custody.
+According to the indictment, on March 1, 2022, Yarmoshuk downloaded several files from the ItArmy of Ukraine website that allow DDoS attacks. Then he launched the program on his computer “at least 8 times,” which “broke the protection system against DDoS attacks” and “the operation of unidentified Internet resources of the Russian Federation was disrupted.” Thus, according to the state prosecution, Yarmoshuk “used malicious, potentially dangerous programs.” Also on August 19, 2020, Yarmoshuk transferred about $60 to the BySOL initiative via Facebook. 7 months later (March 12, 2021), the Belarusian authorities recognized the BySOL Foundation as an “extremist formation.” The fact that at the time of the money transfer BySOL was not an “extremist formation” does not bother the state prosecution.
+On January 12, 2024, an appeal hearing was held at the court. The verdict came into force.</t>
+  </si>
+  <si>
+    <t>IK №3</t>
+  </si>
+  <si>
+    <t>Trial outcome 24.11.2023: 4 years of imprisonment in colony under general regime conditions. Appeal 12.01.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2023-11-21 13:11:16</t>
+  </si>
+  <si>
+    <t>Siarhei Piatrushenka</t>
+  </si>
+  <si>
+    <t>4 october 1986</t>
+  </si>
+  <si>
+    <t>Sergei, the former head of the department of the RUE "Minsk City Agency for State Registration and Land Cadastre", was arrested in June 2021 in a case of posting personal data of employees of the Smorgon District Department of Internal Affairs on a Telegram channel. According to the prosecution, from autumn 2020 to February 2021, he transferred personal data of more than ten employees of the Ministry of Internal Affairs and government officials to the administrators of Telegram channels.
+In August 2022, Sergei was found guilty of several criminal charges, including “abuse of power or official authority,” and sentenced to imprisonment with deprivation of the right to hold positions related to the performance of organizational and administrative duties for a period of 5 years.</t>
+  </si>
+  <si>
+    <t>IK -22, p.o.b 20, Brest region, Ivatsevichi, st. Domanovo, 225295</t>
+  </si>
+  <si>
+    <t>Trial outcome 03.08.2022: 6 years 6 months of imprisonment in colony under general regime conditions, deprivation of the right to hold certain positions or engage in certain activities. Appeal 14.10.2022: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-06-11 20:30:00</t>
   </si>
   <si>
     <t>Yuri Olegovich Zаlаtukhin</t>
   </si>
   <si>
-    <t>4 października 1989</t>
-[...6 lines deleted...]
-    <t>Decyzja sądu 25.02.2025: nieznany.</t>
+    <t>4 october 1989</t>
+  </si>
+  <si>
+    <t>Yuri was probably detained at the end of September 2024. At that time, he was convicted under Article 19.11 of the Code of Administrative Offenses (dissemination of extremist materials). After 15 days, a trial was held again under the same article, so, most likely, he was sentenced to arrest twice, after which he was detained again as part of a criminal case.
+According to social networks, Yuriy's wife is Ukrainian. It is known that Yuriy worked in construction for some time, but there is no information about his last place of work.</t>
+  </si>
+  <si>
+    <t>Trial outcome 25.02.2025: unknown.</t>
   </si>
   <si>
     <t>2025-01-27 15:48:38</t>
   </si>
   <si>
     <t>Novel Anatolyevich Kantsavy</t>
   </si>
   <si>
-    <t>4 października 1975</t>
-[...5 lines deleted...]
-    <t>Decyzja sądu data nieznana: 4 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+    <t>4 october 1975</t>
+  </si>
+  <si>
+    <t>IK №2, 213800, Bobruysk, ul. Sikorskogo, 1</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years 6 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-07-25 16:40:11</t>
   </si>
   <si>
-    <t>Sergey Fedorovich Petrushenko</t>
-[...15 lines deleted...]
-    <t>2021-06-11 20:30:00</t>
+    <t>Artsiom Siarheyevich Sabaleuski</t>
+  </si>
+  <si>
+    <t>5 october 1989</t>
+  </si>
+  <si>
+    <t>Trial outcome 23.03.2026: 2 years 6 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-04-20 23:08:25</t>
+  </si>
+  <si>
+    <t>Dzmitry Alehavich Luhovich</t>
+  </si>
+  <si>
+    <t>6 october 1992</t>
+  </si>
+  <si>
+    <t>Dmitry Lugovich led a busy and varied life: he traveled and attended concerts. He was apparently arrested last summer, when his last social media posts were recorded.</t>
+  </si>
+  <si>
+    <t>IK No. 1, 211445, Novopolotsk, st. Technical, 8</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years 6 months of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2026-03-22 13:43:21</t>
+  </si>
+  <si>
+    <t>Evgeny Genrikhovich Blokhinskiy</t>
+  </si>
+  <si>
+    <t>6 october 1997</t>
+  </si>
+  <si>
+    <t>Evgeniy was detained on January 18, 2022, when he arrived in Grodno from Germany.
+Evgeny told security forces on camera that in 2020 he was a member of chat rooms deemed extremist, where he called for mass riots, the killing of police officers, and the burning of Tabakerok stores.
+Evgeniy has family in Denmark.</t>
+  </si>
+  <si>
+    <t>Trial outcome 04.05.2022: 7 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2022-05-02 14:33:00</t>
+  </si>
+  <si>
+    <t>Anatoly Fedorovich Kalinovsky</t>
+  </si>
+  <si>
+    <t>6 october 1987</t>
+  </si>
+  <si>
+    <t>Trial outcome 02.08.2024: 3 years of imprisonment in colony under general regime conditions. Appeal 27.09.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2025-08-19 21:55:53</t>
+  </si>
+  <si>
+    <t>Tatsiana Fiodarauna Staseva</t>
+  </si>
+  <si>
+    <t>6 october 1966</t>
+  </si>
+  <si>
+    <t>Tatyana graduated from the Minsk Radiotechnical Institute (now BSUIR ) and has an adult daughter and son. She enjoys spending time at her dacha , gardening , and hiking in the forest , and she travels throughout Belarus.
+Tatyana was tried in the Minsk City Court under two articles of the Criminal Code: Part 3 of Article 361 of the Criminal Code (calls for sanctions and other actions aimed at causing harm to Belarus) and Part 1 of Article 361-4 of the Criminal Code (assistance to extremist activity). Under these articles, she could only have been sentenced to a prison colony. The verdict came into force in early May.</t>
+  </si>
+  <si>
+    <t>Female</t>
+  </si>
+  <si>
+    <t>IK-4, ul. Antoshkina, 3, 246035, Gomel</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions, 500 basic values fine. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-09-05 17:24:42</t>
   </si>
   <si>
     <t>Eugene Ivanovich Gruk</t>
   </si>
   <si>
-    <t>6 października 1991</t>
-[...5 lines deleted...]
-    <t>Decyzja sądu data nieznana: 24 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: nieznany.</t>
+    <t>6 october 1991</t>
+  </si>
+  <si>
+    <t>According to the KGB, Yevhen Gruk and Viktor Yaskich were convicted under Article 289 of the Criminal Code (act of terrorism) and Article 295 of the Criminal Code (illegal actions involving firearms, ammunition, and explosives). Their arrest was announced in early April 2024 in a report on ONT. According to the propagandists, security forces detained at least 12 people, including Gruk and Yaskich, accused of smuggling explosives and planning terrorist attacks. According to the reporter, Gruk was an informant for the SBU: he photographed military equipment and transmitted its coordinates. Gruk was then ordered to retrieve explosives from a hiding place. Yaskich drove him to the hiding place. Subsequently, the two were to distribute the explosives from the hiding place to new hiding places. The report does not explain the rationale behind this action. Yevhen's wife, Lidiya Gruk, was also detained, but her fate is unknown. The authors of the story said that four young children remained in the family.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 24 years of imprisonment in colony under enhanced security conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-09-09 15:11:24</t>
   </si>
   <si>
-    <t>Tatiana Fedorovna Staseva</t>
-[...62 lines deleted...]
-    <t>10 lat więzienia w warunkach zaostrzonego reżimu.</t>
+    <t>Yauheni Aliaksandravich Skachko</t>
+  </si>
+  <si>
+    <t>7 october 1976</t>
+  </si>
+  <si>
+    <t>Yevgeny, a former leader of the Young Front organization and an active member of the Belarusian Christian Democracy, withdrew from politics in the mid-2000s. He later worked on church construction and provided legal assistance.
+In April 2026, he was found guilty in a criminal case brought under the articles "slander against Lukashenko," "insulting Lukashenko," "discrediting the Republic of Belarus," and "assisting extremist activity," and sentenced to imprisonment in a penal colony.
+Over the course of six months in pretrial detention, Yevgeny's cell was changed three times. He also has certain health issues : high blood pressure, which he receives on prescription. He also has cervical instability and needs to wear a special collar. His vision has also deteriorated; he reads a lot, and the lighting in his cell is inadequate.</t>
+  </si>
+  <si>
+    <t>SIZO-3, Gomel, ul. Knizhnaya 1A, 246144</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions. Appeal 20.04.2026: unknown.</t>
+  </si>
+  <si>
+    <t>2026-05-01 19:27:50</t>
+  </si>
+  <si>
+    <t>Aliaksei Mikalayevich Sokal</t>
+  </si>
+  <si>
+    <t>7 october 1984</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-04-30 22:26:21</t>
+  </si>
+  <si>
+    <t>Aliaksandr Uladzimiravich Zajtsau</t>
+  </si>
+  <si>
+    <t>8 october 1982</t>
+  </si>
+  <si>
+    <t>Alexander was arrested on August 22, 2021, near the dacha of V.O. Sukalo, Chairman of the Supreme Court of the Republic of Bashkortostan, for attempted arson. He was possibly provoked by a KGB officer.
+In March 2022, Alexander was convicted of "act of terrorism" and sentenced to imprisonment in a maximum-security penal colony.</t>
+  </si>
+  <si>
+    <t>Trial outcome 21.03.2022: 10 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2021-12-22 19:23:43</t>
   </si>
   <si>
+    <t>Aleksandr Vasilyevich Petrashkevich</t>
+  </si>
+  <si>
+    <t>9 october 1980</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-04-23 23:03:36</t>
+  </si>
+  <si>
+    <t>Viktor Egorovich Kuprik</t>
+  </si>
+  <si>
+    <t>9 october 1962</t>
+  </si>
+  <si>
+    <t>He was convicted of throwing a Molotov cocktail towards security forces during a protest that took place on August 10, 2020 in Baranovichi.</t>
+  </si>
+  <si>
+    <t>Trial outcome 09.11.2020: 5 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2021-02-27 19:14:13</t>
+  </si>
+  <si>
     <t>Yuri Selivestrovich Khlebovets</t>
   </si>
   <si>
-    <t>9 października 1982</t>
-[...6 lines deleted...]
-    <t>1,5 roku ograniczenia wolności ze skierowaniem do zakładu otwartego.</t>
+    <t>9 october 1982</t>
+  </si>
+  <si>
+    <t>The reason for the criminal case was comments in the “Grodno 97” chat.
+In October 2023, it became known that at IUOT-39 Yuri was under pressure from the administration of the institution, and he was given 4 penalties. On October 25, 2023, the Krupsky District Court made a decision to tighten the regime. Yuri from IUOT was sent to serve the remainder of his sentence in a colony.</t>
+  </si>
+  <si>
+    <t>1.5 years of restriction of freedom with referral to an open institution.</t>
   </si>
   <si>
     <t>2023-05-10 22:56:00</t>
   </si>
   <si>
     <t>Vadim Andreevich Patsenko</t>
   </si>
   <si>
-    <t>9 października 2000</t>
-[...12 lines deleted...]
-    <t>21 lat więzienia w warunkach zwiększonego bezpieczeństwa</t>
+    <t>9 october 2000</t>
+  </si>
+  <si>
+    <t>The guy is 22 years old, he is originally from Svisloch, a town in the Grodno region. He served in the army, and then moved to live in Grodno. He was involved in sports, for example, he represented his hometown in junior sports all-around.
+The guy is currently detained and placed in a pretrial detention center . He is accused of preparing an act of terrorism.
+According to the KGB legend, voiced in a pro-government film on ONT, he was supposed to commit sabotage in Grodno.
+In the interrogation footage, he says that he was allegedly given the task of blowing up an oil depot using a drone and explosives.
+On June 28, 2024, the appeal was heard and the verdict came into force.</t>
+  </si>
+  <si>
+    <t>Trial outcome 10.04.2024: 21 year of imprisonment in colony under enhanced security conditions. Appeal 28.06.2024: unknown.</t>
   </si>
   <si>
     <t>2023-04-06 14:47:36</t>
   </si>
   <si>
-    <t>Viktor Egorovich Kuprik</t>
-[...33 lines deleted...]
-    <t>2024-11-12 20:11:39</t>
+    <t>Aliaksandr Viachaslavavich Vanchanka</t>
+  </si>
+  <si>
+    <t>10 october 1981</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, Pashkovichi village, Minsk district, Minsk region 223016</t>
+  </si>
+  <si>
+    <t>Trial outcome 12.05.2026: 3 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2026-06-24 00:12:48</t>
+  </si>
+  <si>
+    <t>Alexander Vasilevich Pivchuk</t>
+  </si>
+  <si>
+    <t>11 october 1966</t>
+  </si>
+  <si>
+    <t>On June 4, 2024, the appeal was considered and the verdict came into force.</t>
+  </si>
+  <si>
+    <t>IUOT-36, 220039, Minsk, ul. Korotkevicha, 14</t>
+  </si>
+  <si>
+    <t>Penal labor facility</t>
+  </si>
+  <si>
+    <t>Trial outcome 08.04.2024: 3 years 6 months restrictions of freedom with referral to an open-type correctional facility, 100 basic values fine, 2000 rubles of compensation. Appeal 04.06.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-03-26 21:41:04</t>
+  </si>
+  <si>
+    <t>Alexander Anatolevich Goncharov</t>
+  </si>
+  <si>
+    <t>11 october 1973</t>
+  </si>
+  <si>
+    <t>According to the prosecution , Alexander Goncharov transferred funds through a bank transfer to finance the activities of the “Kastus Kalinovsky Regiment.”</t>
+  </si>
+  <si>
+    <t>Trial outcome 01.12.2023: 5 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2023-12-04 02:34:04</t>
+  </si>
+  <si>
+    <t>Sergei Grigorievich Nikitin</t>
+  </si>
+  <si>
+    <t>11 october 1975</t>
+  </si>
+  <si>
+    <t>A military man (possibly also a KGB officer).
+On 14.10.2022, the appeal was heard and the verdict came into force.</t>
+  </si>
+  <si>
+    <t>6 years of imprisonment in a colony.</t>
+  </si>
+  <si>
+    <t>2022-06-29 15:22:35</t>
+  </si>
+  <si>
+    <t>Roman Sergeevich Shcherbakov</t>
+  </si>
+  <si>
+    <t>11 october 1997</t>
+  </si>
+  <si>
+    <t>On July 18, 2023, an appeal hearing was held. The verdict came into force.</t>
+  </si>
+  <si>
+    <t>unknown years of imprisonment in colony</t>
+  </si>
+  <si>
+    <t>2023-07-12 16:30:13</t>
   </si>
   <si>
     <t>Sergey Vasilevich Gunya</t>
   </si>
   <si>
-    <t>11 października 2001</t>
-[...8 lines deleted...]
-    <t>7 lata więzienia w kolonii</t>
+    <t>11 october 2001</t>
+  </si>
+  <si>
+    <t>On August 11, 2023, an appeal hearing was held. The verdict came into force.</t>
+  </si>
+  <si>
+    <t>Trial outcome 01.06.2023: 7 years of imprisonment in colony under general regime conditions. Appeal 11.08.2023: unknown.</t>
   </si>
   <si>
     <t>2023-05-20 00:59:23</t>
   </si>
   <si>
-    <t>Alexander Sergeevich Barkun</t>
-[...71 lines deleted...]
-  <si>
     <t>Yegor Alexandrovich Dudnikov</t>
   </si>
   <si>
-    <t>11 października 2000</t>
-[...9 lines deleted...]
-    <t>Decyzja sądu 27.12.2021: 11 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 25.02.2022: wyrok został podtrzymany. Sąd zmiany reżimu 15.06.2022: 3 roku więzienia.</t>
+    <t>11 october 2000</t>
+  </si>
+  <si>
+    <t>Egor, a Russian citizen, was detained on May 4, 2021, by GUBOPiK officers in a rented apartment after a search and was brutally beaten. He was held in pretrial detention for seven months on charges of "organizing actions that grossly violate public order" - for voicing videos and audio messages on the "OGSB" Telegram channel. However, in December of the same year, he was convicted under the articles "inciting hatred or discord" and "calls for actions aimed at harming the national security of Belarus", and sentenced to the maximum possible prison term.
+In June 2022, the conditions of detention were tightened, and Yegor was transferred to prison regime.</t>
+  </si>
+  <si>
+    <t>Turma №4, Mogilev, Krupskaya 99A, 212011</t>
+  </si>
+  <si>
+    <t>Trial outcome 27.12.2021: 11 years of imprisonment in colony under enhanced security conditions. Appeal 25.02.2022: the sentence was upheld. Regime change trial 15.06.2022: 3 years of prison regime.</t>
   </si>
   <si>
     <t>2021-05-29 23:01:41</t>
   </si>
   <si>
+    <t>Andrei Yuryevich Pechan</t>
+  </si>
+  <si>
+    <t>11 october 1990</t>
+  </si>
+  <si>
+    <t>Born in the village of Pugachev, Dokshitsy district, he lived in Minsk in his final years.</t>
+  </si>
+  <si>
+    <t>2026-01-20 22:32:09</t>
+  </si>
+  <si>
+    <t>Artsiom Andreyevich Shmanouski</t>
+  </si>
+  <si>
+    <t>11 october 1994</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-03-16 21:59:34</t>
+  </si>
+  <si>
+    <t>Alexander Sergeevich Reznik</t>
+  </si>
+  <si>
+    <t>12 october 1997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alexander was detained on September 29, 2020, in connection with a case of mass riots and accused of participating in Telegram channels of a “radical orientation,” as well as of intending to damage or destroy three Tabakerka kiosks.
+</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.07.2021: 8 years of imprisonment in colony under enhanced security conditions. Appeal 23.11.2021: the sentence was upheld. Appeal 10.07.2024: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:41:35</t>
+  </si>
+  <si>
     <t>Alexander Aleksandrovich Ignatyuk</t>
   </si>
   <si>
-    <t>12 października 1971</t>
-[...9 lines deleted...]
-    <t>Decyzja sądu 05.04.2024: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 28.05.2024: nieznany.</t>
+    <t>12 october 1971</t>
+  </si>
+  <si>
+    <t>Freelance journalist from Pinsk, owner of the website and TikTok page “about Stolin”.
+Alexander lived alone in Polesie for a long time, so his detention became known by chance. Concerned people became worried that he had not been in touch for a long time. It turned out that Alexander was placed in Brest pre-trial detention center-7. According to unverified information, he is charged with “assisting extremist activities.”
+Alexander is also the father of the guy who “dismantled” the water cannon in Minsk during the 2020 protests.
+According to the Ministry of Internal Affairs , the man made videos with incriminating evidence, showed them to local entrepreneurs and demanded money for “silence.” He also allegedly “promoted the activities of an extremist telegram channel whose administrators are located abroad.”
+On May 28, 2024, the appeal was considered and the verdict entered into force.</t>
+  </si>
+  <si>
+    <t>Trial outcome 05.04.2024: 6 years of imprisonment in colony under enhanced security conditions. Appeal 28.05.2024: unknown.</t>
   </si>
   <si>
     <t>2023-08-10 19:05:31</t>
   </si>
   <si>
-    <t>Alexander Sergeevich Reznik</t>
-[...23 lines deleted...]
-  <si>
     <t>Alexander Nikolaevich Muraviev</t>
   </si>
   <si>
-    <t>13 października 1989</t>
-[...5 lines deleted...]
-    <t>Decyzja sądu 28.09.2022: 12 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 28.02.2023: wyrok został podtrzymany.</t>
+    <t>13 october 1989</t>
+  </si>
+  <si>
+    <t>Alexander, a driver, was arrested in November 2021 in a criminal case related to the "Busly Lyatsyats" initiative. Some of the charges concerned damaging the car of a Borisov district judge. As a result, he was sentenced to a long term of imprisonment.</t>
+  </si>
+  <si>
+    <t>IK №17, 213004, Shklov, ul. 1-ya Zavodskaya, 8</t>
+  </si>
+  <si>
+    <t>Trial outcome 28.09.2022: 12 years of imprisonment in colony under enhanced security conditions. Appeal 28.02.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2022-05-26 01:16:13</t>
   </si>
   <si>
-    <t>Oleg Petrovich Slabuho</t>
-[...32 lines deleted...]
-    <t>2021-07-16 14:42:08</t>
+    <t>Sergey Konstantinovich Romashov</t>
+  </si>
+  <si>
+    <t>14 october 1960</t>
+  </si>
+  <si>
+    <t>Sergey worked as an ultrasound diagnostics doctor at Grodno City Polyclinic No. 4, as well as at the Rosmed Medical Center. His professional experience is more than 30 years. He is also known as a chess lover - in 2022, he won the regional chess tournament among medical workers. The essence of the charges and the specific sentence handed down to Romashov remain unknown. So far, there is only information that he was sentenced to imprisonment.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years 6 months of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2025-08-16 17:46:23</t>
   </si>
   <si>
     <t>Alexander Sergeevich Sergeev</t>
   </si>
   <si>
-    <t>14 października 1985</t>
-[...6 lines deleted...]
-    <t>nieznany</t>
+    <t>14 october 1985</t>
+  </si>
+  <si>
+    <t>Detained for participating in protests.
+On October 17, 2022, an appeal court hearing was held. The verdict came into force.</t>
+  </si>
+  <si>
+    <t>Unknown</t>
   </si>
   <si>
     <t>2022-04-28 01:19:45</t>
   </si>
   <si>
     <t>Nikolai Sergeevich Roy</t>
   </si>
   <si>
-    <t>14 października 1981</t>
-[...6 lines deleted...]
-    <t>Decyzja sądu 21.06.2023: 12 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 04.10.2023: wyrok został podtrzymany.</t>
+    <t>14 october 1981</t>
+  </si>
+  <si>
+    <t>Nikolai, a systems engineer and former employee of RUE Beltelecom, was detained in August 2021 as part of a criminal case initiated under the article "act of terrorism". In June 2023, he was convicted under several criminal articles, sentencing him to a long prison term.
+According to the indictment, from July 2020 to January 2022, "an organized criminal group operated in Belarus, Turkey, Poland, Ukraine and other countries with the goal of committing extremist crimes. The group included radical individuals, including former and current military personnel, law enforcement officers, athletes and businessmen, who sought to seize power illegally." The case involves charges of attempted arson of the home of MP Oleg Gaidukevich in June 2021 and "organizing mass riots."</t>
+  </si>
+  <si>
+    <t>Trial outcome 21.06.2023: 12 years of imprisonment in colony under enhanced security conditions. Appeal 04.10.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2023-01-23 20:19:33</t>
   </si>
   <si>
-    <t>Sergey Konstantinovich Romashov</t>
-[...65 lines deleted...]
-    <t>2021-02-25 11:25:08</t>
+    <t>Vitali Fiodaravich Tsishchanka</t>
+  </si>
+  <si>
+    <t>15 october 1976</t>
+  </si>
+  <si>
+    <t>IUOT-7, Pruzhany region, Kuplin, 225136</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-03-15 15:51:19</t>
+  </si>
+  <si>
+    <t>Anton Henadzevich Shuliakouski</t>
+  </si>
+  <si>
+    <t>15 october 2000</t>
+  </si>
+  <si>
+    <t>He was held in custody for participating in protests in Brest on August 11, 2020, under Part 1 of Article 342 of the Criminal Code of the Republic of Belarus. He was released on bail on April 1, 2025.</t>
+  </si>
+  <si>
+    <t>IUOT-29, Volkovysk, Rokossovskogo, 118, 230415</t>
+  </si>
+  <si>
+    <t>Trial outcome 26.05.2025: 2 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2026-03-26 15:05:46</t>
+  </si>
+  <si>
+    <t>Igor Vladimirovich Shketov</t>
+  </si>
+  <si>
+    <t>15 october 1987</t>
+  </si>
+  <si>
+    <t>Igor is the administrator of the popular public page "Overheard Deep," with an audience of over 26,000. In August 2024, he was convicted of "distributing extremist materials," and a month later, the Vitebsk Main Directorate for Combating Organized Crime and Corruption arrested him and recorded a "repentance video."
+In February 2025, Igor was found guilty of "active participation in actions that grossly violate public order" and sentenced to restricted freedom with direction.</t>
+  </si>
+  <si>
+    <t>Trial outcome 07.02.2025: 2 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2025-01-27 12:52:04</t>
   </si>
   <si>
     <t>Alexander Dmitrievich Komlenok</t>
   </si>
   <si>
-    <t>15 października 1981</t>
-[...6 lines deleted...]
-    <t>Decyzja sądu 16.08.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 29.10.2024: nieznany.</t>
+    <t>15 october 1981</t>
+  </si>
+  <si>
+    <t>He was detained in February when he returned to Belarus from work. Previously, Alexander worked at a locomotive depot, but after 2020 he was either fired or quit himself - it seems that the dismissal was politically motivated. After that, Kamlenok worked as a truck driver in Western countries. And when he returned home from work, he was detained. He was accused of insulting a government official.
+The Verkhnedvinsky District Court recognized Alexander’s page on Odnoklassniki as extremist.</t>
+  </si>
+  <si>
+    <t>Trial outcome 16.08.2024: 3 years of imprisonment in colony under general regime conditions. Appeal 29.10.2024: unknown. Regime change trial date unknown: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2024-05-23 20:19:37</t>
   </si>
   <si>
     <t>Anatoly Anatolyevich Matsulevich</t>
   </si>
   <si>
-    <t>16 października 1969</t>
-[...5 lines deleted...]
-    <t>7,5 roku więzienia.</t>
+    <t>16 october 1969</t>
+  </si>
+  <si>
+    <t>Convicted of creating and administering the telegram channel «Polotsk Novopolotsk Country For Life Chat Freedom to Sergei Tikhanovsky».</t>
+  </si>
+  <si>
+    <t>7,5 years of imprisonment in a penal colony.</t>
   </si>
   <si>
     <t>2022-04-21 12:24:10</t>
   </si>
   <si>
-    <t>Ksenia Viktorovna Susha</t>
-[...11 lines deleted...]
-    <t>2024-06-17 23:16:24</t>
+    <t>Siarhei Aliakseyevich Aldaseu</t>
+  </si>
+  <si>
+    <t>16 october 1986</t>
+  </si>
+  <si>
+    <t>This is a 38-year-old pilot who, as of 2020, served in the 61st Fighter Aviation Base in Baranovichi. Aldasev graduated from the aviation department of the Military Academy of Belarus. It is unknown whether Aldasev remained in the army after 2020.</t>
+  </si>
+  <si>
+    <t>IUOT-46, 213188, Mogiliov region, g.p. Krugloye, ul. Sovetskaya 96</t>
+  </si>
+  <si>
+    <t>Trial outcome 09.01.2025: 3 years restrictions of freedom with referral to an open-type correctional facility. Appeal 27.02.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2025-01-05 16:58:44</t>
   </si>
   <si>
     <t>Vyacheslav Evgenievich Ilyich</t>
   </si>
   <si>
-    <t>18 października 1963</t>
-[...8 lines deleted...]
-    <t>Decyzja sądu 03.02.2025: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
+    <t>18 october 1963</t>
+  </si>
+  <si>
+    <t>Former deputy head of the Zhodino GOVD, headed the criminal police and retired in 2008 with the rank of lieutenant colonel. Afterwards, he was the director of the Zhodino city center of culture and entertainment.
+In 2020, he and four other former employees of the Zhodino City Department of Internal Affairs recorded an appeal to colleagues who worked in the Zhodino police during the protests and to all law enforcement officers in Belarus.
+Vyacheslav says in his address that he understands that the employees serve in very difficult conditions, but calls on them to perform "their official duty the way you would like it to be performed [in relation to] you and your loved ones. Then you will be able to look the people in the eye now, during your service, and later, while on a well-deserved rest."
+According to media reports , all five were detained in early February 2024.</t>
+  </si>
+  <si>
+    <t>Trial outcome 03.02.2025: unknown years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2025-01-06 14:36:11</t>
   </si>
   <si>
-    <t>Margarita Yakovlevna Rabinovich (Esepkina)</t>
-[...6 lines deleted...]
-Szczegóły zarzutów nie zostały oficjalnie ujawnione. Na podstawie dowodów poszlakowych można przypuszczać , że sprawa może być związana z decyzją KGB o uznaniu „Białoruskiej Pracowni Analitycznej” profesora Andrieja Wardomackiego za organizację ekstremistyczną. Organizacja ta przeprowadziła badania socjologiczne wśród obywateli Białorusi. W tej chwili nie ma potwierdzenia, że Tina lub jej córka rzeczywiście uczestniczyły w badaniach BAM. Ale nawet gdyby taki udział miał miejsce, nie naruszałoby to prawa: w momencie ewentualnego kontaktu z pracownią nie została ona jeszcze uznana za organizację ekstremistyczną.</t>
+    <t>Marharyta Yakauleuna Rabinovich (Iasepkina)</t>
+  </si>
+  <si>
+    <t>18 october 2002</t>
+  </si>
+  <si>
+    <t>Margarita, Tina Palynskaya's eldest daughter, was detained along with her mother at the end of May 2025. Both are in custody on criminal charges.
+The details of the charges have not been officially disclosed. Based on circumstantial evidence, there is an assumption that the case may be connected with the KGB's decision to recognize the "Belarusian Analytical Workshop" of Professor Andrei Vardomatsky as an extremist organization. This organization conducted sociological surveys among Belarusian citizens. At the moment, there is no confirmation that Tina or her daughter actually participated in the BAM research. But even if such participation had taken place, it would not have violated the law: at the time of possible contact with the workshop, it had not yet been recognized as an extremist organization.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 2 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-06-04 16:10:13</t>
   </si>
   <si>
     <t>Alexander Yurievich Voronin</t>
   </si>
   <si>
-    <t>18 października 1985</t>
-[...5 lines deleted...]
-    <t>Decyzja sądu 12.10.2023: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 01.12.2023: nieznany.</t>
+    <t>18 october 1985</t>
+  </si>
+  <si>
+    <t>Brest resident, videographer. Has minor children. On June 7, 2023, he was detained on administrative charges (Part 2 of Article 19.11 of the Code of Administrative Offenses), and received 10 days of arrest for subscribing to "Zerkalo" on Instagram. He was released, but two weeks later he was detained on criminal charges.</t>
+  </si>
+  <si>
+    <t>Trial outcome 12.10.2023: unknown years of imprisonment in colony under general regime conditions. Appeal 01.12.2023: unknown.</t>
   </si>
   <si>
     <t>2023-10-31 17:36:51</t>
   </si>
   <si>
-    <t>Alexander Valentinovich Aranovich</t>
-[...35 lines deleted...]
-  <si>
     <t>Alexander Viktorovich Sysoev</t>
   </si>
   <si>
-    <t>20 października 1984</t>
-[...5 lines deleted...]
-    <t>Decyzja sądu 14.02.2024: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+    <t>20 october 1984</t>
+  </si>
+  <si>
+    <t>Sysoev comes from Bronnaya Gora; in recent years he lived in Bereza (Brest region). According to data from an already deleted profile on Vkontakte, in 2008 he graduated from BSUIR with a degree in Artificial Intelligence. At the time of his arrest, he was developing a computer game. The man was detained on July 5, 2023, and has been in custody since then.The man was accused of transferring money to Kalinovsky’s regiment through the social network Facebook using the PayPal payment system. The transfer in the amount of 12.91 US dollars was from a Belarusian card.On February 12, prosecutor Bogush requested 5 years in a maximum security colony for Sysoev. The verdict was announced on February 14. The exact verdict is currently unknown, but in the vast majority of cases in political cases, Brest judges award exactly what prosecutors ask for.</t>
+  </si>
+  <si>
+    <t>Trial outcome 14.02.2024: 5 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2024-02-08 00:49:54</t>
   </si>
   <si>
-    <t>Vladimir Viktorovich Melikaev</t>
-[...8 lines deleted...]
-    <t>2025-12-21 10:10:35</t>
+    <t>Alexander Vasilievich Kulikovich</t>
+  </si>
+  <si>
+    <t>20 october 1986</t>
+  </si>
+  <si>
+    <t>Alexander was arrested at the end of February 2025 and in June of that year was found guilty of “assisting extremist activity.”</t>
+  </si>
+  <si>
+    <t>IUOT-6, 225886, Brestskaya obl. Kobrinsky rayon, d. Luschiki, ul. Lesnaya, 14</t>
+  </si>
+  <si>
+    <t>Trial outcome 06.06.2025: 5 years restrictions of freedom with referral to an open-type correctional facility, 500 basic values fine. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-06-08 18:40:42</t>
+  </si>
+  <si>
+    <t>Leonid Viktorovich Kovalev</t>
+  </si>
+  <si>
+    <t>20 october 1991</t>
+  </si>
+  <si>
+    <t>Leonid was arrested and convicted for, according to investigators, making two Molotov cocktails, transporting them to the center of Gomel, and hiding them. On the evening of August 10, 2020, he allegedly found two perpetrators — Dmitry Korneev and Nikita Zolotorev — and handed them the bottles, offering to set fire to a building, a bus, or a paddy wagon. Leonid did not admit guilt.</t>
+  </si>
+  <si>
+    <t>Trial outcome 22.02.2021: 6 years of imprisonment in colony in strict regime conditions. Appeal 23.04.2021: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-02-28 02:12:24</t>
   </si>
   <si>
     <t>Ivan Aleksandrovich Sautin</t>
   </si>
   <si>
-    <t>20 października 1978</t>
-[...8 lines deleted...]
-    <t>Decyzja sądu data nieznana: 9 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 29.03.2023: wyrok został podtrzymany. Decyzja sądu 16.05.2024: nieznany. Apelacja 08.08.2024: nieznany.</t>
+    <t>20 october 1978</t>
+  </si>
+  <si>
+    <t>Ivan, a Gomel activist and volunteer for “Country for Life”, a member of the Belarusian Social Democratic Party, left for Russia after several detentions, administrative arrest and the initiation of two criminal cases in 2020.
+While in Kaliningrad, Ivan was detained in April 2021 while attempting to cross the border with Poland. At the request of Belarusian law enforcement, he was charged in a criminal case under four articles, including "terrorism". However, after an investigation, the Russian side dropped three of the four charges. A year later, on April 26, 2022, Ivan was released on bail.
+On May 27, 2022, he was detained again, and at the end of June, he was extradited to Belarus. According to the case materials, in 2018, he allegedly embezzled more than 68 thousand rubles. The investigation also noted that in 2020, Ivan participated in protests, filmed videos and contacted government agencies.
+In December 2022, he was convicted of "fraud." In April 2024, Ivan was convicted again under the article "malicious disobedience to the demands of the colony administration."</t>
+  </si>
+  <si>
+    <t>IK-11, Volkovysk, Rokossovskogo, 118, 231900</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 9 years of imprisonment in colony under enhanced security conditions. Appeal 29.03.2023: the sentence was upheld. Trial outcome 16.05.2024: unknown. Appeal 08.08.2024: unknown.</t>
   </si>
   <si>
     <t>2021-04-29 16:58:20</t>
   </si>
   <si>
-    <t>Alexey Yurievich Melnikau</t>
-[...33 lines deleted...]
-  <si>
     <t>Evgeny Klimov</t>
   </si>
   <si>
-    <t>21 października 1996</t>
-[...7 lines deleted...]
-    <t>5 lat więzienia w warunkach zaostrzonego reżimu .</t>
+    <t>21 october 1996</t>
+  </si>
+  <si>
+    <t>Convicted of administering the channel «Petrikov 97%».
+The channel discussed election issues, the place and time of peaceful rallies for those who disagree with the results of counting votes in the elections and other issues.
+Yevgeny Klimov was also accused of inciting social hostility for reposting a message about a special purpose police unit from the «Nexta» telegram channel.</t>
+  </si>
+  <si>
+    <t>5 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-03-27 02:15:25</t>
   </si>
   <si>
-    <t>Igor Leontievich Karpitsky</t>
-[...9 lines deleted...]
-    <t>7 lat więzienia w kolonii karnej.</t>
+    <t>Denis Valerievich Sokolov</t>
+  </si>
+  <si>
+    <t>21 october 1980</t>
+  </si>
+  <si>
+    <t>was detained as part of a criminal case that the KGB opened on the fact of an “attempt to commit an act of terrorism” in Machulishchi.
+The main defendant in the case and, as the official bodies and propagandists claimed, the perpetrator of the sabotage, Nikolai Shvets, was released in June in a prisoner exchange with Ukraine. But despite this, the case is still on trial and his accomplices in Belarus face long prison terms. Shvets himself is also being tried in absentia.</t>
+  </si>
+  <si>
+    <t>Trial outcome 03.10.2024: 13 years of imprisonment in colony under enhanced security conditions. Appeal 27.01.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2024-08-13 13:00:42</t>
+  </si>
+  <si>
+    <t>Ihar Liavontsyevich Karpitski</t>
+  </si>
+  <si>
+    <t>21 october 1969</t>
+  </si>
+  <si>
+    <t>Igor was arrested in October 2021 in connection with a criminal case opened under several articles, including "violence or threat of violence against an official performing official duties or another person performing a public duty."
+According to investigators, Igor sent emails to Lukashenko's official website containing threats of violence and posted insults against government officials, including law enforcement officers, and sent similar messages to employees of the Investigative Committee. He also participated in post-election protests in Minsk in 2020.
+In June 2022, he was found guilty and sentenced to imprisonment in a penal colony. It is also known that the "victims" of the security forces have filed claims for compensation for moral damages.</t>
+  </si>
+  <si>
+    <t>Trial outcome 03.06.2022: 7 years of imprisonment in colony under enhanced security conditions, unknown rubles of compensation.</t>
   </si>
   <si>
     <t>2021-10-26 19:09:48</t>
   </si>
   <si>
     <t>Maksim Nikolaevich Kurovsky</t>
   </si>
   <si>
-    <t>21 października 1981</t>
-[...10 lines deleted...]
-    <t>Decyzja sądu 17.10.2022: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja 09.12.2022: wyrok został podtrzymany. Decyzja sądu data nieznana: 3 roku więzienia w kolonii o zaostrzonym rygorze.</t>
+    <t>21 october 1981</t>
+  </si>
+  <si>
+    <t>According to the materials of the prosecution, Maxim Kurovsky intentionally posted messages in one of the Telegram chats against President Lukashenko, obscene in form and offensive in content.
+The examination found that the messages contained a negative assessment of the head of state, humiliated his honor and dignity. Moreover, he used the Belarusian language at the same time. Former investigator of the Pruzhansky district department of the Investigative Committee. He retired from the service in 2020.
+12/06/2024 released after expiration of sentence.</t>
+  </si>
+  <si>
+    <t>SIZO-7, Brest, Sovetskih Pogranichnikov 37, 224030</t>
+  </si>
+  <si>
+    <t>Trial outcome 17.10.2022: 2 years of imprisonment in colony under general regime conditions. Appeal 09.12.2022: the sentence was upheld. Trial outcome date unknown: 3 years of imprisonment in colony in strict regime conditions.</t>
   </si>
   <si>
     <t>2022-10-18 22:14:36</t>
   </si>
   <si>
-    <t>Denis Valerievich Sokolov</t>
-[...12 lines deleted...]
-    <t>2024-08-13 13:00:42</t>
+    <t>Eugene Ivanovich Gurinovich</t>
+  </si>
+  <si>
+    <t>22 october 1992</t>
+  </si>
+  <si>
+    <t>Chief Inspector at Customs.
+On October 10, 2023, the Minsk City Court began a closed trial of three customs officers: Yevgeny Gurinovich, Viktor Novik, and Vladimir Zhuromsky. They were charged under eight articles of the Criminal Code. Human rights activists have now learned that only 31-year-old customs inspector Yevgeny Gurinovich will be tried in this case, on February 27, 2024. The trial location is Pretrial Detention Center No. 1. Whether this could be due to the man's health condition is unknown. His case has likely been separated into separate proceedings, but the trial for the others has not yet been scheduled.
+After his arrest, law enforcement officers severely injured Evgeny's back, forcing him to use crutches .
+On May 24, 2024, Evgeniy had his appeal heard.</t>
+  </si>
+  <si>
+    <t>Trial outcome 17.04.2024: 13 years 6 months of imprisonment in colony under general regime conditions. Appeal 24.05.2024: the sentence was upheld. Appeal 16.08.2024: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2023-10-10 00:23:21</t>
+  </si>
+  <si>
+    <t>Viachaslau Siarheyevich Bandarchuk</t>
+  </si>
+  <si>
+    <t>22 october 2006</t>
+  </si>
+  <si>
+    <t>Presumably convicted in the "skinhead case" in Mozyr. According to pro-government sources, the investigation lasted 12 months. During this time, 34 criminal cases were opened under various articles of the Criminal Code of the Republic of Belarus. Eight people were detained, seven of whom were under 18 at the time of the crimes.
+According to the court, Vyacheslav was found guilty of "creating an extremist group, leading such a group; rehabilitating Nazism; inciting racial, national, religious or social hatred and discord; publicly insulting the President of Belarus; preparing and committing malicious hooliganism."</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 5 years 6 months of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2026-03-02 22:16:33</t>
   </si>
   <si>
     <t>Ivan Petrovich Polevikov</t>
   </si>
   <si>
-    <t>22 października 2002</t>
+    <t>22 october 2002</t>
   </si>
   <si>
     <t>First, Ivan was arrested for 15 days , then placed in a pretrial detention facility on a criminal case.</t>
   </si>
   <si>
     <t>2025-03-04 20:10:16</t>
   </si>
   <si>
-    <t>Eugene Ivanovich Gurinovich</t>
-[...47 lines deleted...]
-    <t>12 lat w kolonii w warunkach zaostrzonego reżimu</t>
+    <t>Siarhei Mikhajlavich Shametska</t>
+  </si>
+  <si>
+    <t>23 october 1992</t>
+  </si>
+  <si>
+    <t>Sergei, an employee of JSC Atlant , was arrested in the fall of 2021 as part of a criminal case brought against factory employees who supported the strike and were part of the "Rabochy Rukh" (Workers' Movement) initiative. On September 21, 2021, this initiative was designated an extremist organization, following which mass arrests of workers occurred across the country.
+In February 2023, Sergei was found guilty of treason and the creation of and participation in an extremist group and sentenced to imprisonment.</t>
+  </si>
+  <si>
+    <t>Trial outcome 17.02.2023: 12 years of imprisonment in colony under enhanced security conditions. Appeal 02.08.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2022-08-23 00:03:24</t>
   </si>
   <si>
-    <t>Mikhail Aleksandrovich Laban</t>
-[...13 lines deleted...]
-    <t>2022-05-11 01:06:30</t>
+    <t>Uladzislau Andryianavich Kraskouski</t>
+  </si>
+  <si>
+    <t>24 october 1998</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2026-02-16 23:16:15</t>
+  </si>
+  <si>
+    <t>Oksana Mikhailovna Shalyapina</t>
+  </si>
+  <si>
+    <t>24 october 1977</t>
+  </si>
+  <si>
+    <t>Graduated from the Faculty of Architecture. Artist. Direction – expressionism. Technique – impasto painting. Works are in private collections in America, Germany, Kazakhstan, Russia, Georgia, Belarus, Luxembourg, Finland, Italy, and also in the Larus Gallery (USA). Three personal exhibitions. Member of the Union of Artists "Master-Peacemaker".
+Presumably detained for assisting political prisoners.</t>
+  </si>
+  <si>
+    <t>Trial outcome 28.11.2025: 3 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2025-07-22 18:12:39</t>
+  </si>
+  <si>
+    <t>Andrei Stanislavavich Pakalenka</t>
+  </si>
+  <si>
+    <t>24 october 1981</t>
+  </si>
+  <si>
+    <t>Former head of Intex-Press. Intex-Press was the largest and most successful independent regional media outlet in Belarus, but the authorities crushed it in 2021.
+After the authorities liquidated the largest regional publication, Intex-Press, in 2023, Yanukevich and Pokolenko created the regional news portal bar24.by. In December 2024, bar24.by's editorial office and employees' apartments were searched, and some employees were detained.
+Yanukevich was sentenced to 14 years in prison and a fine of 135,000 rubles (approximately 40,000 euros), while Pokolenko was sentenced to 12 years in prison and a fine of 45,000 rubles (approximately 13,000 euros). According to the Belarusian Association of Journalists (BAJ ), "there is information about a huge total fine of approximately 200,000 rubles (approximately 60,000 euros)."
+The nature of the charges is unknown.</t>
+  </si>
+  <si>
+    <t>Trial outcome 26.02.2026: 12 years of imprisonment in colony under enhanced security conditions, 1000 basic values fine. Appeal 08.06.2026: 11 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2026-03-03 15:08:58</t>
   </si>
   <si>
     <t>Maxim Igorevich Mnatsakanov</t>
   </si>
   <si>
-    <t>24 października 1988</t>
-[...6 lines deleted...]
-    <t>7 lat więzienia w kolonii.</t>
+    <t>24 october 1988</t>
+  </si>
+  <si>
+    <t>He was detained for comments on social networks. Maxim is waiting for his 10-year-old son at home.</t>
+  </si>
+  <si>
+    <t>7 years imprisonment in a colony.</t>
   </si>
   <si>
     <t>2023-02-27 01:16:43</t>
   </si>
   <si>
-    <t>Oksana Mikhailovna Shalyapina</t>
-[...33 lines deleted...]
-    <t>2024-06-10 19:32:30</t>
+    <t>Pavel Siarheyevich Charniak</t>
+  </si>
+  <si>
+    <t>25 october 1984</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-05-10 20:55:07</t>
+  </si>
+  <si>
+    <t>Dzmitry Uladzimiravich Drobysh</t>
+  </si>
+  <si>
+    <t>25 october 1975</t>
+  </si>
+  <si>
+    <t>2026-04-04 11:32:59</t>
   </si>
   <si>
     <t>Valery Leonidovich Romanovsky</t>
   </si>
   <si>
-    <t>25 października 1978</t>
-[...2 lines deleted...]
-    <t>Valery zostaje oskarżony o zdradę państwa. W grudniu 2022 r. kanał telewizyjny Belarus 1 wyemitował film o kontrwywiadzie KGB, który opowiadał o Białorusinach i obywatelach innych krajów oskarżonych o pracę dla obcych służb wywiadowczych. Valery Romanovsky został w filmie nazwany „byłym szefem służby rozpoznania lotniczego”. Historia Białorusi 1 mówi, że podczas służby krewny z Litwy „doprowadził” podejrzanego do agentów departamentu bezpieczeństwa państwa kraju. Dla nich Romanovsky sfotografował oficjalne dokumenty, a kiedyś przekazał służbom specjalnym dane dotyczące budowy BiełEJ, mówi film.</t>
+    <t>25 october 1978</t>
+  </si>
+  <si>
+    <t>Former head of the Air Intelligence Service. Convicted by the Criminal Division of the Vitebsk Regional Court under Article 356 of the Criminal Code of the Republic of Belarus – treason. The case was heard behind closed doors from March 28 to May 15, 2023. Valery's exact sentence is unknown, but former political prisoners have reported it to be more than seven years.
+In December 2022, the Belarus 1 television channel aired a documentary about the KGB's counterintelligence service, featuring Belarusians and citizens of other countries accused of working for foreign intelligence agencies. Valery Romanovsky was described in the film as a "former head of the air reconnaissance service." The Belarus 1 report claims that during his service, a relative from Lithuania "introduced" the suspect to agents of the country's State Security Department. Romanovsky photographed official documents for them, and once, according to the film, passed on information about the construction of the Belarusian Nuclear Power Plant to the intelligence services.</t>
+  </si>
+  <si>
+    <t>Trial outcome 15.05.2023: unknown years of imprisonment in colony under enhanced security conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2023-05-05 00:12:29</t>
   </si>
   <si>
-    <t>Sergei Anatolievich Shpak</t>
-[...44 lines deleted...]
-    <t>2022-07-27 15:51:49</t>
+    <t>Vitali Anatolyevich Musilovich</t>
+  </si>
+  <si>
+    <t>26 october 1969</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 5 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-04-13 00:20:14</t>
   </si>
   <si>
     <t>Vyacheslav Alexandrovich Borodiy</t>
   </si>
   <si>
-    <t>26 października 1978</t>
-[...7 lines deleted...]
-    <t>Decyzja sądu 02.12.2024: 10 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 550 jednostek bazowych kary. Apelacja 25.02.2025: nieznany.</t>
+    <t>26 october 1978</t>
+  </si>
+  <si>
+    <t>Citizen of Ukraine.
+Details of the persecution of the Ukrainian gamekeeper became known from a propaganda film on September 11, 2023, which was shown on all state channels at once. In it, Vyacheslav was led on a chain during the investigation. The State Security Committee reported that it had detained six people in Belarus on charges of collaborating with the "Security Service of Ukraine" and "preparing terrorist attacks." In the video, some of them look beaten, some are led on chains during the investigation, and one of the detainees was filmed in the KGB pre-trial detention center. As a result, three people were charged under six articles of the Criminal Code at once, including "Treason" and "agent activity."
+Ukrainian ranger Vyacheslav Borodiy was detained on September 1, 2023, in the Yelsky district of Belarus, bordering the Zhytomyr region of Ukraine. It is known that Vyacheslav was born in the Zhytomyr region, lived in Mozyr for some time, and then returned to Ukraine and worked as a ranger, raising three children. The film said that after the start of a full-scale war, Borodiy allegedly underwent training at the training center of the Main Intelligence Directorate of the Ministry of Defense of Ukraine and that "since March 2023, in addition to the Main Intelligence Directorate of the Ministry of Defense, he began to cooperate with the Security Service of Ukraine."</t>
+  </si>
+  <si>
+    <t>Trial outcome 02.12.2024: 10 years of imprisonment in colony under enhanced security conditions, 550 basic values fine. Appeal 25.02.2025: unknown.</t>
   </si>
   <si>
     <t>2024-10-10 22:15:03</t>
   </si>
   <si>
-    <t>Anton Nikolaevich Stankevich</t>
-[...26 lines deleted...]
-  <si>
     <t>Dmitry Borisovich Gulin</t>
   </si>
   <si>
-    <t>27 października 1969</t>
-[...6 lines deleted...]
-    <t>14 lat więzienia w kolonii o zaostrzonym rygorze</t>
+    <t>27 october 1969</t>
+  </si>
+  <si>
+    <t>Former military, topographer. Allegedly detained for participating in protest chats. The film, shot by the pro-government TV channel, claims that Dmitry allegedly shot a video appeal to the military and security forces in 2020, and a year later he contacted the Busly Lyatsyats organization. Also, according to the TV channel, this year Gulin monitored the chats of Brest-97, Gomel-97, Kalinkovichi, Luninets and actively left comments there.
+Presumably held in the KGB pre-trial detention center.</t>
+  </si>
+  <si>
+    <t>14 years of imprisonment in a maximum security colony</t>
   </si>
   <si>
     <t>2022-12-26 23:44:28</t>
   </si>
   <si>
+    <t>Alexander Vladimirovich Bigel</t>
+  </si>
+  <si>
+    <t>28 october 1981</t>
+  </si>
+  <si>
+    <t>Alexander Bigel worked for Altabel for many years and managed the development of medical software.</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.12.2025: 1 year 6 months of imprisonment in colony under general regime conditions. Appeal 03.03.2026: unknown.</t>
+  </si>
+  <si>
+    <t>2025-12-19 22:48:57</t>
+  </si>
+  <si>
+    <t>Artyom Mikhailovich Lapikov</t>
+  </si>
+  <si>
+    <t>28 october 1992</t>
+  </si>
+  <si>
+    <t>It became known that, after the elections in August 2020, Lapikov posted on his Instagram page a post with a photograph of Alexander Lukashenko in the uniform of the SS (a paramilitary formation of the Nazis, responsible, among other things, for crimes against humanity). The publication was accompanied by a poem, the text of which is currently unknown.
+On December 5, 2023, an appeal hearing was held. The verdict came into force.</t>
+  </si>
+  <si>
+    <t>3 years of imprisonment in a general regime colony.</t>
+  </si>
+  <si>
+    <t>2023-09-04 14:12:23</t>
+  </si>
+  <si>
     <t>Victor Viktorovich Gladkov</t>
   </si>
   <si>
-    <t>28 października 1977</t>
+    <t>28 october 1977</t>
+  </si>
+  <si>
+    <t>unknown</t>
   </si>
   <si>
     <t>2022-04-28 01:02:40</t>
   </si>
   <si>
-    <t>Vladimir Aleksandrovich Chmurov</t>
-[...51 lines deleted...]
-  <si>
     <t>Vadim Nikolaevich Gulevich</t>
   </si>
   <si>
-    <t>29 października 1987</t>
-[...9 lines deleted...]
-    <t>Decyzja sądu 05.12.2022: 18 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 600 jednostek bazowych kary. Apelacja 03.03.2023: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: 3 roku więzienia.</t>
+    <t>29 october 1987</t>
+  </si>
+  <si>
+    <t>Vadim served administrative arrests in August and October 2020. His latest arrest occurred on June 28, 2021, as part of a criminal case related to an incident at a Russian Navy communications facility near Vileika.
+According to the prosecution's case presented in court, Vadim and Alexey Glotov, "dressed in camouflage and armed with firearms, entered the military facility and planted explosive devices with a blast radius of up to 11 meters." One of them failed to detonate and was defused. An expert examination revealed that the devices were initiated using a delayed-action mechanism.
+The damage was estimated at over 26,000 rubles. It was also reported that Vadim "planned to travel to Ukraine for military training."
+In December 2022, he was found guilty and sentenced to imprisonment in a maximum security penal colony and a large fine.
+In 2025, a court hearing was held to discuss the issue of changing the prison regime, as a result of which Vadim was transferred to a prison regime.</t>
+  </si>
+  <si>
+    <t>Trial outcome 05.12.2022: 18 years of imprisonment in colony under enhanced security conditions, 600 basic values fine. Appeal 03.03.2023: the sentence was upheld. Regime change trial date unknown: 3 years of prison regime.</t>
   </si>
   <si>
     <t>2021-07-20 22:30:23</t>
   </si>
   <si>
-    <t>Maxim Sergeevich Fedorovich</t>
-[...29 lines deleted...]
-    <t>2025-11-21 13:57:34</t>
+    <t>Vasili Prakopavich Krauchuk</t>
+  </si>
+  <si>
+    <t>30 october 1973</t>
+  </si>
+  <si>
+    <t>On December 20, 2020, Vasily saw a news story on Telegram about a police officer yelling at children at a Belarusian school, using obscene language. In response, a Pinsk resident posted a joke in the comments section of the "Punisher Belarus" Telegram channel, which had previously aired on the KVN (Club of the Funny and Inventive) program. It was a paraphrase of a famous children's song, "Let Them Run Clumsily," from the cartoon about Cheburashka and Crocodile Gena. The KVN version had a different chorus. The comment read: "Lera is a bitch at work, and she's a bitch at home, too, because Lera only has sex once a year."
+Immediately after the verdict, Vasily left the country. On October 16, 2025, Vasily was detained in St. Petersburg. He is on the international wanted list.</t>
+  </si>
+  <si>
+    <t>Trial outcome 07.02.2022: 2 years restrictions of freedom without referral to an open-type correctional facility. Regime change trial 17.12.2024: unknown years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2022-02-07 22:09:27</t>
+  </si>
+  <si>
+    <t>Uladzimir Mikalayevich Mahronau</t>
+  </si>
+  <si>
+    <t>31 october 2001</t>
+  </si>
+  <si>
+    <t>2026-03-02 20:14:30</t>
+  </si>
+  <si>
+    <t>Valery Viktaravich Khatskevich</t>
+  </si>
+  <si>
+    <t>31 october 1994</t>
+  </si>
+  <si>
+    <t>Trial outcome 24.10.2025: 3 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-11-13 17:22:56</t>
   </si>
   <si>
     <t>Alexander Igorevich Randarenko</t>
   </si>
   <si>
-    <t>31 października 1986</t>
-[...7 lines deleted...]
-    <t>Decyzja sądu 19.12.2024: 4 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 28.02.2025: wyrok został podtrzymany.</t>
+    <t>31 october 1986</t>
+  </si>
+  <si>
+    <t>Alexander ended up in court after participating in a chat roulette. He and a friend became interlocutors of the provocateur "Conversations with Palych" and during the conversation, being drunk, they spoke about the events in "Crocus City Hall", expressed support for Ukraine and allowed themselves to give a Nazi salute.
+During the arrest, security forces severely beat Alexander. The man was convicted under administrative articles 5 times in a row and probably served at least 75 days of arrest. At the same time, he was given some days simply for having a Ukrainian pennant on the table and shouting "Glory to Ukraine" during a broadcast on chat roulette.
+But after 24 hours he was not released. A criminal case was opened against him.</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.12.2024: 4 years of imprisonment in colony under enhanced security conditions. Appeal 28.02.2025: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-12-16 17:40:19</t>
   </si>
   <si>
-    <t>Vladimir Vladimirovich Zinovenko</t>
-[...23 lines deleted...]
-    <t>2025-11-13 17:22:56</t>
+    <t>Sergey Alexandrovich Kuznetsov</t>
+  </si>
+  <si>
+    <t>31 october 1987</t>
+  </si>
+  <si>
+    <t>IUOT-49, Shklov, Volodiozhnaya 2b, 213002</t>
+  </si>
+  <si>
+    <t>2026-01-19 21:35:59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1652,51 +1564,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I79"/>
+  <dimension ref="A1:I75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1783,2123 +1695,1989 @@
         <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
+      <c r="E5" t="s">
+        <v>31</v>
+      </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="C7" t="s">
         <v>40</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>42</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" t="s">
         <v>46</v>
       </c>
-      <c r="D8" t="s">
-[...8 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
         <v>49</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
         <v>51</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" t="s">
         <v>57</v>
       </c>
-      <c r="F10" t="s">
-[...5 lines deleted...]
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" t="s">
+      <c r="I11" t="s">
         <v>62</v>
-      </c>
-[...16 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" t="s">
         <v>66</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E12" t="s">
         <v>67</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" t="s">
         <v>68</v>
       </c>
-      <c r="D12" t="s">
-[...11 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
         <v>71</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>72</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" t="s">
         <v>73</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" t="s">
         <v>76</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>77</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
         <v>78</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" t="s">
         <v>79</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" t="s">
         <v>82</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" t="s">
         <v>83</v>
       </c>
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>84</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" t="s">
+      <c r="I15" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" t="s">
         <v>88</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" t="s">
         <v>89</v>
       </c>
-      <c r="C16" t="s">
+      <c r="I16" t="s">
         <v>90</v>
-      </c>
-[...16 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" t="s">
+        <v>92</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" t="s">
+        <v>93</v>
+      </c>
+      <c r="I17" t="s">
         <v>94</v>
-      </c>
-[...22 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B18" t="s">
-        <v>101</v>
+        <v>96</v>
+      </c>
+      <c r="C18" t="s">
+        <v>97</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>102</v>
+        <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>12</v>
       </c>
       <c r="G18" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H18" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="I18" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B19" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C19" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
       <c r="G19" t="s">
         <v>13</v>
       </c>
       <c r="H19" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="I19" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B20" t="s">
-        <v>111</v>
+        <v>106</v>
+      </c>
+      <c r="C20" t="s">
+        <v>107</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
+      <c r="E20" t="s">
+        <v>41</v>
+      </c>
       <c r="F20" t="s">
         <v>12</v>
       </c>
       <c r="G20" t="s">
         <v>13</v>
       </c>
       <c r="H20" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="I20" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>110</v>
+      </c>
+      <c r="B21" t="s">
+        <v>111</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>112</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" t="s">
+        <v>113</v>
+      </c>
+      <c r="I21" t="s">
         <v>114</v>
-      </c>
-[...22 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>115</v>
+      </c>
+      <c r="B22" t="s">
+        <v>116</v>
+      </c>
+      <c r="C22" t="s">
+        <v>117</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>118</v>
+      </c>
+      <c r="F22" t="s">
         <v>119</v>
       </c>
-      <c r="B22" t="s">
+      <c r="G22" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" t="s">
         <v>120</v>
       </c>
-      <c r="C22" t="s">
+      <c r="I22" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B23" t="s">
+        <v>123</v>
+      </c>
+      <c r="C23" t="s">
         <v>124</v>
       </c>
-      <c r="B23" t="s">
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" t="s">
         <v>125</v>
       </c>
-      <c r="C23" t="s">
+      <c r="I23" t="s">
         <v>126</v>
-      </c>
-[...16 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B24" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
       <c r="G24" t="s">
         <v>13</v>
       </c>
       <c r="H24" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="I24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>132</v>
+      </c>
+      <c r="B25" t="s">
+        <v>133</v>
+      </c>
+      <c r="C25" t="s">
+        <v>134</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>25</v>
+      </c>
+      <c r="F25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" t="s">
         <v>135</v>
       </c>
-      <c r="B25" t="s">
+      <c r="I25" t="s">
         <v>136</v>
-      </c>
-[...19 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" t="s">
+        <v>138</v>
+      </c>
+      <c r="C26" t="s">
+        <v>139</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" t="s">
         <v>140</v>
       </c>
-      <c r="B26" t="s">
+      <c r="I26" t="s">
         <v>141</v>
-      </c>
-[...16 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>142</v>
+      </c>
+      <c r="B27" t="s">
         <v>143</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>144</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27" t="s">
         <v>13</v>
       </c>
       <c r="H27" t="s">
         <v>146</v>
       </c>
       <c r="I27" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>148</v>
       </c>
       <c r="B28" t="s">
         <v>149</v>
       </c>
       <c r="C28" t="s">
         <v>150</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
       <c r="G28" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H28" t="s">
+        <v>93</v>
+      </c>
+      <c r="I28" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>152</v>
+      </c>
+      <c r="B29" t="s">
         <v>153</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>31</v>
+      </c>
+      <c r="F29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" t="s">
         <v>154</v>
       </c>
-      <c r="C29" t="s">
+      <c r="I29" t="s">
         <v>155</v>
-      </c>
-[...16 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>156</v>
+      </c>
+      <c r="B30" t="s">
+        <v>157</v>
+      </c>
+      <c r="C30" t="s">
         <v>158</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>19</v>
+      </c>
+      <c r="F30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" t="s">
         <v>159</v>
       </c>
-      <c r="C30" t="s">
+      <c r="I30" t="s">
         <v>160</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>161</v>
+      </c>
+      <c r="B31" t="s">
+        <v>162</v>
+      </c>
+      <c r="C31" t="s">
         <v>163</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>51</v>
+      </c>
+      <c r="F31" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" t="s">
         <v>164</v>
       </c>
-      <c r="C31" t="s">
+      <c r="I31" t="s">
         <v>165</v>
-      </c>
-[...16 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>166</v>
+      </c>
+      <c r="B32" t="s">
+        <v>167</v>
+      </c>
+      <c r="C32" t="s">
         <v>168</v>
       </c>
-      <c r="B32" t="s">
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
         <v>169</v>
       </c>
-      <c r="C32" t="s">
+      <c r="F32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" t="s">
         <v>170</v>
       </c>
-      <c r="D32" t="s">
-[...11 lines deleted...]
-      <c r="H32" t="s">
+      <c r="I32" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>172</v>
+      </c>
+      <c r="B33" t="s">
         <v>173</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>174</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>169</v>
+      </c>
+      <c r="F33" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" t="s">
         <v>175</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33" t="s">
+      <c r="I33" t="s">
         <v>176</v>
-      </c>
-[...10 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>177</v>
+      </c>
+      <c r="B34" t="s">
+        <v>178</v>
+      </c>
+      <c r="C34" t="s">
         <v>179</v>
       </c>
-      <c r="B34" t="s">
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" t="s">
         <v>180</v>
       </c>
-      <c r="C34" t="s">
+      <c r="I34" t="s">
         <v>181</v>
-      </c>
-[...16 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>182</v>
+      </c>
+      <c r="B35" t="s">
+        <v>183</v>
+      </c>
+      <c r="C35" t="s">
+        <v>184</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>41</v>
+      </c>
+      <c r="F35" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" t="s">
         <v>185</v>
       </c>
-      <c r="B35" t="s">
+      <c r="I35" t="s">
         <v>186</v>
-      </c>
-[...19 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>187</v>
+      </c>
+      <c r="B36" t="s">
+        <v>188</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>189</v>
+      </c>
+      <c r="F36" t="s">
+        <v>119</v>
+      </c>
+      <c r="G36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" t="s">
         <v>190</v>
       </c>
-      <c r="B36" t="s">
+      <c r="I36" t="s">
         <v>191</v>
-      </c>
-[...19 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>192</v>
+      </c>
+      <c r="B37" t="s">
+        <v>193</v>
+      </c>
+      <c r="C37" t="s">
+        <v>194</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
         <v>195</v>
       </c>
-      <c r="B37" t="s">
+      <c r="F37" t="s">
+        <v>119</v>
+      </c>
+      <c r="G37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" t="s">
         <v>196</v>
       </c>
-      <c r="C37" t="s">
+      <c r="I37" t="s">
         <v>197</v>
-      </c>
-[...16 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>198</v>
+      </c>
+      <c r="B38" t="s">
+        <v>199</v>
+      </c>
+      <c r="C38" t="s">
         <v>200</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" t="s">
+        <v>119</v>
+      </c>
+      <c r="G38" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" t="s">
         <v>201</v>
       </c>
-      <c r="C38" t="s">
+      <c r="I38" t="s">
         <v>202</v>
-      </c>
-[...16 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>203</v>
+      </c>
+      <c r="B39" t="s">
+        <v>204</v>
+      </c>
+      <c r="C39" t="s">
         <v>205</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>145</v>
+      </c>
+      <c r="F39" t="s">
+        <v>12</v>
+      </c>
+      <c r="G39" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" t="s">
         <v>206</v>
       </c>
-      <c r="C39" t="s">
+      <c r="I39" t="s">
         <v>207</v>
-      </c>
-[...16 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>208</v>
+      </c>
+      <c r="B40" t="s">
+        <v>209</v>
+      </c>
+      <c r="C40" t="s">
         <v>210</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F40" t="s">
+        <v>12</v>
+      </c>
+      <c r="G40" t="s">
+        <v>13</v>
+      </c>
+      <c r="H40" t="s">
         <v>211</v>
       </c>
-      <c r="C40" t="s">
+      <c r="I40" t="s">
         <v>212</v>
-      </c>
-[...13 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>213</v>
+      </c>
+      <c r="B41" t="s">
         <v>214</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>215</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
         <v>216</v>
       </c>
-      <c r="D41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="G41" t="s">
         <v>13</v>
       </c>
       <c r="H41" t="s">
         <v>217</v>
       </c>
       <c r="I41" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>219</v>
       </c>
       <c r="B42" t="s">
         <v>220</v>
       </c>
       <c r="C42" t="s">
         <v>221</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
+        <v>41</v>
+      </c>
+      <c r="F42" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" t="s">
         <v>222</v>
       </c>
-      <c r="F42" t="s">
-[...5 lines deleted...]
-      <c r="H42" t="s">
+      <c r="I42" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>224</v>
+      </c>
+      <c r="B43" t="s">
         <v>225</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>226</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>66</v>
+      </c>
+      <c r="E43" t="s">
+        <v>67</v>
+      </c>
+      <c r="F43" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" t="s">
         <v>227</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="H43" t="s">
+      <c r="I43" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>229</v>
+      </c>
+      <c r="B44" t="s">
         <v>230</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>231</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>51</v>
+      </c>
+      <c r="F44" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" t="s">
+        <v>13</v>
+      </c>
+      <c r="H44" t="s">
         <v>232</v>
       </c>
-      <c r="D44" t="s">
-[...8 lines deleted...]
-      <c r="H44" t="s">
+      <c r="I44" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>234</v>
+      </c>
+      <c r="B45" t="s">
         <v>235</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>236</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
       <c r="G45" t="s">
         <v>13</v>
       </c>
       <c r="H45" t="s">
         <v>237</v>
       </c>
       <c r="I45" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>239</v>
       </c>
       <c r="B46" t="s">
         <v>240</v>
       </c>
       <c r="C46" t="s">
         <v>241</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>222</v>
+        <v>242</v>
       </c>
       <c r="F46" t="s">
         <v>12</v>
       </c>
       <c r="G46" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="H46" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="I46" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B47" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C47" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>247</v>
+        <v>31</v>
       </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
       <c r="G47" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H47" t="s">
         <v>248</v>
       </c>
       <c r="I47" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>250</v>
       </c>
       <c r="B48" t="s">
         <v>251</v>
       </c>
       <c r="C48" t="s">
         <v>252</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>41</v>
+        <v>253</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="G48" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="H48" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="I48" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B49" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C49" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
       <c r="G49" t="s">
         <v>13</v>
       </c>
       <c r="H49" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="I49" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B50" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C50" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="G50" t="s">
         <v>13</v>
       </c>
       <c r="H50" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="I50" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B51" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C51" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>268</v>
+        <v>19</v>
       </c>
       <c r="F51" t="s">
         <v>12</v>
       </c>
       <c r="G51" t="s">
         <v>13</v>
       </c>
       <c r="H51" t="s">
         <v>269</v>
       </c>
       <c r="I51" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>271</v>
       </c>
       <c r="B52" t="s">
         <v>272</v>
       </c>
       <c r="C52" t="s">
         <v>273</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>102</v>
+        <v>274</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52" t="s">
         <v>13</v>
       </c>
       <c r="H52" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I52" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B53" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C53" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
       <c r="G53" t="s">
         <v>13</v>
       </c>
       <c r="H53" t="s">
-        <v>237</v>
+        <v>280</v>
       </c>
       <c r="I53" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B54" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C54" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
-      <c r="E54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" t="s">
         <v>12</v>
       </c>
       <c r="G54" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H54" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="I54" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B55" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C55" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
+      <c r="E55" t="s">
+        <v>112</v>
+      </c>
       <c r="F55" t="s">
         <v>12</v>
       </c>
       <c r="G55" t="s">
         <v>13</v>
       </c>
       <c r="H55" t="s">
-        <v>288</v>
+        <v>93</v>
       </c>
       <c r="I55" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B56" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C56" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="F56" t="s">
         <v>12</v>
       </c>
       <c r="G56" t="s">
         <v>13</v>
       </c>
       <c r="H56" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I56" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B57" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="C57" t="s">
         <v>297</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F57" t="s">
         <v>12</v>
       </c>
       <c r="G57" t="s">
         <v>13</v>
       </c>
       <c r="H57" t="s">
         <v>298</v>
       </c>
       <c r="I57" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>300</v>
       </c>
       <c r="B58" t="s">
         <v>301</v>
       </c>
       <c r="C58" t="s">
         <v>302</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="E58" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F58" t="s">
         <v>12</v>
       </c>
       <c r="G58" t="s">
         <v>13</v>
       </c>
       <c r="H58" t="s">
         <v>303</v>
       </c>
       <c r="I58" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>305</v>
       </c>
       <c r="B59" t="s">
         <v>306</v>
       </c>
       <c r="C59" t="s">
         <v>307</v>
       </c>
       <c r="D59" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="F59" t="s">
         <v>12</v>
       </c>
       <c r="G59" t="s">
         <v>13</v>
       </c>
       <c r="H59" t="s">
         <v>308</v>
       </c>
       <c r="I59" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>310</v>
       </c>
       <c r="B60" t="s">
         <v>311</v>
       </c>
       <c r="C60" t="s">
         <v>312</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
+        <v>19</v>
+      </c>
+      <c r="F60" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H60" t="s">
         <v>313</v>
       </c>
-      <c r="F60" t="s">
+      <c r="I60" t="s">
         <v>314</v>
-      </c>
-[...7 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>315</v>
+      </c>
+      <c r="B61" t="s">
+        <v>316</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>118</v>
+      </c>
+      <c r="F61" t="s">
+        <v>119</v>
+      </c>
+      <c r="G61" t="s">
+        <v>13</v>
+      </c>
+      <c r="H61" t="s">
         <v>317</v>
       </c>
-      <c r="B61" t="s">
+      <c r="I61" t="s">
         <v>318</v>
-      </c>
-[...16 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>319</v>
+      </c>
+      <c r="B62" t="s">
+        <v>320</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" t="s">
+        <v>13</v>
+      </c>
+      <c r="H62" t="s">
+        <v>93</v>
+      </c>
+      <c r="I62" t="s">
         <v>321</v>
-      </c>
-[...22 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>322</v>
+      </c>
+      <c r="B63" t="s">
+        <v>323</v>
+      </c>
+      <c r="C63" t="s">
+        <v>324</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" t="s">
+        <v>13</v>
+      </c>
+      <c r="H63" t="s">
+        <v>325</v>
+      </c>
+      <c r="I63" t="s">
         <v>326</v>
-      </c>
-[...22 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B64" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F64" t="s">
         <v>12</v>
       </c>
       <c r="G64" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H64" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="I64" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B65" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="C65" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="F65" t="s">
         <v>12</v>
       </c>
       <c r="G65" t="s">
         <v>13</v>
       </c>
       <c r="H65" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="I65" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B66" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="C66" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="F66" t="s">
         <v>12</v>
       </c>
       <c r="G66" t="s">
         <v>13</v>
       </c>
       <c r="H66" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="I66" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B67" t="s">
-        <v>347</v>
+        <v>342</v>
+      </c>
+      <c r="C67" t="s">
+        <v>343</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
-      <c r="E67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67" t="s">
         <v>12</v>
       </c>
       <c r="G67" t="s">
         <v>13</v>
       </c>
       <c r="H67" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="I67" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>346</v>
+      </c>
+      <c r="B68" t="s">
+        <v>347</v>
+      </c>
+      <c r="C68" t="s">
+        <v>348</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" t="s">
+        <v>13</v>
+      </c>
+      <c r="H68" t="s">
+        <v>349</v>
+      </c>
+      <c r="I68" t="s">
         <v>350</v>
-      </c>
-[...22 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B69" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="F69" t="s">
         <v>12</v>
       </c>
       <c r="G69" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="H69" t="s">
-        <v>161</v>
+        <v>353</v>
       </c>
       <c r="I69" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>355</v>
+      </c>
+      <c r="B70" t="s">
+        <v>356</v>
+      </c>
+      <c r="C70" t="s">
+        <v>357</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>145</v>
+      </c>
+      <c r="F70" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" t="s">
+        <v>13</v>
+      </c>
+      <c r="H70" t="s">
         <v>358</v>
       </c>
-      <c r="B70" t="s">
+      <c r="I70" t="s">
         <v>359</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
+        <v>360</v>
+      </c>
+      <c r="B71" t="s">
         <v>361</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>362</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" t="s">
+        <v>12</v>
+      </c>
+      <c r="G71" t="s">
+        <v>13</v>
+      </c>
+      <c r="H71" t="s">
         <v>363</v>
       </c>
-      <c r="D71" t="s">
-[...11 lines deleted...]
-      <c r="H71" t="s">
+      <c r="I71" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
+        <v>365</v>
+      </c>
+      <c r="B72" t="s">
         <v>366</v>
       </c>
-      <c r="B72" t="s">
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" t="s">
+        <v>13</v>
+      </c>
+      <c r="H72" t="s">
+        <v>298</v>
+      </c>
+      <c r="I72" t="s">
         <v>367</v>
-      </c>
-[...16 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>368</v>
+      </c>
+      <c r="B73" t="s">
+        <v>369</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>41</v>
+      </c>
+      <c r="F73" t="s">
+        <v>12</v>
+      </c>
+      <c r="G73" t="s">
+        <v>13</v>
+      </c>
+      <c r="H73" t="s">
         <v>370</v>
       </c>
-      <c r="B73" t="s">
+      <c r="I73" t="s">
         <v>371</v>
-      </c>
-[...16 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
+        <v>372</v>
+      </c>
+      <c r="B74" t="s">
+        <v>373</v>
+      </c>
+      <c r="C74" t="s">
+        <v>374</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>41</v>
+      </c>
+      <c r="F74" t="s">
+        <v>12</v>
+      </c>
+      <c r="G74" t="s">
+        <v>13</v>
+      </c>
+      <c r="H74" t="s">
         <v>375</v>
       </c>
-      <c r="B74" t="s">
+      <c r="I74" t="s">
         <v>376</v>
-      </c>
-[...19 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
+        <v>377</v>
+      </c>
+      <c r="B75" t="s">
+        <v>378</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>379</v>
+      </c>
+      <c r="F75" t="s">
+        <v>119</v>
+      </c>
+      <c r="G75" t="s">
+        <v>13</v>
+      </c>
+      <c r="H75" t="s">
+        <v>190</v>
+      </c>
+      <c r="I75" t="s">
         <v>380</v>
-      </c>
-[...132 lines deleted...]
-        <v>403</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">