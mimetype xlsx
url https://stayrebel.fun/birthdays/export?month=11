--- v2 (2026-03-19)
+++ v3 (2026-09-16)
@@ -12,1341 +12,1253 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="407">
-[...46 lines deleted...]
-    <t>Sentenza del tribunale 10.10.2022: 6 anni di reclusione in una colonia del regime generale. Appello 10.01.2023: sconosciuto.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="372">
+  <si>
+    <t>ФИО</t>
+  </si>
+  <si>
+    <t>День рождения</t>
+  </si>
+  <si>
+    <t>Описание</t>
+  </si>
+  <si>
+    <t>Пол</t>
+  </si>
+  <si>
+    <t>Адрес</t>
+  </si>
+  <si>
+    <t>Статус</t>
+  </si>
+  <si>
+    <t>ПЦ Весна</t>
+  </si>
+  <si>
+    <t>Приговор</t>
+  </si>
+  <si>
+    <t>Дата добавления</t>
+  </si>
+  <si>
+    <t>Руслан Рафаэлевич Бадамшин</t>
+  </si>
+  <si>
+    <t>1 ноября 1984</t>
+  </si>
+  <si>
+    <t>Врач-невролог. Бадамшина задерживали как минимум пять раз после выборов — против него составляли протоколы и арестовывали. Тогда он в общей сложности отбыл более 60 суток административного ареста.
+Последний раз врача задержали утром 28 февраля. Против него возбудили уголовное дело за фото с акций протеста в 2020 году в Минске.
+В июне 2025 г. стало известно, что Руслан снова задержан и удерживается в СИЗО № 1.</t>
+  </si>
+  <si>
+    <t>Мужской</t>
+  </si>
+  <si>
+    <t>В заключении</t>
+  </si>
+  <si>
+    <t>Да</t>
+  </si>
+  <si>
+    <t>Решение суда 07.05.2024: 3 года ограничения свободы без направления. Решение суда дата неизвестна: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 03.04.2026: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-05-02 19:02:05</t>
+  </si>
+  <si>
+    <t>Андрей Николаевич Кравчук</t>
+  </si>
+  <si>
+    <t>1 ноября 1987</t>
+  </si>
+  <si>
+    <t>ИК №15, 212013,  г.Могилёв, п/о Вейно, Славгородское шоссе 183</t>
+  </si>
+  <si>
+    <t>Решение суда 10.10.2022: 6 лет лишения свободы в колонии в условиях общего режима. Апелляция 10.01.2023: неизвестно.</t>
   </si>
   <si>
     <t>2022-09-14 14:54:03</t>
   </si>
   <si>
-    <t>Ekaterina Andreevna Bakhvalova (Andreeva)</t>
-[...31 lines deleted...]
-    <t>sconosciuto</t>
+    <t>Евгений Александрович Тихонов</t>
+  </si>
+  <si>
+    <t>3 ноября 1982</t>
+  </si>
+  <si>
+    <t>Евгению 40 лет, он окончил Академию МВД более 15 лет назад и успел поработать участковым, но уволился по собственному желанию. Позже Алексей перешел в IT. Впоследствии какое-то время пожил в Европе, в Италии. Его задержали при попытке въезда в Беларусь — мужчина хотел приехать на день рождения матери и оформить доверенность. Против Евгения Тихонова, как сообщается, заведено уголовное дело за комментарии в телеграмме о силовиках и Лукашенко по трем статьям.
+28.06.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>ИК №3, 211300, п.Витьба, Витебская обл, Витебский район</t>
+  </si>
+  <si>
+    <t>Решение суда 12.04.2024: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция 28.06.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-05-24 01:03:59</t>
   </si>
   <si>
-    <t>Vadim Vladimirovich Saskovets</t>
-[...27 lines deleted...]
-    <t>7 anni di reclusione in una colonia penale.</t>
+    <t>Галина Васильевна Фролова</t>
+  </si>
+  <si>
+    <t>3 ноября 1956</t>
+  </si>
+  <si>
+    <t>Осуждена по делу движения "Русская православная церковь – Царская Империя". 29 мая 2026 года Галину добавили в "список экстремистов". Согласно решению МВД от 15 августа 2025 года религиозная секта "Русская православная церковь – Царская Империя" признана "экстремистским формированием".
+В "список экстремистов" внесены Анна Стрюкова из деревни Улазы Гродненской области, Галина Фролова из деревни Кайки Витебской области, Ольга Бойковская из Свислочи и Ольга Ващенко из Вилейки. Основанием назван приговор Минского городского суда по ч. 3 ст. 130 УК и ч. 3 ст. 361-1 УК — "разжигание вражды" и участие либо руководство "экстремистским формированием".
+По документам самого движения, Анна Стрюкова фигурировала как "игуменья всея Белой Руси (Беларуси) Евдокия", а Галина Фролова — как "монахиня Феодосия".
+Участниц движения обвиняли в руководстве структурами движения и распространении идей, которые следствие трактовало как религиозную и национальную вражду.
+Прокуратура называла приговоры: Стрюкова, Фролова и Байковская получили по 5 лет и 3 месяца колонии, Вощенко — 5 лет колонии. В мае 2026 года Верховный суд оставил приговор в силе. </t>
+  </si>
+  <si>
+    <t>Женский</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 5 лет 3 месяца лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-06-02 09:51:24</t>
+  </si>
+  <si>
+    <t>Андрей Валерьевич Фомин</t>
+  </si>
+  <si>
+    <t>3 ноября 1993</t>
+  </si>
+  <si>
+    <t>Андрею Фомину 29 лет, он родом из Могилева, но жил в Минске. Парень окончил Белорусскую государственную академию искусств. В покаяльном видео он говорит, что якобы был редактором и автором статей для сети газет «Вестники». Согласно информации от активистов инициативы ByProsvet, Андрей не имел доступов к аккаунтам газет и не знал тех, кто распространяет их в Беларуси.
+В итоге парню предъявили обвинение за участие в Марше 30 августа 2020 года и перевели в СИЗО-1. Андрей принципиально не хотел уезжать из своей страны, пишет книгу, дома его ждут шесть котов.</t>
+  </si>
+  <si>
+    <t>ИК №17, 213004, г. Шклов,  ул. 1-я Заводская, 8</t>
+  </si>
+  <si>
+    <t>7 лет лишения свободы в колонии усиленного режима.</t>
   </si>
   <si>
     <t>2022-10-27 23:30:20</t>
   </si>
   <si>
-    <t>Boris Nikolaevich Kritsky</t>
-[...8 lines deleted...]
-    <t>Sentenza del tribunale 01.11.2024: 7 anni di reclusione in una colonia del regime generale. Appello 17.01.2025: sconosciuto.</t>
+    <t>Борис Николаевич Крицкий</t>
+  </si>
+  <si>
+    <t>3 ноября 1968</t>
+  </si>
+  <si>
+    <t>Решение суда 01.11.2024: 7 лет лишения свободы в колонии в условиях общего режима. Апелляция 17.01.2025: неизвестно.</t>
   </si>
   <si>
     <t>2024-10-21 22:35:08</t>
   </si>
   <si>
-    <t>Denis Aleksandrovich Kravchuk</t>
-[...8 lines deleted...]
-    <t>Sentenza del tribunale 29.05.2024: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+    <t>Ольга Игоревна Бритикова</t>
+  </si>
+  <si>
+    <t>4 ноября 1971</t>
+  </si>
+  <si>
+    <t>Лидер независимого профсоюза «Нафтана». Ольга трудилась на предприятии 16 лет и из-за своей позиции была уволена. В мае 2022 она вышла на свободу после 75 суток ареста за высказывания против войны.  Была задержана 1 ноября снова по административной статье.
+Два дня спустя суд признал ее виновной в распространении «экстремистских материалов» и назначил 15 суток ареста. 11 ноября ее снова осудили на 15 суток за «несанкционированный пикет». Поводом для разбирательства стал рисунок с надписью «Нет войне», который Ольга опубликовала в соцсетях. 21.11.2022 стало известно, что Ольгу перевели в СИЗО в Витебске.
+За неполный 2022 год Бритикова провела за решеткой 105 суток-из них весной 75 суток подряд. 
+Была повторно задержана по ст.361 ч.2 УК РБ в августе 2023 года. Однако весной 2024 года прошел суд над Ольгой по ст.130 УК РБ.
+11.06.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.
+20 августа 2024 года над Ольгой состоялся очередной закрытый суд. Рассматривать ее дело был назначен Евгений Бурунов в Витебском областном суде. Политзаключенную обвиняют по трем статьям. Известно, что Ольге добавили еще три года колонии.
+20 декабря 2024 г. состоялось рассмотрение апелляционной жалобы в Верховном суде. Председатель судебной коллегии Владимир Давыдов. Согласно решению коллегии, срок второго приговора Ольге сократили на 1 год. Таким образом общий срок политзаключенной составляет 5 лет лишения свободы в колонии общего режима. По состоянию на начало января 2025 года Ольга находилась в СИЗО, но в конце месяца переведена в исправительную колонию № 4.</t>
+  </si>
+  <si>
+    <t>Гомель, ИК-4, ул. Антошкина 3, 246035</t>
+  </si>
+  <si>
+    <t>Решение суда 08.04.2024: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 11.06.2024: неизвестно. Решение суда 20.08.2024: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 20.12.2024: 2 года лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2022-11-21 14:40:55</t>
+  </si>
+  <si>
+    <t>Денис Александрович Кравчук</t>
+  </si>
+  <si>
+    <t>4 ноября 1980</t>
+  </si>
+  <si>
+    <t>ИУОТ-24, 230025 г. Гродно, ул. Лидская, 29/б</t>
+  </si>
+  <si>
+    <t>Решение суда 29.05.2024: 4 года ограничения свободы с направлением в учреждение открытого типа.</t>
   </si>
   <si>
     <t>2024-05-27 18:26:45</t>
   </si>
   <si>
-    <t>Anton Mikhailovich Bykovsky</t>
-[...57 lines deleted...]
-    <t>La sentenza del tribunale regionale di Grodno è entrata in vigore.</t>
+    <t>Алексей Геннадьевич Маевский</t>
+  </si>
+  <si>
+    <t>4 ноября 1981</t>
+  </si>
+  <si>
+    <t>Приговор Гродненского областного суда вступил в силу.</t>
+  </si>
+  <si>
+    <t>неизвестно лет лишения свободы в колонии в условиях общего режима</t>
   </si>
   <si>
     <t>2022-05-24 15:05:54</t>
   </si>
   <si>
-    <t>Andrey Evgenyevich Burdenya</t>
-[...12 lines deleted...]
-    <t>Sentenza del tribunale 08.07.2024: 4 anni di reclusione in una colonia del regime generale. Appello 27.09.2024: sconosciuto.</t>
+    <t>Михаил Александрович Фандо</t>
+  </si>
+  <si>
+    <t>5 ноября 1988</t>
+  </si>
+  <si>
+    <t>Михаил родом из Борисова. но жил в Минске. Он учился в БГУ на менеджера.Известно, что Михаил играл в покер под ником Rattly. Он отметился участием в многочисленных чемпионатах. Среди них — чемпионат Беларуси.
+Суд над Михаилом начался 17 октября в Минском городском суде. Претензии к нему, вероятно, возникли из-за поддержки Украины. Ему вменяют ч. 2 ст. 361−3 УК (Помощь или другое материальное обеспечение войны). Санкция статьи предусматривает от пяти до десяти лет колонии.</t>
+  </si>
+  <si>
+    <t>Решение суда 28.10.2024: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция 14.01.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-09-25 19:38:56</t>
+  </si>
+  <si>
+    <t>Ольга Петровна Вощенко</t>
+  </si>
+  <si>
+    <t>5 ноября 1967</t>
+  </si>
+  <si>
+    <t>Осуждена по делу движения "Русская православная церковь – Царская Империя". 29 мая 2026 года Галину добавили в "список экстремистов". Согласно решению МВД от 15 августа 2025 года религиозная секта "Русская православная церковь – Царская Империя" признана "экстремистским формированием".
+В "список экстремистов" внесены Анна Стрюкова из деревни Улазы Гродненской области, Галина Фролова из деревни Кайки Витебской области, Ольга Бойковская из Свислочи и Ольга Ващенко из Вилейки. Основанием назван приговор Минского городского суда по ч. 3 ст. 130 УК и ч. 3 ст. 361-1 УК — "разжигание вражды" и участие либо руководство "экстремистским формированием".
+Участниц движения обвиняли в руководстве структурами движения и распространении идей, которые следствие трактовало как религиозную и национальную вражду.
+Прокуратура называла приговоры: Стрюкова, Фролова и Байковская получили по 5 лет и 3 месяца колонии, Вощенко — 5 лет колонии. В мае 2026 года Верховный суд оставил приговор в силе. </t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-06-02 12:44:52</t>
+  </si>
+  <si>
+    <t>Андрей Евгеньевич Бурденя</t>
+  </si>
+  <si>
+    <t>5 ноября 1981</t>
+  </si>
+  <si>
+    <t>Предполагаемая дата задержания Андрея – 20 сентября 2023 года. В этот день появилось "покаяльное" видео, где мужчина говорит, что якобы писал негативные комментарии в адрес Лукашенко, должностных лиц, сотрудников милиции, российских военных, а также угрожал людям, поддерживающим действующую власть.
+44-летнего Андрея Бурденю задержали за комментарии в телеграм-чатах, которых он оставил более трех сотен. Андрей учился в школе №6, а после служил в армии. Известно, что сейчас он временно не работает, но раньше какое-то время работал в IT-сфере, а еще раньше занимался производством кухонной мебели и имел свое ИП </t>
+  </si>
+  <si>
+    <t>ИК №1,  211445, г. Новополоцк,ул. Техническая, 8</t>
+  </si>
+  <si>
+    <t>Решение суда 08.07.2024: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 27.09.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-05-27 20:04:05</t>
   </si>
   <si>
-    <t>Michael Leonidovich Galinsky</t>
-[...82 lines deleted...]
-    <t>Sentenza del tribunale 27.09.2024: 7 anni di reclusione in una colonia del regime generale. Appello 06.12.2024: sconosciuto.</t>
+    <t>Максим Владимирович Хващинский</t>
+  </si>
+  <si>
+    <t>6 ноября 1995</t>
+  </si>
+  <si>
+    <t>Житель Бобруйска был задержан 26 февраля 2024 года, на следующий день после возвращения из Польши.
+Сначала его осудили по административной статье 19.11 (распространение экстремистских материалов), а затем возбудили уголовное дело по статье 361-1 УК РБ (создание экстремистского формирования). Максима предположительно считают причастным к созданию экстремистского формирования «Бобруйск 375».</t>
+  </si>
+  <si>
+    <t>Тюрьма №4, Могилёв ул. Крупской 99А, 212011</t>
+  </si>
+  <si>
+    <t>Решение суда 27.09.2024: 7 лет лишения свободы в колонии в условиях общего режима. Апелляция 06.12.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-05-27 12:19:19</t>
   </si>
   <si>
-    <t>Oksana Viktorovna Molochko</t>
-[...9 lines deleted...]
-    <t>Sentenza del tribunale data sconosciuta: 8 anni di reclusione in una colonia del regime generale. Appello 27.09.2024: il verdetto è stato confermato.</t>
+    <t>Оксана Викторовна Молочко</t>
+  </si>
+  <si>
+    <t>7 ноября 1978</t>
+  </si>
+  <si>
+    <t>27 ноября 2023 года Оксана была привлечена к административной ответственности по ч. 2 ст. 19.11 КоАП. Позже была помещена в СИЗО -7.
+Летом 2024 года супрругов осудили по обвинению в "измене государству" (ч. 1 ст. 356 УК).  Их осудили за "измену государству " на 12 и 8 лет, а по факту за снимок поезда с военной техникой на платформе без никакого шпионского умысла.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 8 лет лишения свободы в колонии в условиях общего режима. Апелляция 27.09.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2024-09-27 22:46:39</t>
   </si>
   <si>
-    <t>Sergey Sergeevich Logvinovich</t>
-[...62 lines deleted...]
-    <t>Sentenza del tribunale 16.06.2023: sconosciuto anni di reclusione in una colonia del regime generale. Appello 23.08.2023: sconosciuto. Sentenza del tribunale 11.09.2024: sconosciuto.</t>
+    <t>Афанасий Николаевич Афанасенков</t>
+  </si>
+  <si>
+    <t>8 ноября 1989</t>
+  </si>
+  <si>
+    <t>23.08.2023 состоялось рассмотрение апелляционной жалобы. Приговор вступил в силу</t>
+  </si>
+  <si>
+    <t>ИК-14 222125, Минская обл., с.н.п. Новосады, ул.Мира, 1А</t>
+  </si>
+  <si>
+    <t>Решение суда 16.06.2023: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 23.08.2023: неизвестно. Решение суда 11.09.2024: неизвестно лет лишения свободы в колонии в условиях строгого режима.</t>
   </si>
   <si>
     <t>2023-06-15 14:26:19</t>
   </si>
   <si>
-    <t>Artem Aleksandrovich Zubryakov</t>
-[...29 lines deleted...]
-    <t>Sentenza del tribunale 12.06.2025: 5 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 11.09.2025: il verdetto è stato confermato.</t>
+    <t>Дмитрий Андреевич Новиков</t>
+  </si>
+  <si>
+    <t>8 ноября 1994</t>
+  </si>
+  <si>
+    <t>Задержан в декабре 2025 года через три месяца после возвращения в Беларусь. Его обвиняют по ч. 2 ст. 361-3 Уголовного кодекса за два небольших денежных перевода на гуманитарные нужды белорусских добровольцев, защищающих Украину в составе Вооруженных сил Украины. Известно, что донаты были сделаны с помощью криптовалюты.
+Дмитрий строил карьеру в сфере продвижения мобильных продуктов и начинал в рекламных агентствах, работал в компании Zorka.Mobi. С 2019 года занимал должность ведущего специалиста по привлечению пользователей (Senior User Acquisition Manager) в популярном сервисе прогноза погоды WindyApp, где руководил командой маркетинга и анализировал цифровые данные.
+Дмитрий последние годы работал в Польше, однако потом вернулся в Беларусь. Через три месяца после возвращения, 16 декабря 2025 года, парня задержали. </t>
+  </si>
+  <si>
+    <t>ИК-22, а/я 20, Брестская область, г. Ивацевичи, ст. Доманово, 225295</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 5 лет лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-03-13 18:23:39</t>
+  </si>
+  <si>
+    <t>Евгений Алексеевич Скороход</t>
+  </si>
+  <si>
+    <t>9 ноября 1984</t>
+  </si>
+  <si>
+    <t>ИУОТ-29, г. Волковыск, Рокоссовского, 118е, 230415</t>
+  </si>
+  <si>
+    <t>Химия с направлением</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 5 лет ограничения свободы с направлением в учреждение открытого типа. Апелляция 13.08.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-09-15 20:49:41</t>
+  </si>
+  <si>
+    <t>Виолетта Геннадьевна Вербицкая</t>
+  </si>
+  <si>
+    <t>10 ноября 2001</t>
+  </si>
+  <si>
+    <t>Виолета окончила школу в Минске и поступила в Варшавскую академию искусств. Девушка увлекается фотографией и любит путешествия.
+Три года назад она вышла замуж и сменила фамилию. Пара прославилась тем, что парень, бывший футболист Федор Вербицкий, сделал девушке предложение прямо на стадионе после окончания игры.
+Поводом для уголовного дела стал созданный семьей видеоролик летом 2020 года с призывом прекратить насилие. Отец Геннадий на суде рассказал, что в один из дней лета 2020 года, на эмоциях от увиденных в интернете данных о примененном со стороны сотрудников насилии в отношении протестующих, решил записать видеозапись с обращением к сотрудникам с призывом к обоснованному применению силы. Придумал текст выступления, после чего попросил свою дочь его прочитать. Также он попросил жену высказаться о выборах. В этот же день он высказал на видео пожелания о дальнейшей судьбе страны, в конце своего выступления также показал символ в виде сердца. После этого он нашел в интернете видеоролики и смонтировал видео. В этот же день отправил его нескольким своим знакомым и родственникам. </t>
+  </si>
+  <si>
+    <t>Решение суда 21.11.2024: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 07.02.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-11-01 18:10:18</t>
+  </si>
+  <si>
+    <t>Александр Иванович Мальков</t>
+  </si>
+  <si>
+    <t>10 ноября 1969</t>
+  </si>
+  <si>
+    <t>Осужден за акцию протеста, которая проходила с 10 на 11 августа 2020 года в Березе.</t>
+  </si>
+  <si>
+    <t>Решение суда 28.08.2024: 2 года лишения свободы в колонии в условиях общего режима. Апелляция 18.10.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-08-28 13:15:47</t>
+  </si>
+  <si>
+    <t>Евгений Витальевич Бойко</t>
+  </si>
+  <si>
+    <t>10 ноября 1987</t>
+  </si>
+  <si>
+    <t>Евгений бывший IT-менеджер из Могилева. После выборов 2006 года и нескольких лет политической активности его отчислили с исторического факультета Могилевского университета. Он окончил истфак в Познани, работал менеджером в ИТ-компании, занимался поставками молочной продукции. В 2013 году Евгений вернулся в Беларусь, сразу женился, а после пошел на работу. Причем если раньше в основном занимался общественной и научной деятельностью (в студенческом этнографическом обществе и в архиве устной истории), то сейчас пошел в бизнес.
+А с начала 2017 года у него появилось новое занятие — по заказу клиентов он записывал интервью с их деревенскими бабушками и дедушками и монтировал документальные ленты.
+Его обвиняют в содействии экстремистской деятельности.
+Евгения ждут дома жена и два маленьких ребенка.</t>
+  </si>
+  <si>
+    <t>Решение суда 12.06.2025: 5 лет лишения свободы в колонии в условиях усиленного режима, 500 базовых величин штрафа. Апелляция 11.09.2025: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2024-10-08 21:34:11</t>
   </si>
   <si>
-    <t>Natalia Georgievna Doronina</t>
-[...5 lines deleted...]
-    <t>Natalia ha problemi alle gambe. Le norme del carcere preventivo le proibiscono di sdraiarsi durante il giorno, quindi soffre di un forte gonfiore.</t>
+    <t>Наталья Георгиевна Доронина</t>
+  </si>
+  <si>
+    <t>10 ноября 1973</t>
+  </si>
+  <si>
+    <t>У Натальи проблемы с ногами. По правилам СИЗО в течение дня нельзя лежать, поэтому у нее бывают сильные отеки.
+Муж Натальи — Сергей Доронин, был приговорен к лишению свободы и отбывал срок. 20 марта 2026 г. он вышел на свободу по помилованию, на день раньше Наталью осудили на 8.5 лет лишения свободы.</t>
+  </si>
+  <si>
+    <t>Решение суда 19.03.2026: 8 лет 6 месяцев лишения свободы в колонии в условиях общего режима, 1000 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-11-20 22:34:02</t>
   </si>
   <si>
-    <t>Alexander Ivanovich Malkov</t>
-[...40 lines deleted...]
-    <t>Sentenza del tribunale 17.10.2022: 15 anni di reclusione in una colonia del regime generale, 600 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato.</t>
+    <t>Любовь Александровна Резанович</t>
+  </si>
+  <si>
+    <t>11 ноября 1964</t>
+  </si>
+  <si>
+    <t>Любовь, жена православного священника, была задержана 1 декабря 2020 года вместе с мужем и сыном в рамках уголовного «дела Автуховича». Николая Автуховича власти назвали «организатором и руководителем террористической группировки». Согласно следствию, она помогала Автуховичу собирать информацию о сотрудниках правоохранительных органов и предоставляла жильё, где участники «дела» хранили оружие. Любовь осудили за «участие в преступной организации», «акт терроризма», «покушение на захват власти» и «незаконные действия в отношении огнестрельного оружия».</t>
+  </si>
+  <si>
+    <t>Решение суда 17.10.2022: 15 лет лишения свободы в колонии в условиях общего режима, 600 базовых величин штрафа. Апелляция 31.03.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-02-27 00:43:12</t>
   </si>
   <si>
-    <t>Stanislav Alexandrovich Pugachiov</t>
-[...8 lines deleted...]
-    <t>7 anni di reclusione in una colonia.</t>
+    <t>Станислав Александрович Пугачёв</t>
+  </si>
+  <si>
+    <t>11 ноября 1992</t>
+  </si>
+  <si>
+    <t>До событий 2020 года он работал следователем в Минске. Заседания суда проходили в закрытом режиме.</t>
+  </si>
+  <si>
+    <t>7 лет лишения свободы в колонии.</t>
   </si>
   <si>
     <t>2022-08-17 21:06:41</t>
   </si>
   <si>
-    <t>Andrey Viktorovich Valakhanovich</t>
-[...8 lines deleted...]
-    <t>Sentenza del tribunale 26.07.2024: 6 anni di reclusione in una colonia del regime potenziato. Appello 12.11.2024: sconosciuto.</t>
+    <t>Алексей Юрьевич Шахлай</t>
+  </si>
+  <si>
+    <t>11 ноября 1986</t>
+  </si>
+  <si>
+    <t>Член Совета Федерации профсоюзов Беларуси (ФПБ).
+Работал на РУП "Специальная связь". Был обвинен в краже интернет-данных. По утвержению однокамерников дело носит политический характер.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 2 года лишения свободы в колонии в условиях усиленного режима. Апелляция 12.06.2026: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2026-07-06 23:23:44</t>
+  </si>
+  <si>
+    <t>Виктор Леонидович Гурин</t>
+  </si>
+  <si>
+    <t>11 ноября 1968</t>
+  </si>
+  <si>
+    <t>Высшее образование Виктор получил на факультете радиофизики БГУ, а позже также окончил Академию управления.
+За плечами у него многолетняя карьера руководителя: Виктор возглавлял департамент в российском шинном холдинге Amtel, руководил торговым домом концерна «Белгоспищепром» в России, работал первым заместителем гендиректора «Норильскгазпрома» и «Таймыргаза» в структуре «Норильского никеля», а также руководил компаниями «Изобуд» и «Баусервис».
+С 2017 по 2021 год Гурин возглавлял компанию «Композитные конструкции» — амбициозный проект в индустриальном парке «Великий камень» стоимостью 220 миллионов евро, который должен был стать крупным научно-производственным центром в сфере полимерных композитов.
+После работы операционным директором в мебельном холдинге «Ангстрем» Виктор в декабре 2022 года занял должность первого заместителя генерального директора «Белвеста». Там он курировал инновационные проекты — перевод производства в цифровое измерение, автоматический раскрой кожи и внедрение роботизированных комплексов с системами машинного зрения и нейросетей.
+В 2020 и 2021 году Виктор оставлял много комментариев в группах телеграма с негативной оценкой действий сотрудников силовых структур, ОМОН и Лукашенко. Его задержали в марте 2026 года.</t>
+  </si>
+  <si>
+    <t>Решение суда 03.08.2026: 3 года 6 месяцев лишения свободы в колонии в условиях усиленного режима, 600 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2026-08-28 18:12:47</t>
+  </si>
+  <si>
+    <t>Андрей Викторович Шкляр</t>
+  </si>
+  <si>
+    <t>12 ноября 1984</t>
+  </si>
+  <si>
+    <t>Работал инспектором уголовно-исполнительной системы Октябрьского РОВД г. Гродно, незадолго до ареста подал рапорт на увольнение из-за несогласия с тем, как работает система.
+Задержан по статье: «Измена государству».</t>
+  </si>
+  <si>
+    <t>Тюрьма-1, Гродно ул. Кирова 1, 230023</t>
+  </si>
+  <si>
+    <t>10 лет лишения свободы в колонии.</t>
+  </si>
+  <si>
+    <t>2022-04-27 00:34:48</t>
+  </si>
+  <si>
+    <t>Андрей Викторович Валаханович</t>
+  </si>
+  <si>
+    <t>12 ноября 1989</t>
+  </si>
+  <si>
+    <t>Был задержан в сентябре 2023 года, предположительно за сообщения в чате с друзьями. Было заведено уголовное дело.</t>
+  </si>
+  <si>
+    <t>Решение суда 26.07.2024: 6 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 12.11.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-05-29 19:28:55</t>
   </si>
   <si>
-    <t>Vladislav Viktorovich Novozhentsev</t>
-[...39 lines deleted...]
-    <t>Sentenza del tribunale 22.12.2021: 19 anni di reclusione in una colonia del regime potenziato, circa 11000 rubli di risarcimento. Appello 22.04.2022: il verdetto è stato confermato. Sentenza del tribunale 26.04.2024: 9 mesi di reclusione in una colonia del regime potenziato. Appello 28.06.2024: il verdetto è stato confermato. Tribunale per il cambio di regime data sconosciuta: 3 anni di regime carcerario.</t>
+    <t>Геннадий Павлович Татаринский</t>
+  </si>
+  <si>
+    <t>12 ноября 1969</t>
+  </si>
+  <si>
+    <t>СИЗО-3, Гомель ул. Книжная 1А, 246003</t>
+  </si>
+  <si>
+    <t>2026-08-28 21:13:48</t>
+  </si>
+  <si>
+    <t>Дмитрий Григорьевич Резанович</t>
+  </si>
+  <si>
+    <t>Активист анархического движения был задержан в ночь с 28 на 29 октября 2020 года при переходе границы Беларуси вместе с партизанской группой «Чёрное Знамя». Его обвинили в поджогах автомобилей чиновников, а также отделения ГАИ и государственного комитета судебной экспертизы.
+В апреле 2024 года Дмитрий был повторно осуждён за «злостное неповиновение требованиям администрации колонии». По данной статье судят заключённых, отказывающихся от сотрудничества с администрацией, за вымышленные нарушения. В результате к его 19-летнему сроку добавили ещё 9 месяцев заключения.</t>
+  </si>
+  <si>
+    <t>Решение суда 22.12.2021: 19 лет лишения свободы в колонии в условиях усиленного режима, приблизительно 11000 рублей компенсации. Апелляция 22.04.2022: приговор оставлен без изменения. Решение суда 26.04.2024: 9 месяцев лишения свободы в колонии в условиях усиленного режима. Апелляция 28.06.2024: приговор оставлен без изменения. Суд по смене режима дата неизвестна: 3 года тюремного режима.</t>
   </si>
   <si>
     <t>2021-02-27 00:39:13</t>
   </si>
   <si>
-    <t>Andrey Viktorovich Shklyar</t>
-[...23 lines deleted...]
-    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+    <t>Александр Игоревич Карманович</t>
+  </si>
+  <si>
+    <t>13 ноября 1991</t>
+  </si>
+  <si>
+    <t>До суда он находился под домашним арестом т.к. имеет большие проблемы со здоровьем.</t>
+  </si>
+  <si>
+    <t>ИУОТ-21, 247783 Гомельская область, г. Мозырь, б-р Юности, 24</t>
+  </si>
+  <si>
+    <t>Решение суда 27.08.2025: 2 года ограничения свободы с направлением в учреждение открытого типа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-03-31 10:02:52</t>
+  </si>
+  <si>
+    <t>Иван Иванович Ковальчук</t>
+  </si>
+  <si>
+    <t>13 ноября 1988</t>
+  </si>
+  <si>
+    <t>ИК №2, 213800, г. Бобруйск, ул. Сикорского, 1</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2026-05-11 22:57:22</t>
+  </si>
+  <si>
+    <t>Дмитрий Евгеньевич Кондрусь</t>
+  </si>
+  <si>
+    <t>14 ноября 1990</t>
+  </si>
+  <si>
+    <t>Предположительно задержан по политическим мотивам.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-10-17 20:41:33</t>
   </si>
   <si>
-    <t>Elisey Sergeevich Kuznetsov</t>
-[...14 lines deleted...]
-    <t>Sentenza del tribunale 05.11.2020: 2 anni 6 mesi di restrizione della libertà senza trasferimento in un istituto penitenziario aperto. Tribunale per il cambio di regime 20.04.2022: 7 mesi 15 giorni di reclusione in una colonia del regime generale. Sentenza del tribunale 01.08.2023: 2 anni 6 mesi di reclusione in una colonia del regime generale. Sentenza del tribunale 18.12.2024: 1 anno di reclusione in una colonia del regime generale.</t>
+    <t>Ричард Ричардович Логвинов</t>
+  </si>
+  <si>
+    <t>14 ноября 1991</t>
+  </si>
+  <si>
+    <t>Инженер - технолог на заводе. Мать Ричарда имеет инвалидность. </t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях усиленного режима, 500 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-08-04 19:16:26</t>
+  </si>
+  <si>
+    <t>Сергей Леонтьевич Ботвич</t>
+  </si>
+  <si>
+    <t>В начале января 2023 года в одном из провластных телеграм-каналов, появился ролик с задержанием сотрудниками ГУБОП и АМОН Сергея, который якобы администрировал дворовые чаты, среди которых " Гродно Центр 97%"; участвовал в протестных митингах и призывал других участвовать в них, а также применять насилие в отношении милиционеров, буквально, “жечь автозаки”.</t>
+  </si>
+  <si>
+    <t>5 лет лишения свободы с отбыванием наказания в исправительной колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2022-10-26 22:38:17</t>
+  </si>
+  <si>
+    <t>Елисей Сергеевич Кузнецов</t>
+  </si>
+  <si>
+    <t>14 ноября 2003</t>
+  </si>
+  <si>
+    <t>17-летний Елисей обвинялся в том, что бросил бутылку с горючей смесью в милицейскую машину. За нарушения на "домашней химии" Елисею усилили наказание до лишения свободы и Елисей взят под стражу 20 апреля 2022 и с 27 мая молодой человек находился в колонии.
+17.12.2022 освобожден полностью отбыв срок наказания, назначенный судом.
+ Был снова задержан в мае 2023 года  и в августе осужден за то, что вместе с другом сорвал три государственных флага, установленных на фасадах учреждения образования, торгового объекта и отделения почтовой связи в агрогородке Войская Каменецкого района.
+18 декабря 2024 г. в суде Борисовского района состоится рассмотрение дела Елисея по ч. 1 ст. 411 (злостное неповиновение требованиям администрации исправительного учреждения). </t>
+  </si>
+  <si>
+    <t>ИК-8, 211388, Витебская обл., г. Орша, ул. Ленина, 195А</t>
+  </si>
+  <si>
+    <t>Решение суда 05.11.2020: 2 года 6 месяцев ограничения свободы без направления. Суд по смене режима 20.04.2022: 7 месяцев 15 дней лишения свободы в колонии в условиях общего режима. Решение суда 01.08.2023: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима. Решение суда 18.12.2024: 1 год лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2022-01-30 00:16:38</t>
   </si>
   <si>
-    <t>Pavel Mikhailovich Khitryk</t>
-[...87 lines deleted...]
-    <t>Sentenza del tribunale 26.12.2023: 4 anni di reclusione in una colonia del regime generale. Appello 15.03.2024: sconosciuto.</t>
+    <t>Вероника Николаевна Казак</t>
+  </si>
+  <si>
+    <t>15 ноября 1990</t>
+  </si>
+  <si>
+    <t>Известно, что женщину задержали, когда она вернулась из Италии.
+15 марта 2024 г. состоялось рассмотрение апелляционной жалобы.</t>
+  </si>
+  <si>
+    <t>Решение суда 26.12.2023: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 15.03.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-12-21 00:52:48</t>
   </si>
   <si>
-    <t>Vitaly Nikolaevich Tsynkel</t>
-[...20 lines deleted...]
-    <t>Sentenza del tribunale 31.07.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 11.10.2024: sconosciuto.</t>
+    <t>Карина Олеговна Бордухай</t>
+  </si>
+  <si>
+    <t>16 ноября 1995</t>
+  </si>
+  <si>
+    <t>Еще студенткой БГУИР Карина начинала работу в 2013 году оператором на МАЗе, позже работала мерчандайзером и редактором сайтов, параллельно осваивая бухгалтерию. В 2018 — м Бардухай перешла в компанию «Армтек» - это один из крупнейших поставщиков автозапчастей в стране. За пять лет девушка выросла от рядового экономиста до ведущего специалиста и эксперта в системе SAP.
+Карина Бордухай-известная защитница животных в Минске. Она помогает спасать бродячих животных, собирает деньги на питание для животных в приютах и на передержках у других людей. Также она входит в состав конного клуба “Продыус”.  Она занимается фотографией, в которой уделяет предпочтение фотографиям животных и природы.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет ограничения свободы с направлением в учреждение открытого типа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-02-13 18:44:03</t>
+  </si>
+  <si>
+    <t>Виталий Валерьевич Савко</t>
+  </si>
+  <si>
+    <t>16 ноября 1990</t>
+  </si>
+  <si>
+    <t>Предположительно, это бывший прокурор Вороновского района. Прокурору Савко 33 года. Он родом из города Дятлово Гродненской области. После этого он уехал учиться в Гродно и работать в прокуратуре. В 2022-2023 годах мужчина занимал должность прокурора Вороновского района, затем работал старшим прокурором в одном из отделов прокуратуры Гродненской области. "Наша Ніва" не нашла доказательств того, что Савко был причастен к репрессиям на своей должности. Виталий активно давал интервью государственным СМИ. Последнее было опубликовано в июле 2023 года, хотя до этого публиковались регулярно, раз в один-два месяца. Социальные сети мужчины удалены.</t>
+  </si>
+  <si>
+    <t>Решение суда 31.07.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 11.10.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-07-30 19:28:10</t>
   </si>
   <si>
-    <t>Karyna Alehauna Bardukhai</t>
-[...25 lines deleted...]
-    <t>9 anni di reclusione in una colonia</t>
+    <t>Дмитрий Олегович Гудеев</t>
+  </si>
+  <si>
+    <t>16 ноября 2001</t>
+  </si>
+  <si>
+    <t>Дмитрию 21 год и, судя по его соцсетям, в прошлом мае он закончил срочную службу в воинской части 3214 в Минске. В мае парня добавили в» террористический список " КГБ. Ему грозит от 8 до 12 лет колонии.
+Во время брутального задержания Дмитрий был сильно избит.</t>
+  </si>
+  <si>
+    <t>9 лет лишения свободы в колонии</t>
   </si>
   <si>
     <t>2023-05-19 22:37:52</t>
   </si>
   <si>
-    <t>Artem Vitalievich Semenov</t>
-[...6 lines deleted...]
-L'ultima volta che è stato online sui social media è stato nel novembre 2024.</t>
+    <t>Артем Виталиевич Семенов</t>
+  </si>
+  <si>
+    <t>17 ноября 1990</t>
+  </si>
+  <si>
+    <t>Сотрудник предприятия «Пеленг». Работал юрисконсультом в Бюро таможенно-лицензионного обеспечения и экспортного контроля.
+Последний раз он был онлайн в соцсетях в ноябре 2024-го.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-09-07 00:18:46</t>
   </si>
   <si>
-    <t>Yevgeny Vladimirovich Strielchien</t>
-[...8 lines deleted...]
-    <t>anni sconosciuti di prigionia in colonia</t>
+    <t>Евгений Владимирович Стрельчень</t>
+  </si>
+  <si>
+    <t>18 ноября 1985</t>
+  </si>
+  <si>
+    <t>Жителя Гродно задержали за распространение экстремистских материалов и личных данных более 2000 сотрудников милиции в 2020 году. Он участвовал в акциях протеста после выборов. Администрировал Instagram-страницу «Гродно для жизни».</t>
+  </si>
+  <si>
+    <t>неизвестно лет лишения свободы в колонии</t>
   </si>
   <si>
     <t>2022-08-11 22:52:15</t>
   </si>
   <si>
-    <t>Nikolay Sergeevich Bunevich</t>
-[...36 lines deleted...]
-    <t>Sentenza del tribunale 07.06.2021: 7 anni 6 mesi di reclusione in una colonia del regime potenziato. Appello 26.08.2021: il verdetto è stato confermato.</t>
+    <t>Петр Андреевич Осипенко</t>
+  </si>
+  <si>
+    <t>18 ноября 1999</t>
+  </si>
+  <si>
+    <t>Петр окончил БГУ . Еще во время учебы, в 2018-2019 годах, он подрабатывал в торговой сети "Санта Ритейл". С августа 2021 года, по данным "Киберпартизанов", он работал в управлении Государственного комитета судебных экспертиз по Минску. Через год, с августа 2022-го, стал сотрудником оперативной таможни.</t>
+  </si>
+  <si>
+    <t>Главпочтамт, а\я 8, Минск 220050</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 16 лет лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2026-02-25 15:25:23</t>
+  </si>
+  <si>
+    <t>Александр Тимофеевич Марьясов</t>
+  </si>
+  <si>
+    <t>19 ноября 1987</t>
+  </si>
+  <si>
+    <t>Александр был задержан и осужден за остановку товарного поезда, нанесение красных полос на рекламные лайтбоксы, прокол шин автомобиля сотрудника милиции, поджог киоска «Табакерка», а также действия с предметами, содержащими горючие вещества. Он объяснил свои поступки протестом против ситуации в стране после президентских выборов 9 августа 2020 года, в частности, против безосновательных задержаний и пыток людей силовиками.
+Гражданин РФ.</t>
+  </si>
+  <si>
+    <t>Решение суда 07.06.2021: 7 лет 6 месяцев лишения свободы в колонии в условиях усиленного режима. Апелляция 26.08.2021: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-02-27 01:26:23</t>
   </si>
   <si>
-    <t>Ilya Anatolyevich Boriskevich</t>
-[...32 lines deleted...]
-    <t>2 anni di reclusione in una colonia in condizioni generali di regime.</t>
+    <t>Василий Михайлович Якимов</t>
+  </si>
+  <si>
+    <t>19 ноября 1999</t>
+  </si>
+  <si>
+    <t>До задержания юноша работал водителем фуры, ранее окончил ПТУ в Ошмянах на профессию водителя.
+Как сообщает сайт Генпрокуратуры, Якимов с апреля по ноябрь 2022 года выразил желание, а затем обозначил намерение вступить в одно из подразделений батальона (полка) имени Кастуся Калиновского.
+С этой целью он якобы предоставил свои персональные данные для приема в вооруженное формирование. Одновременно осуществлял сбор информации о местах приобретения военной амуниции, обмундирования и другой экипировки для использования в условиях боевых действий.</t>
+  </si>
+  <si>
+    <t>2 года лишения свободы в колонии в условияих общего режима.</t>
   </si>
   <si>
     <t>2023-07-05 01:19:59</t>
   </si>
   <si>
-    <t>Alexander Svetoslavovich Pimoshenko</t>
-[...26 lines deleted...]
-    <t>Sentenza del tribunale 27.09.2024: 3 anni di reclusione in una colonia del regime generale, 200 unità di base di multa. Appello 03.12.2024: sconosciuto.</t>
+    <t>Вадим Вячеславович Навценя</t>
+  </si>
+  <si>
+    <t>20 ноября 1986</t>
+  </si>
+  <si>
+    <t>И, как следует из пресс-релиза суда, статья 342 вменялась Навцене за участие в протестах, которые проходили в Пинске с 9 на 10 августа 2020. Кроме того, его обвинили в написании в 2022 году оскорбительных интернет-комментариев про А.Лукашенко, про некое «должностное лицо, занимающее ответственное положение», а также в том что в 2022 году написал «разжигающие вражду» комментарии про силовиков. «Дискредитация Беларуси» также случилась в Интернете: в ноябре 2022 года мужчина«разместил негативный комментарий, формирующий негативное представление о военном положении» в Беларуси.</t>
+  </si>
+  <si>
+    <t>Решение суда 27.09.2024: 3 года лишения свободы в колонии в условиях общего режима, 200 базовых величин штрафа. Апелляция 03.12.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-09-23 23:25:00</t>
   </si>
   <si>
-    <t>Irina Mikhailovna Shumeiko</t>
-[...2 lines deleted...]
-    <t>20 novembre 1989</t>
+    <t>Ирина Михайловна Шумейко</t>
+  </si>
+  <si>
+    <t>20 ноября 1989</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года лишения свободы в колонии в условиях общего режима, 500 базовых величин штрафа.</t>
   </si>
   <si>
     <t>2025-08-02 14:00:41</t>
   </si>
   <si>
-    <t>Alexey Igorevich Kerdol</t>
-[...9 lines deleted...]
-    <t>Sentenza del tribunale data sconosciuta: 5 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+    <t>Алексей Игоревич Кердоль</t>
+  </si>
+  <si>
+    <t>21 ноября 1991</t>
+  </si>
+  <si>
+    <t>Последние годы Алексей работал баристой в Гродно. Также с 2020 — го у него был небольшой бизнес-компания, сферой деятельности которой обозначено «предоставление мест для проживания на территории кемпингов и лагерей».
+Задержан за комментарии.</t>
   </si>
   <si>
     <t>2025-07-30 10:29:58</t>
   </si>
   <si>
-    <t>Sergey Ivanovich Salazhentsau</t>
-[...11 lines deleted...]
-    <t>Sentenza del tribunale data sconosciuta: sconosciuto. Appello data sconosciuta: sconosciuto.</t>
+    <t>Сергей Иванович Соложенцев</t>
+  </si>
+  <si>
+    <t>22 ноября 1982</t>
+  </si>
+  <si>
+    <t>После окончания школы поступил на факультет прикладной математики и информатики БГУ. С 2005 года работает в IT.
+В конце 2021 года Соложенцев переехал в Варшаву. Там он открыл ИП и устроился в компанию RunMyLease, где занимает должность Tech lead.
+Главное хобби Сергея — бальные танцы. В 2024 году он с партнершей взяли два золота и одно серебро на танцевальных конкурсах в Польше в категории 40+.
+Потом Сергей вернулся в Беларусь. Неизвестно, когда именно это произошло, но в последний раз он выходил на связь в конце октября 2024 года. Процесс над айтишником проходил в Гродненском областном суде. Судя по тому, что после суда Соложенцев так и не появился онлайн, ему был назначен срок в колонии.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-06-15 16:41:12</t>
   </si>
   <si>
-    <t>Alexander Alexandrovich Darakupec</t>
-[...10 lines deleted...]
-    <t>Sentenza del tribunale 10.01.2025: 5 anni 5 mesi di reclusione in una colonia del regime potenziato, 50000 unità di base di multa. Appello 18.03.2025: sconosciuto.</t>
+    <t>Родион Александрович Курцеров</t>
+  </si>
+  <si>
+    <t>22 ноября 1998</t>
+  </si>
+  <si>
+    <t>Был задержан в феврале 2026 года, когда приехал в Беларусь из Польши. </t>
+  </si>
+  <si>
+    <t>Решение суда 01.06.2026: 5 лет лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-06-23 23:52:59</t>
+  </si>
+  <si>
+    <t>Максим Витальевич Мысливец</t>
+  </si>
+  <si>
+    <t>22 ноября 1997</t>
+  </si>
+  <si>
+    <t>Решение суда 14.10.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 17.12.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-09-23 20:30:12</t>
+  </si>
+  <si>
+    <t>Александр Александрович Дорогокупец</t>
+  </si>
+  <si>
+    <t>22 ноября 1980</t>
+  </si>
+  <si>
+    <t>44-летнему жителю Иваново Александру Дорогупцу инкриминировали перечисление «экстремистским формированиям», в том числе Полку Калиновского, денежных средств и криптовалюты в сумме не менее 11 тыс. рублей.
+В ходе расследования уголовного дела мужчина «добровольно перечислил» Червенскому дому-интернату для детей-инвалидов с особенностями психофизического развития, Ивенецкому дому-интернату для детей-инвалидов с особенностями физического развития и Республиканскому центру организации медицинского реагирования 600 тысяч долларов США.
+2 апреля 2025 г. на ОНТ вышел очередной пропагандистский сюжет "Тени. Цена террора", где рассказали о преследовании людей за пожертвования и задержанных за финансирование организаций, признанных властями "экстремистскими" или "террористическими". В фильме показали несколько осужденных и тех, кто еще ждет суда. По сюжету Александра осудили, в том числе за донаты полку Калиновского, BySol, а также различным информационным ресурсам. Пропагандисты называют 18 донатов на общую сумму не менее трех тысяч евро.</t>
+  </si>
+  <si>
+    <t>Решение суда 10.01.2025: 5 лет 5 месяцев лишения свободы в колонии в условиях усиленного режима, 50000 базовых величин штрафа. Апелляция 18.03.2025: неизвестно.</t>
   </si>
   <si>
     <t>2024-12-12 12:38:24</t>
   </si>
   <si>
-    <t>Maxim Vitalievich Myslivets</t>
-[...40 lines deleted...]
-    <t>Sentenza del tribunale 03.02.2025: sconosciuto anni di reclusione in una colonia del regime generale.</t>
+    <t>Дмитрий Анатольевич Вдовин</t>
+  </si>
+  <si>
+    <t>23 ноября 1969</t>
+  </si>
+  <si>
+    <t>Дмитрий начинал в 1990-е в Борисове. После 1998 перешел в отдел дознания Жодинского ГОВД, а с 2004 по 2012 возглавлял его. Далее работал в Следственном комитете, оттуда ушел на пенсию. После выхода на пенсию работал на Смолевичском молокозаводе и был городским депутатом в Жодино.
+В 2020 году он и еще 4 бывших сотрудника Жодинского ГОВД записали обращение к коллегам, которые во время протестов работали в жодинской милиции, и ко всем работникам правоохранительных органов Беларуси.
+"Выполняя те приказы, которые отдают ваши начальники, вы можете оказаться соучастниками преступлений. Нельзя избивать людей, которые просто возвращаются с работы в ночную смену. &lt;…&gt; Я знаю случаи, когда людей задерживали ни за что и проявляли излишнюю жестокость — не надо так делать», — сказал Вдовин в обращении.
+По сообщению СМИ, все пятеро были задержаны в начале февраля 2024 года.</t>
+  </si>
+  <si>
+    <t>Решение суда 03.02.2025: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2025-01-06 16:55:25</t>
   </si>
   <si>
-    <t>Aliaksandr Kanash</t>
-[...5 lines deleted...]
-    <t>Non &amp;egrave; noto</t>
+    <t>Виктор Анатольевич Евмененко</t>
+  </si>
+  <si>
+    <t>23 ноября 1980</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Член Движения "За Свободу". Его задержали за комментарии и обвинили по ряду "политических" статей. Подробности преследования неизвестны. На момент апреля 2026 года находился в СИЗО уже несколько месяцев.
+Известно, что у Виктора многодетная семья. в 2020 году его задерживали по ст. 342 (организация и подготовка действий, грубо нарушающих общественный порядок, либо активное участие в них) Уголовного кодекса.
+ </t>
+  </si>
+  <si>
+    <t>2026-04-07 16:39:21</t>
+  </si>
+  <si>
+    <t>Андрей Анатольевич Сергеев</t>
+  </si>
+  <si>
+    <t>24 ноября 1965</t>
+  </si>
+  <si>
+    <t>Сергеев окончил Казанское танковое училище в советское время, в 2020 выходил на акции протеста — бастовал возле завода «Атлант», после чего выехал с женой в Польшу. Выступал в любительской хоккейной лиге.
+Предположительно вернулся в РБ из-за серьезных проблем со здоровьем. По свидетельствам знакомых, у Андрея начались проблемы с легкими, в РБ ему сделали операцию.
+Известно, что Андрей Сергеев был задержан в августе 2025 года, когда уже выезжал из Беларуси в Польшу (по словам источника, в этой стране мужчина работал водителем-дальнобойщиком). Его задержали на пограничном пункте в Бресте. В отношении него было заведено уголовное дело, самого Сергеева отправили в следственный изолятор в Колядичах.Примерно в феврале 2026 года следствие было завершено и дело передали в суд. По словам источника, в вину Сергееву поставили «участие в боевых действиях на территории иностранного государства», а также каким-то образом привязали его к «делу Гаюна».</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2026-06-17 15:11:20</t>
+  </si>
+  <si>
+    <t>Александр Геннадьевич Канаш</t>
+  </si>
+  <si>
+    <t>24 ноября 2001</t>
+  </si>
+  <si>
+    <t>Нет</t>
+  </si>
+  <si>
+    <t>неизвестно</t>
   </si>
   <si>
     <t>2022-03-23 03:04:36</t>
   </si>
   <si>
-    <t>Vladimir Nikolaevich Romanovsky</t>
-[...19 lines deleted...]
-    <t>25 novembre 1983</t>
+    <t>Андрей Викторович Ярошевич</t>
+  </si>
+  <si>
+    <t>25 ноября 1983</t>
+  </si>
+  <si>
+    <t>Руководитель ивент-агентства "Терра Групп".
+Следственный комитет сообщил подробности уголовного дела двух в отношении двух человек — 42-летнего политзаключенного Андрея Ярошевича и его 36-летнего бизнес-партнера.
+Как считают силовики, Ярошевич якобы собирал информацию о новополоцкой колонии №1 — персональные данные сотрудников и условия содержания осужденных. По версии СК, все это делалось для "Белпола".
+Кроме того, Ярошевич и его бизнес-партнер якобы использовали свою компанию для финансирования "экстремистских формирований" Terra Group Event и SSL Production. В Варшавской "Терра групп" работал до своего таинственного исчезновения Анатолий Котов.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 10 лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-09-23 14:58:07</t>
   </si>
   <si>
-    <t>Yauheni Kladau</t>
-[...11 lines deleted...]
-    <t>1 anno di reclusione in una colonia alle condizioni del regime generale</t>
+    <t>Ольга Валериевна Буланова</t>
+  </si>
+  <si>
+    <t>25 ноября 1982</t>
+  </si>
+  <si>
+    <t>Ольга Буланова много лет работала бухгалтером, а затем в 2018—2019 годах она прошла обучение в IT Academy и получила профессию UI/UX-дизайнера. Затем нашла работу в IT.
+До самого задержания жила в Литве но раз в пару месяцев ездила в Беларусь. У женщины есть муж и ребёнок.</t>
+  </si>
+  <si>
+    <t>Решение суда 06.01.2026: 3 года лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2026-03-26 17:20:51</t>
+  </si>
+  <si>
+    <t>Артур Сергеевич Граничный</t>
+  </si>
+  <si>
+    <t>25 ноября 1996</t>
+  </si>
+  <si>
+    <t>Решение суда 13.03.2025: 2 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2025-03-11 01:02:27</t>
+  </si>
+  <si>
+    <t>Константин Эдуардович Харитоненко</t>
+  </si>
+  <si>
+    <t>25 ноября 1968</t>
+  </si>
+  <si>
+    <t>Константин в 1990‑м окончил факультет автоматизированных систем управления Минского высшего инженерного зенитного ракетного училища (МВИЗРУ ПВО, сейчас — Военная академия).
+С 1990 по 1993 он служил в войсковой части 06534 в 219‑м зенитно-ракетном полку войск противовоздушной обороны, который располагался в поселке Первомайское  в Выборгском районе Ленинградской области.
+Потом мужчина перешел в гражданский сектор. После наемной работы Константин почти десять лет, с 2005 по 2014 год, возглавлял минскую компанию «ДнепрСталь».
+С мая 2018 года Харитоненко стал соучредителем и руководителем польской компании Geowine sp. z o.o., которая базируется в Варшаве и занимается импортом грузинских вин в Польшу.</t>
+  </si>
+  <si>
+    <t>Решение суда 23.07.2026: 5 лет лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-09-04 17:41:16</t>
+  </si>
+  <si>
+    <t>Евгений Семёнович Кладов</t>
+  </si>
+  <si>
+    <t>26 ноября 1982</t>
+  </si>
+  <si>
+    <t xml:space="preserve">По материалам обвинения, Евгений кладов в социальной сети «Одноклассники» на стене профиля... разместил изображение, противоречащее общечеловеческой морали и нормам поведения, принятым в обществе, тем самым публично умышленно унизил честь и достоинство личности Лукашенко в связи с осуществлением им своих полномочий, выраженное в неприличной форме». На судебном заседании кладов фактически вину не признал.
+Известно, что Евгения не освободили после отбытия первого срока, а завели уголовное дело по новым статьям, объявили "террористом" и и осудили повторно.
+</t>
+  </si>
+  <si>
+    <t>Решение суда 24.11.2023: 1 год лишения свободы в колонии в условиях общего режима. Апелляция 09.02.2024: неизвестно. Решение суда 01.10.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 13.12.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-12-08 00:30:31</t>
   </si>
   <si>
-    <t>Andrey Kudik</t>
-[...13 lines deleted...]
-    <t>4 anni di reclusione in una colonia in severe condizioni di sicurezza</t>
+    <t>Павел Тадеушевич Лавринович</t>
+  </si>
+  <si>
+    <t>26 ноября 1969</t>
+  </si>
+  <si>
+    <t>Задержания произошли в конце прошлой недели и продолжались несколько дней. Задержано 12 человек, включая краеведа и давний общественный активист Павел Лавринович.</t>
+  </si>
+  <si>
+    <t>СИЗО-2, Витебск ул. Гагарина 2, 210026</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет ограничения свободы без направления.</t>
+  </si>
+  <si>
+    <t>2025-06-24 23:06:40</t>
+  </si>
+  <si>
+    <t>Андрей Викторович Кудик</t>
+  </si>
+  <si>
+    <t>27 ноября 1984</t>
+  </si>
+  <si>
+    <t>Андрей, активист из Вилейки, был задержан 9 августа 2021 года и приговорён к административному аресту, который отбывал в изоляторах Вилейки и Смолевичей. В общей сложности он получил 90 суток административного ареста, которые отбывал в тяжёлых условиях, после чего был переведён в ИВС на Окрестина, а затем в СИЗО в рамках уголовного дела.
+В феврале 2022 года его признали виновным по статье «организация и подготовка действий, грубо нарушающих общественный порядок, либо активное участие в них» и приговорили к лишению свободы в колонии.
+Освобождён в июле 2023 года, полностью отбыв назначенный судом срок наказания.
+В октябре 2023 года его вновь арестовали на 15 суток за поздравление Украины с Днём Независимости в TikTok. Суд Вилейского района квалифицировал это как «несанкционированное пикетирование».
+15 февраля 2024 года Андрей перестал выходить на связь. Позже стало известно, что он находится в местном ИВС, где отбывает 15 суток административного ареста. Однако по прошествии срока он на свободу не вышел, так как был задержан в рамках уголовного дела, возбужденного по статье «дискредитация Республики Беларусь».
+В июле 2024 года его вновь осудили и приговорили к лишению свободы, а также к выплате крупного штрафа.</t>
+  </si>
+  <si>
+    <t>Решение суда 16.02.2022: 2 года лишения свободы в колонии в условиях общего режима. Решение суда 18.07.2024: 4 года лишения свободы в колонии в условиях строгого режима, 400 базовых величин штрафа. Апелляция 11.10.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-10-20 18:14:57</t>
   </si>
   <si>
-    <t>Sergey Viktorovich Lyakhnovich</t>
-[...9 lines deleted...]
-    <t>Sentenza del tribunale 24.03.2022: sconosciuto anni di reclusione in una colonia del regime generale. Appello 03.06.2022: il verdetto è stato confermato.</t>
+    <t>Сергей Викторович Ляхнович</t>
+  </si>
+  <si>
+    <t>27 ноября 1978</t>
+  </si>
+  <si>
+    <t>Директор логистической компании. Судят за атаку на сайт БГМУ осенью 2020 года. 
+«Знать не знаю! До фонаря мне, судят — правильно судят, и знать не хочу!», — сказал отец Сергея, Виктор Ляхнович.</t>
+  </si>
+  <si>
+    <t>Решение суда 24.03.2022: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 03.06.2022: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2022-03-18 19:47:24</t>
   </si>
   <si>
-    <t>Ilya Vladimirovich Sobko</t>
-[...24 lines deleted...]
-    <t>Sentenza del tribunale 21.11.2024: 5 anni di reclusione in una colonia del regime potenziato. Appello 07.02.2025: sconosciuto.</t>
+    <t>Георгий Адамович Черевако</t>
+  </si>
+  <si>
+    <t>28 ноября 1968</t>
+  </si>
+  <si>
+    <t>Георгия Черевако задержали в августе при возвращении из США. Осудили за донат в 21,29 доллара, который он отправил со своего аккаунта PayPal в поддержку Полка Калиновского. К аккаунту была привязана белорусская карта, с которой списались средства. Власти посчитали это умышленными действиями «с целью финансирования деятельности по вербовке, обучению, иной подготовке» лиц к вооруженному конфликту в Украине. 
+На суде он рассказал, что добровольно сообщил задержавшим его сотрудникам, что он подписан на многочисленные «экстремистские» телеграм-каналы, признался, что сделал перевод на счет Полка Калиновского.
+Он же собственноручно дал сотрудникам пароли для входа в платежную систему. Он рассказал, что сделал донат, так как надеялся, что эти средства направят на закупку касок, бронежилетов, медикаментов, однако понимал, что ими воспользуются по своему разумению и, в том числе, купят на них оружие и боеприпасы.</t>
+  </si>
+  <si>
+    <t>Решение суда 08.12.2023: 5 лет лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2023-12-22 01:24:42</t>
+  </si>
+  <si>
+    <t>Сергей Сергеевич Плешкун</t>
+  </si>
+  <si>
+    <t>28 ноября 1987</t>
+  </si>
+  <si>
+    <t>17 марта КГБ сообщил о задержании группы беларусов, готовивших теракт против российских войск в Мозырском районе.
+Согласно материалам дела, в период с августа 2020 года по февраль 2022 года Плешкун и Сельвич приобрели компоненты для изготовления «коктейлей Молотова» и пиротехническое изделие, которые хранили и перевозили в различных транспортных средствах и местах с целью их последующего использования при совершении акта терроризма, нападении на здания, учреждения, транспортные средства, а также сотрудников правоохранительных органов.
+Кроме этого, Плешкун якобы сам изготовил «коктейли Молотова» и совместно с Сельвичем подготовились к умышленному приведению в негодность транспортных средств и путей сообщения, что могло повлечь смерть человека, крушение или аварию.
+У Сергея Плешкуна двое малолетних детей.</t>
+  </si>
+  <si>
+    <t>16 лет лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2022-03-18 19:52:28</t>
+  </si>
+  <si>
+    <t>Артур Андреевич Радиванович</t>
+  </si>
+  <si>
+    <t>28 ноября 1992</t>
+  </si>
+  <si>
+    <t>Следствие установило, что Артур Радзиванович "по собственной инициативе вступил в переписку с представителями вооруженного формирования "Полк К. Калиновского" через Telegram". В ходе общения он уточнил порядок и условия зачисления в полк, а затем спланировал пересечение государственной границы Республики Беларусь с Республикой Польша и дальнейший маршрут в Украину. Прибыв 30 декабря 2023 года на международный пункт пропуска «Брест» для следования в Украину через территорию Польши, обвиняемый был задержан сотрудниками органов внутренних дел.</t>
+  </si>
+  <si>
+    <t>Решение суда 22.05.2024: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 06.08.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-05-02 19:10:11</t>
+  </si>
+  <si>
+    <t>Артур Владимирович Педько</t>
+  </si>
+  <si>
+    <t>28 ноября 1979</t>
+  </si>
+  <si>
+    <t>Долгое время Артур работал в энергосетях — сначала инженером на «Белэнергосетьпроекте», а после в «Минскэнерго».  Артура обвиняют в передаче персональных данных более 500 должностных лиц телеграм-каналом.
+В середине 2025 года был переведён на три года на тюремный режим. Вероятнее всего срок отбывал в СТ № 4.
+Летом 2026 г. стало известно, что Артур снова переведен в СИЗО № 1. Там над ним состоялся суд по "делу Гаюна", политзаключенному добавили еще 2 года лишения свободы. На это решение Артур подал апелляционную жалобу.</t>
+  </si>
+  <si>
+    <t>СИЗО №1 Новодворский с/с, 143/4, д. Пашковичи, Минский район, Минская область 223016</t>
+  </si>
+  <si>
+    <t>Решение суда 12.04.2024: 9 лет лишения свободы в колонии в условиях общего режима. Апелляция 16.07.2024: приговор оставлен без изменения. Суд по смене режима дата неизвестна: 3 года тюремного режима. Решение суда дата неизвестна: 2 года лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2022-11-28 23:42:54</t>
+  </si>
+  <si>
+    <t>Геннадий Станиславович Саврицкий</t>
+  </si>
+  <si>
+    <t>28 ноября 1963</t>
+  </si>
+  <si>
+    <t>Предприниматель. Его бизнес — АО «Анастан», крупная компания, занимающаяся производством пенопласта. 
+Поводом для уголовного дела стал созданный семьей видеоролик летом 2020 года с призывом прекратить насилие. Геннадий на суде рассказал, что в один из дней лета 2020 года, на эмоциях от увиденных в интернете данных о примененном со стороны сотрудников насилии в отношении протестующих, решил записать видеозапись с обращением к сотрудникам с призывом к обоснованному применению силы. Придумал текст выступления, после чего попросил свою дочь его прочитать. Также он попросил жену высказаться о выборах. В этот же день он высказал на видео пожелания о дальнейшей судьбе страны, в конце своего выступления также показал символ в виде сердца. После этого он нашел в интернете видеоролики и смонтировал видео. В этот же день отправил его нескольким своим знакомым и родственникам. </t>
+  </si>
+  <si>
+    <t>Решение суда 21.11.2024: 5 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 07.02.2025: неизвестно.</t>
   </si>
   <si>
     <t>2024-11-01 18:09:18</t>
   </si>
   <si>
-    <t>Sergey Sergeevich Pleshkun</t>
-[...101 lines deleted...]
-    <t>Sentenza del tribunale 27.07.2023: 7 anni di reclusione in una colonia del regime potenziato. Appello 21.11.2023: sconosciuto.</t>
+    <t>Владимир Александрович Захаров</t>
+  </si>
+  <si>
+    <t> Известный полоцкий бизнесмен. Обвинялся по ч. 2 ст. 243-1 (уклонение от исполнения обязанностей налогового агента по перечислению налогов, сборов), ст. 369-1 (дискредитация Республики Беларусь), ч. 1 ст. 243-3 (уклонение от уплаты страховых взносов), ч. 3 ст. 243 (уклонение от уплаты налогов, сборов). Дело рассматривал в закрытом режиме Витебский областной суд. Слушание началось 23 июля 2024 года, и длилось по 28 февраля 2025 года. Дата начала специального производства – 12.04.2024.
+После открытия судебного спецпроизводства бизнесмен вернулся в Беларусь, несмотря на угрозу преследования, и был задержан.
+У Владимира астма и был инсульт мозга. А на содержании маленькая дочь.
+Приговор -- лишение свободы.</t>
+  </si>
+  <si>
+    <t>ИК-20, 247755, Гомельская обл., Мозырьский р-н, Михалковский сельсовет, д.70</t>
+  </si>
+  <si>
+    <t>Решение суда 28.02.2025: 5 лет лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2024-06-23 14:09:00</t>
+  </si>
+  <si>
+    <t>Евгений Алексеевич Верховодкин</t>
+  </si>
+  <si>
+    <t>29 ноября 1988</t>
+  </si>
+  <si>
+    <t> По делу состоялось не менее девяти судебных заседаний. На суде было много свидетелей, которые давали показания против него. Евгения обвинили в том, что он, администрируя канал, призвал выходить белорусов на акции протеста, редактировал посты и т.д.
+21.11.2023 прошлоапелляционное заседание суда. Приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда 27.07.2023: 7 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 21.11.2023: неизвестно.</t>
   </si>
   <si>
     <t>2022-12-26 20:32:52</t>
   </si>
   <si>
-    <t>Alexander Stanislavovich Danilevich</t>
-[...21 lines deleted...]
-    <t>2025-08-18 23:08:15</t>
+    <t>Виталий Владимирович Петренко</t>
+  </si>
+  <si>
+    <t>29 ноября 1978</t>
+  </si>
+  <si>
+    <t>Решение суда 10.03.2025: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-05-26 15:29:45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1650,2323 +1562,2048 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I82"/>
+  <dimension ref="A1:I72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
       <c r="D2" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="I3" t="s">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>38</v>
       </c>
       <c r="I6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>42</v>
       </c>
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>46</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>48</v>
       </c>
       <c r="I8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
         <v>52</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>53</v>
       </c>
-      <c r="F9" t="s">
-[...5 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" t="s">
         <v>56</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>57</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
         <v>58</v>
       </c>
-      <c r="D10" t="s">
-[...11 lines deleted...]
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
         <v>63</v>
       </c>
-      <c r="F11" t="s">
-[...5 lines deleted...]
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="I12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B14" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B15" t="s">
-        <v>81</v>
+        <v>83</v>
+      </c>
+      <c r="C15" t="s">
+        <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I15" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B16" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
+        <v>96</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>27</v>
+        <v>97</v>
       </c>
       <c r="I17" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="I18" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="I19" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B20" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C20" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="I20" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B21" t="s">
-        <v>110</v>
+        <v>116</v>
+      </c>
+      <c r="C21" t="s">
+        <v>117</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>111</v>
+        <v>73</v>
       </c>
       <c r="F21" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="I21" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
-        <v>116</v>
+        <v>121</v>
+      </c>
+      <c r="C22" t="s">
+        <v>122</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="I22" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B23" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C23" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
-        <v>122</v>
+        <v>47</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="I23" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B24" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C24" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>128</v>
+        <v>25</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="I24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B25" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C25" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="I25" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B26" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C26" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I26" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B27" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C27" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D27" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
+      <c r="H27" t="s">
+        <v>149</v>
+      </c>
       <c r="I27" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B28" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C28" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
+        <v>73</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="I28" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B29" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>21</v>
+        <v>158</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
-      <c r="H29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I29" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B30" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C30" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D30" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="I30" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B31" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C31" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>53</v>
+        <v>167</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="I31" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B32" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>72</v>
+        <v>172</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="I32" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="B33" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="C33" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="I33" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B34" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="C34" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="I34" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="B35" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="C35" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="I35" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B36" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C36" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="I36" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B37" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="C37" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="I37" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B38" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="C38" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>31</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="I38" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B39" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C39" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="I39" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B40" t="s">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="C40" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>209</v>
+        <v>25</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="I40" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B41" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C41" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="I41" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B42" t="s">
-        <v>218</v>
+        <v>221</v>
+      </c>
+      <c r="C42" t="s">
+        <v>222</v>
       </c>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="I42" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B43" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C43" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>53</v>
+        <v>228</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="I43" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="B44" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="C44" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D44" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="I44" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="B45" t="s">
-        <v>232</v>
+        <v>237</v>
+      </c>
+      <c r="C45" t="s">
+        <v>238</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
+        <v>148</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="I45" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="B46" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C46" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="I46" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B47" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="D47" t="s">
-        <v>20</v>
+        <v>31</v>
+      </c>
+      <c r="E47" t="s">
+        <v>47</v>
       </c>
       <c r="F47" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G47" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="I47" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="B48" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C48" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>248</v>
+        <v>68</v>
       </c>
       <c r="I48" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B49" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C49" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>193</v>
+        <v>257</v>
       </c>
       <c r="I49" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="B50" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C50" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="I50" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="B51" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>82</v>
+        <v>266</v>
       </c>
       <c r="I51" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B52" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="C52" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E52" t="s">
-        <v>37</v>
+        <v>172</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="I52" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="B53" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="C53" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="I53" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="B54" t="s">
-        <v>268</v>
+        <v>279</v>
+      </c>
+      <c r="C54" t="s">
+        <v>280</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>193</v>
+        <v>218</v>
       </c>
       <c r="I54" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="B55" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="C55" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="I55" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="B56" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>289</v>
       </c>
       <c r="H56" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="I56" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="B57" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="C57" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>287</v>
+        <v>73</v>
       </c>
       <c r="F57" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="I57" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="B58" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="C58" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
+        <v>31</v>
+      </c>
+      <c r="E58" t="s">
+        <v>47</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="I58" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="B59" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="D59" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>96</v>
+        <v>304</v>
       </c>
       <c r="I59" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="B60" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="C60" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="I60" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="B61" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="C61" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>19</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="I61" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="B62" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="C62" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>209</v>
+        <v>319</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="I62" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="B63" t="s">
-        <v>314</v>
+        <v>323</v>
+      </c>
+      <c r="C63" t="s">
+        <v>324</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="I63" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="B64" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="C64" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E64" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="I64" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
       <c r="B65" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="C65" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>37</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="I65" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="B66" t="s">
-        <v>328</v>
+        <v>338</v>
+      </c>
+      <c r="C66" t="s">
+        <v>339</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E66" t="s">
+        <v>73</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="I66" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
       <c r="B67" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="C67" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="D67" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E67" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="F67" t="s">
         <v>13</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
       <c r="I67" t="s">
-        <v>335</v>
+        <v>346</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>336</v>
+        <v>347</v>
       </c>
       <c r="B68" t="s">
-        <v>337</v>
+        <v>348</v>
+      </c>
+      <c r="C68" t="s">
+        <v>349</v>
       </c>
       <c r="D68" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E68" t="s">
-        <v>95</v>
+        <v>350</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
         <v>14</v>
       </c>
+      <c r="H68" t="s">
+        <v>351</v>
+      </c>
       <c r="I68" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="B69" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="C69" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="D69" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>19</v>
       </c>
       <c r="F69" t="s">
         <v>13</v>
       </c>
       <c r="G69" t="s">
         <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
       <c r="I69" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="B70" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
       <c r="C70" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="D70" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E70" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" t="s">
         <v>14</v>
       </c>
       <c r="H70" t="s">
-        <v>348</v>
+        <v>361</v>
       </c>
       <c r="I70" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="B71" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="C71" t="s">
-        <v>352</v>
+        <v>365</v>
       </c>
       <c r="D71" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E71" t="s">
         <v>37</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
       <c r="G71" t="s">
         <v>14</v>
       </c>
       <c r="H71" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="I71" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="B72" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="D72" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E72" t="s">
+        <v>73</v>
       </c>
       <c r="F72" t="s">
         <v>13</v>
       </c>
       <c r="G72" t="s">
         <v>14</v>
       </c>
       <c r="H72" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="I72" t="s">
-        <v>359</v>
-[...64 lines deleted...]
-      <c r="B75" t="s">
         <v>371</v>
-      </c>
-[...210 lines deleted...]
-        <v>406</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">