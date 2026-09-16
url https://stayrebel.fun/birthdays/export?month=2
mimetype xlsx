--- v2 (2026-03-19)
+++ v3 (2026-09-16)
@@ -12,1317 +12,1184 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
-[...89 lines deleted...]
-    <t>Sentenza del tribunale 31.10.2022: 3 anni di reclusione in una colonia del regime generale. Appello 27.01.2023: sconosciuto. Sentenza del tribunale 15.03.2024: 9 anni di reclusione in una colonia del regime generale. Appello 17.05.2024: sconosciuto.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
+  <si>
+    <t>ФИО</t>
+  </si>
+  <si>
+    <t>День рождения</t>
+  </si>
+  <si>
+    <t>Описание</t>
+  </si>
+  <si>
+    <t>Пол</t>
+  </si>
+  <si>
+    <t>Адрес</t>
+  </si>
+  <si>
+    <t>Статус</t>
+  </si>
+  <si>
+    <t>ПЦ Весна</t>
+  </si>
+  <si>
+    <t>Приговор</t>
+  </si>
+  <si>
+    <t>Дата добавления</t>
+  </si>
+  <si>
+    <t>Александр Зуфарьевич Зиязетдинов</t>
+  </si>
+  <si>
+    <t>1 февраля 1987</t>
+  </si>
+  <si>
+    <t>В сюжете бел гос телеканала сообщили, что Александр  перевел BYPOL в мае 2021 года около 800 долларов США. Стоит отметить, что BYPOL признали экстремистской организацией в ноябре 2021 года, то есть в момент перевода инициатива экстремистской не являлась.
+По словам свидетелей, Александру действительно предложили компенсировать ущерб через фонд, связанный с президентом. Он согласился на такую компенсацию в обмен на освобождение, но все пошло не по плану. Александр получил отказ, а его деньги (около 30 биткоинов) были конфискованы. Организацию BYPOL признали "террористическим формированием", и против Александра возбудили новое уголовное дело по статье "Финансирование террористической деятельности".
+15 марта 2024 года в Минском городском суде судья Елена Шилько вынесла новый приговор – 9 лет лишения свободы. Волны помилования, прошедшие по стране, политзаключенного не затронули.</t>
+  </si>
+  <si>
+    <t>Мужской</t>
+  </si>
+  <si>
+    <t>ИК №17, 213004, г. Шклов,  ул. 1-я Заводская, 8</t>
+  </si>
+  <si>
+    <t>В заключении</t>
+  </si>
+  <si>
+    <t>Да</t>
+  </si>
+  <si>
+    <t>Решение суда 31.10.2022: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 27.01.2023: неизвестно. Решение суда 15.03.2024: 9 лет лишения свободы в колонии в условиях общего режима. Апелляция 17.05.2024: неизвестно.</t>
   </si>
   <si>
     <t>2022-10-13 21:55:50</t>
   </si>
   <si>
-    <t>Andrey Vladimirovich Andronov</t>
-[...8 lines deleted...]
-    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+    <t>Андрей Владимирович Андронов</t>
+  </si>
+  <si>
+    <t>2 февраля 1977</t>
+  </si>
+  <si>
+    <t>ИК-22, а/я 20, Брестская область, г. Ивацевичи, ст. Доманово, 225295</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-07-12 20:26:29</t>
   </si>
   <si>
-    <t>Victor Dmitrievich Novik</t>
-[...11 lines deleted...]
-    <t>Sentenza del tribunale 05.02.2024: 13 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 24.05.2024: il verdetto è stato confermato.</t>
+    <t>Пётр Чеславович Юркевич</t>
+  </si>
+  <si>
+    <t>2 февраля 1973</t>
+  </si>
+  <si>
+    <t>Пётр был задержан в январе 2022 года по обвинению в терроризме, выдвинутому на политической почве, и осужден по нескольким уголовным статьям. Ему назначили большой срок лишения свободы, первые пять лет из которого — тюремный режим.
+Согласно обвинению, с июля 2020 по январь 2022 года в Беларуси, Турции, Польше, Украине и других странах «действовала организованная преступная группа», якобы готовившая экстремистские преступления. В неё входили радикально настроенные военные, силовики, спортсмены и бизнесмены, стремившиеся захватить власть незаконным путём. Это дело связано с попыткой поджога дома депутата Олега Гайдукевича в июне 2021 года и «организацией массовых беспорядков».
+Петра снова переводили в СИЗО-1 в 2025 году, вероятно по новому уголовному делу, в начале ноября 2025 года снова был этапирован в колонию.</t>
+  </si>
+  <si>
+    <t>Решение суда 21.06.2023: 9 лет лишения свободы в колонии в условиях усиленного режима (из них 5 лет тюремного режима). Апелляция 04.10.2023: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2023-01-23 20:18:16</t>
+  </si>
+  <si>
+    <t>Виктор Дмитриевич Новик</t>
+  </si>
+  <si>
+    <t>2 февраля 1989</t>
+  </si>
+  <si>
+    <t>Сотрудник таможни.
+В Минском городском суде с 10 октября 2023 года по 6 февраля 2024 года проходило закрытое заседание в отношении трех сотрудников таможенной службы Евгения Гуриновича, Виктора Новика и Владимира Журомского. Всего их судили по восьми статьям Уголовного кодекса. Среди прочего их обвиняют в "измене государству", "содействии экстремистской деятельности", "превышении должностных полномочий", "возбуждении иной социальной вражды", "создании или участии в экстремистских формированиях".
+Подробности дела и причины преследования правозащитникам неизвестны.
+24.05.2024 состоялось апелляционное заседание суда, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда 05.02.2024: 13 лет лишения свободы в колонии в условиях усиленного режима, 500 базовых величин штрафа. Апелляция 24.05.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2023-10-10 00:13:29</t>
   </si>
   <si>
-    <t>Peter Cheslavovich Yurkevich</t>
-[...25 lines deleted...]
-    <t>2,5 anni di reclusione in una colonia</t>
+    <t>Тимофей Олегович Пугачёв</t>
+  </si>
+  <si>
+    <t>3 февраля 1996</t>
+  </si>
+  <si>
+    <t>Тимофей — барабанщик, он играл в разных коллективах и записывал каверы. Его работа тоже была напрямую связана с хобби: он работал в гомельской компании «Саунд-ЛД» (SoundLand), которая занимается созданием и продажей профессиональной звуковой аппаратуры.</t>
+  </si>
+  <si>
+    <t>Решение суда 29.01.2026: 3 года лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2026-04-07 19:26:46</t>
+  </si>
+  <si>
+    <t>Александр Валерьевич Коваль</t>
+  </si>
+  <si>
+    <t>3 февраля 1985</t>
+  </si>
+  <si>
+    <t>Коваль был задержан 28 мая 2023 года прямо на границе. Он возвращался с соревнований в Словакии, а при въезде в Беларусь у Коваля потребовали на проверку телефон. Мужчина сам предоставил силовикам телефон и пароль к нему. При осмотре у него нашли «запрещенные» по мнению беларуских силовиков данные. С того дня Коваль в неволе.На уголовном суде Коваля обвинили в том, что 27 марта 2022 года он отправил видео в телеграм-бот «Редакция Nexta». На видео было передвижение военной техники на кольцевой дороге МКАД (вокруг Минска). Таким образом, по мнению гособвинения, Коваль совершил преступление, ведь беларуские власти считают Nexta «экстремистским формированием».</t>
+  </si>
+  <si>
+    <t>2,5 года лишения свободы в колонии</t>
   </si>
   <si>
     <t>2023-09-13 12:47:23</t>
   </si>
   <si>
-    <t>Sergey Viktorovich Doronin</t>
-[...27 lines deleted...]
-    <t>7 anni di reclusione in una colonia</t>
+    <t>Александр Аркадьевич Максимович</t>
+  </si>
+  <si>
+    <t>4 февраля 1996</t>
+  </si>
+  <si>
+    <t>Обвиняется в финансировании экстремистской и террористической деятельности через пожертвования на протестную инициативу (Байсол).
+Александр родом он из Глуска, небольшого райцентра в Могилевской области. После окончания школы поступил в Белорусский государственный университет информатики и радиоэлектроники на специальность»Информационные системы и технологии в логистике". После окончания пошел в магистратуру.
+Работал Александр в сфере IT.</t>
+  </si>
+  <si>
+    <t>ИК №15, 212013,  г.Могилёв, п/о Вейно, Славгородское шоссе 183</t>
+  </si>
+  <si>
+    <t>Решение суда 30.05.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 06.08.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-05-05 15:28:56</t>
+  </si>
+  <si>
+    <t>Андрей Александрович Горюн</t>
+  </si>
+  <si>
+    <t>4 февраля 1989</t>
+  </si>
+  <si>
+    <t>Андрей до задержания работал в EPAM и ранее являлся сотрудником правоохранительных органов.
+Был задержан в октябре 2021 года в рамках уголовного дела, возбужденного по статьям «разжигание вражды или розни» и «незаконный сбор и распространение сведений о частной жизни», и заключён под стражу в СИЗО.
+В августе 2022 года Андрея осудили за передачу данных силовиков в Telegram-каналы «Каратели Беларуси» и «Чёрная книга Беларуси» и приговорили к лишению свободы в колонии.</t>
+  </si>
+  <si>
+    <t>ИК №3, 211300, п.Витьба, Витебская обл, Витебский район</t>
+  </si>
+  <si>
+    <t>Решение суда 25.08.2022: 7 лет лишения свободы в колонии в условиях общего режима. Апелляция 25.11.2022: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-12-21 14:31:02</t>
   </si>
   <si>
-    <t>Alexander Arkadyevich Maksimovich</t>
-[...32 lines deleted...]
-    <t>Sentenza del tribunale 18.02.2025: 3 anni 3 mesi di reclusione in una colonia del regime generale. Appello 15.04.2025: inviato per la revisione. Sentenza del tribunale 16.06.2025: 3 anni 3 mesi di reclusione in una colonia del regime generale.</t>
+    <t>Василий Олегович Прохоров</t>
+  </si>
+  <si>
+    <t>4 февраля 1992</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 15.12.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-11-04 18:52:17</t>
+  </si>
+  <si>
+    <t>Татьяна Олеговна Францкевич</t>
+  </si>
+  <si>
+    <t>4 февраля 1959</t>
+  </si>
+  <si>
+    <t>Татьяну Францкевич и Наталью Лобацевич задержали 19 июля 2024 года, когда Татьяну вызвали в следственный комитет подписать подписку о не выезде из города Полоцк, а Наталья поехала вместе с ней поддержать.
+Против Татьяны Францкевич, матери осужденного анархиста Александра Францкевича, и ее сестры Натальи Лобацевич, матери бывшего политзаключенного Ильи Лобацевича, завели уголовное дело и поместили в СИЗО Витебска.</t>
+  </si>
+  <si>
+    <t>Женский</t>
+  </si>
+  <si>
+    <t>Гомель, ИК-4, ул. Антошкина 3, 246035</t>
+  </si>
+  <si>
+    <t>Решение суда 18.02.2025: 3 года 3 месяца лишения свободы в колонии в условиях общего режима. Апелляция 15.04.2025: отправлено на пересмотр. Решение суда 16.06.2025: 3 года 3 месяца лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2024-07-25 20:26:18</t>
   </si>
   <si>
-    <t>Valentin Arkadyevich Antsypovich</t>
-[...47 lines deleted...]
-    <t>anni sconosciuti di prigionia in colonia</t>
+    <t>Сергей Иванович Володько</t>
+  </si>
+  <si>
+    <t>5 февраля 1980</t>
+  </si>
+  <si>
+    <t>Психолог из Поставского района. Задержан за комментарии, подробности преследования неизвестны.
+Скорее всего это беларусский психолог и коуч Сергей Володько, основатель «Тренинг Клуба»: он с начала июня перестал обновлять соцсети.</t>
+  </si>
+  <si>
+    <t>СИЗО №1 Новодворский с/с, 143/4, д. Пашковичи, Минский район, Минская область 223016</t>
+  </si>
+  <si>
+    <t>2026-09-10 22:35:04</t>
+  </si>
+  <si>
+    <t>Диана Николаевна Стульба</t>
+  </si>
+  <si>
+    <t>6 февраля 1984</t>
+  </si>
+  <si>
+    <t>Судмедэксперт.
+27.02.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>3 года лишения свободы в колонии общего режима</t>
+  </si>
+  <si>
+    <t>2024-02-15 23:01:27</t>
+  </si>
+  <si>
+    <t>Евгений Александрович Бодриков</t>
+  </si>
+  <si>
+    <t>6 февраля 1997</t>
+  </si>
+  <si>
+    <t>Евгений — уроженец Орши, победитель республиканской олимпиады по истории и выпускник истфака БГУ.
+В 2020 году его задержали и избили во время протестов в Минске, после чего оштрафовали за «участие в несанкционированном мероприятии».
+В 2022 году его вновь привлекли по той же статье — суд в Орше назначил 15 суток ареста за фото в соцсетях с майкой с «Погоней».
+В 2025 году против него возбудили новое уголовное дело, предположительно за съёмку перемещений военной техники, и приговорили к ограничению свободы с направлением.</t>
+  </si>
+  <si>
+    <t>ИУОТ-7, Пружанский район, д. Куплин, 225136</t>
+  </si>
+  <si>
+    <t>Химия с направлением</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года ограничения свободы с направлением в учреждение открытого типа. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-06-09 22:10:00</t>
+  </si>
+  <si>
+    <t>Андрей Андреевич Зайков</t>
+  </si>
+  <si>
+    <t>6 февраля 1987</t>
+  </si>
+  <si>
+    <t>Андрею 36 лет. В 2020-м работал в агентстве недвижимости «Этажи». У мужчины есть маленькая дочь.
+Согласно провластным телеграм-каналам, он сам написал в Черную книгу Беларуси и предложил скидывать адреса силовиков, причастных к репрессиям. Андрей не знал, что на той стороне ему отвечает сотрудник ГУБОПиК Артур Гайко.
+Андрея задержали 10 ноября 2023 года. Теперь ему грозит до 12 лет заключения.
+Мужчина пользовался одним и тем же аккаунтом с 2019 года. С него он» сливал " информацию в Черную книгу Беларуси, с него же писал комментарии в открытых чатах и группах. В видео показывают его архивное имя пользователя из базы бота ЧКБ, которую сохранил Артур Гайко. Через него можно отыскать актуальное имя телеграмм-аккаунта и ID.</t>
+  </si>
+  <si>
+    <t>ИК №1,  211445, г. Новополоцк,ул. Техническая, 8</t>
+  </si>
+  <si>
+    <t>Решение суда 10.04.2024: 12 лет лишения свободы в колонии в условиях общего режима. Апелляция 06.08.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-11-14 14:13:23</t>
   </si>
   <si>
-    <t>Sergey Vasilievich Shaban</t>
-[...8 lines deleted...]
-    <t>Sentenza del tribunale 06.07.2021: 6 anni di reclusione in una colonia del regime potenziato.</t>
+    <t>Сергей Васильевич Шабан</t>
+  </si>
+  <si>
+    <t>6 февраля 1971</t>
+  </si>
+  <si>
+    <t>Сергей, заместитель председателя правления Белгазпромбанка, был задержан в рамках «дела Бабарико» и в июле 2021 года осуждён по статье «получение взятки».</t>
+  </si>
+  <si>
+    <t>Нет</t>
+  </si>
+  <si>
+    <t>Решение суда 06.07.2021: 6 лет лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2021-07-06 23:32:05</t>
   </si>
   <si>
-    <t>Denis Sergeevich Petkevich</t>
-[...37 lines deleted...]
-    <t>Sentenza del tribunale 06.09.2022: 12 anni di reclusione in una colonia del regime potenziato, 700 unità di base di multa. Appello 28.02.2023: il verdetto è stato confermato. Sentenza del tribunale 05.09.2025: 6 mesi di reclusione in una colonia del regime rigoroso.</t>
+    <t>Алексей Игоревич Головко</t>
+  </si>
+  <si>
+    <t>6 февраля 2001</t>
+  </si>
+  <si>
+    <t>Алексей, активист анархистского движения, был задержан в марте 2021 года в рамках уголовного дела, возбужденного против анархистов из Брестской области. Он был осужден по нескольким уголовным статьям, таким как «участие в групповых действиях, грубо нарушающих общественный порядок» и «создание экстремистского формирования и участие в нём».
+Известно, что в основу обвинения лег эпизод с перекрытием дорог в Бресте в 2018 году во время протеста против строительства завода АКБ, а также участие в «Марше нетунеядцев», который состоялся 5 марта 2017 года.</t>
+  </si>
+  <si>
+    <t>ИК-14 222125, Минская обл., с.н.п. Новосады, ул.Мира, 1А</t>
+  </si>
+  <si>
+    <t>Решение суда 06.09.2022: 12 лет лишения свободы в колонии в условиях усиленного режима, 700 базовых величин штрафа. Апелляция 28.02.2023: приговор оставлен без изменения. Решение суда 05.09.2025: 6 месяцев лишения свободы в колонии в условиях строгого режима.</t>
   </si>
   <si>
     <t>2021-03-29 22:45:40</t>
   </si>
   <si>
-    <t>Marina Mikhailovna Morozova</t>
-[...32 lines deleted...]
-    <t>Sentenza del tribunale 25.03.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 14.06.2024: sconosciuto.</t>
+    <t>Александр Александрович Чумаков</t>
+  </si>
+  <si>
+    <t>7 февраля 1984</t>
+  </si>
+  <si>
+    <t>09.02.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда 04.12.2023: 7 лет лишения свободы в колонии в условиях общего режима. Апелляция 09.02.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2023-12-07 23:17:56</t>
+  </si>
+  <si>
+    <t>Татьяна Александровна Шинкевич</t>
+  </si>
+  <si>
+    <t>9 февраля 1983</t>
+  </si>
+  <si>
+    <t>Татьяну осудили более чем к шести годам лишения свободы — точный срок неизвестен.</t>
+  </si>
+  <si>
+    <t>Решение суда 25.03.2024: 6 лет лишения свободы в колонии в условиях общего режима. Апелляция 14.06.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-03-18 17:25:01</t>
   </si>
   <si>
-    <t>Roman Bahaddinovich Guseinov</t>
-[...37 lines deleted...]
-    <t>Sentenza del tribunale 22.03.2023: sconosciuto anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello 06.06.2023: sconosciuto. Sentenza del tribunale 05.06.2024: 5 anni di reclusione in una colonia del regime generale. Appello 23.08.2024: sconosciuto.</t>
+    <t>Алексей Викентьевич Игнатенко</t>
+  </si>
+  <si>
+    <t>9 февраля 1978</t>
+  </si>
+  <si>
+    <t>Осужден за комментарии в соцсетях.</t>
+  </si>
+  <si>
+    <t>ИУОТ-29, г. Волковыск, Рокоссовского, 118е, 230415</t>
+  </si>
+  <si>
+    <t>Решение суда 14.03.2025: 2 года 6 месяцев ограничения свободы с направлением в учреждение открытого типа, 100 базовых величин штрафа. Апелляция 04.04.2025: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2026-05-06 11:14:09</t>
+  </si>
+  <si>
+    <t>Дмитрий Владимирович Вялов</t>
+  </si>
+  <si>
+    <t>10 февраля 1981</t>
+  </si>
+  <si>
+    <t>Дмитрий до событий 2020-го работал в Лидском локомотивном депо, в последние годы был дальнобойщиком в Евросоюзе.
+Предположительно был задержан осенью 2025 года после одного из очередных рейсов. Последние его сообщения касаются пересечения границы именно в этот период.
+В 2026 году Дмитрий был признан виновным по статьям «клевета в отношении Лукашенко», «разжигание вражды» и «содействие экстремистской деятельности» и приговорён к лишению свободы в колонии.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2026-03-22 13:43:01</t>
+  </si>
+  <si>
+    <t>Денис Фадеевич Цыбульский</t>
+  </si>
+  <si>
+    <t>11 февраля 1981</t>
+  </si>
+  <si>
+    <t>Осужден судом Заводского района г. Минска по ч. 1 ст. 342 Уголовного кодекса. 22 марта 2023 года дело рассмотрела судья Хвойницкая Жанна. Приговорен к ограничению свободы с направлением в ИУОТ, срок неизвестен.
+В начале мая 2024 г. стало известно, что Денис проходит по новому делу. Суд был назначен на 7 мая. Кроме него по делу проходили Андрей Стабулянец и Александр Шарабайко. В зависимости от роли каждого их обвиняли по ст. 368 (оскорбление Лукашенко), ст. 369 УК (оскорбление представителя власти) и ст. 361-1 УК (участие в экстремистском формировании). В Витебском областном суде Евгений Бурунов рассматривал дело в закрытом судебном заседании с 7 мая по 5 июня 2024 года. В результате Денису присудили лишение свободы в колонии общего режима. Точный срок неизвестен (около пяти лет).</t>
+  </si>
+  <si>
+    <t>Решение суда 22.03.2023: неизвестно лет ограничения свободы с направлением в учреждение открытого типа. Апелляция 06.06.2023: неизвестно. Решение суда 05.06.2024: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция 23.08.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-05-31 18:28:36</t>
   </si>
   <si>
-    <t>Vitaly Yurievich Melnik</t>
-[...15 lines deleted...]
-    <t>16 anni di privazione in una colonia in condizioni di regime rigoroso e 300 multe base.</t>
+    <t>Оксана Станиславовна Вольвачева</t>
+  </si>
+  <si>
+    <t>11 февраля 1969</t>
+  </si>
+  <si>
+    <t>Оксана Вольвачева родилась в украинской Виннице, но живет в Беларуси более 30 лет. 
+С начала 2019 года женщина была зарегистрирована как ИП, а ее основным видом деятельности была розничная торговля колбасными изделиями и ветчиной в специализированных магазинах Минска. Сейчас ее бизнес находится в процессе ликвидации.
+Оксана имеет активную гражданскую позицию и много общалась в политических телеграм-чатах, особенно после начала полномасштабной войны в Украине в 2022 году. Из открытых данных следует, что силовики преследовали ее именно за комментарии в сети. Первый раз минчанку задерживали еще в январе 2024 года именно за комментарии.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2026-06-26 19:57:56</t>
+  </si>
+  <si>
+    <t>Андрей Васильевич Цыпак</t>
+  </si>
+  <si>
+    <t>12 февраля 1993</t>
+  </si>
+  <si>
+    <t>Бывшего сотрудника МТС из Бреста задержали в начале ноября 2022 года. В видео «покаяния» он рассказал, что в 2020-2021 годах работал в МТС и имел доступ к данным. По данным силовиков, Андрей передал в «Черную книгу Беларуси» данные нескольких чиновников и прокуроров.
+Бывший сокамерник Цыпака рассказал правозащитникам, что Андрея сильно избили при задержании.
+Дело Андрея рассматривалось в закрытом режиме, поэтому исход суда правозащитникам неизвестен.
+Андрей Цыпак ранее играл в брестском гандбольном клубе имени Мешкова. С 2020 по 2021 год работал в МТС — и в это время, по версии силовиков, передал данные нескольких прокуроров и государственных должностных лиц в протестную инициативу.</t>
+  </si>
+  <si>
+    <t>Решение суда 23.03.2023: 6 лет лишения свободы в колонии в условиях общего режима. Апелляция 19.05.2023: неизвестно.</t>
+  </si>
+  <si>
+    <t>2023-03-16 22:41:19</t>
+  </si>
+  <si>
+    <t>Сергей Александрович Сикорский</t>
+  </si>
+  <si>
+    <t>12 февраля 1976</t>
+  </si>
+  <si>
+    <t>Сергей, помощник руководителя одной из столичных организаций, был задержан в сентябре 2020 года у себя дома за участие в акции протеста против фальсификаций президентских выборов и насилия против мирных граждан, которая проходила 11 августа 2020 года в Минске. Его осудили за «участие в массовых беспорядках», а также по статье, связанной с наркотиками.
+м
+7 сентября 2020 года его задержали по месту жительства. Согласно протоколу освидетельствования, в момент задержания он находился в состоянии, вызванном потреблением психотропных веществ, в его организме был выявлен мефедрон. Во время обыска в квартире правоохранители нашли порошкообразное вещество. Позже следователи пришли к выводу, что Сикорский также сбыл такое вещество 46-летней жительнице Могилёва.
+Во время прений сторон гособвинитель запросил суд присудить Сикорскому:
+По части 1 статьи 328 УК – 2 года лишения свободы;
+По части 3 статьи 328 УК – 7 лет лишения свободы и 300 базовых величин штрафа. Путем сложения наказаний по двум частям статьи 328 итого присудить 7 лет лишения свободы;
+По части 2 статьи 293 УК – 5 лет лишения свободы.
+Итоговое наказание –9 лет лишения свободы с отбыванием в исправительной колонии усиленного режима и 300 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>Решение суда 06.05.2021: 9 лет лишения свободы в колонии в условиях усиленного режима, 300 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2021-05-06 19:38:28</t>
+  </si>
+  <si>
+    <t>Александра Вячеславовна Пулинович</t>
+  </si>
+  <si>
+    <t>12 февраля 2007</t>
+  </si>
+  <si>
+    <t>В провластном фильме (апрель 2024 года) рассказали, что шесть подростков якобы объединились в "анархистскую ячейку "Черные соловьи", которую" под руководством Национальной освободительной армии Украины " создала 16-летняя гражданка Украины Мария Мисюк.
+Сотрудники ОНТ утверждают, что подростки объединились, чтобы делать диверсии по наводке в Беларуси, а после — в России. Марию обвиняют по ч. 2 ст. 289 УК (акт терроризма). Согласно сюжету, 16-летняя Мария Мисюк в 2022 году переехала вместе с семьей из Украины в Беларусь, где создала "анархистскую ячейку для подготовки терактов". Среди задержанных-учащиеся колледжей в Барановичах, Несвиже, Мире, Минске и Лунинце. Это Трофим Борисов, Сергей Жигалев, Дмитрий Захорошко, Анастасия Клименко и Александра Пулинович. Как утверждают сотрудники ОНТ, молодые люди собирались на Барановичской квартире, чтобы подготовиться к своей первой серьезной акции-собрать взрывчатку и взорвать Барановичское отделение милиции или прокуратуру. По каким статьям обвиняют остальных пяти участников, неизвестно. Как и неизвестны их статусы и местоположение.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 10 лет 3 месяца лишения свободы в колонии в условиях усиленного режима. Апелляция 09.02.2026: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2024-05-01 20:30:24</t>
+  </si>
+  <si>
+    <t>Виталий Юрьевич Мельник</t>
+  </si>
+  <si>
+    <t>12 февраля 1982</t>
+  </si>
+  <si>
+    <t>Задержан по делу "рельсовых партизан".
+Известно, что мужчина проживает в деревне Ходаково, у него есть маленький ребенок.
+При задержании ему прострелили коленные суставы.
+Семья считает, что Виталий не имеет отношения к вменяемым статьям, и связывает задержание с местью местного судьи, а также тем, что ранее у Виталия была судимость.
+Подробности дела неизвестны.</t>
+  </si>
+  <si>
+    <t>ИК-13, г.Глубокое, ул.Советская 205, 211791</t>
+  </si>
+  <si>
+    <t>16 лет лишения в колонии в условиях строгого режима и 300 базовых штраф.</t>
   </si>
   <si>
     <t>2022-07-22 14:35:14</t>
   </si>
   <si>
-    <t>Natalia Sergeevna Belokurskaya</t>
-[...112 lines deleted...]
-    <t>15 anni di reclusione in una colonia sotto regime rafforzato</t>
+    <t>Виталий Леонидович Каледа</t>
+  </si>
+  <si>
+    <t>13 февраля 1967</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2025-09-30 20:53:43</t>
+  </si>
+  <si>
+    <t>Валентин Валентинович Тереневич</t>
+  </si>
+  <si>
+    <t>13 февраля 1975</t>
+  </si>
+  <si>
+    <t>Валентин, помощник мастера на заводе «Химволокно», входящем в состав «Гродно Азот», а также заместитель председателя Белорусского независимого профсоюза «Гродно Азота», был задержан осенью 2021 года в рамках уголовного дела, возбужденного против сотрудников заводов, поддержавших стачку и входивших в инициативу «Рабочы рух». 21 сентября 2021 года эта инициатива была признана экстремистской организацией, после чего по всей стране прошли массовые задержания рабочих.
+В феврале 2023 года Валентина признали виновным по статьям «измена государству» и «создание экстремистского формирования и участие в нём» и приговорили к лишению свободы.
+В октябре 2024 года состоялось очередное судебное заседание, по итогам которого Валентина перевели на тюремный режим.</t>
+  </si>
+  <si>
+    <t>Тюрьма №4, Могилёв ул. Крупской 99А, 212011</t>
+  </si>
+  <si>
+    <t>Решение суда 17.02.2023: 12 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 02.08.2023: приговор оставлен без изменения. Суд по смене режима 09.10.2024: неизвестно лет тюремного режима.</t>
+  </si>
+  <si>
+    <t>2021-09-26 12:54:01</t>
+  </si>
+  <si>
+    <t>Виталий Петрович Минкевич</t>
+  </si>
+  <si>
+    <t>13 февраля 1994</t>
+  </si>
+  <si>
+    <t>Житель Могилевской области. Работник обувного магазина.
+В 2020 году задерживался за участие в акциях протеста.
+Задержан за саботаж железной дорогий около станций г. Бобруйска, а также поджог стрелкового тира в/ч 5527.
+12.04.2024 прошел суд по изменению условий режима отбывания наказания и Виталия перевели на тюремный режим сроком на 3 года.</t>
+  </si>
+  <si>
+    <t>Тюрьма-1, Гродно ул. Кирова 1, 230023</t>
+  </si>
+  <si>
+    <t>15 лет лишения свободы в колонии в условиях усиленного режима</t>
   </si>
   <si>
     <t>2022-05-23 12:40:57</t>
   </si>
   <si>
-    <t>Marina Hramsova</t>
-[...43 lines deleted...]
-    <t>Sentenza del tribunale data sconosciuta: 7 anni di reclusione in una colonia del regime potenziato.</t>
+    <t>Михаил Петрович Долженков</t>
+  </si>
+  <si>
+    <t>13 февраля 1971</t>
+  </si>
+  <si>
+    <t>Был задержан в конце августа-начале сентября 2024 года перед выборами. Осужден по ст. 203 Уголовного кодекса к пяти годам лишения свободы за хранение справочника в электронном виде.
+Михаил окончил МГУП и Академию управления. Работал в горисполкоме инженером по кибербезопасности, после 2020 года либо был уволен, либо уволился сам.
+Сначала содержался в СИЗО-7, 13 августа 2025 прибыл в ИК-22.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 5 лет лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2026-06-01 21:51:29</t>
+  </si>
+  <si>
+    <t>Валерий Викторович Борзенко</t>
+  </si>
+  <si>
+    <t>Его признали виновным в том, что в ноябре 2020 года и марте 2021 года он направил в телеграм-боты "деструктивных каналов" информацию о своем бывшем руководителе. В последующем ее разместили ресурсы, через которые "осуществлялась противоправная деятельность в составе экстремистских формирований". Также согласно обвинению, размещение информации, полученной от Борзенко, повлекло за собой "иные тяжкие последствия".
+Также его признали виновным в том, что он приобрел и хранил боеприпасы к огнестрельному оружию.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 7 лет лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2022-10-03 16:12:26</t>
   </si>
   <si>
-    <t>Anna Gennadievna Shpak</t>
-[...10 lines deleted...]
-    <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+    <t>Анна Геннадьевна Шпак</t>
+  </si>
+  <si>
+    <t>14 февраля 1997</t>
+  </si>
+  <si>
+    <t>Анна окончила факультет массовых видов спорта Белорусского государственного университета физкультуры в 2019 году. Работала тренером-преподавателем в школе олимпийского резерва «Буревестник» в Минске.
+В 2014 году Анна участвовала во II летних юношеских Олимпийских играх, где прыгнула на 3.80 и заняла 4‑е место в общем зачёте. За это девушка получила именную стипендию от Национального олимпийского комитета.
+Вероятно, её задержали по «делу Гаюна». В «списке экстремистов», который ведёт МВД, её статус обозначен как «отбывает наказание». Это значит, что человеку назначили или химию с направлением, или колонию.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-08-12 14:08:21</t>
   </si>
   <si>
-    <t>Anton Olegovich Cheremnykh</t>
-[...10 lines deleted...]
-    <t>Sentenza del tribunale 28.03.2024: sconosciuto. Appello 17.07.2024: sconosciuto.</t>
+    <t>Сергей Витальевич Высоцкий</t>
+  </si>
+  <si>
+    <t>15 февраля 1976</t>
+  </si>
+  <si>
+    <t>Сергея признали виновным в "приготовлении во вхождение лица в состав экстремистского формирования в целях совершения преступления экстремистской направленности". Известно, что у него изъяли в доход государства телефон — как средство совершения преступления. Остальные подробности неизвестны: суд проходил в закрытом режиме. По решению суда он должен выплатить штраф в размере 400 базовых величин (16 тыс. рублей).
+26 июля 2024 г. состоялось рассмотрение апелляционной жалобы. </t>
+  </si>
+  <si>
+    <t>ИК-20, 247755, Гомельская обл., Мозырьский р-н, Михалковский сельсовет, д.70</t>
+  </si>
+  <si>
+    <t>Решение суда 21.05.2024: 3 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 26.07.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-04-10 00:10:05</t>
+  </si>
+  <si>
+    <t>Дмитрий Леонидович Мацкевич</t>
+  </si>
+  <si>
+    <t>15 февраля 1994</t>
+  </si>
+  <si>
+    <t>ИУОТ-9, 210034, г. Витебск, ул. 3-я Чепинская, 39</t>
+  </si>
+  <si>
+    <t>Решение суда 07.09.2023: 3 года 6 месяцев ограничения свободы с направлением в учреждение открытого типа. Апелляция 14.11.2023: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2026-05-12 14:13:01</t>
+  </si>
+  <si>
+    <t>Андрей Анатольевич Берестовой</t>
+  </si>
+  <si>
+    <t>15 февраля 1980</t>
+  </si>
+  <si>
+    <t>У Андрея Берестового более 20 лет опыта работы в дизайне, а последние 15 он работает в IT. Во второй половине 2024-го его задержали. Известно лишь то, что основанием задержания могли стать комментарии Берестового в телеграме. Он пользовался старым аккаунтом, привязанным к его собственному белорусскому номеру, и старым никнеймом, который использовал повсюду.
+Известно, что периодически ездил в Беларусь.</t>
+  </si>
+  <si>
+    <t>СИЗО-7, Брест ул. Советских Пограничников 37, 224030</t>
+  </si>
+  <si>
+    <t>Решение суда 20.05.2025: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2025-07-24 17:15:25</t>
+  </si>
+  <si>
+    <t>Антон Олегович Черемных</t>
+  </si>
+  <si>
+    <t>15 февраля 1983</t>
+  </si>
+  <si>
+    <t>Заместитель командира 310-й группы артиллерии по идеологической работе 120-й отдельной гвардейской механизированной бригады гвардии, подполковник. Его обвиняют в "измене государству лицом, на которое распространяется статус военнослужащего"  и "разжигании иной социальной розни".
+Обстоятельства дела неизвестны.
+5 и 17 июля 2024 г. состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда 28.03.2024: неизвестно. Апелляция 17.07.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-03-16 11:23:55</t>
   </si>
   <si>
-    <t>Andrey Berestovoy</t>
-[...21 lines deleted...]
-    <t>Sentenza del tribunale 29.01.2025: sconosciuto.</t>
+    <t>Олег Игоревич Гаврилов</t>
+  </si>
+  <si>
+    <t>16 февраля 1981</t>
+  </si>
+  <si>
+    <t>Фитнес-тренер из Солигорска.
+Согласно материалам дела Гаврилов в январе 2021 года приобрел и предоставил двум знакомым — Татьяне и Олегу Бирулям — аэрозольные баллоны с краской. После чего последние с января по февраль 2021 года наносили на различные объекты инфраструктуры Солигорска надписи и рисунки, «осуществляя их порчу».
+В августе 2021 года Гаврилов путем договоренностей, в том числе за материальное вознаграждение, вовлек другого знакомого — Сергея Пасюка — в занятие «экстремистской деятельностью».
+Затем обвиняемые с августа по декабрь 2021 года распространяли на территории Солигорска листовки и другую печатную продукцию. Экспертиза содержания «Честной газеты», с экземплярами которой был задержан тренер, свидетельствовала о том, что Гаврилов якобы причастен к разжиганию расовой, национальной, религиозной либо иной социальной вражды или розни, совершенного группой лиц .</t>
+  </si>
+  <si>
+    <t>Решение суда 12.12.2022: 10 лет лишения свободы в колонии в условиях строгого режима. Апелляция 07.04.2023: неизвестно. Суд по смене режима дата неизвестна: 3 года тюремного режима.</t>
+  </si>
+  <si>
+    <t>2021-12-30 14:20:17</t>
+  </si>
+  <si>
+    <t>Дмитрий Александрович Кожедуб</t>
+  </si>
+  <si>
+    <t>16 февраля 1970</t>
+  </si>
+  <si>
+    <t> В 1994 году Дмитрий окончил местный педагогический институт имени Крупской. Ранее у Кожедуба был собственный бизнес. С 2013 по 2019 год он был зарегистрирован как индивидуальный предприниматель. Основным видом деятельности была сдача внаем собственной недвижимости.
+Дмитрий любит путешествовать, плавать на лодках и кататься на велосипеде. </t>
+  </si>
+  <si>
+    <t>ИК №2, 213800, г. Бобруйск, ул. Сикорского, 1</t>
+  </si>
+  <si>
+    <t>Решение суда 19.11.2025: 3 года лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2025-12-08 23:17:30</t>
+  </si>
+  <si>
+    <t>Максим Викторович Полонский</t>
+  </si>
+  <si>
+    <t>16 февраля 1986</t>
+  </si>
+  <si>
+    <t>Решение суда 29.01.2025: неизвестно.</t>
   </si>
   <si>
     <t>2025-02-14 14:52:53</t>
   </si>
   <si>
-    <t>Oleg Igorevich Gavrilov</t>
-[...42 lines deleted...]
-    <t>Sentenza del tribunale 15.05.2024: 4 anni 3 mesi di reclusione in una colonia del regime potenziato. Appello 05.09.2024: il verdetto è stato confermato.</t>
+    <t>Алексей Андреевич Черноусов</t>
+  </si>
+  <si>
+    <t>17 февраля 1991</t>
+  </si>
+  <si>
+    <t>ИК-11, г. Волковыск, ул. Рокоссовского, 118, 231900</t>
+  </si>
+  <si>
+    <t>Решение суда 15.05.2024: 4 года 3 месяца лишения свободы в колонии в условиях усиленного режима. Апелляция 05.09.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2024-04-09 22:28:05</t>
   </si>
   <si>
-    <t>Dmitriy Valerievich Gut</t>
-[...9 lines deleted...]
-    <t>6 anni di reclusione in una colonia</t>
+    <t>Дмитрий Валерьевич Гут</t>
+  </si>
+  <si>
+    <t>18 февраля 1988</t>
+  </si>
+  <si>
+    <t> Дмитрий работал в IT сфере, до этого 7 лет проработал в прокуратуре. 
+09.01.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Решение суда 23.10.2023: 6 лет лишения свободы в колонии в условиях общего режима. Апелляция 09.01.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2023-10-16 18:51:25</t>
   </si>
   <si>
-    <t>Stanislav Sergeevich Chapel</t>
-[...9 lines deleted...]
-    <t>Sentenza del tribunale 31.07.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 29.08.2024: sconosciuto. Appello 04.10.2024: sconosciuto.</t>
+    <t>Павел Александрович Каберда</t>
+  </si>
+  <si>
+    <t>19 февраля 1983</t>
+  </si>
+  <si>
+    <t>В 2006 году он окончил магистратуру физического факультета БГУ. До задержания занимал должность ведущего инженера-программиста (руководящая должность) в компании EPAM. В мае 2020 года Павел вместе с командой других IT-сотрудников помогал беларусским учителям с организацией системы дистанционного образования. Павел женат, у него двое детей. На момент задержания и суда его жена была беременна: он не видел второго ребенка.
+Судя по соцсетям, Павел занимался социальными танцами (хастлом).
+Основанием приговора стали денежные донаты через PayPal в 2020-2022 годах в адрес таких фондов и инициатив, как BYSOL, BY_help, BYPOL и другие. Большинство донатов составляло от 10 до 50 евро, всего переводов было около десяти. Павел признал факты переводов и объяснил их желанием помочь людям, пострадавшим во время протестов или потерявшим работу.</t>
+  </si>
+  <si>
+    <t>Решение суда 19.01.2024: 5 лет лишения свободы в колонии в условиях общего режима, 300 базовых величин штрафа. Апелляция 23.04.2024: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2024-01-15 16:54:26</t>
+  </si>
+  <si>
+    <t>Владимир Юрьевич Савельев</t>
+  </si>
+  <si>
+    <t>19 февраля 1987</t>
+  </si>
+  <si>
+    <t>В начале октября 2022 года в Московском районе столицы на опоре линии электропередач неизвестные вывесили бело-красно-белый флаг и флаг Украины. В телеграм-канале Антона Мотолько на следующий день появился пост с фотографией флага и подписью: "Минчане поздравляют украинский народ с чудесными новостями с крымского моста. Крим — це Україна! Жыве Беларусь! Слава Україні!". В ходе оперативно-розыскных мероприятий сотрудники милиции задержали шестерых минчан в возрасте от 34 до 36 лет, которые якобы это сделали. В том числе Владимира. 
+Савельев на провластном видео говорил, что акцию устроили в поддержку украинцев: "Это поддержка мирных граждан, которые погибают в ненужной войне".
+14.09.2023 состоялось рассмотрение апелляционной жалобы. Приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>неизвестно лет лишения свободы в колонии</t>
+  </si>
+  <si>
+    <t>2023-05-19 10:04:03</t>
+  </si>
+  <si>
+    <t>Станислав Сергеевич Шапель</t>
+  </si>
+  <si>
+    <t>19 февраля 2006</t>
+  </si>
+  <si>
+    <t>Как сообщалось в фильме ОНТ " Дети на прицеле. Завербованные врагом", Станислава обвиняют в том, что он согласился быть курьером для "организации, курировавшей СБУ".Там его представили как агента украинских спецслужб-мол, парень записал видео ,что "готов работать против ФСБ и Путина". Но на момент съемки фильма он уже отбывал наказание в колонии за "мошенничество". Суд состоялся в мае 2024-го. Приговор неизвестен, срок может составлять от 3 до 10 лет колонии со штрафом.
+Согласно фильму ОНТ, в январе 2023 года тогда еще 16-летний парень из многодетной семьи искал работу в интернете. Он наткнулся на мошенников, которые предложили работу курьером — забирать и перевозить деньги. Станиславу сказали записать видео, на котором он заявил, что поддерживает Украину и вроде бы соглашается работать для СБУ.</t>
+  </si>
+  <si>
+    <t>Решение суда 31.07.2024: 7 лет лишения свободы в колонии в условиях общего режима. Апелляция 29.08.2024: неизвестно. Апелляция 04.10.2024: неизвестно. Суд по смене режима дата неизвестна: тюремный режим до конца срока.</t>
   </si>
   <si>
     <t>2024-07-30 00:03:14</t>
   </si>
   <si>
-    <t>Dmitriy Olegovych Selvestruk</t>
-[...41 lines deleted...]
-    <t>Sentenza del tribunale 30.03.2022: 10 anni di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime 24.10.2023: 3 anni di regime carcerario.</t>
+    <t>Алексей Николаевич Хралович</t>
+  </si>
+  <si>
+    <t>19 февраля 1984</t>
+  </si>
+  <si>
+    <t>Экс-подполковник КГБ.
+Об уголовном деле против подполковника известно только из государственных СМИ.
+В 2021 году на телеканале ОНТ показали фильм «Операция КГБ «Манкурты»», в котором сообщили о задержании подполковника КГБ Алексея Храловича.
+Следовательно, под стражей силовик находится около года на момент оглашения приговора.
+Хралович лишен воинского звания «подполковник».</t>
+  </si>
+  <si>
+    <t>Решение суда 30.03.2022: 10 лет лишения свободы в колонии в условиях усиленного режима. Суд по смене режима 24.10.2023: 3 года тюремного режима.</t>
   </si>
   <si>
     <t>2022-03-30 19:11:23</t>
   </si>
   <si>
-    <t>Arseny Olegovich Moiseichik</t>
-[...27 lines deleted...]
-    <t>Sentenza del tribunale 30.08.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 15.11.2024: sconosciuto.</t>
+    <t>Денис Станиславович Голубев</t>
+  </si>
+  <si>
+    <t>20 февраля 1975</t>
+  </si>
+  <si>
+    <t>Денис, кандидат ветеринарных наук, был признан виновным в рамках уголовного дела, возбужденного по статьям «оскорбление Лукашенко» и «содействие экстремистской деятельности».
+Точный приговор неизвестен; вероятно, ему назначили ограничение свободы с направлением в исправительное учреждение открытого типа или лишение свободы в колонии.</t>
+  </si>
+  <si>
+    <t>ИУОТ-24, 230025 г. Гродно, ул. Лидская, 29/б</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года ограничения свободы с направлением в учреждение открытого типа. Апелляция 16.06.2026: неизвестно.</t>
+  </si>
+  <si>
+    <t>2026-05-01 14:27:02</t>
+  </si>
+  <si>
+    <t>Николай Алексеевич Богданчик</t>
+  </si>
+  <si>
+    <t>20 февраля 1976</t>
+  </si>
+  <si>
+    <t>ИУОТ-45, 225073, Брестская обл., Каменецкий р-н., д. Сушки, ул.Центральная, 1</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 5 лет ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2026-06-26 21:29:09</t>
+  </si>
+  <si>
+    <t>Владислав Витальевич Войтехович</t>
+  </si>
+  <si>
+    <t>20 февраля 1995</t>
+  </si>
+  <si>
+    <t>Владислав был задержан в августе 2021 года в рамках уголовного дела, возбужденного по статье «акт терроризма».
+Согласно обвинению, с июля 2020 по январь 2022 года в Беларуси, Турции, Польше, Украине и других странах «действовала организованная преступная группа», якобы готовившая экстремистские преступления. В неё входили радикально настроенные военные, силовики, спортсмены и бизнесмены, стремившиеся захватить власть незаконным путём. Это дело связано с попыткой поджога дома депутата Олега Гайдукевича в июне 2021 года и «организацией массовых беспорядков».
+Владислава осудили по многочисленным уголовным статьям на большой срок лишения свободы, первые пять лет из которого — тюремный режим. Также его лишили воинского звания.</t>
+  </si>
+  <si>
+    <t>Решение суда 21.06.2023: 21 год лишения свободы в колонии в условиях усиленного режима (из них 5 лет тюремного режима), ограничение по военной службе. Апелляция 04.10.2023: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2021-09-17 01:29:35</t>
+  </si>
+  <si>
+    <t>Михаил Григорьевич Лапунов</t>
+  </si>
+  <si>
+    <t>20 февраля 1970</t>
+  </si>
+  <si>
+    <t>Отец политзаключенного Никиты Золотарева. Михаила задержали 8 августа 2023 года и осудили на 15 суток ареста по ст. 19.11 КоАП РБ (распространение экстремистских материалов). После первого ареста на свободу он не вышел и был осужден по той же статье еще на 15 суток, а затем - еще на 15.
+22 сентября 2023 года, накануне освобождения после отбытия третьего административного ареста подряд, его вновь признали виновным в совершении правонарушения и в четвертый раз отправили в изолятор.
+24 октября "экстремистским формированием" по решению КГБ был признан закрытый Telegram — чат "Гомель за Никиту Золоторева", а его единственным обозначенным участником — отец политзаключенного Михаил Лапунов.
+Правозащитникам стало известно, что через некоторое время после отбытия административных арестов Михаил был заключен под стражу. По состоянию на лето 2024 г. содержится в СИЗО.</t>
+  </si>
+  <si>
+    <t>Решение суда 30.08.2024: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция 15.11.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-09-26 14:03:10</t>
   </si>
   <si>
-    <t>Vladislav Vitalievich Voitekhovich</t>
-[...39 lines deleted...]
-    <t>Sentenza del tribunale 19.07.2021: 8 anni di reclusione in una colonia del regime potenziato. Appello 23.11.2021: il verdetto è stato confermato. Appello 10.07.2024: il verdetto è stato confermato.</t>
+    <t>Артём Сергеевич Мицук</t>
+  </si>
+  <si>
+    <t>21 февраля 2001</t>
+  </si>
+  <si>
+    <t>Был задержан по делу о массовых беспорядках и обвинен в участии в телеграм-каналах "радикального направления".</t>
+  </si>
+  <si>
+    <t>Решение суда 19.07.2021: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 23.11.2021: приговор оставлен без изменения. Апелляция 10.07.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-02-25 11:33:01</t>
   </si>
   <si>
-    <t>Natalia Alexandrovna Chubovskaya</t>
-[...2 lines deleted...]
-    <t>21 febbraio 1981</t>
+    <t>Наталья Александровна Чубовская</t>
+  </si>
+  <si>
+    <t>21 февраля 1981</t>
+  </si>
+  <si>
+    <t>Долгое время работала профессиональным визажистом, гримером и бутафором. Женщина создавала свадебные образы и принимала клиенток в местном салоне красоты. Также она участвовала в открытии арт-студии Le Grand.
+Наталья Чубовская — известный в городе над Неманом человек. В ее инстаграме более 9 тысяч подписчиков, у женщины много клиентов и свой салон.</t>
+  </si>
+  <si>
+    <t>Решение суда 24.04.2026: 5 лет 5 месяцев лишения свободы в колонии в условиях общего режима, 500 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-10-30 15:34:18</t>
   </si>
   <si>
-    <t>Oleg Igorevich Sychev</t>
-[...11 lines deleted...]
-    <t>Sentenza del tribunale 03.10.2024: 9 anni di reclusione in una colonia del regime generale. Appello 27.12.2024: sconosciuto.</t>
+    <t>Александр Сергеевич Леонович</t>
+  </si>
+  <si>
+    <t>21 февраля 1991</t>
+  </si>
+  <si>
+    <t>Согласно провластным СМИ, был осужден за то,что отправил данные троих своих бывших сослуживцев в один из "экстремистских" Тelegram-каналов.
+24.10.2023 прошло заседание суда на предмет "освобождения осужденного от наказания в виде лишения свободы, исполнение которого было отсрочено".</t>
+  </si>
+  <si>
+    <t>Решение суда 08.09.2023: 5 лет лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2023-08-30 15:41:08</t>
+  </si>
+  <si>
+    <t>Олег Игоревич Сычев</t>
+  </si>
+  <si>
+    <t>21 февраля 1976</t>
+  </si>
+  <si>
+    <t>47-летний Олег родился в Красноярске, но в нулевых переехал в Беларусь и уже получил гражданство. 
+В провластном фильмке показали, как «украинского террориста» Николая Швеца задержали 4 марта в доме Олега в садовом товариществе «Берёзовая Роща» в деревне Чертяж (Боровлянский сельсовет).
+Сычёва вместе с женой Настей Пилько силовики задержали 3 марта в этом самом доме.
+По информации правозащитников, оба они сейчас находятся в СИЗО КГБ. 
+Задержанная пара имеет двух несовершеннолетних детей, которые сейчас с бабушкой.</t>
+  </si>
+  <si>
+    <t>Решение суда 03.10.2024: 9 лет лишения свободы в колонии в условиях общего режима. Апелляция 27.12.2024: неизвестно.</t>
   </si>
   <si>
     <t>2023-04-07 13:01:12</t>
   </si>
   <si>
-    <t>Artem Ruslanovich Zakrzhevsky</t>
-[...82 lines deleted...]
-    <t>Sentenza del tribunale 21.06.2023: 14 anni di reclusione in una colonia del regime potenziato, 700 unità di base di multa, restrizione del servizio militare. Appello 04.10.2023: il verdetto è stato confermato.</t>
+    <t>Владислав Владимирович Зенюк</t>
+  </si>
+  <si>
+    <t>21 февраля 1994</t>
+  </si>
+  <si>
+    <t>Решение суда 08.11.2021: 10 лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2022-06-14 20:17:50</t>
+  </si>
+  <si>
+    <t>Андрей Евгеньевич Поротников</t>
+  </si>
+  <si>
+    <t>24 февраля 1978</t>
+  </si>
+  <si>
+    <t>Политолог, специалист по проблемам безопасности. Руководитель аналитического центра Belarus Security Blog; член Совета организации «Правый альянс» (2010-2011).
+По словам знакомого Андрея, его задержали в Москве несколько дней назад. Сейчас его доставили в Минск и он сейчас находится в СИЗО КГБ. </t>
+  </si>
+  <si>
+    <t>Решение суда 31.10.2024: 10 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 18.03.2025: неизвестно. Суд по смене режима дата неизвестна: неизвестно лет тюремного режима.</t>
+  </si>
+  <si>
+    <t>2023-03-23 23:52:54</t>
+  </si>
+  <si>
+    <t>Сергей Анатольевич Соколов</t>
+  </si>
+  <si>
+    <t>24 февраля 1976</t>
+  </si>
+  <si>
+    <t>Сергей был задержан в августе 2021 года в рамках уголовного дела, возбужденного по статье «акт терроризма».
+Согласно обвинению, с июля 2020 года по январь 2022 года в Беларуси, Турции, Польше, Украине и других странах «действовала организованная преступная группа, целью которой было совершение экстремистских преступлений. В группе участвовали радикально настроенные лица, в том числе бывшие и действующие военные, сотрудники силовых органов, спортсмены и бизнесмены, стремившиеся захватить власть незаконным путём». Это дело связано с обвинениями в попытке поджога дома депутата Олега Гайдукевича в июне 2021 года и «организации массовых беспорядков».
+Сергея осудили по нескольким уголовным статьям на большой срок лишения свободы и штрафу, а также его лишили воинского звания.</t>
+  </si>
+  <si>
+    <t>Решение суда 21.06.2023: 14 лет лишения свободы в колонии в условиях усиленного режима, 700 базовых величин штрафа, ограничение по военной службе. Апелляция 04.10.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-11-15 19:40:36</t>
   </si>
   <si>
-    <t>Andrey Evgenyevich Porotnikov</t>
-[...30 lines deleted...]
-    <t>Secondo i media filogovernativi, è accusato di aver finanziato attività terroristiche in cambio di una donazione di 50 dollari al reggimento Kalinovsky nel 2023.</t>
+    <t>Алексей Павлович Переверзев</t>
+  </si>
+  <si>
+    <t>25 февраля 2002</t>
+  </si>
+  <si>
+    <t>По утверждению провластных СМИ обвиняется  в финансировании террористической деятельности за донат Полку Калиновского 50 уе в 2023 году.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-04-03 14:00:05</t>
   </si>
   <si>
-    <t>Pavel Leonidovich Nedbailo</t>
-[...5 lines deleted...]
-    <t>Un residente di Svetlogorsk è stato arrestato il 29 settembre 2020 in relazione a disordini di massa e accusato di aver partecipato a canali telegrafici “radicali”.</t>
+    <t>Алексей Дмитриевич Шишковец</t>
+  </si>
+  <si>
+    <t>25 февраля 1979</t>
+  </si>
+  <si>
+    <t>Задержан за «подготовку к диверсии на железной дороге».
+По информации МВД, в начале 2022 года мужчина «вошел в состав экстремистского формирования «ByPol», авторизовавшись в мобилизационном чат-боте для совершения противоправных действий в Беларуси».
+1 марта он якобы получил указания по блокировке железнодорожных путей, а также по изготовлению и использованию «коктейлей Молотова».</t>
+  </si>
+  <si>
+    <t>Решение суда 12.10.2022: 11 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 06.01.2023: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2022-03-11 01:18:52</t>
+  </si>
+  <si>
+    <t>Лариса Ивановна Прохорова</t>
+  </si>
+  <si>
+    <t>25 февраля 1975</t>
+  </si>
+  <si>
+    <t>Задержан вместе со всей семьей (муж, дочь, сын) по подозрению в "госизмене". Дочь позже, судя по всему, отпустили. Подробности дела неизвестны.
+Работала санитаркой в Гомельской городской клинической больнице №3. Лариса Прохорова — совершенно непубличный человек. Она родилась в 1975 году в Грабовке, где прожила всю жизнь.
+Участники закрытого процесса имеют подписки о неразглашении. Из неофициального источника известно, что уголовное дело касается фотографирования различных объектов на территории Беларуси, а за фигурантами дела какое-то время перед арестом следили спецслужбы.
+Семья Прохоровых долгое время жила в деревне Грабовка Гомельского района. На момент задержания они жили в деревне Уза Гомельского района, куда переехали два года назад.</t>
+  </si>
+  <si>
+    <t>Решение суда 20.06.2024: 8 лет лишения свободы в колонии в условиях общего режима. Апелляция 30.08.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2023-12-29 15:11:09</t>
+  </si>
+  <si>
+    <t>Егор Романович Тюшкевич</t>
+  </si>
+  <si>
+    <t>25 февраля 1997</t>
+  </si>
+  <si>
+    <t>Музыкант. Работал в кукольном театре в Бресте.
+Первый раз был осужден в Брестском областном суде 19.12.2024 года.
+В октябре 2025 года стало известно, что на Егора завели новое уголовное дело и перевели в СИЗО.</t>
+  </si>
+  <si>
+    <t>Решение суда 19.12.2024: 6 лет лишения свободы в колонии в условиях общего режима. Апелляция 04.03.2025: неизвестно. Решение суда дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-12-12 12:21:12</t>
+  </si>
+  <si>
+    <t>Павел Леонидович Недбайло</t>
+  </si>
+  <si>
+    <t>25 февраля 1981</t>
+  </si>
+  <si>
+    <t>Житель Светлогорска был задержан 29 сентября 2020 года по делу о массовых беспорядках и обвинён в участии в телеграм-каналах "радикального направления".</t>
   </si>
   <si>
     <t>2021-02-26 21:47:17</t>
   </si>
   <si>
-    <t>Andrey Ivanovich Matusenko</t>
-[...113 lines deleted...]
-    <t>Sentenza del tribunale 23.05.2022: sconosciuto anni di restrizione della libertà senza trasferimento in un istituto penitenziario aperto. Tribunale per il cambio di regime 19.03.2025: sconosciuto.</t>
+    <t>Павел Юрьевич Белютин</t>
+  </si>
+  <si>
+    <t>27 февраля 1977</t>
+  </si>
+  <si>
+    <t>Павел был осужден в суде Фрунзенского района города Минска 23 мая 2022 года по ст. 369 УК РБ.
+В вечернем выпуске новостей на государственном телевидении "Беларусь 1" пятого мая 2025 года Павла назвали "участником экстремистского формирования" и "частью Виленской хоругви", цель которой якобы вторжение в Беларусь. В ролике сообщалось, что активист якобы проходил военизированную тренировку в указанной организации. А также якобы в 2020 году участвовал в акциях протеста и входил в состав группы, которая планировала атаку беспилотниками Островецкой АЭС.
+Сообщается, что Павел уехал из Беларуси, а его объявили в межгосударственный розыск. Обстоятельства задержания активиста неизвестны. На видео мужчину в аэропорту выводят из самолета сотрудники с повязками КГБ и пересаживают в автомобиль.</t>
+  </si>
+  <si>
+    <t>Главпочтамт, а\я 8, Минск 220050</t>
+  </si>
+  <si>
+    <t>Решение суда 23.05.2022: неизвестно лет ограничения свободы без направления. Суд по смене режима 19.03.2025: неизвестно.</t>
   </si>
   <si>
     <t>2022-06-01 18:47:07</t>
   </si>
   <si>
-    <t>Gleb Vladimirovich Zhukov</t>
-[...21 lines deleted...]
-    <t>Sentenza del tribunale 19.06.2025: 3 anni di reclusione in una colonia del regime generale.</t>
+    <t>Алина Викторовна Шевцова</t>
+  </si>
+  <si>
+    <t>27 февраля 2004</t>
+  </si>
+  <si>
+    <t>Студентка Минского государственного лингвистического университета. Задержана в сентябре 2024 года. Сначала была осуждена два раза на сутки по административной статье, после чего завели уголовное дело. По утверждению знакомых, уголовное дело политически мотивировано.
+ Алину Шевцову внесли в список участников "экстремистского формирования" "Школа лидерства для женщин" в конце сентября 2024 года. Это образовательный проект для белорусских студенток, который помогает им развить лидерские качества. </t>
+  </si>
+  <si>
+    <t>Решение суда 19.06.2025: 3 года лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2025-01-07 17:33:41</t>
   </si>
   <si>
-    <t>Ruslan Aleksandrovich Lobanok</t>
-[...13 lines deleted...]
-    <t>Sentenza del tribunale 06.03.2023: 11 anni di reclusione in una colonia del regime potenziato, 1000 rubli di risarcimento. Appello 05.05.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 28.08.2024: 3 anni di regime carcerario.</t>
+    <t>Руслан Александрович Лобанок</t>
+  </si>
+  <si>
+    <t>28 февраля 1983</t>
+  </si>
+  <si>
+    <t>Руслан — бизнесмен, основатель и бывший директор визового центра Испании в Минске — был задержан сотрудниками КГБ в октябре 2021 года в аэропорту, когда собирался покинуть Беларусь. Задержание произошло в рамках уголовного дела, возбужденного по политическим мотивам.
+В марте 2023 года Руслан был осужден по статьям «дача взятки» и «измена государству». Суд приговорил его к длительному сроку лишения свободы и крупному штрафу.
+В августе 2024 года условия его содержания были ужесточены — Руслана перевели на тюремный режим. С того момента ему запрещены передачи, свидания и другие формы поддержки. На личные нужды ему разрешено использовать не более одной базовой величины в месяц.</t>
+  </si>
+  <si>
+    <t>СТ-8, Жодино ул. Советская 22А, 222163</t>
+  </si>
+  <si>
+    <t>Решение суда 06.03.2023: 11 лет лишения свободы в колонии в условиях усиленного режима, 1000 рублей компенсации. Апелляция 05.05.2023: приговор оставлен без изменения. Суд по смене режима 28.08.2024: 3 года тюремного режима.</t>
   </si>
   <si>
     <t>2023-03-05 00:05:05</t>
-  </si>
-[...42 lines deleted...]
-    <t>2025-10-15 12:53:46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1626,51 +1493,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I77"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1699,2129 +1566,1823 @@
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
+      <c r="I3" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="I4" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" t="s">
         <v>30</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" t="s">
         <v>31</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" t="s">
         <v>36</v>
       </c>
-      <c r="C6" t="s">
+      <c r="I6" t="s">
         <v>37</v>
-      </c>
-[...16 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="I7" t="s">
         <v>42</v>
-      </c>
-[...16 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>46</v>
       </c>
-      <c r="C8" t="s">
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>47</v>
       </c>
-      <c r="D8" t="s">
-[...11 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>53</v>
       </c>
       <c r="I9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
         <v>57</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="I10" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" t="s">
         <v>61</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>62</v>
       </c>
-      <c r="C11" t="s">
+      <c r="E11" t="s">
         <v>63</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>64</v>
       </c>
       <c r="I11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" t="s">
         <v>68</v>
       </c>
       <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
         <v>69</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" t="s">
+        <v>63</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
         <v>74</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="I13" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" t="s">
         <v>78</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
         <v>79</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="F14" t="s">
         <v>80</v>
       </c>
-      <c r="F14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
         <v>81</v>
       </c>
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" t="s">
         <v>84</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>85</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>86</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" t="s">
         <v>87</v>
       </c>
-      <c r="F15" t="s">
-[...5 lines deleted...]
-      <c r="H15" t="s">
+      <c r="I15" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" t="s">
         <v>90</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>91</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H16" t="s">
         <v>93</v>
       </c>
       <c r="I16" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>95</v>
       </c>
       <c r="B17" t="s">
         <v>96</v>
       </c>
+      <c r="C17" t="s">
+        <v>97</v>
+      </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="I17" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B18" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I18" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B19" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C19" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E19" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="I19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20" t="s">
-        <v>110</v>
+        <v>112</v>
+      </c>
+      <c r="C20" t="s">
+        <v>113</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
+        <v>114</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="I20" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B21" t="s">
-        <v>114</v>
+        <v>118</v>
+      </c>
+      <c r="C21" t="s">
+        <v>119</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="F21" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="I21" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B22" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C22" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D22" t="s">
-        <v>69</v>
+        <v>12</v>
+      </c>
+      <c r="E22" t="s">
+        <v>46</v>
       </c>
       <c r="F22" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="I22" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B23" t="s">
-        <v>123</v>
+        <v>128</v>
+      </c>
+      <c r="C23" t="s">
+        <v>129</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E23" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="F23" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>33</v>
+        <v>130</v>
       </c>
       <c r="I23" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B24" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C24" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
+      <c r="E24" t="s">
+        <v>20</v>
+      </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="I24" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B25" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C25" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="F25" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="H25" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="I25" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B26" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C26" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="D26" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E26" t="s">
-        <v>139</v>
+        <v>63</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="I26" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="B27" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C27" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D27" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="F27" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="I27" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B28" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>52</v>
       </c>
       <c r="F28" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I28" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B29" t="s">
-        <v>153</v>
+        <v>158</v>
+      </c>
+      <c r="C29" t="s">
+        <v>159</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>75</v>
+        <v>160</v>
       </c>
       <c r="F29" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="I29" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B30" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="C30" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>166</v>
       </c>
       <c r="F30" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="I30" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="B31" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="C31" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="D31" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>164</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="I31" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="B32" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C32" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
+      <c r="E32" t="s">
+        <v>52</v>
+      </c>
       <c r="F32" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="I32" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B33" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="C33" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E33" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="F33" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="I33" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B34" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C34" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D34" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>70</v>
+        <v>186</v>
       </c>
       <c r="F34" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="I34" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="B35" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="F35" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="G35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="I35" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="B36" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C36" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>58</v>
+        <v>197</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="I36" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="B37" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="C37" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="D37" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E37" t="s">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="F37" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G37" t="s">
         <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="I37" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B38" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="C38" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>87</v>
+        <v>166</v>
       </c>
       <c r="F38" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="I38" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="B39" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="C39" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G39" t="s">
         <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="I39" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="B40" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G40" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="H40" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="I40" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="B41" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>80</v>
+        <v>222</v>
       </c>
       <c r="F41" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="I41" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="B42" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="C42" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="F42" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="I42" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="B43" t="s">
-        <v>222</v>
+        <v>231</v>
+      </c>
+      <c r="C43" t="s">
+        <v>232</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="F43" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="I43" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="B44" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="C44" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="I44" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="B45" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="C45" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>32</v>
+        <v>160</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="I45" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="B46" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="C46" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46" t="s">
-        <v>27</v>
+        <v>160</v>
       </c>
       <c r="F46" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="I46" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="B47" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="C47" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
+      <c r="E47" t="s">
+        <v>253</v>
+      </c>
       <c r="F47" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>88</v>
+        <v>254</v>
       </c>
       <c r="I47" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="B48" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>184</v>
+        <v>258</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="I48" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="B49" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="C49" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="I49" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="B50" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="C50" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F50" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="I50" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="B51" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="C51" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
+      <c r="E51" t="s">
+        <v>46</v>
+      </c>
       <c r="F51" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="I51" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="B52" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="C52" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>62</v>
+      </c>
+      <c r="E52" t="s">
+        <v>63</v>
       </c>
       <c r="F52" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G52" t="s">
         <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>82</v>
+        <v>279</v>
       </c>
       <c r="I52" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="B53" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="C53" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53" t="s">
-        <v>52</v>
+        <v>197</v>
       </c>
       <c r="F53" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="I53" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="B54" t="s">
-        <v>275</v>
+        <v>287</v>
+      </c>
+      <c r="C54" t="s">
+        <v>288</v>
       </c>
       <c r="D54" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E54" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
+      <c r="H54" t="s">
+        <v>289</v>
+      </c>
       <c r="I54" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="B55" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="F55" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="H55" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="I55" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>282</v>
+        <v>295</v>
       </c>
       <c r="B56" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="C56" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>285</v>
+        <v>160</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="I56" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="B57" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="C57" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="F57" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="I57" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="B58" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="C58" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>296</v>
+        <v>213</v>
       </c>
       <c r="F58" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="I58" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="B59" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="C59" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
+      <c r="E59" t="s">
+        <v>86</v>
+      </c>
       <c r="F59" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="I59" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="B60" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="C60" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E60" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F60" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>307</v>
+        <v>318</v>
       </c>
       <c r="I60" t="s">
-        <v>308</v>
+        <v>319</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>309</v>
+        <v>320</v>
       </c>
       <c r="B61" t="s">
-        <v>310</v>
+        <v>321</v>
       </c>
       <c r="C61" t="s">
-        <v>311</v>
+        <v>322</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
-      <c r="E61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="I61" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>314</v>
+        <v>325</v>
       </c>
       <c r="B62" t="s">
-        <v>315</v>
+        <v>326</v>
       </c>
       <c r="C62" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>75</v>
+        <v>222</v>
       </c>
       <c r="F62" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>33</v>
+        <v>274</v>
       </c>
       <c r="I62" t="s">
-        <v>317</v>
+        <v>328</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="B63" t="s">
-        <v>315</v>
+        <v>330</v>
       </c>
       <c r="C63" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>75</v>
+        <v>332</v>
       </c>
       <c r="F63" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>33</v>
+        <v>333</v>
       </c>
       <c r="I63" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="B64" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
       <c r="C64" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="D64" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E64" t="s">
-        <v>223</v>
+        <v>63</v>
       </c>
       <c r="F64" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G64" t="s">
         <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>272</v>
+        <v>338</v>
       </c>
       <c r="I64" t="s">
-        <v>324</v>
+        <v>339</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>325</v>
+        <v>340</v>
       </c>
       <c r="B65" t="s">
-        <v>326</v>
+        <v>341</v>
       </c>
       <c r="C65" t="s">
-        <v>327</v>
+        <v>342</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>328</v>
+        <v>343</v>
       </c>
       <c r="F65" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G65" t="s">
         <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>82</v>
+        <v>344</v>
       </c>
       <c r="I65" t="s">
-        <v>329</v>
-[...87 lines deleted...]
-      <c r="A69" t="s">
         <v>345</v>
-      </c>
-[...242 lines deleted...]
-        <v>389</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">