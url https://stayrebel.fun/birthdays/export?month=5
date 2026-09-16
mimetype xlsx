--- v1 (2026-03-19)
+++ v2 (2026-09-16)
@@ -12,1432 +12,1341 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="428">
-[...46 lines deleted...]
-    <t>Решение суда 08.10.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 18.02.2025: неизвестно.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
+  <si>
+    <t>Cognome e nome</t>
+  </si>
+  <si>
+    <t>Compleanno</t>
+  </si>
+  <si>
+    <t>Descrizione</t>
+  </si>
+  <si>
+    <t>Genere</t>
+  </si>
+  <si>
+    <t>Indirizzo</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
+    <t>L'ONG "Viasna"</t>
+  </si>
+  <si>
+    <t>Frase</t>
+  </si>
+  <si>
+    <t>Data di inserimento sul sito</t>
+  </si>
+  <si>
+    <t>Viktoryia Mikalayeuna Hrynko</t>
+  </si>
+  <si>
+    <t>1 maggio 1984</t>
+  </si>
+  <si>
+    <t>Victoria è stata arrestata nell'ottobre del 2024 in relazione al caso delle "chiacchiere in giardino".
+Il 29 ottobre 2024, il KGB ha riconosciuto la coalizione di cortile "Orden", che comprende le chat di cortile "Zlye Kogtiki", "Sukharevo", "Senica2.0", "Solidarity", "Volnyya Vauki", "Navagrudskiya Partisans", "VILIYA", "Skromnye Matryoshka" e "Sosedi", come "formazione estremista".
+Secondo l'agenzia, tra le persone coinvolte in queste iniziative figurano Irina Yakovleva, Natalia Doronina, Diana Gavrilova, il cittadino ucraino Ivan Omelyan, Olga Nekhaychik, Konstantin Kirilenko, Yelizaveta Plitnik, Natalia Guzhova, Irina Smolyarova, Stanislav Botvin e Natalia Lantukh. Pochi giorni dopo, in relazione a questo caso, si sono verificati arresti di massa in tutta la Bielorussia.</t>
+  </si>
+  <si>
+    <t>Donna</t>
+  </si>
+  <si>
+    <t>Penal colony No. 4. 246035, Homieĺ, vulica Antoshkina 3</t>
+  </si>
+  <si>
+    <t>In custodia</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.03.2026: 9 anni di reclusione in una colonia del regime generale, 1000 unità di base di multa. Appello 17.07.2026: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-12-16 19:14:38</t>
+  </si>
+  <si>
+    <t>Dzmitry Khatsianovich</t>
+  </si>
+  <si>
+    <t>1 maggio 1978</t>
+  </si>
+  <si>
+    <t>Uomo</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 08.10.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 18.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2025-01-02 00:30:08</t>
   </si>
   <si>
-    <t>Наталья Николаевна Жигар</t>
-[...62 lines deleted...]
-    <t>Решение суда 09.08.2024: 7 лет лишения свободы в колонии в условиях общего режима. Апелляция 29.10.2024: неизвестно.</t>
+    <t>Dziyana Vasilyeuna Haurylava</t>
+  </si>
+  <si>
+    <t>1 maggio 1986</t>
+  </si>
+  <si>
+    <t>2024-11-20 16:52:34</t>
+  </si>
+  <si>
+    <t>Oleg Igorevich Gurin</t>
+  </si>
+  <si>
+    <t>1 maggio 1991</t>
+  </si>
+  <si>
+    <t>Oleg è stato condannato nel novembre 2025 per "assistenza ad attività estremiste" e condannato alla libertà limitata con collocamento in un istituto di tipo aperto.
+Ex dipendente. Dopo l'università, ha conseguito il grado di ufficiale ed è entrato a far parte del Dipartimento distrettuale di Nesvizh del Comitato investigativo.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 9. 210034, Vitebsk, street 3rd Chepinskaya, 39</t>
+  </si>
+  <si>
+    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.11.2025: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2025-11-21 14:43:13</t>
+  </si>
+  <si>
+    <t>Alexander Mateyuk</t>
+  </si>
+  <si>
+    <t>3 maggio 1982</t>
+  </si>
+  <si>
+    <t>Attivista del “Paese per la vita” e membro del team di Svetlana Tikhanovskaya, Alexander è stato ripetutamente detenuto ai sensi di articoli amministrativi politici. È stato arrestato insieme a un altro attivista, Oleg Boroznaya, notoriamente sotto sorveglianza dall'autunno del 2020. Alexander è stato successivamente condannato per accuse inventate legate alla droga.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 05.10.2021: 9 anni di reclusione in una colonia del regime potenziato, 100 unità di base di multa, 1108 rubli di risarcimento.</t>
+  </si>
+  <si>
+    <t>2021-04-05 12:35:41</t>
+  </si>
+  <si>
+    <t>Hanna Savachkina</t>
+  </si>
+  <si>
+    <t>3 maggio 1999</t>
+  </si>
+  <si>
+    <t>Il 15 maggio 2023, l’ONT ha pubblicato il film di propaganda “Killer Package” of Death: Who and How Wanted to Commit a Terrorist Attack on Victory Day”, che raccontava i dettagli del caso alla vigilia del Giorno della Vittoria, il 9 maggio 2023, "ha impedito un attacco terroristico sotto la supervisione di Kiev". Hanno detto che gli esplosivi erano in stufe elettriche, che sono state inviate ai detenuti tramite pacchi. L'organizzatore dell'azione è stato nominato 23 Valery Vodin, ventisettenne bielorusso, che ha combattuto in Ucraina.
+Il video afferma che pacchi con stufe elettriche contenenti esplosivi sono stati consegnati al punto SDEK di Minsk a Kamennaya Gorka il 21 marzo 2023 da Kiev attraverso l'Italia. Victoria Volchek, 29 anni, durante l'interrogatorio ha confermato di aver ricevuto il pacco: Valery Vodin le ha chiesto di ricevere il pacco. La studentessa della BSU Anna Savochkina e sua madre Tatyana Rusak presero la piastrella da Volchek e la seppellirono nel cimitero di Kolodishchi. La seconda piastrella è stata ritirata dall'odontotecnico Andrei Grigoriev e portata all'associazione di giardinaggio "Avtoremontnik 124" vicino a Olekhnovichi.
+Anna Savochkina ha completato tre corsi presso la Facoltà di Economia della BSU, ma da settembre 2022 è entrata nel primo anno della Facoltà di Biologia della BSU ed è a capo del gruppo. Prima dell'istituto, si è diplomata al Gymnasium-College of Arts intitolato a I.O. Akhremchika si specializza in musica. Detenuta insieme a sua madre.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 09.08.2024: 7 anni di reclusione in una colonia del regime generale. Appello 29.10.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-07-20 13:18:10</t>
   </si>
   <si>
-    <t>Олег Степанович Кинев</t>
-[...45 lines deleted...]
-    <t>Решение суда 26.11.2025: 5 лет лишения свободы в колонии в условиях общего режима.</t>
+    <t>Oleg Viktorovich Efremenko</t>
+  </si>
+  <si>
+    <t>4 maggio 1981</t>
+  </si>
+  <si>
+    <t>Oleg è stato arrestato e condannato per aver “picchiato” un poliziotto durante una marcia di strada a Vitebsk il 13 settembre 2020. Nel settembre 2021 è stato trasferito in regime carcerario per “violazione delle norme”.
+Nell'agosto 2022, Oleg è stato nuovamente condannato per "disobbedienza dolosa ai requisiti dell'amministrazione di un istituto correzionale" e gli è stato aggiunto un altro anno di reclusione.
+Il 25 luglio 2023, il prigioniero politico è stato nuovamente giudicato colpevole di “disobbedienza alle richieste dell’amministrazione” e condannato ad un altro anno di prigione.
+Nel settembre 2024 si è svolta un'altra udienza del procedimento penale contro Oleg per "disobbedienza dolosa ai requisiti dell'amministrazione dell'istituto correzionale" - un'accusa che viene spesso applicata ai prigionieri che si sono rifiutati di collaborare con l'amministrazione penitenziaria.
+Durante l'intero periodo di reclusione, Oleg è costantemente sotto pressione. Viene regolarmente mandato in una cella di punizione, dove viene tenuto in isolamento per decine di giorni.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 14. 222125, Minsk region, Barysaŭ district, s.n.p. Navasady, vulica Miru 1a</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 09.12.2020: 4 anni 6 mesi di reclusione in una colonia del regime generale, 1000 rubli di risarcimento. Tribunale per il cambio di regime 30.09.2021: sconosciuto anni di regime carcerario. Sentenza del tribunale 15.08.2022: 1 anno di reclusione in una colonia del regime rigoroso. Appello 10.11.2022: il verdetto è stato confermato. Sentenza del tribunale 25.07.2023: 1 anno di reclusione in una colonia del regime rigoroso. Appello 19.10.2023: il verdetto è stato confermato. Sentenza del tribunale 24.09.2024: sconosciuto. Appello 13.12.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2021-02-27 22:15:58</t>
+  </si>
+  <si>
+    <t>Yury Mikalayevich Dashkevich</t>
+  </si>
+  <si>
+    <t>4 maggio 1968</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2026-06-22 11:02:09</t>
+  </si>
+  <si>
+    <t>Sviatlana Viachaslavauna Yakubovich</t>
+  </si>
+  <si>
+    <t>4 maggio 1974</t>
+  </si>
+  <si>
+    <t>Nel gennaio 2022, il futuro marito di Svetlana, Stanislav, è stato condannato a tre anni di carcere ai sensi degli articoli 342 e 364 del Codice penale della Repubblica di Bielorussia. Svetlana, profondamente preoccupata per la sua sorte, gli ha portato dei pacchi. Il 24 febbraio 2022, Svetlana Yakubovich ha sposato Stanislav, che all'epoca era ancora in carcere. Nel dicembre 2023, Stanislav è stato rilasciato, dopo aver scontato completamente la pena. Un anno dopo, la coppia è stata arrestata con una nuova accusa penale.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.11.2025: 5 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2024-11-20 14:42:46</t>
   </si>
   <si>
-    <t>Олег Викторович Ефременко</t>
-[...31 lines deleted...]
-    <t>Решение суда 23.09.2024: неизвестно.</t>
+    <t>Anton Aliaksandravich Tselesh</t>
+  </si>
+  <si>
+    <t>4 maggio 2002</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 24. 230025, Grodno, Lidskaya str. 29 b</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2026-03-15 16:16:27</t>
+  </si>
+  <si>
+    <t>Uladzislau Vitalyevich Sinkevich</t>
+  </si>
+  <si>
+    <t>5 maggio 2001</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-02-09 17:56:13</t>
+  </si>
+  <si>
+    <t>Irina Nikolaevna Klezovich</t>
+  </si>
+  <si>
+    <t>5 maggio 1966</t>
+  </si>
+  <si>
+    <t>Arrestati a seguito di un massiccio raid delle forze di sicurezza, avvenuto il 23 e 24 gennaio 2024, ai danni di parenti di prigionieri politici e di persone che avevano inviato pacchi e lettere ai prigionieri politici.
+Irina è stata processata come "persona che ha commesso un atto socialmente pericoloso". Ciò significa che, secondo la decisione del tribunale, nei suoi confronti avrebbero dovuto essere applicate misure mediche obbligatorie. Il suo processo si è svolto il 18 e il 23 settembre 2024. Non si sa dove si trovi.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 23.09.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-06-15 13:33:34</t>
   </si>
   <si>
-    <t>Валерий Валерьевич Жуков</t>
-[...25 lines deleted...]
-    <t>Решение суда 10.07.2024: 3 года лишения свободы в колонии в условиях строгого режима. Апелляция 27.09.2024: неизвестно.</t>
+    <t>Vyacheslav Nikolaevich Kolousov</t>
+  </si>
+  <si>
+    <t>5 maggio 1984</t>
+  </si>
+  <si>
+    <t>Il 15 giugno 2023 è stato condannato ai sensi dell'art. 205 (Furto) a 2 anni e 6 mesi di reclusione.
+Il 14 giugno 2024 si è aperto il dibattimento di un procedimento penale ex art. 342 cp ( Partecipazione attiva ad atti collettivi che violano gravemente l'ordine pubblico ). Su questo verranno giudicati Vyacheslav e altre otto persone .
+Sommando le condanne di questo e del precedente procedimento penale, è stato infine condannato a 3 anni di reclusione di massima sicurezza.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 10.07.2024: 3 anni di reclusione in una colonia del regime rigoroso. Appello 27.09.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-06-10 19:42:29</t>
   </si>
   <si>
-    <t>Юрий Славомирович Сергей</t>
-[...32 lines deleted...]
-    <t xml:space="preserve"> Решение суда 06.09.2022: 17 лет лишения свободы в колонии в условиях строгого режима, 700 базовых величин штрафа, приблизительно 1200 рублей компенсации. Апелляция 28.02.2023: 16 лет 9 месяцев лишения свободы в колонии в условиях строгого режима, 700 базовых величин штрафа, приблизительно 1200 рублей компенсации. Решение суда 24.06.2024: 1 год лишения свободы в колонии в условиях строгого режима. Апелляция 24.09.2024: неизвестно. Суд по смене режима 05.08.2025: 3 года тюремного режима.</t>
+    <t>Andrey Sergeevich Sachevko</t>
+  </si>
+  <si>
+    <t>6 maggio 1996</t>
+  </si>
+  <si>
+    <t>Per la prima volta, Andrei è stato arrestato dal GUBOPiK per aver pubblicato materiale "estremista" sulla sua pagina VKontakte. Si riferivano al video del giuramento di Lukashenko nel 1994 sotto la bandiera bianco-rosso-bianco, che Sachevko ha condiviso sulla pagina.
+È stato condannato per aver partecipato alle Marche di Grodno e per i commenti nella chat.
+L'uomo non ha ammesso la colpa, ma ha solo confermato il fatto di aver scritto commenti l'11 e il 12 agosto 2020. La partecipazione dell'uomo alle Marche di Grodno non è stata confermata dopo aver visto i video degli eventi avvenuti in città.
+Si è saputo che nel giugno 2022 è stato effettuato un esame di laboratorio e forense. Ha confermato la malattia mentale di Andrei. Tuttavia, è stato comunque condannato e incluso anche nell'elenco delle persone e delle organizzazioni coinvolte in attività terroristiche.
+Nell'agosto 2023 è stata trasferita al regime carcerario.</t>
+  </si>
+  <si>
+    <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
+  </si>
+  <si>
+    <t>6 anni di carcere in una colonia penale.</t>
+  </si>
+  <si>
+    <t>2022-07-22 18:14:24</t>
+  </si>
+  <si>
+    <t>Eugene Mikhailovich Pugach</t>
+  </si>
+  <si>
+    <t>6 maggio 1984</t>
+  </si>
+  <si>
+    <t>representative of the Minsk startup hub "Imaguru". A graduate of the EHU Master's program "European Studies", after which he worked in a number of NGOs and the private sector with business. Created and developed startup ecosystems in Belarus.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.12.2024: 4 anni 6 mesi di reclusione in una colonia del regime generale, 500 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2024-08-28 19:37:47</t>
+  </si>
+  <si>
+    <t>Aliaksandr Vadzimavich Karneyeu</t>
+  </si>
+  <si>
+    <t>6 maggio 1991</t>
+  </si>
+  <si>
+    <t>Alexander è stato condannato in un procedimento speciale presso il Tribunale distrettuale di Molodechno ai sensi dell'articolo 364 del Codice penale (violenza o minaccia di violenza contro un agente delle forze dell'ordine) e condannato a tre anni di reclusione in una colonia penale di massima sicurezza. Il giudice Vadim Petrusevich ha esaminato il caso dal 15 ottobre al 16 novembre 2024.
+Alexander, un attivista di Molodechno, era un emigrato politico. Gli attivisti per i diritti umani hanno appreso che in seguito, per ragioni sconosciute, si era ritrovato in Bielorussia, dove è stato nuovamente condannato per collaborazione con l'organizzazione "Dapamoga" ai sensi dei paragrafi 1 e 2 dell'articolo 361-4 (aiuto ad attività estremiste) del codice penale, e condannato a cinque anni e sei mesi di reclusione in un carcere di massima sicurezza, oltre a una multa di 42.000 rubli.
+Come riportato da un quotidiano statale nel dicembre 2025, "l'uomo ha aiutato il gruppo estremista Dapamoga a organizzare l'esodo illegale dalla Repubblica di Bielorussia di individui accusati di responsabilità penale e amministrativa per aver commesso crimini e reati di natura estremista".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 06.08.2024: 3 anni di reclusione in una colonia del regime potenziato (processo in contumacia). Sentenza del tribunale data sconosciuta: 5 anni 6 mesi di reclusione in una colonia del regime potenziato, 930 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2026-04-12 23:23:25</t>
+  </si>
+  <si>
+    <t>Alexander Vladimirovich Frantskevich</t>
+  </si>
+  <si>
+    <t>6 maggio 1990</t>
+  </si>
+  <si>
+    <t>L'attivista del movimento anarchico Alexander è stato arrestato il 12 agosto 2020 e condannato per una serie di accuse penali. In precedenza, nel 2010, stava già scontando una pena nel “caso anarchico”.
+Nel 2022 è stato condannato a 17 anni di carcere e nel febbraio 2023 la Corte Suprema ha ridotto la pena di 3 mesi.
+Nel giugno 2024, Alexander è stato nuovamente accusato di “disobbedienza dolosa ai requisiti dell’amministrazione della colonia” e gli è stato concesso un altro anno di reclusione.
+Nel luglio 2024, sua madre, Tatyana Frantskevich, è stata arrestata con l'accusa di "partecipazione a un gruppo estremista". Insieme a lei è stata detenuta sua sorella Natalya Lobatsevich, madre dell'ex prigioniero politico Ilya Lobatsevich.</t>
+  </si>
+  <si>
+    <t>Pre-trial detention center No. 8. 222163, Žodzina, vulica Savieckaja 22A</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Sentenza del tribunale 06.09.2022: 17 anni di reclusione in una colonia del regime rigoroso, 700 unità di base di multa, circa 1200 rubli di risarcimento. Appello 28.02.2023: 16 anni 9 mesi di reclusione in una colonia del regime rigoroso, 700 unità di base di multa, circa 1200 rubli di risarcimento. Sentenza del tribunale 24.06.2024: 1 anno di reclusione in una colonia del regime rigoroso. Appello 24.09.2024: sconosciuto. Tribunale per il cambio di regime 05.08.2025: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-02-26 21:21:02</t>
   </si>
   <si>
-    <t>Евгений Михайлович Пугач</t>
-[...52 lines deleted...]
-    <t>Решение суда 14.09.2023: 1 год 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 17.11.2023: неизвестно. Решение суда 05.06.2024: 6 лет лишения свободы в колонии в условиях общего режима. Апелляция 23.08.2024: неизвестно.</t>
+    <t>Michael Anatolyevich Tarasevich</t>
+  </si>
+  <si>
+    <t>7 maggio 1976</t>
+  </si>
+  <si>
+    <t>Oltre alla reclusione, a Mikhail è stato ordinato di risarcire il danno morale alle vittime e il danno "causato da una fermata del trasporto pubblico" per un importo di 49.000 rubli, ovvero quasi 20.000 dollari.</t>
+  </si>
+  <si>
+    <t>IK n. 1, 211445, Novopolotsk, st. tecnico, 8</t>
+  </si>
+  <si>
+    <t>2022-11-19 00:34:39</t>
+  </si>
+  <si>
+    <t>Alexander Mikhailovich Sharabaiko</t>
+  </si>
+  <si>
+    <t>7 maggio 1971</t>
+  </si>
+  <si>
+    <t>Culturista, storico locale In precedenza, un uomo era stato arrestato per aver partecipato alle proteste. Il 16 marzo 2023 è stato arrestato per “distribuzione di materiale estremista” e condannato a 10 giorni. L'uomo non è uscito ed è stato trasferito in un centro di custodia cautelare. L'accusa originale era di aver insultato Lukashenko.
+Nel maggio 2024, è stato trasferito in un centro di custodia cautelare per un nuovo procedimento penale; il suo processo è ricominciato il 7 maggio 2024. Oltre a lui, nel caso sono stati coinvolti anche Andrei Stabulyanets e Denis Tsybulsky, che è stato condannato. un anno fa per aver partecipato alle proteste a Minsk (articolo 342 del codice penale).</t>
+  </si>
+  <si>
+    <t>Penal colony No. 22. 225295, Brest region, Ivacevičy, station Damanava, PO Box 20</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 14.09.2023: 1 anno 6 mesi di reclusione in una colonia del regime generale. Appello 17.11.2023: sconosciuto. Sentenza del tribunale 05.06.2024: 6 anni di reclusione in una colonia del regime generale. Appello 23.08.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-03-26 23:12:21</t>
   </si>
   <si>
-    <t>Михаил Анатольевич Тарасевич</t>
-[...17 lines deleted...]
-    <t>7 мая 1990</t>
+    <t>Dmitriy Ivanovich Lapets</t>
+  </si>
+  <si>
+    <t>7 maggio 1990</t>
   </si>
   <si>
     <t xml:space="preserve">
-Известно, что его задержали за участие в протестах в 2020 году, предъявив фото с одного из маршей.
+È noto che è stato arrestato per aver partecipato alle proteste del 2020, presentando una foto di una delle marce.
  </t>
   </si>
   <si>
     <t>2024-05-13 15:43:20</t>
   </si>
   <si>
-    <t>Александр Евгеньевич Сезень</t>
-[...42 lines deleted...]
-    <t>8 лет лишения свободы в колонии в условиях усиленного режима</t>
+    <t>Evgeniy Valerievich Burlo</t>
+  </si>
+  <si>
+    <t>9 maggio 1991</t>
+  </si>
+  <si>
+    <t>Il musicista del gruppo TOR BAND è stato arrestato insieme a Dmitry Golovach, anche le loro mogli sono state arrestate. La moglie di Golovach è stata multata, la moglie di Burlo - arresto amministrativo.
+Alla fine di novembre 2022, Dmitry ed Evgeny sono stati condannati per la terza volta a 15 giorni. TOR BAND è diventata una band popolare in Bielorussia sulla scia delle proteste del 2020. Molte canzoni sono diventate hit su diverse piattaforme. I prodotti informativi, i social network e il logo del gruppo TOR BAND sono stati riconosciuti come "estremisti", così come le loro canzoni sopra elencate.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
+  </si>
+  <si>
+    <t>8 anni di reclusione in una colonia in condizioni di sicurezza rafforzate</t>
   </si>
   <si>
     <t>2022-12-06 21:04:39</t>
   </si>
   <si>
-    <t>Максим Сергеевич Дробница</t>
-[...10 lines deleted...]
-    <t>Решение суда 13.07.2023: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 19.09.2023: неизвестно.</t>
+    <t>Maksim Siarheyevich Drabnitsa</t>
+  </si>
+  <si>
+    <t>9 maggio 2001</t>
+  </si>
+  <si>
+    <t>Residente di 22 anni a Svetlogorsk. Maxim è sotto processo “per aver organizzato le attività di un’organizzazione terroristica e aver partecipato alle attività di tale organizzazione”. Maxim è stato giudicato colpevole di essersi unito a una “formazione estremista” (il piano “Vittoria”) e di aver pianificato di far saltare in aria la ferrovia nella regione di Svetlogorsk. La pubblicazione statale scrive che per fermare la guerra in Ucraina la miniatura “era pronta a tutto”. Quando il ragazzo è arrivato alla ferrovia, è caduto in un'imboscata da parte delle forze di sicurezza ed è stato arrestato.
+Le agenzie governative non hanno segnalato nulla su questo caso. Il processo è chiuso.
+Il 19 settembre 2023 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 13.07.2023: 8 anni di reclusione in una colonia del regime potenziato. Appello 19.09.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2023-05-19 22:35:24</t>
   </si>
   <si>
-    <t>Александр Петрович Горшунов</t>
-[...8 lines deleted...]
-    <t>Решение суда 05.03.2025: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+    <t>Alexander Petrovich Gorshunov</t>
+  </si>
+  <si>
+    <t>10 maggio 1979</t>
+  </si>
+  <si>
+    <t>Ha lavorato come programmatore presso lo stabilimento "Atlant" di Minsk.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 05.03.2025: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-05-26 01:52:20</t>
   </si>
   <si>
-    <t>Артем Витальевич Шинкевич</t>
-[...29 lines deleted...]
-    <t>Решение суда 02.04.2021: 5 лет лишения свободы в колонии в условиях общего режима, приблизительно 28000 рублей компенсации. Решение суда 07.04.2022: 2 года лишения свободы в колонии в условиях общего режима. Решение суда 09.11.2022: 1 год лишения свободы в колонии в условиях общего режима. Апелляция 09.02.2023: приговор оставлен без изменения. Решение суда 14.09.2023: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 19.12.2023: приговор оставлен без изменения. Суд по смене режима 12.03.2024: 3 года тюремного режима. Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях строгого режима. Апелляция дата неизвестна: неизвестно.</t>
+    <t>Ivan Alexandrovich Zenko</t>
+  </si>
+  <si>
+    <t>10 maggio 1982</t>
+  </si>
+  <si>
+    <t>Un singolo imprenditore è stato arrestato e condannato con tre capi d'accusa per aver partecipato a un evento avvenuto durante la dispersione delle persone l'11 ottobre 2020 vicino alla stazione della metropolitana Pushkinskaya.
+Nell'aprile 2022 Ivan è stato nuovamente condannato per aver partecipato a una protesta, ma ciò non ha influito sulla sentenza definitiva. Tuttavia, nel novembre dello stesso anno, gli fu concesso un altro anno di reclusione, giudicato colpevole di “disobbedienza ai requisiti dell’amministrazione dell’istituto correzionale”.
+Nel settembre 2023 è stato condannato ad altri 3 anni di carcere per “violenza contro un funzionario”.
+Nel marzo 2024 è stato trasferito in carcere per 3 anni.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 02.04.2021: 5 anni di reclusione in una colonia del regime generale, circa 28000 rubli di risarcimento. Sentenza del tribunale 07.04.2022: 2 anni di reclusione in una colonia del regime generale. Sentenza del tribunale 09.11.2022: 1 anno di reclusione in una colonia del regime generale. Appello 09.02.2023: il verdetto è stato confermato. Sentenza del tribunale 14.09.2023: 3 anni di reclusione in una colonia del regime generale. Appello 19.12.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 12.03.2024: 3 anni di regime carcerario. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime rigoroso. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2021-02-26 20:57:57</t>
   </si>
   <si>
-    <t>Владимир Иванович Янковский</t>
-[...26 lines deleted...]
-    <t>3 года ограничения свободы с направлением в исправительное учреждение открытого типа.</t>
+    <t>Oleg Valerievich Kekukh</t>
+  </si>
+  <si>
+    <t>11 maggio 1983</t>
+  </si>
+  <si>
+    <t>Nell’estate del 2023 si è svolto un processo per inasprire la condanna di Oleg. Dopo la corte d'appello, il 5 settembre 2023, Oleg è stato trasferito in una colonia.</t>
+  </si>
+  <si>
+    <t>3 anni di restrizione della libert&amp;agrave; con trasferimento in un istituto penitenziario aperto.</t>
   </si>
   <si>
     <t>2022-10-31 17:49:43</t>
   </si>
   <si>
-    <t>Ростислав Олегович Стефанович</t>
-[...8 lines deleted...]
-    <t>Решение суда 19.07.2021: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 23.11.2021: приговор оставлен без изменения. Апелляция 10.07.2024: приговор оставлен без изменения.</t>
+    <t>Andrey Viktorovich Sudibor</t>
+  </si>
+  <si>
+    <t>11 maggio 1982</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.11.2025: 2 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-11-24 21:49:44</t>
+  </si>
+  <si>
+    <t>Anatoly Ulyanovich Rybak</t>
+  </si>
+  <si>
+    <t>11 maggio 1971</t>
+  </si>
+  <si>
+    <t>Nel 1993 si è laureato presso la Scuola Superiore di Ingegneria Missilistica Antiaerea di Minsk e, con il grado di maggiore, è stato assegnato al 147° Reggimento Missilistico Antiaereo di Babruisk (unità militare 96869). Ha prestato servizio lì almeno fino alla fine degli anni 2000, quando è andato in pensione.
+Anatoly si è cimentato in diversi campi, come l'imprenditoria, il network marketing e il lavoro come dipendente nel settore tecnologico.
+La religione riveste un ruolo significativo nella vita di Rybak. È un fedele praticante della Chiesa della Grazia del Signore, una delle più antiche congregazioni battiste evangeliche di Bobruisk.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 7. 225136, Pružany district, Kuplina</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-01-05 22:24:12</t>
+  </si>
+  <si>
+    <t>Rostislav Olegovich Stefanovich</t>
+  </si>
+  <si>
+    <t>12 maggio 1988</t>
+  </si>
+  <si>
+    <t>Un membro del Consiglio di coordinamento allargato è stato arrestato il 29 settembre 2020 in relazione a disordini di massa, picchiato dalla polizia antisommossa e accusato di aver partecipato a canali telegrafici “radicali”.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.07.2021: 8 anni di reclusione in una colonia del regime potenziato. Appello 23.11.2021: il verdetto è stato confermato. Appello 10.07.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-26 21:12:27</t>
   </si>
   <si>
-    <t>Никита Михайлович Золоторев</t>
-[...45 lines deleted...]
-    <t>Решение суда 13.11.2024: 3 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 28.01.2025: неизвестно.</t>
+    <t>Vladislav Vladimirovich Nastyushkin</t>
+  </si>
+  <si>
+    <t>12 maggio 1996</t>
+  </si>
+  <si>
+    <t>28 anni, laureatosi prima come tecnico informatico, ha poi studiato alla BarSU (Università statale di Baranovichi). In alcuni social network la città corrente è indicata come Brest, in altri come Kobryn. Yandex.Services offre servizi di sviluppo siti web e riparazione computer a Brest e Kobryn. Giochi per PC trasmessi in streaming sul canale YouTube di Dog Chain.Al momento non si sa per quali proteste specifiche Vladislav sia stato processato. Tuttavia, a giudicare dall'articolo e dal fatto che il processo si sta svolgendo a Kobryn, si tratta quasi certamente di un processo per le proteste di Kobryn avvenute dopo le elezioni del 9 agosto 2020.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 13.11.2024: 3 anni 6 mesi di reclusione in una colonia del regime generale. Appello 28.01.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-11-02 15:58:45</t>
   </si>
   <si>
-    <t>Евгений Александрович Белькевич</t>
-[...39 lines deleted...]
-    <t>СИЗО-7, Брест ул. Советских Пограничников 37, 224030</t>
+    <t>Dmitry Viktorovich Dovgal</t>
+  </si>
+  <si>
+    <t>12 maggio 1976</t>
+  </si>
+  <si>
+    <t>Dmitry fu arrestato nella primavera del 2025 nell'ambito di un procedimento penale ai sensi dell'articolo "assistenza ad attività estremiste" e nell'autunno dello stesso anno fu dichiarato colpevole e condannato alla libertà limitata con rinvio a giudizio e multa.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 6. 225889, Brest region, Kobrin district, Lushchyky</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 15.10.2025: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto, 500 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2025-10-10 15:48:04</t>
+  </si>
+  <si>
+    <t>Alexander Nikolaevich Chukovich</t>
+  </si>
+  <si>
+    <t>13 maggio 1970</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 18.10.2024: sconosciuto anni di reclusione in una colonia del regime potenziato. Appello 10.01.2025: sconosciuto. Sentenza del tribunale 27.05.2026: 6 mesi di reclusione in una colonia del regime rigoroso.</t>
+  </si>
+  <si>
+    <t>2024-09-23 18:31:42</t>
+  </si>
+  <si>
+    <t>Sergey Danilovich Mityushkin</t>
+  </si>
+  <si>
+    <t>14 maggio 1969</t>
+  </si>
+  <si>
+    <t>Sergei, artigiano di Baranovichi, è stato arrestato nel febbraio 2025. Inizialmente è stato condannato a 24 ore di carcere ai sensi dell'articolo 19.11 del Codice dei reati amministrativi, poi è stato incriminato ai sensi dell'articolo 188 del Codice penale della Repubblica di Bielorussia.</t>
   </si>
   <si>
     <t>2025-10-16 18:32:46</t>
   </si>
   <si>
-    <t>Дмитрий Павлович Капуза</t>
-[...10 lines deleted...]
-    <t>Решение суда дата неизвестна: 24 года лишения свободы в колонии в условиях усиленного режима.</t>
+    <t>Dzmitry Paulavich Kapuza</t>
+  </si>
+  <si>
+    <t>14 maggio 1989</t>
+  </si>
+  <si>
+    <t>Dmitry e Olga Kapuzy, 36 anni, sono stati arrestati il 16 gennaio 2024. La coppia proviene dal distretto di Drogichin e viveva vicino al confine tra Bielorussia e Ucraina. Dopo il loro arresto, la televisione di Stato ha trasmesso un video di propaganda, "Purge. Combattere sabotatori e agenti dei servizi speciali ucraini in Bielorussia", accusandoli di contrabbando di beni dall'Ucraina. In totale, all'epoca furono arrestate 12 persone. Secondo la propaganda, la coppia avrebbe lavorato per i servizi speciali ucraini. Si affermava che i residenti del distretto di Drogichin avessero collaborato con i servizi di sicurezza ucraini sequestrando esplosivi e creando nascondigli in Bielorussia.
+Un video di propaganda mostrava Dmitry colpito alla coscia durante l'arresto. Più tardi, lo si vedeva camminare con le stampelle. Il fratello di Dmitry fu picchiato alla testa dagli agenti del KGB subito dopo l'arresto.
+Uno dei prigionieri politici rilasciati, che condivideva la custodia con Kapuza nel Centro di detenzione preventiva n. 7, ha affermato che inizialmente le accuse erano state formulate ai sensi dell'articolo 289 del Codice penale della Repubblica di Bielorussia: terrorismo . Tuttavia, questo articolo richiede un'esplosione , un incendio doloso o altre azioni che creino un pericolo di morte . In seguito, il KGB ha riclassificato il caso ai sensi dell'articolo 356 del Codice penale: " Tradimento ". Come Kapuza stesso ha spiegato a un compagno di cella, possedeva una casa nel villaggio di Svaryn , nel distretto di Drogichin, non lontano dal confine ucraino. Lì contrabbandava ambra , sigarette e vodka . Poteva trasportare la merce direttamente , oppure nasconderla e trasportarla in più parti per sicurezza. A quanto pare , uno dei depositi è stato scoperto dal KGB e vi sono stati piazzati degli esplosivi. Kapuza ne è venuto a conoscenza dopo il suo arresto. Durante l'arresto, alcuni uomini saltarono fuori dal minibus , corsero verso la sua auto, aprirono la portiera e, senza dire una parola, gli spararono due volte alla gamba . Dmitry ricevette cure mediche minime . Fu fortunato che non si verificò la cancrena e che la sua gamba sopravvisse. Dmitry, che all'epoca non aveva ammesso la colpa , fu picchiato selvaggiamente per estorcergli una confessione.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 24 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-07-16 19:00:11</t>
   </si>
   <si>
-    <t>Анатолий Анатольевич Старосветский</t>
-[...9 lines deleted...]
-    <t>Решение суда 29.03.2024: 4 года лишения свободы в колонии в условиях усиленного режима. Апелляция 04.06.2024: неизвестно.</t>
+    <t>Dmitry Alexandrovich Grachev</t>
+  </si>
+  <si>
+    <t>14 maggio 1980</t>
+  </si>
+  <si>
+    <t>Penal colony No. 11. 231900, Volkovysk, Rokossovsky str., 118</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 28.01.2025: sconosciuto anni di reclusione in una colonia del regime generale. Appello 13.03.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-03-11 17:42:47</t>
+  </si>
+  <si>
+    <t>Alexey Andreevich Tkachuk</t>
+  </si>
+  <si>
+    <t>14 maggio 1987</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aleksey è stato condannato con false accuse di possesso di munizioni da addestramento. Nell'agosto 2020, l'uomo ha scritto una lettera di dimissioni dall'esercito ed è stato licenziato a novembre.
+È stato arrestato per caso di esportazione di documenti del Ministero della Difesa della Repubblica di Bielorussia. Durante le indagini, sono stati portati in un procedimento penale separato ai sensi della parte 2 dell'art. 295 cp, perché durante una perquisizione nell'appartamento sarebbe stato rinvenuto dell'esplosivo.
+Il tribunale della città di Minsk nell'agosto 2022 ha emesso un verdetto. Anche Alexei è stato privato del grado militare e multato: 500 unità base. Il processo si è svolto a porte chiuse.
+</t>
+  </si>
+  <si>
+    <t>2022-12-04 01:33:09</t>
+  </si>
+  <si>
+    <t>Anatoly Anatolevich Starosvetskii</t>
+  </si>
+  <si>
+    <t>14 maggio 1990</t>
+  </si>
+  <si>
+    <t>Ex marito della prigioniera politica Vitalia Bondarenko. È stato arrestato dopo un breve incontro con Vitalia, proprio all'uscita dalla colonia, ed è stato prima collocato in un centro di detenzione temporanea a Gomel, dopo di che è stato trasferito al centro di detenzione preventiva-3.
+Il 4 giugno 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 29.03.2024: 4 anni di reclusione in una colonia del regime potenziato. Appello 04.06.2024: sconosciuto. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2023-10-19 20:09:08</t>
   </si>
   <si>
-    <t>Павел Анатольевич Лащенко</t>
-[...59 lines deleted...]
-    <t>11 лет лишения свободы в колонии усиленного режима.</t>
+    <t>Yury Fiodaravich Ochkas</t>
+  </si>
+  <si>
+    <t>14 maggio 1961</t>
+  </si>
+  <si>
+    <t>Negli anni '90 è stato vicecampione bielorusso di sport motoristici e ha lavorato a lungo come allenatore. In seguito, affascinato dal mare, si è dedicato al windsurf e alla vela.
+Nel 2013, Ochkas acquistò un vecchio yacht in Polonia, lo restaurò personalmente e lo chiamò "Fortuna". Da allora, iniziò a offrire servizi per vacanze sul Mar di Minsk, cercando di creare un servizio di alta qualità e di grande impatto estetico in Bielorussia, pur riconoscendo che sarebbe stato impossibile sviluppare un'attività a tutti gli effetti alle nostre latitudini. Il suo marchio si chiamava yachts.by.
+Yuriy ha posizioni filo-ucraine. "Credo che tutto sarà Ucraina!", ha scritto in un post su Facebook.
+L'ultimo post di Yuri sui social media risale al 30 agosto 2025 , quando pubblicò una registrazione dalla regione dei laghi della Masuria, in Polonia. Probabilmente fu arrestato poco dopo, mentre faceva ritorno in Bielorussia.
+È stato processato presso il Tribunale cittadino di Minsk ai sensi dell'articolo 130, comma 1, del Codice penale. Il reato è molto probabilmente legato a post filo-ucraini pubblicati sui social media.
+Yuri è stato condannato a una colonia penale.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-04-11 20:26:04</t>
+  </si>
+  <si>
+    <t>Vadzim Siarheyevich Bahdanau</t>
+  </si>
+  <si>
+    <t>15 maggio 1999</t>
+  </si>
+  <si>
+    <t>Vadim Bogdanov ha lavorato per un periodo come tassista in Russia. Tuttavia, stando agli annunci di lavoro , in seguito è passato al settore IT, iniziando a lavorare come tester di software. Nel 2024 si è trasferito in Polonia. Le ultime notizie su di lui in Polonia risalgono alla seconda metà del 2025.
+È stato arrestato alla fine dello scorso anno al suo rientro dall'estero e posto in custodia cautelare.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-07-26 20:43:27</t>
+  </si>
+  <si>
+    <t>Yuri Anatolyevich Garkach</t>
+  </si>
+  <si>
+    <t>15 maggio 1977</t>
+  </si>
+  <si>
+    <t>Tenente colonnello del KGB, vice comandante dell'unità "A" del KGB della Repubblica di Bielorussia. Nell'agosto 2020 ha presieduto l'Associazione dei veterani del Gruppo A, a nome della quale ha firmato un appello di condanna della violenza e della repressione. Nell'autunno del 2020 è stato arrestato dagli agenti del KGB e posto in custodia cautelare. Il procedimento penale è classificato come "segreto".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 7 anni di reclusione in una colonia del regime potenziato. Appello 27.12.2022: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2022-10-03 15:45:01</t>
+  </si>
+  <si>
+    <t>Victor Aleksandrovich Savashevich</t>
+  </si>
+  <si>
+    <t>15 maggio 1982</t>
+  </si>
+  <si>
+    <t>L'uomo è stato incaricato della creazione e amministrazione del canale nel telegramma "‎23.34"‎, che conteneva informazioni sui giudici bielorussi.
+Viktor è stato anche accusato di "complicità nelle azioni deliberate di amministratori e membri di una serie di altri canali Telegram distruttivi volti a incitare l'odio sociale e la discordia sulla base di una diversa appartenenza sociale e comportare gravi conseguenze", secondo il canale Telegram di l'Ufficio del Procuratore Generale.</t>
+  </si>
+  <si>
+    <t>11 anni di carcere in una colonia penale.</t>
   </si>
   <si>
     <t>2022-12-23 23:41:33</t>
   </si>
   <si>
-    <t>Дмитрий Михайлович Сончик</t>
-[...39 lines deleted...]
-    <t>Решение суда 09.08.2024: 8 лет лишения свободы в колонии в условиях усиленного режима, 50 базовых величин штрафа. Апелляция 01.11.2024: неизвестно.</t>
+    <t>Timur Aleksandrovich Lazko</t>
+  </si>
+  <si>
+    <t>15 maggio 1983</t>
+  </si>
+  <si>
+    <t>Il 2 febbraio 2024, un canale Telegram vicino al GUBOPiK di Brest ha pubblicato un video pentito con Timur Lozko.Nel video, le forze di sicurezza hanno mostrato come uomini con scudi e armi, in alta uniforme, hanno fatto irruzione in casa. Segue un filmato in cui Timur Aleksandrovich, con le mani dietro la schiena, afferma di essere stato trovato con abbonamenti a Nekhta e che ha anche donato a questo canale Telegram. L'uomo racconta anche di lavorare al Lode come anestesista e rianimatore.Su Internet si legge che Lozko era stato arrestato nell’ottobre 2020 (e in solidarietà con lui altri medici a Brest sono usciti per protestare con la scritta “Io/noi siamo Timur”). E durante il referendum del febbraio 2022, è stato nuovamente detenuto e, ai sensi dell'articolo 24.23 del Codice degli illeciti amministrativi, "picchettaggio illegale", ha prima prestato servizio in una struttura di detenzione temporanea, e poi ha ricevuto una multa di 50 b.v.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 09.08.2024: 8 anni di reclusione in una colonia del regime potenziato, 50 unità di base di multa. Appello 01.11.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-02-03 12:54:26</t>
   </si>
   <si>
-    <t>Владимир Алексеевич Дударев</t>
-[...26 lines deleted...]
-    <t>Решение суда 04.03.2024: 7 лет лишения свободы в колонии в условиях усиленного режима.</t>
+    <t>Alexander Nikolaevich Polivko</t>
+  </si>
+  <si>
+    <t>16 maggio 1987</t>
+  </si>
+  <si>
+    <t>Arrestato per commenti sui social network. Alexander è accusato di “appelli estremisti che incitano all’odio sociale” e di “insulto a funzionari governativi”. Il canale filogovernativo Telegram ha mostrato screenshot di messaggi che implicano Polivko. Ad esempio: "Collaboratori e schiavi, è disgustoso guardare! Così che si arrabbiano tutti e impalano questo fascista baffuto".
+Pertanto, secondo l'accusa, il 14 giugno 2021, sotto la pubblicazione del canale telegrafico "La Bielorussia del cervello", Alexander ha scritto un messaggio in cui affermava che una volta lavorava a casa di Lukashenko e uno dei suoi colleghi parlava del suo conversazione con la guardia di sicurezza di Lukashenko. E secondo la guardia, Lukashenko personalmente, a causa di errori da parte della guardia, avrebbe potuto metterli in fila e "dare un pugno al compensato" (colpire con tutte le sue forze al petto o allo stomaco in modo che la persona si pieghi dall'alto). un colpo del genere). A quanto pare, questo commento è stato scritto sotto un post dal titolo "BYPOL: Roman Protasevich è stato picchiato personalmente dal dittatore" (tutti i commenti sotto il post sono stati cancellati al momento). Al processo, a Polivko è stato chiesto di nominare che tipo di collega avesse raccontato una storia del genere, ma l'uomo non riusciva a ricordare né il suo nome né altri dettagli personali, perché. ha lavorato presso la residenza per un periodo molto lungo, intorno al 2008-2009. Ma trovare un ex collega basandosi sui documenti sarebbe irrealistico, perché... lavoravano senza impiego ufficiale. È stato condannato anche per altri 4 commenti ai sensi di vari articoli del codice penale della Repubblica di Bielorussia.
+L'uomo ha lasciato due figli minorenni (hanno 14 e 4 anni).</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 04.03.2024: 7 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2023-08-02 22:42:27</t>
   </si>
   <si>
-    <t>Иван Петрович Супрунчик</t>
-[...26 lines deleted...]
-    <t>Решение суда 20.05.2024: 11 лет лишения свободы в колонии в условиях общего режима. Апелляция 30.08.2024: неизвестно. Суд по смене режима дата неизвестна: неизвестно лет тюремного режима.</t>
+    <t>Nikita Uladzimiravich Putsillo</t>
+  </si>
+  <si>
+    <t>17 maggio 1985</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 05.12.2025: 3 anni 6 mesi di reclusione in una colonia del regime generale. Appello 28.03.2026: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-10-21 18:03:22</t>
+  </si>
+  <si>
+    <t>Siarhei Siarhehovich Strybulski</t>
+  </si>
+  <si>
+    <t>17 maggio 1976</t>
+  </si>
+  <si>
+    <t>Nel 2017, Strybulsky fu arrestato nell'ambito del famoso caso "White Legion". Fu rilasciato dopo 99 giorni dietro le sbarre; il caso fu chiuso per mancanza di prove.
+L'uomo è stato arrestato anche nell'autunno del 2021, quando gli sono stati confiscati l'equipaggiamento e i "simboli di protesta".
+Nel 2022, Strybulskag fu arrestato il 23 marzo, poco prima del Giorno della Libertà (25 marzo). Il giorno dopo il suo arresto, fu condannato a 15 giorni di carcere. In seguito raccontò agli amici di essere stato picchiato e torturato con scosse elettriche durante l'arresto.
+Il 14 novembre 2025, Sergei fu nuovamente arrestato e scontò due condanne amministrative. Il 12 dicembre fu arrestato per accuse penali.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.05.2026: 3 anni 6 mesi di reclusione in una colonia del regime potenziato, 550 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2025-12-21 01:35:00</t>
+  </si>
+  <si>
+    <t>Basil Vasilevich Prokhorov</t>
+  </si>
+  <si>
+    <t>18 maggio 1969</t>
+  </si>
+  <si>
+    <t>È stato arrestato insieme a tutta la sua famiglia (moglie, figlia, figlio) con l'accusa di "tradimento". Pare che la figlia sia stata successivamente rilasciata. Vasily Prokhorov ha 54 anni. Viene dalla città di Chernobyl, che ospitava la famigerata centrale nucleare. È noto che è rimasto ferito nell'incidente di Chernobyl. Prokhorov prestò servizio nelle truppe aviotrasportate. Poi ha lavorato nei cantieri edili e ha lavorato come trasportatore di merci al chiaro di luna, oltre a scrivere un piccolo blog.
+I partecipanti a un processo chiuso hanno accordi di non divulgazione. È noto da una fonte non ufficiale che il procedimento penale riguarda la fotografia di vari oggetti sul territorio della Bielorussia e che le persone coinvolte nel caso sono state monitorate dai servizi speciali per qualche tempo prima del loro arresto.
+La famiglia Prokhorov ha vissuto a lungo nel villaggio di Grabovka, nella regione di Gomel. Al momento del loro arresto, vivevano nel villaggio di Uza, nella regione di Gomel, dove si erano trasferiti due anni fa.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 20.05.2024: 11 anni di reclusione in una colonia del regime generale. Appello 30.08.2024: sconosciuto. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2023-12-29 15:03:05</t>
   </si>
   <si>
-    <t>Николай Петрович Демченко</t>
-[...5 lines deleted...]
-    <t>Решение суда 30.09.2024: неизвестно. Апелляция 10.12.2024: неизвестно.</t>
+    <t>Nikolay Petrovich Demchenko</t>
+  </si>
+  <si>
+    <t>19 maggio 1988</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 30.09.2024: sconosciuto. Appello 10.12.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-09-06 18:18:11</t>
   </si>
   <si>
-    <t>Юрий Владимирович Сельвич</t>
-[...11 lines deleted...]
-    <t>14 лет лишения свободы в колонии  усиленного режима.</t>
+    <t>Yuriy Vladimirovich Selvich</t>
+  </si>
+  <si>
+    <t>19 maggio 1977</t>
+  </si>
+  <si>
+    <t>Il 17 marzo 2022, il KGB ha annunciato l'arresto di un gruppo di bielorussi che stavano preparando un attacco terroristico contro le truppe russe nella regione di Mozyr.
+Secondo le indagini,Sergey Pleshkun e Yury Selvich pianificarono di distruggere l'equipaggiamento militare della Federazione Russa mentre si muoveva attraverso il territorio della regione di Mozyr. Per fare questo, hanno preparato delle molotov.
+Dal video BT, ne consegue che i Mozyr sono stati attentamente monitorati: hanno mostrato filmati da una telecamera nascosta nel garage, dove gli uomini discutono dei loro piani. Sul nastro parlano della prospettiva di danni alla ferrovia.
+Il processo si è svolto a porte chiuse.</t>
+  </si>
+  <si>
+    <t>14 anni di carcere in una colonia penale.</t>
   </si>
   <si>
     <t>2022-03-18 19:51:08</t>
   </si>
   <si>
-    <t>Сергей Иванович Бельский</t>
-[...8 lines deleted...]
-    <t>2,6 года лишения свободы в колонии строгого режима.</t>
+    <t>Arsenii Alehavich Majsejchyk</t>
+  </si>
+  <si>
+    <t>19 maggio 2002</t>
+  </si>
+  <si>
+    <t>Arseniy si è laureato in giurisprudenza presso la Facoltà di Economia e Giurisprudenza. Prima dell'arresto, lavorava come fattorino per una pizzeria. Soffre di leucemia e necessita di regolari controlli medici e risonanze magnetiche annuali. Arseniy non può praticare molte attività fisiche.
+È stato arrestato nel novembre 2021 in relazione a un procedimento penale aperto ai sensi dell'articolo "Atto di terrorismo" – secondo gli inquirenti, per aver sabotato dei binari ferroviari. Successivamente è stato incriminato ai sensi di due articoli del codice penale: "Partecipazione ad azioni che violano gravemente l'ordine pubblico" e "Preparazione alla partecipazione a sommosse di massa".
+Nel luglio 2022, Arseniy è stato riconosciuto colpevole di aver incitato alla partecipazione attiva e di aver partecipato alle proteste post-elettorali del 2020 a Minsk, compresi episodi di "blocco stradale". Gli inquirenti hanno anche affermato che avrebbe ricevuto manganelli telescopici, pistole elettriche e istruzioni per sabotare la ferrovia dagli amministratori della chat Telegram "OGSB".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 01.07.2022: 6 anni di reclusione in una colonia del regime potenziato. Appello 30.09.2022: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2022-03-12 19:28:48</t>
+  </si>
+  <si>
+    <t>Sergey Ivanovich Belsky</t>
+  </si>
+  <si>
+    <t>20 maggio 1982</t>
+  </si>
+  <si>
+    <t>Non ha comprato il biglietto del filobus mentre era ubriaco e ha insultato il presidente con parole oscene. Il controllore ha chiamato la polizia e Sergei è stato arrestato.</t>
+  </si>
+  <si>
+    <t>2,6 anni di reclusione in una colonia di massima sicurezza.</t>
   </si>
   <si>
     <t>2023-09-27 17:46:46</t>
   </si>
   <si>
-    <t>Игорь Владимирович Бродко</t>
-[...5 lines deleted...]
-    <t>Игорь родом из Смиловичей (Червенский район), но долгое время жил в Витебске. У него с бывшей женой есть несовершеннолетний ребенок. Игорь много лет работал спасателем. После этого он был водителем — занимался перевозками и такси. Бродко исчез из соцсетей и мессенджеров после февраля 2025 года. Вероятно, тогда он и был задержан.</t>
+    <t>Hleb Iharavich Panasiuk</t>
+  </si>
+  <si>
+    <t>20 maggio 1991</t>
+  </si>
+  <si>
+    <t>L'8 ottobre, Gleb Panasyuk lasciò la Polonia, dove aveva vissuto e lavorato negli ultimi anni, per tornare nella sua città natale, Svetlogorsk, a trovare i genitori. Il 9 ottobre, telefonò ai suoi amici in Polonia da Brest per dire che aveva attraversato il confine e che stava per prendere un treno per Svetlogorsk. Ma dopo di che, non si ebbero più notizie del giovane.
+A quanto pare , Gleb ha scontato la sua pena in un centro di detenzione temporanea a Gomel per un reato amministrativo, dopodiché è stato trasferito al Centro di detenzione preventiva n. 3 e accusato di un reato penale. Gli attivisti per i diritti umani hanno informazioni secondo cui la sua incarcerazione è motivata politicamente.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2025-12-02 16:09:30</t>
+  </si>
+  <si>
+    <t>Anton Alexandrovich Ilyin</t>
+  </si>
+  <si>
+    <t>20 maggio 1987</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 12.12.2024: 6 anni di reclusione in una colonia in condizioni di regime speciale. Appello 19.02.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-12-02 18:16:42</t>
+  </si>
+  <si>
+    <t>Igor Vladimirovich Brodko</t>
+  </si>
+  <si>
+    <t>20 maggio 1983</t>
+  </si>
+  <si>
+    <t>Igor è originario di Smilovichi (distretto di Červenskij), ma ha vissuto a lungo a Vitebsk. Lui e la sua ex moglie hanno un figlio minorenne. Igor ha lavorato come soccorritore per molti anni. In seguito, ha lavorato come autista, fornendo servizi di trasporto e taxi. Brodko è scomparso dai social media e dalle app di messaggistica dopo febbraio 2025. È probabile che sia stato arrestato in quel periodo.</t>
   </si>
   <si>
     <t>2025-10-18 16:48:50</t>
   </si>
   <si>
-    <t>Сергей Михайлович Шкодин</t>
-[...55 lines deleted...]
-В сентябре 2025 года был задержан по уголовной статье. Его обвиняют в измене государству.</t>
+    <t>Maksim Uladzimiravich Vaitsiakhovich</t>
+  </si>
+  <si>
+    <t>21 maggio 1990</t>
+  </si>
+  <si>
+    <t>Maxim era istruttore per la rinomata squadra di ricerca e soccorso "Angel" e assisteva anche altre squadre di ricerca. Voitekhovich conduceva regolarmente corsi di orientamento ed esercitazioni pratiche sulla ricerca di persone scomparse.
+Maxim era anche un appassionato di ciclismo e si dedicava ad attività di beneficenza. Nel 2023, organizzò la Eurovelo 2, una corsa ciclistica da Zaslavl a Vselyub. Durante questo percorso di 145 chilometri, raccolse fondi per la cura dei bambini malati di cancro.
+L'uomo è stato arrestato l'anno scorso e posto in custodia cautelare.
+Nel gennaio 2026, Maxim è stato riconosciuto colpevole di "favoreggiamento di attività estremiste" e condannato alla reclusione in una colonia penale di massima sicurezza, oltre al pagamento di una pesante multa.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.01.2026: 3 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2026-04-30 22:13:07</t>
+  </si>
+  <si>
+    <t>Aliaksandr Uladzimiravich Audzevich</t>
+  </si>
+  <si>
+    <t>21 maggio 1992</t>
+  </si>
+  <si>
+    <t>Avdevich ha studiato all'Università Statale Tecnologica Bielorussa. Dopo la laurea, si è arruolato nelle forze speciali. Terminata la carriera militare, nel 2016, Avdevich ha iniziato a lavorare presso Damonte, un'azienda produttrice di vari articoli in PVC e alluminio.
+Il verdetto del tribunale non è noto, ma con ogni probabilità Avdevich sta attualmente scontando la sua pena in una colonia penale.</t>
+  </si>
+  <si>
+    <t>2026-07-11 18:31:16</t>
+  </si>
+  <si>
+    <t>Nikolay Albinovich Vitkovsky</t>
+  </si>
+  <si>
+    <t>22 maggio 1967</t>
+  </si>
+  <si>
+    <t>Nikolai veniva costantemente detenuto per reati amministrativi.
+Nel settembre 2025 fu arrestato con l'accusa di tradimento.</t>
   </si>
   <si>
     <t>2022-04-05 00:41:34</t>
   </si>
   <si>
-    <t>Антон Иосифович Раван</t>
-[...9 lines deleted...]
-    <t>Решение суда 13.10.2025: 4 года лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
+    <t>Anton Iosifovich Ravan</t>
+  </si>
+  <si>
+    <t>22 maggio 1985</t>
+  </si>
+  <si>
+    <t>Anton è stato condannato per i suoi commenti, così come per il "caso Gayun".
+Anton ha due figli minorenni ed è l'unico capofamiglia perché sua moglie è in maternità.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 13.10.2025: 4 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-11-12 14:49:09</t>
   </si>
   <si>
-    <t>Владимир Владимирович Короткий</t>
-[...9 lines deleted...]
-    <t>2 года лишеня свободы в колонии строгого режима.</t>
+    <t>Vladimir Vladimirovich Korotkiy</t>
+  </si>
+  <si>
+    <t>22 maggio 1984</t>
+  </si>
+  <si>
+    <t>L'uomo è stato accusato di aver strappato una bandiera rossa e verde da un negozio della città mentre era ubriaco. Ha ammesso pienamente la sua colpa.
+L'abitante della cittadina era già stato processato nove volte. Oltre alla reclusione, a Vladimir è stato prescritto un trattamento obbligatorio per l'alcolismo.</t>
+  </si>
+  <si>
+    <t>2 anni di reclusione in una colonia di massima sicurezza.</t>
   </si>
   <si>
     <t>2024-05-03 14:59:28</t>
   </si>
   <si>
-    <t>Игорь Олегович Кисляк</t>
-[...11 lines deleted...]
-    <t>Решение суда 03.02.2025: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
+    <t>Ihar Kisliak</t>
+  </si>
+  <si>
+    <t>23 maggio 1970</t>
+  </si>
+  <si>
+    <t>Tenente colonnello della polizia, ex vice capo del dipartimento della direzione principale per la lotta alla criminalità organizzata del Ministero degli affari interni della Repubblica di Bielorussia, che ha servito per lungo tempo come capo della polizia criminale del Dipartimento degli affari interni della città di Zhodino Affari. Ha lasciato l'attività nel 2012 ed è diventato imprenditore nel 2014.
+Igor dice che sono serviti all'idea di proteggere le persone e combattere la criminalità. È indignato dal fatto che le forze di sicurezza picchiano le persone, sottolineando che "ci sono un piccolo numero di provocatori, ma puoi isolarli da solo, e non agire come forze punitive e opporti alla nostra gente calma e laboriosa". Invita le forze di sicurezza a ricordare che hanno prestato giuramento al popolo. "Speriamo nella vostra comprensione e nel vostro onore come ufficiale", riassume l'uomo.
+Nel 2020, lui e altri 4 ex dipendenti del dipartimento di polizia della città di Zhodino hanno registrato un appello ai colleghi che hanno lavorato nelle forze di polizia di Zhodino durante le proteste e a tutte le forze dell'ordine in Bielorussia.
+Secondo i media , tutti e cinque sono stati arrestati all’inizio di febbraio 2024.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.02.2025: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-01-06 14:21:32</t>
   </si>
   <si>
-    <t>Андрей Витальевич Верёвкин</t>
-[...18 lines deleted...]
-    <t>Решение суда 17.01.2025: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: 4 года лишения свободы в колонии в условиях общего режима.</t>
+    <t>Victoria Valentinovna Domostoy</t>
+  </si>
+  <si>
+    <t>24 maggio 1979</t>
+  </si>
+  <si>
+    <t>La prima volta che è stata detenuta dal KGB alla fine di gennaio 2024 (durante le detenzioni di massa di parenti e amici di prigionieri politici) per aver scritto lettere e trasferito denaro sui conti dei prigionieri politici nel centro di custodia cautelare del carcere n. 1. Quindi è stato aperto un procedimento penale contro di lei ai sensi dell'art. 361-2 (finanziamento di attività estremiste), ma la donna non è stata presa in custodia.
+Durante la perquisizione le sono stati sequestrati attrezzature e denaro. Dopo aver esaminato la tecnica, sarebbero stati scoperti commenti indesiderati sui social network e su di essi è stato poi effettuato un esame. Dopo aver ricevuto i risultati dell'esame, il 20 aprile 2024, Victoria è stata nuovamente detenuta e collocata in una struttura di detenzione temporanea, e successivamente in un centro di detenzione preventiva.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 17.01.2025: 5 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: 4 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2024-05-08 20:21:14</t>
   </si>
   <si>
-    <t>Александр Викторович Корзюк</t>
-[...10 lines deleted...]
-    <t>Решение суда 12.07.2024: 13 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 20.12.2024: приговор оставлен без изменения.</t>
+    <t>Yaraslau Yuryevich Halouchanka</t>
+  </si>
+  <si>
+    <t>24 maggio 1983</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 11 anni di reclusione in una colonia del regime potenziato. Appello 13.07.2026: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-07-26 20:33:18</t>
+  </si>
+  <si>
+    <t>Mikhail Iharavich Filipenka</t>
+  </si>
+  <si>
+    <t>25 maggio 2000</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.06.2026: 5 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 18.08.2026: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2026-07-10 22:47:00</t>
+  </si>
+  <si>
+    <t>Olga Olegovna Oleshkevich</t>
+  </si>
+  <si>
+    <t>25 maggio 1984</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 21.10.2025: 2 anni 6 mesi di reclusione in una colonia del regime generale, 800 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-08-22 19:24:35</t>
+  </si>
+  <si>
+    <t>Alexander Viktorovich Korzyuk</t>
+  </si>
+  <si>
+    <t>25 maggio 1968</t>
+  </si>
+  <si>
+    <t>Fino a poco tempo fa, Alexander Korzyuk era a capo del Dipartimento Finanze per l'Edilizia Abitativa e i Servizi Pubblici, i Trasporti e le Comunicazioni del Ministero delle Finanze. Non ha mai rilasciato interviste pubbliche. Si sa solo che è un bravo giocatore di scacchi.
+Il processo si è svolto a porte chiuse.
+Secondo ex prigionieri politici che hanno scontato la pena con Alexander nella stessa colonia penale, quest'ultimo è stato registrato come incline all'estremismo e privato di pacchi e visite da parte della sua famiglia. Si è dichiarato non colpevole.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 12.07.2024: 13 anni di reclusione in una colonia del regime potenziato. Appello 20.12.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-12-22 13:22:50</t>
   </si>
   <si>
-    <t>Ольга Олеговна Олешкевич</t>
-[...72 lines deleted...]
-    <t>Решение суда 14.08.2024: 15 лет лишения свободы в колонии в условиях усиленного режима, 600 базовых величин штрафа.</t>
+    <t>Artsiom Valeryevich Batsishchau</t>
+  </si>
+  <si>
+    <t>26 maggio 1991</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 01.08.2025: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto, 100 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2026-03-31 13:17:24</t>
+  </si>
+  <si>
+    <t>Pavel Mikhailovich Sava</t>
+  </si>
+  <si>
+    <t>27 maggio 1974</t>
+  </si>
+  <si>
+    <t>Pavel è stato arrestato il 1° dicembre 2020, insieme a Nikolai Autukhovich , che le autorità hanno immediatamente dichiarato "organizzatore e leader di un gruppo terroristico". È stato condannato per "partecipazione a un'organizzazione criminale" e "atto di terrorismo".
+Nel febbraio 2024 si è tenuto un processo riguardante le modifiche al regime carcerario, ma l'esito è ancora sconosciuto. Quella primavera, Pavel e altri due imputati nel "caso" sono stati condannati a pagare oltre 40.000 rubli a titolo di risarcimento per i danni arrecati alla proprietà degli agenti di polizia.
+Pavel soffre spesso di pressione alta e non si sente bene, i suoi piedi si gonfiano così tanto che non riesce a mettersi le scarpe.</t>
+  </si>
+  <si>
+    <t>Prison No. 1. 230023, Hrodna, vulica Kirava 1</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 17.10.2022: 20 anni di reclusione in una colonia del regime potenziato, 700 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 12.02.2024: 2 anni di regime carcerario.</t>
+  </si>
+  <si>
+    <t>2021-02-27 00:41:40</t>
+  </si>
+  <si>
+    <t>Mikita Starazhenka</t>
+  </si>
+  <si>
+    <t>27 maggio 1993</t>
+  </si>
+  <si>
+    <t>Ex investigatore. Si è dimesso dopo le elezioni del 2020 per protesta contro l'attuale governo. Dopo il suo licenziamento, Nikita ha lavorato come avvocato.
+È stato arrestato per la prima volta il 23 aprile 2021 per "picchettaggio non autorizzato" e ha scontato 15 giorni di carcere, ai sensi dell'articolo 24.23, parte 1, del codice degli illeciti amministrativi. È stato rilasciato l'8 maggio 2021.
+Il 4 maggio 2021, Storozhenko, come altri rappresentanti delle forze dell'ordine che si sono dimessi per protesta, è stato privato del grado di tenente di giustizia senior di Lukashenka nella riserva.
+Mikita è stata nuovamente arrestata il 1° febbraio 2022 in un centro commerciale nella città di Minsk. In un video pubblicato sul canale Telegram del ministero dell'Interno, afferma di aver fornito i contatti di due dipendenti del GUBOPiK e del vice capo del Comitato investigativo per Minsk a uno dei "canali Telegram di protesta".
+Il processo si è svolto il 15 novembre 2022 presso il tribunale della città di Minsk. Nikita è stata processata per "incitamento ad altra inimicizia sociale e discordia" ai sensi della parte 3 dell'art. 130 cp, nonché per “raccolta e diffusione abusiva di notizie di vita privata” (art. 179 comma 1 cp).
+Il 2 dicembre 2022 è stato condannato a sette anni di colonia penale a regime rafforzato. Nikita è anche obbligato a pagare una multa di 5.000 BYN come compenso morale ai dipendenti i cui dati, secondo l'accusa, ha trasmesso ai "canali di telegram di protesta".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 02.12.2022: 7 anni di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime 11.01.2025: sconosciuto anni di regime carcerario.</t>
+  </si>
+  <si>
+    <t>2022-02-11 19:13:39</t>
+  </si>
+  <si>
+    <t>Ilya Olegovych Naryshkin</t>
+  </si>
+  <si>
+    <t>27 maggio 2003</t>
+  </si>
+  <si>
+    <t>Ilya Naryshkin ha 21 anni. È originario di Slonim, ma ha trascorso parte della sua infanzia a Grodno. Il padre di Ilya è ucraino, nato a Krivoy Rog. Si è diplomato in una scuola di aviazione in epoca sovietica, ma ha lavorato come ingegnere meccanico in diversi paesi. Non vivono insieme alla madre del ragazzo da molto tempo.
+Ilya è entrata all'Accademia del Ministero degli affari interni. Ora avrebbe dovuto completare il terzo anno presso la Facoltà di penitenza. È noto che durante i suoi studi ha vissuto una vita attiva - si è esibito in vari concorsi e ha anche partecipato a un gioco intellettuale del canale televisivo Bielorussia-2, chiamato "Torre". Le ultime informazioni pubbliche su di lui risalgono a marzo 2023.
+Forse Ilya Naryshkin, 21 anni, voleva unirsi ai volontari bielorussi in Ucraina. Le accuse mosse di recente contro di lui sono state spesso utilizzate per giudicare persone che hanno espresso l'intenzione di andare a combattere dalla parte dell'Ucraina, sia online che offline. Alcune di queste persone corrispondevano con falsi robot del reggimento Kalinovsky, creati dai servizi speciali della Repubblica di Bielorussia.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 14.08.2024: 15 anni di reclusione in una colonia del regime potenziato, 600 unità di base di multa.</t>
   </si>
   <si>
     <t>2024-07-10 15:36:04</t>
   </si>
   <si>
-    <t>Павел Михайлович Сава</t>
-[...65 lines deleted...]
-    <t>Решение суда 20.05.2021: 3 года лишения свободы в колонии в условиях общего режима. Решение суда 17.10.2022: 18 лет лишения свободы в колонии в условиях усиленного режима, 800 базовых величин штрафа. Апелляция 31.03.2023: приговор оставлен без изменения. Решение суда 17.04.2023: 2 года 6 месяцев лишения свободы в колонии в условиях усиленного режима. Апелляция 06.06.2023: приговор оставлен без изменения. Суд по смене режима 10.10.2023: 3 года тюремного режима.</t>
+    <t>Dzmitry Valeryevich Kalinouski</t>
+  </si>
+  <si>
+    <t>28 maggio 1977</t>
+  </si>
+  <si>
+    <t>Dal 2000, Dmitry lavora come amministratore di sistema presso le Ferrovie Bielorusse. Il suo lavoro consisteva nella configurazione delle apparecchiature di rete.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello 11.02.2026: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-03-02 20:40:16</t>
+  </si>
+  <si>
+    <t>Siarhei Anatolyevich Zaruba</t>
+  </si>
+  <si>
+    <t>28 maggio 1987</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 45. 225073, Brest region, Kamenetsky district, Sushki</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-03-22 13:43:29</t>
+  </si>
+  <si>
+    <t>Ihar Mikalayevich Svirydzenka</t>
+  </si>
+  <si>
+    <t>28 maggio 1975</t>
+  </si>
+  <si>
+    <t>Capo dell'Associazione regionale di ricerca di Gomel "Memoria della Patria". L'organizzazione si dedicava alla preservazione della memoria storica della Bielorussia, in particolare alla ricerca dei resti delle vittime della Grande Guerra Patriottica e delle repressioni staliniane. Nel corso della sua esistenza, i suoi membri hanno identificato diverse centinaia di vittime della Grande Guerra Patriottica e di civili.
+Nel marzo 2023, l'associazione è stata liquidata e Igor è stato arrestato. È stato quindi condannato a 10 giorni di carcere per "distribuzione di materiale estremista" (Parte 2, Articolo 19.11 del Codice dei reati amministrativi). La procura ha affermato che "ha promosso idee antistatali tra i membri dell'associazione e altri individui". Le attività dell'associazione avrebbero "causato danni significativi agli interessi statali e pubblici". Per questo motivo, il Dipartimento di Giustizia del comitato esecutivo regionale ha intentato una causa per la sua liquidazione.Nel 2025, Igor e sua moglie furono arrestati con nuove accuse.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 15.06.2026: sconosciuto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-05-22 14:40:05</t>
+  </si>
+  <si>
+    <t>Pavel Aliaksandravich Veraskouski</t>
+  </si>
+  <si>
+    <t>28 maggio 1998</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 28.11.2025: 4 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-12-11 13:17:41</t>
+  </si>
+  <si>
+    <t>Vladimir Tadeushevich Gundar</t>
+  </si>
+  <si>
+    <t>28 maggio 1960</t>
+  </si>
+  <si>
+    <t>Vladimir è stato arrestato il 30 dicembre 2020 nell’ambito del procedimento penale “Autukhovich” con l’accusa di “preparazione di un attacco terroristico”, ma questa accusa è stata successivamente ritirata. Nel maggio 2021 è stato condannato per “violenza contro un funzionario”. Secondo l'indagine, durante il suo arresto avrebbe minacciato gli investigatori e avrebbe rotto il suo cellulare.
+L’esame del “caso Autukhovich” è iniziato nel maggio 2022. Durante il processo, Vladimir è stato rimosso più volte dalle udienze e inviato in una cella di punizione. In uno degli incontri di giugno, è stato messo in una gabbia con solo la biancheria intima e le mani ammanettate alle sbarre. In risposta, Vladimir ha iniziato uno sciopero della fame, che ha mantenuto per 11 giorni. In questo caso, è stato condannato per “creazione di un’organizzazione criminale” e “tentato sequestro di potere”.
+Nel dicembre 2022, Vladimir è stato accusato di aver insultato il pubblico ministero Lyudmila Gerasimenko, che rappresentava l’accusa nel “caso Autukhovich”, ed è stata aggiunta un’ulteriore condanna. Di conseguenza, è stato condannato a 20 anni in una colonia di massima sicurezza.
+Nell'ottobre 2023 è stato trasferito in regime carcerario.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 20.05.2021: 3 anni di reclusione in una colonia del regime generale. Sentenza del tribunale 17.10.2022: 18 anni di reclusione in una colonia del regime potenziato, 800 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato. Sentenza del tribunale 17.04.2023: 2 anni 6 mesi di reclusione in una colonia del regime potenziato. Appello 06.06.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 10.10.2023: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-02-27 00:47:49</t>
   </si>
   <si>
-    <t>Дмитрий Валерьевич Калиновский</t>
-[...47 lines deleted...]
-    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима.</t>
+    <t>Volha Aliaksandrauna Barunova</t>
+  </si>
+  <si>
+    <t>30 maggio 1978</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2026-01-23 13:20:24</t>
   </si>
   <si>
-    <t>Александр Владимирович Лопух</t>
-[...23 lines deleted...]
-    <t>5 лет колонии в условиях усиленного режима, а также лишения звания подполковника запаса.</t>
+    <t>Andrei Bykau</t>
+  </si>
+  <si>
+    <t>30 maggio 1971</t>
+  </si>
+  <si>
+    <t>Condannato per commenti su Internet.</t>
+  </si>
+  <si>
+    <t>5 anni in una colonia sotto regime rafforzato, oltre alla privazione del grado di tenente colonnello nella riserva.</t>
   </si>
   <si>
     <t>2022-11-24 17:48:26</t>
   </si>
   <si>
-    <t>Роман Николаевич Карпов</t>
-[...5 lines deleted...]
-    <t>Предположительно задержан по политическим мотивам, находится в СИЗО-1 примерно с апреля 2025 года.</t>
+    <t>Raman Mikalayevich Karpau</t>
+  </si>
+  <si>
+    <t>30 maggio 1981</t>
+  </si>
+  <si>
+    <t>Presumibilmente detenuto per motivi politici, si trova nel Centro di detenzione preventiva n. 1 approssimativamente dall'aprile 2025.</t>
   </si>
   <si>
     <t>2025-07-28 14:00:13</t>
   </si>
   <si>
-    <t>Елена Васильевна Змушко</t>
-[...25 lines deleted...]
-    <t>Решение суда 30.05.2024: 2 года лишения свободы в колонии в условиях общего режима. Апелляция 18.07.2024: неизвестно. Решение суда дата неизвестна: неизвестно.</t>
+    <t>Tatiana Nikolaevna Rusak</t>
+  </si>
+  <si>
+    <t>31 maggio 1976</t>
+  </si>
+  <si>
+    <t>Il 15 maggio 2023, l’ONT ha pubblicato il film di propaganda “Killer Package” of Death: Who and How Wanted to Commit a Terrorist Attack on Victory Day”, che raccontava i dettagli del caso alla vigilia del Giorno della Vittoria, il 9 maggio 2023, "ha impedito un attacco terroristico sotto la supervisione di Kiev". Hanno detto che gli esplosivi erano in stufe elettriche, che sono state inviate ai detenuti tramite pacchi. L'organizzatore dell'azione è stato nominato 23 Valery Vodin, venticinquenne bielorusso, che ha combattuto in Ucraina.
+Il video afferma che pacchi con stufe elettriche contenenti esplosivi sono stati consegnati al punto SDEK di Minsk a Kamennaya Gorka il 21 marzo 2023 da Kiev attraverso l'Italia. Victoria Volchek, 29 anni, durante l'interrogatorio ha confermato di aver ricevuto il pacco: Valery Vodin le ha chiesto di ricevere il pacco. La studentessa della BSU Anna Savochkina e sua madre Tatyana Rusak presero la piastrella da Volchek e la seppellirono nel cimitero di Kolodishchi. La seconda piastrella è stata ritirata dall'odontotecnico Andrei Grigoriev e portata all'associazione di giardinaggio "Avtoremontnik 124" vicino a Olekhnovichi.</t>
+  </si>
+  <si>
+    <t>2024-07-20 13:28:29</t>
+  </si>
+  <si>
+    <t>Dzmitry Vasilyevich Danilchyk</t>
+  </si>
+  <si>
+    <t>31 maggio 1991</t>
+  </si>
+  <si>
+    <t>È noto che Danilchik è stato detenuto a Slonim nell'agosto 2023 e inizialmente arrestato per 15 giorni, dopo di che è stato aperto un procedimento penale.
+Secondo i documenti dell'accusa, Danilchik “ha ripetutamente pubblicato nelle chat estremiste sul messenger di Telegram e nelle chat pubbliche del servizio di hosting di video YouTube informazioni di natura offensiva contro Lukashenko, umiliando il suo onore, la sua dignità personale e la sua autorità da febbraio 2022 a luglio 2023 , ha pubblicato su Internet messaggi e commenti indecenti nella forma e dispregiativi nell'intento nei confronti dei funzionari governativi in relazione all'esercizio delle loro funzioni ufficiali."</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 30.05.2024: 2 anni di reclusione in una colonia del regime generale. Appello 18.07.2024: sconosciuto. Sentenza del tribunale data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2023-09-11 12:56:46</t>
   </si>
   <si>
-    <t>Анастасия Владимировна Лазаренко</t>
-[...11 lines deleted...]
-    <t>6 лет лишения свободы в колонии в условиях общего режима</t>
+    <t>Oleg Borisovich Loiko</t>
+  </si>
+  <si>
+    <t>Oleg Loiko, pastore evangelico del distretto di Khoyniki, è accusato di aver trasmesso informazioni sul movimento di equipaggiamento militare russo attraverso la Bielorussia.
+Oleg Loiko, 48 anni, è pastore di una chiesa cristiana evangelica nel villaggio di Nebytov, nel distretto di Khoyniki. Lo scorso dicembre è stato arrestato e condannato a 10 giorni di reclusione per "diffusione di estremismo".
+Il pastore ha dedicato molti anni alla riabilitazione di persone con tossicodipendenza attraverso la missione "Return". Grazie al suo lavoro, centinaia di persone sono tornate a una vita normale. In passato ha ricevuto numerose recensioni entusiastiche dai media statali.
+Un ministro della Chiesa è stato condannato a tre anni e mezzo di carcere di massima sicurezza per aver fornito informazioni sul trasferimento di equipaggiamento militare russo al progetto di monitoraggio bielorusso di Gayun. Il processo si è svolto a porte chiuse.
+Il pastore Oleg non ammette di aver commesso crimini e ritiene di avere la coscienza pulita davanti a Dio.
+La sua condanna è stata nuovamente emessa nell'ottobre 2025.
+Nella colonia, le condizioni cardiache di Oleg peggiorarono e le ernie intervertebrali gli resero molto difficile camminare.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 20.08.2025: 3 anni 6 mesi di reclusione in una colonia del regime potenziato. Appello data sconosciuta: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2025-04-23 18:28:18</t>
+  </si>
+  <si>
+    <t>Anastasia Vladimirovna Lazarenko</t>
+  </si>
+  <si>
+    <t>31 maggio 1982</t>
+  </si>
+  <si>
+    <t>Avvocato. È stata arrestata all'inizio di giugno 2022, due giorni dopo il suo 40esimo compleanno, per aver fatto trapelare dati ai canali di Telegram. Le forze di sicurezza sono venute a trattenere una donna con mitragliatrici e giubbotti antiproiettile: si sono arrampicate sulle finestre e hanno sfondato la porta.
+Nel marzo 2023 si è saputo che era stata accusata anche ai sensi dell'art. 203-1 del codice penale (Azioni illecite riguardanti informazioni sulla vita privata) e parte 1 dell'art. 342 cp. Secondo gli investigatori, avrebbe organizzato un "evento di massa non autorizzato" quando ha tenuto un consulto vicino ad Akrestsina nell'agosto 2020.
+In natura ha lasciato un padre anziano e un figlio di 19 anni che soffre del morbo di Crohn dall'età di 16 anni.</t>
+  </si>
+  <si>
+    <t>6 anni di reclusione in una colonia in condizioni generali di regime</t>
   </si>
   <si>
     <t>2022-08-26 15:26:58</t>
-  </si>
-[...29 lines deleted...]
-    <t>2025-04-23 18:28:18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1741,2404 +1650,2235 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I85"/>
+  <dimension ref="A1:I80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
       <c r="D2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
+        <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>13</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>59</v>
       </c>
       <c r="I10" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" t="s">
         <v>63</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>64</v>
       </c>
       <c r="I11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
         <v>68</v>
       </c>
-      <c r="D12" t="s">
-[...8 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
         <v>71</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>72</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
         <v>73</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" t="s">
         <v>76</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>77</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
         <v>78</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="I14" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" t="s">
         <v>82</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" t="s">
         <v>83</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" t="s">
         <v>84</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="I15" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" t="s">
         <v>88</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" t="s">
         <v>89</v>
       </c>
-      <c r="C16" t="s">
+      <c r="F16" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" t="s">
         <v>90</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16" t="s">
+      <c r="I16" t="s">
         <v>91</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" t="s">
+        <v>93</v>
+      </c>
+      <c r="C17" t="s">
         <v>94</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" t="s">
         <v>95</v>
       </c>
-      <c r="C17" t="s">
+      <c r="I17" t="s">
         <v>96</v>
-      </c>
-[...16 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>97</v>
+      </c>
+      <c r="B18" t="s">
+        <v>98</v>
+      </c>
+      <c r="C18" t="s">
+        <v>99</v>
+      </c>
+      <c r="D18" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" t="s">
         <v>100</v>
       </c>
-      <c r="B18" t="s">
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
         <v>101</v>
       </c>
-      <c r="C18" t="s">
+      <c r="I18" t="s">
         <v>102</v>
-      </c>
-[...16 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B19" t="s">
+        <v>104</v>
+      </c>
+      <c r="C19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" t="s">
         <v>106</v>
       </c>
-      <c r="B19" t="s">
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
+        <v>84</v>
+      </c>
+      <c r="I19" t="s">
         <v>107</v>
-      </c>
-[...19 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" t="s">
+        <v>109</v>
+      </c>
+      <c r="C20" t="s">
+        <v>110</v>
+      </c>
+      <c r="D20" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" t="s">
         <v>111</v>
       </c>
-      <c r="B20" t="s">
+      <c r="F20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" t="s">
         <v>112</v>
       </c>
-      <c r="C20" t="s">
+      <c r="I20" t="s">
         <v>113</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>114</v>
+      </c>
+      <c r="B21" t="s">
         <v>115</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>116</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" t="s">
+        <v>100</v>
+      </c>
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" t="s">
         <v>117</v>
-      </c>
-[...16 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>118</v>
+      </c>
+      <c r="B22" t="s">
+        <v>119</v>
+      </c>
+      <c r="C22" t="s">
         <v>120</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" t="s">
         <v>121</v>
       </c>
-      <c r="C22" t="s">
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="H22" t="s">
         <v>122</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
       <c r="I22" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>124</v>
       </c>
       <c r="B23" t="s">
         <v>125</v>
       </c>
       <c r="C23" t="s">
         <v>126</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
         <v>127</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>129</v>
+      </c>
+      <c r="B24" t="s">
         <v>130</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>131</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
         <v>132</v>
       </c>
-      <c r="D24" t="s">
-[...8 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>134</v>
+      </c>
+      <c r="B25" t="s">
         <v>135</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>136</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" t="s">
         <v>137</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="H25" t="s">
+      <c r="I25" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>139</v>
+      </c>
+      <c r="B26" t="s">
         <v>140</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>141</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
+        <v>15</v>
+      </c>
+      <c r="H26" t="s">
         <v>142</v>
       </c>
-      <c r="F26" t="s">
+      <c r="I26" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>144</v>
+      </c>
+      <c r="B27" t="s">
+        <v>145</v>
+      </c>
+      <c r="D27" t="s">
+        <v>20</v>
+      </c>
+      <c r="E27" t="s">
+        <v>111</v>
+      </c>
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" t="s">
         <v>146</v>
       </c>
-      <c r="B27" t="s">
+      <c r="I27" t="s">
         <v>147</v>
-      </c>
-[...16 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>148</v>
+      </c>
+      <c r="B28" t="s">
+        <v>149</v>
+      </c>
+      <c r="C28" t="s">
+        <v>150</v>
+      </c>
+      <c r="D28" t="s">
+        <v>20</v>
+      </c>
+      <c r="E28" t="s">
         <v>151</v>
       </c>
-      <c r="B28" t="s">
+      <c r="F28" t="s">
+        <v>32</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
         <v>152</v>
       </c>
-      <c r="C28" t="s">
+      <c r="I28" t="s">
         <v>153</v>
-      </c>
-[...16 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>154</v>
+      </c>
+      <c r="B29" t="s">
+        <v>155</v>
+      </c>
+      <c r="C29" t="s">
+        <v>156</v>
+      </c>
+      <c r="D29" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" t="s">
         <v>157</v>
       </c>
-      <c r="B29" t="s">
+      <c r="F29" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
         <v>158</v>
       </c>
-      <c r="C29" t="s">
+      <c r="I29" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" t="s">
+        <v>161</v>
+      </c>
+      <c r="C30" t="s">
         <v>162</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" t="s">
+        <v>157</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
         <v>163</v>
       </c>
-      <c r="C30" t="s">
+      <c r="I30" t="s">
         <v>164</v>
-      </c>
-[...16 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31" t="s">
+        <v>166</v>
+      </c>
+      <c r="C31" t="s">
         <v>167</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" t="s">
         <v>168</v>
       </c>
-      <c r="C31" t="s">
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
         <v>169</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31" t="s">
+      <c r="I31" t="s">
         <v>170</v>
-      </c>
-[...10 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>171</v>
+      </c>
+      <c r="B32" t="s">
+        <v>172</v>
+      </c>
+      <c r="D32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
         <v>173</v>
       </c>
-      <c r="B32" t="s">
+      <c r="I32" t="s">
         <v>174</v>
-      </c>
-[...19 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>175</v>
+      </c>
+      <c r="B33" t="s">
+        <v>176</v>
+      </c>
+      <c r="C33" t="s">
+        <v>177</v>
+      </c>
+      <c r="D33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" t="s">
         <v>178</v>
-      </c>
-[...22 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>179</v>
+      </c>
+      <c r="B34" t="s">
+        <v>180</v>
+      </c>
+      <c r="C34" t="s">
+        <v>181</v>
+      </c>
+      <c r="D34" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" t="s">
+        <v>15</v>
+      </c>
+      <c r="H34" t="s">
+        <v>182</v>
+      </c>
+      <c r="I34" t="s">
         <v>183</v>
-      </c>
-[...22 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>184</v>
+      </c>
+      <c r="B35" t="s">
+        <v>185</v>
+      </c>
+      <c r="D35" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" t="s">
+        <v>186</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
+        <v>187</v>
+      </c>
+      <c r="I35" t="s">
         <v>188</v>
-      </c>
-[...22 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="B36" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C36" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
-        <v>196</v>
+        <v>38</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
-        <v>22</v>
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
+        <v>84</v>
       </c>
       <c r="I36" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B37" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C37" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
+        <v>20</v>
+      </c>
+      <c r="E37" t="s">
+        <v>83</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="I37" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B38" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C38" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="I38" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="B39" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="C39" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G39" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="I39" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="B40" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="C40" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
-        <v>46</v>
+        <v>121</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40" t="s">
-        <v>98</v>
+        <v>211</v>
       </c>
       <c r="I40" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>213</v>
+      </c>
+      <c r="B41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C41" t="s">
+        <v>215</v>
+      </c>
+      <c r="D41" t="s">
+        <v>20</v>
+      </c>
+      <c r="E41" t="s">
+        <v>89</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
+        <v>216</v>
+      </c>
+      <c r="I41" t="s">
         <v>217</v>
-      </c>
-[...22 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B42" t="s">
+        <v>219</v>
+      </c>
+      <c r="C42" t="s">
+        <v>220</v>
+      </c>
+      <c r="D42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
+        <v>221</v>
+      </c>
+      <c r="I42" t="s">
         <v>222</v>
-      </c>
-[...22 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>223</v>
+      </c>
+      <c r="B43" t="s">
+        <v>224</v>
+      </c>
+      <c r="C43" t="s">
+        <v>225</v>
+      </c>
+      <c r="D43" t="s">
+        <v>20</v>
+      </c>
+      <c r="E43" t="s">
+        <v>38</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
+        <v>226</v>
+      </c>
+      <c r="I43" t="s">
         <v>227</v>
-      </c>
-[...19 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B44" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G44" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="I44" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="B45" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="C45" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>20</v>
+      </c>
+      <c r="E45" t="s">
+        <v>111</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G45" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="I45" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B46" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="C46" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E46" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G46" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="I46" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B47" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G47" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="I47" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="B48" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="C48" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
-        <v>103</v>
+        <v>38</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="I48" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="B49" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="C49" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
-        <v>97</v>
+        <v>157</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="I49" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="B50" t="s">
-        <v>263</v>
+        <v>257</v>
+      </c>
+      <c r="C50" t="s">
+        <v>258</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G50" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="I50" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B51" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="C51" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G51" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="I51" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B52" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>20</v>
+      </c>
+      <c r="E52" t="s">
+        <v>157</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="I52" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="B53" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="C53" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G53" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>41</v>
+        <v>206</v>
       </c>
       <c r="I53" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="B54" t="s">
+        <v>275</v>
+      </c>
+      <c r="C54" t="s">
+        <v>276</v>
+      </c>
+      <c r="D54" t="s">
+        <v>20</v>
+      </c>
+      <c r="E54" t="s">
+        <v>157</v>
+      </c>
+      <c r="F54" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" t="s">
         <v>277</v>
       </c>
-      <c r="C54" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I54" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="B55" t="s">
-        <v>285</v>
+        <v>280</v>
+      </c>
+      <c r="C55" t="s">
+        <v>281</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>286</v>
+        <v>54</v>
       </c>
       <c r="I55" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="B56" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="C56" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="I56" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B57" t="s">
+        <v>288</v>
+      </c>
+      <c r="C57" t="s">
         <v>289</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="F57" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G57" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="I57" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>292</v>
+      </c>
+      <c r="B58" t="s">
+        <v>293</v>
+      </c>
+      <c r="C58" t="s">
+        <v>294</v>
+      </c>
+      <c r="D58" t="s">
+        <v>20</v>
+      </c>
+      <c r="F58" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" t="s">
+        <v>295</v>
+      </c>
+      <c r="I58" t="s">
         <v>296</v>
-      </c>
-[...19 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>297</v>
+      </c>
+      <c r="B59" t="s">
+        <v>298</v>
+      </c>
+      <c r="C59" t="s">
+        <v>299</v>
+      </c>
+      <c r="D59" t="s">
+        <v>20</v>
+      </c>
+      <c r="F59" t="s">
+        <v>14</v>
+      </c>
+      <c r="G59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" t="s">
         <v>300</v>
       </c>
-      <c r="B59" t="s">
+      <c r="I59" t="s">
         <v>301</v>
-      </c>
-[...16 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>302</v>
+      </c>
+      <c r="B60" t="s">
+        <v>303</v>
+      </c>
+      <c r="C60" t="s">
+        <v>304</v>
+      </c>
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60" t="s">
+        <v>14</v>
+      </c>
+      <c r="G60" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" t="s">
         <v>305</v>
       </c>
-      <c r="B60" t="s">
+      <c r="I60" t="s">
         <v>306</v>
-      </c>
-[...16 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>307</v>
+      </c>
+      <c r="B61" t="s">
+        <v>308</v>
+      </c>
+      <c r="D61" t="s">
+        <v>20</v>
+      </c>
+      <c r="E61" t="s">
+        <v>111</v>
+      </c>
+      <c r="F61" t="s">
+        <v>14</v>
+      </c>
+      <c r="G61" t="s">
+        <v>15</v>
+      </c>
+      <c r="H61" t="s">
+        <v>309</v>
+      </c>
+      <c r="I61" t="s">
         <v>310</v>
-      </c>
-[...19 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B62" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E62" t="s">
-        <v>97</v>
+        <v>38</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G62" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>69</v>
+        <v>313</v>
       </c>
       <c r="I62" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>315</v>
+      </c>
+      <c r="B63" t="s">
+        <v>316</v>
+      </c>
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>13</v>
+      </c>
+      <c r="F63" t="s">
+        <v>14</v>
+      </c>
+      <c r="G63" t="s">
+        <v>15</v>
+      </c>
+      <c r="H63" t="s">
+        <v>317</v>
+      </c>
+      <c r="I63" t="s">
         <v>318</v>
-      </c>
-[...22 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>319</v>
+      </c>
+      <c r="B64" t="s">
+        <v>320</v>
+      </c>
+      <c r="C64" t="s">
+        <v>321</v>
+      </c>
+      <c r="D64" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" t="s">
+        <v>157</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" t="s">
+        <v>22</v>
+      </c>
+      <c r="H64" t="s">
+        <v>322</v>
+      </c>
+      <c r="I64" t="s">
         <v>323</v>
-      </c>
-[...22 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B65" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="D65" t="s">
         <v>20</v>
       </c>
       <c r="E65" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G65" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="I65" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>328</v>
+      </c>
+      <c r="B66" t="s">
+        <v>329</v>
+      </c>
+      <c r="C66" t="s">
+        <v>330</v>
+      </c>
+      <c r="D66" t="s">
+        <v>20</v>
+      </c>
+      <c r="E66" t="s">
+        <v>331</v>
+      </c>
+      <c r="F66" t="s">
+        <v>14</v>
+      </c>
+      <c r="G66" t="s">
+        <v>15</v>
+      </c>
+      <c r="H66" t="s">
         <v>332</v>
       </c>
-      <c r="B66" t="s">
+      <c r="I66" t="s">
         <v>333</v>
-      </c>
-[...19 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>334</v>
+      </c>
+      <c r="B67" t="s">
+        <v>335</v>
+      </c>
+      <c r="C67" t="s">
+        <v>336</v>
+      </c>
+      <c r="D67" t="s">
+        <v>20</v>
+      </c>
+      <c r="E67" t="s">
+        <v>83</v>
+      </c>
+      <c r="F67" t="s">
+        <v>14</v>
+      </c>
+      <c r="G67" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" t="s">
         <v>337</v>
       </c>
-      <c r="B67" t="s">
+      <c r="I67" t="s">
         <v>338</v>
-      </c>
-[...19 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>339</v>
+      </c>
+      <c r="B68" t="s">
+        <v>340</v>
+      </c>
+      <c r="C68" t="s">
+        <v>341</v>
+      </c>
+      <c r="D68" t="s">
+        <v>20</v>
+      </c>
+      <c r="E68" t="s">
+        <v>121</v>
+      </c>
+      <c r="F68" t="s">
+        <v>14</v>
+      </c>
+      <c r="G68" t="s">
+        <v>15</v>
+      </c>
+      <c r="H68" t="s">
+        <v>342</v>
+      </c>
+      <c r="I68" t="s">
         <v>343</v>
-      </c>
-[...22 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>344</v>
+      </c>
+      <c r="B69" t="s">
+        <v>345</v>
+      </c>
+      <c r="C69" t="s">
+        <v>346</v>
+      </c>
+      <c r="D69" t="s">
+        <v>20</v>
+      </c>
+      <c r="F69" t="s">
+        <v>14</v>
+      </c>
+      <c r="G69" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" t="s">
+        <v>347</v>
+      </c>
+      <c r="I69" t="s">
         <v>348</v>
-      </c>
-[...22 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>349</v>
+      </c>
+      <c r="B70" t="s">
+        <v>350</v>
+      </c>
+      <c r="D70" t="s">
+        <v>20</v>
+      </c>
+      <c r="E70" t="s">
+        <v>351</v>
+      </c>
+      <c r="F70" t="s">
+        <v>32</v>
+      </c>
+      <c r="G70" t="s">
+        <v>15</v>
+      </c>
+      <c r="H70" t="s">
+        <v>352</v>
+      </c>
+      <c r="I70" t="s">
         <v>353</v>
-      </c>
-[...22 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
+        <v>354</v>
+      </c>
+      <c r="B71" t="s">
+        <v>355</v>
+      </c>
+      <c r="C71" t="s">
+        <v>356</v>
+      </c>
+      <c r="D71" t="s">
+        <v>20</v>
+      </c>
+      <c r="F71" t="s">
+        <v>14</v>
+      </c>
+      <c r="G71" t="s">
+        <v>15</v>
+      </c>
+      <c r="H71" t="s">
+        <v>357</v>
+      </c>
+      <c r="I71" t="s">
         <v>358</v>
-      </c>
-[...22 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B72" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="D72" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E72" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G72" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="I72" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="B73" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="C73" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="D73" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G73" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="I73" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="B74" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="D74" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E74" t="s">
+        <v>331</v>
       </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G74" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H74" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="I74" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="B75" t="s">
-        <v>379</v>
+        <v>373</v>
+      </c>
+      <c r="C75" t="s">
+        <v>374</v>
       </c>
       <c r="D75" t="s">
-        <v>11</v>
+        <v>20</v>
+      </c>
+      <c r="E75" t="s">
+        <v>38</v>
       </c>
       <c r="F75" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G75" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H75" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="I75" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="B76" t="s">
-        <v>383</v>
+        <v>378</v>
+      </c>
+      <c r="C76" t="s">
+        <v>379</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
-      <c r="E76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G76" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H76" t="s">
-        <v>384</v>
+        <v>370</v>
       </c>
       <c r="I76" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B77" t="s">
-        <v>387</v>
+        <v>382</v>
+      </c>
+      <c r="C77" t="s">
+        <v>383</v>
       </c>
       <c r="D77" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E77" t="s">
-        <v>388</v>
+        <v>13</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G77" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H77" t="s">
-        <v>389</v>
+        <v>44</v>
       </c>
       <c r="I77" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B78" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="C78" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="D78" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G78" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H78" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="I78" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="B79" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="C79" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="D79" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
-        <v>46</v>
+        <v>106</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G79" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H79" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="I79" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="B80" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="C80" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="D80" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E80" t="s">
+        <v>13</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G80" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H80" t="s">
-        <v>211</v>
+        <v>397</v>
       </c>
       <c r="I80" t="s">
-        <v>404</v>
-[...141 lines deleted...]
-        <v>427</v>
+        <v>398</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">