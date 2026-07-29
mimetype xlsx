--- v1 (2026-03-19)
+++ v2 (2026-07-29)
@@ -12,1453 +12,1200 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="440">
-[...49 lines deleted...]
-    <t>6,5 лет лишения свободы в колонии</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>Date of birth</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Sex</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t>Status</t>
+  </si>
+  <si>
+    <t>HRC "Viasna"</t>
+  </si>
+  <si>
+    <t>Sentence</t>
+  </si>
+  <si>
+    <t>Date added</t>
+  </si>
+  <si>
+    <t>Ilya Alexandrovich Vieriemieyev</t>
+  </si>
+  <si>
+    <t>1 august 2003</t>
+  </si>
+  <si>
+    <t>A 19-year-old man was convicted for messages he left in Telegram group chats in February of this year. These messages were allegedly a reaction to the Russian-led war in Ukraine, which began in Belarus.
+In the spring of 2026, it became known that Ilya had been tried under Article 411 of the Criminal Code (malicious disobedience to the institution's administration). The outcome of the trial is still unknown.</t>
+  </si>
+  <si>
+    <t>Male</t>
+  </si>
+  <si>
+    <t>In custody</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Trial outcome 30.08.2022: 6 years 6 months of imprisonment in colony under general regime conditions. Appeal 11.11.2022: the sentence was upheld. Trial outcome date unknown: unknown years of imprisonment in colony in strict regime conditions.</t>
   </si>
   <si>
     <t>2022-08-17 21:24:07</t>
   </si>
   <si>
-    <t>Сергей Александрович Говша</t>
-[...8 lines deleted...]
-    <t>Решение суда 28.08.2024: 2 года лишения свободы в колонии в условиях общего режима. Апелляция 18.10.2024: приговор оставлен без изменения.</t>
+    <t>Sergey Alexandrovich Govsha</t>
+  </si>
+  <si>
+    <t>1 august 1981</t>
+  </si>
+  <si>
+    <t>Sentenced for a protest that took place from August 10 to 11, 2020 in Bereza to 2 years in prison (finally, taking into account some previous conviction, 3 years in prison).</t>
+  </si>
+  <si>
+    <t>Trial outcome 28.08.2024: 2 years of imprisonment in colony under general regime conditions. Appeal 18.10.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-08-28 13:16:53</t>
   </si>
   <si>
-    <t>Александр Александрович Хозеев</t>
-[...5 lines deleted...]
-    <t>Решение суда дата неизвестна: неизвестно.</t>
+    <t>Vitali Antanovich Halubouski</t>
+  </si>
+  <si>
+    <t>2 august 1976</t>
+  </si>
+  <si>
+    <t>Vitaly previously served as a border guard. He then worked as a bus driver for over 15 years. In recent years, he was a driver for Gazprom Transgaz Belarus, driving a team of telemechanics.
+The man is divorced and has two sons.
+At the end of last year, he was arrested and placed behind bars. The Vitebsk Regional Court tried Golubovsky under Parts 1 and 2 of Article 361-4 of the Criminal Code (assistance to extremist activity). This article is typically used for prosecuting people for messages posted in the chat room of the Belarusian Gayun monitoring project.</t>
+  </si>
+  <si>
+    <t>IUOT-7, Pruzhany region, Kuplin, 225136</t>
+  </si>
+  <si>
+    <t>Penal labor facility</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 7 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2026-03-15 15:53:02</t>
+  </si>
+  <si>
+    <t>Aliaksandr Alexandrovich Khazeyeu</t>
+  </si>
+  <si>
+    <t>3 august 2000</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown.</t>
   </si>
   <si>
     <t>2026-02-03 10:40:08</t>
   </si>
   <si>
-    <t>Леонид Иванович Теребей</t>
-[...29 lines deleted...]
-    <t>Решение суда 14.08.2024: 3 года лишения свободы в колонии в условиях общего режима. Апелляция 15.10.2024: неизвестно.</t>
+    <t>Irina Gennadievna Tokarczuk</t>
+  </si>
+  <si>
+    <t>4 august 1960</t>
+  </si>
+  <si>
+    <t>Mother of political prisoner blogger Olga Tokarczuk (was released in June 2022 after serving her sentence). She was detained as a result of a massive raid by security forces on January 23-24, 2024 on relatives of political prisoners and people who sent parcels and letters to political prisoners.</t>
+  </si>
+  <si>
+    <t>Female</t>
+  </si>
+  <si>
+    <t>IK-4, ul. Antoshkina, 3, 246035, Gomel</t>
+  </si>
+  <si>
+    <t>Trial outcome 14.08.2024: 3 years of imprisonment in colony under general regime conditions. Appeal 15.10.2024: unknown.</t>
   </si>
   <si>
     <t>2024-02-06 12:36:40</t>
   </si>
   <si>
-    <t>Александр Фёдорович Троцкий</t>
-[...11 lines deleted...]
-    <t>Решение суда 05.03.2021: 10 лет лишения свободы в колонии в условиях усиленного режима, 10000 рублей компенсации.</t>
+    <t>Alexander Fedorovich Trotskij</t>
+  </si>
+  <si>
+    <t>5 august 1975</t>
+  </si>
+  <si>
+    <t>On August 12, 2020, Alexander was detained when his car was stopped by armed men. He refused to get out, and after being threatened with gunfire, he tried to drive away. During his detention, he was beaten and taken to the hospital with a traumatic brain injury, then transferred to a pretrial detention center. According to investigators, he ran over a police officer's foot. The court found him guilty of attempted murder.</t>
+  </si>
+  <si>
+    <t>IK №17, 213004, Shklov, ul. 1-ya Zavodskaya, 8</t>
+  </si>
+  <si>
+    <t>Trial outcome 05.03.2021: 10 years of imprisonment in colony under enhanced security conditions, 10000 rubles of compensation.</t>
   </si>
   <si>
     <t>2021-02-26 22:37:54</t>
   </si>
   <si>
-    <t>Сергей Семенович Тимашенко</t>
-[...12 lines deleted...]
-    <t>Решение суда 10.09.2025: 12 лет лишения свободы в колонии в условиях усиленного режима, 1000 базовых величин штрафа.</t>
+    <t>Sergey Leonidovich Gnevko</t>
+  </si>
+  <si>
+    <t>5 august 1977</t>
+  </si>
+  <si>
+    <t>Sergei was convicted in court for insulting Lukashenko. On May 5, 2023, the case was heard by Judge Inna Sivets.
+On June 4, 2024, the Orsha District and Orsha Court heard another criminal case against Sergei. He was again accused of insulting Lukashenko . The case was heard by Judge Yulia Vershinina .
+The court found that Sergei Gnevko , "being a person previously convicted of publicly insulting Lukashenko and having been taken to the special detention facility of the Orsha District Department of Internal Affairs for committing an administrative offense under Article 19.1 of the Code of Administrative Offenses (petty hooliganism), while in a state of alcoholic intoxication, in the presence of police officers and an employee of the special detention facility, publicly made a statement containing an obscene form of speech addressed to Alexander Lukashenko in connection with the exercise of his powers."
+The court found Sergei Gnevko guilty and, under Part 2 of Article 368 of the Criminal Code, he was sentenced to imprisonment for a term of four years. Based on the totality of sentences, the court partially added the unserved sentence under the previous sentence to the sentence imposed and finally sentenced him to imprisonment for a term of 4 years and 6 months.
+On August 16, 2024, the appeal hearing took place and the verdict came into force.</t>
+  </si>
+  <si>
+    <t>IK -22, p.o.b 20, Brest region, Ivatsevichi, st. Domanovo, 225295</t>
+  </si>
+  <si>
+    <t>Trial outcome 05.05.2023: unknown years of imprisonment in colony under general regime conditions. Trial outcome 04.06.2024: 4 years 6 months of imprisonment in colony under general regime conditions. Appeal 16.08.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-06-06 15:46:04</t>
+  </si>
+  <si>
+    <t>Sergey Semenovich Timashenko</t>
+  </si>
+  <si>
+    <t>5 august 1966</t>
+  </si>
+  <si>
+    <t>Sergei Timoshenko fought in Afghanistan from 1986 to 1988. He served in the 2nd Airborne Assault Outpost of the Kerki Airborne Assault Maneuverable Group, commanding the combat group.
+Sergei, judging by his social media posts, supports Ukraine in its war against Russia. This appears to be the reason for the charges. He suddenly disappeared from all social media at the end of 2024, was arrested, and placed in pretrial detention.</t>
+  </si>
+  <si>
+    <t>IK No. 1, 211445, Novopolotsk, st. Technical, 8</t>
+  </si>
+  <si>
+    <t>Trial outcome 10.09.2025: 12 years of imprisonment in colony under enhanced security conditions, 1000 basic values fine.</t>
   </si>
   <si>
     <t>2025-09-15 13:13:04</t>
   </si>
   <si>
-    <t>Юлия Викторовна Костюченко</t>
-[...79 lines deleted...]
-    <t>Решение суда 18.12.2024: неизвестно лет лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: приговор оставлен без изменения.</t>
+    <t>Ivan Sergeevich Licholate</t>
+  </si>
+  <si>
+    <t>6 august 1992</t>
+  </si>
+  <si>
+    <t>A Ukrainian who has lived in Belarus since 2013. In 2012-2013, Ivan served in the intelligence units of the Armed Forces of Ukraine, BelTA reports. The investigation believes that in January of this year, Likholat contacted the SBU, where he was instructed to blow up railway tracks. He recruited two Grodno residents who had professional skills in mine and explosives for the task. Pukhalsky was detained when he took an explosive device from a hiding place in the Kobrin district and transported it to the Tolochin district. Likholat and Borodich were detained in Grodno.
+Sentenced to 20 years in prison, with the court ordering Ivan to serve the first three years of his sentence in prison.</t>
+  </si>
+  <si>
+    <t>Trial outcome 18.12.2024: unknown years of imprisonment in colony under enhanced security conditions. Appeal date unknown: the sentence was upheld.</t>
   </si>
   <si>
     <t>2023-09-28 00:19:37</t>
   </si>
   <si>
-    <t>Сергей Владимирович Скибинский</t>
-[...29 lines deleted...]
-    <t>Решение суда 25.03.2024: 10 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 14.06.2024: неизвестно.</t>
+    <t>Illia Alehavich Karpau</t>
+  </si>
+  <si>
+    <t>Since 2018, he has been working as a sole proprietor, running his own small lumber business and making custom cabinets. He also worked part-time as a taxi driver in Minsk.
+In the local chat, Ilya regularly reported broken traffic lights and downed road signs, offered ideas for improving traffic, and asked for traffic controllers to be stationed at problematic intersections.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2026-05-10 09:41:38</t>
+  </si>
+  <si>
+    <t>Oleg Gorelov</t>
+  </si>
+  <si>
+    <t>8 august 1975</t>
+  </si>
+  <si>
+    <t>Gorelov was the head of the Belinvestbank directorate for the Gomel region. The last news about him dates back to February 2023, and in December 2023, Pavel Yurkovets, the former head of Belinvestbank in Mozyr, was appointed head instead of him.
+The trial of Oleg Gorelov began on February 8 in the Gomel Regional Court.
+On June 14, 2024, the appeal was considered and the verdict entered into force.</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Trial outcome 25.03.2024: 10 years of imprisonment in colony under enhanced security conditions. Appeal 14.06.2024: unknown.</t>
   </si>
   <si>
     <t>2024-02-10 14:47:15</t>
   </si>
   <si>
-    <t>Алексей Владимирович Киселев</t>
-[...9 lines deleted...]
-    <t>Решение суда 20.09.2024: неизвестно. Апелляция 03.12.2024: неизвестно.</t>
+    <t>Alexei Vladimirovich Kiselev</t>
+  </si>
+  <si>
+    <t>8 august 1990</t>
+  </si>
+  <si>
+    <t>Alexey Kiselyov was detained from Verkhnedvinsk in the criminal case of the “Personnel Reserve for New Belarus”. His “repentance” video was published on the morning of March 13 by a propaganda telegram channel. Alexey is an employee of the Verkhnedvinsk regional executive committee. On February 14, the Investigative Committee opened a criminal case against representatives and participants of the “Personnel Reserve for New Belarus” initiative announced by the Joint Transitional Cabinet. The ONT TV channel later showed 14 people detained in this case. Propagandist Igor Tur said that together with the security forces, he listened to lectures for participants in the initiative for a year.
+The “Personnel Reserve for a New Belarus” program was launched by the Joint Transitional Cabinet in November 2022. The goal of the project was to train professionals who would be able to work in government positions and carry out reforms.</t>
+  </si>
+  <si>
+    <t>Trial outcome 20.09.2024: unknown. Appeal 03.12.2024: unknown.</t>
   </si>
   <si>
     <t>2024-03-13 11:59:37</t>
   </si>
   <si>
-    <t>Алексей Александрович Прохорчик</t>
-[...11 lines deleted...]
-    <t>ИК №15, 212013,  г.Могилёв, п/о Вейно, Славгородское шоссе 183</t>
+    <t>Andrey Mechislavovich Stasyukevich</t>
+  </si>
+  <si>
+    <t>9 august 1994</t>
+  </si>
+  <si>
+    <t>Citizen of the Russian Federation</t>
+  </si>
+  <si>
+    <t>IK №15, 212013, Mogilev, p/o Veyno, Slavgorodskoye shosse 183</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions, 500 basic values fine. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-12-17 22:41:07</t>
+  </si>
+  <si>
+    <t>Alexey Alexandrovich Prokhorchik</t>
+  </si>
+  <si>
+    <t>9 august 1988</t>
+  </si>
+  <si>
+    <t>In 2010, he graduated from the Higher State College of Communications as a telecommunications engineer.
+In 2017, Prokhorchik founded the limited liability company "ESiS" in Russia. The acronym stands for "energy systems and networks."
+The company's main activities are electrical installation and construction. ESiS employs over 40 people. Last year, the company had a turnover of approximately $4 million.
+Alexei was convicted of helping political prisoners.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-11-06 22:31:46</t>
   </si>
   <si>
-    <t>Леонид Леонидович Шпец</t>
-[...47 lines deleted...]
-    <t>Решение суда 13.11.2025: 3 года лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
+    <t>Uladzimir Aliaksandravich Yanukevich</t>
+  </si>
+  <si>
+    <t>10 august 1960</t>
+  </si>
+  <si>
+    <t>Volodymyr Yanukevich, 65, served as director and editor-in-chief of the independent regional newspaper Intex-Press. Andriy Pokolenko, 44, served as deputy development director for the same media outlet. After the newspaper's closure, they created the news website BAR24. The website went down in January 2025.
+Vladimir Yanukovych has previously been persecuted . He was twice tried and fined under the Code of Administrative Offenses for publishing an interview with Tikhanovskaya, and in February 2023, security forces raided the premises of Intex-Press Publishing House.
+In addition to the imprisonment and a large fine, as reported by the Belarusian Association of Journalists, “there is information about a huge total fine of approximately 200,000 rubles (approximately 60,000 euros).”
+Employees of the Baranovichi media outlet BAR24 were detained in December 2024. Law enforcement officers searched their homes and the city portal's editorial office, seizing equipment. Several were released, while the rest faced criminal charges.</t>
+  </si>
+  <si>
+    <t>Trial outcome 26.02.2026: 14 years of imprisonment in colony under enhanced security conditions, 3000 basic values fine. Appeal 08.06.2026: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2026-03-03 13:27:10</t>
+  </si>
+  <si>
+    <t>Vasil Veramejchyk</t>
+  </si>
+  <si>
+    <t>11 august 1990</t>
+  </si>
+  <si>
+    <t>A former fighter in Kalinovsky's regiment, whom Vietnam extradited to Belarus, Vasily was also a member of the Coordination Council.
+It was reported that the man ended up in Asia after Lithuania deemed him a threat to national security and banned him from entering the European Union. "Kalinovets" was brought to Belarus on the evening of November 14 under a three-person escort. Vasily was flown to Belarus on Belavia flight B2978 from Moscow on the evening of November 14.
+It is also known that the video of Veremeychik, published by propagandists, is, as expected, staged: it was filmed on a different plane and at a different time.
+Former political prisoner Yuri Zenkovich said he spent four months in a KGB pretrial detention center before his release, sharing a cell with former Kalinovka prisoner Vasily Veremeychik. He noted that he greatly respects Vasily as an honest, open, and courageous person who hasn't broken down and remains courageous: "What he said in the 'interview' was coerced. To force him to say what the BBT officers wanted to hear, they used physical violence against him. Since there was little point in resisting, he said what he said under duress."
+Vasily began experiencing health problems in the pretrial detention center. Veremeychik complained of symptoms suggesting heart problems: chest pain, shortness of breath, dizziness, and swelling in his arms and legs. He received no medical care in the pretrial detention center. In 2025, Veremeychik was sentenced to 13 years in prison and sent to Shklov Colony No. 17 to serve his sentence. There, Vasily was finally examined—tests were taken and a cardiac ultrasound was performed. The man's family doesn't know the exact results, but after the examination, Veremeychik was placed on IV drips and prescribed four strong medications: aspicard, clopidogrel, atorvastatin, and metoprolol. It is suspected that Vasily suffered a heart attack.
+According to Vasily's wife , he was supposed to be transferred to the hospital at Minsk Pretrial Detention Center No. 1 in early June 2026 for heart surgery. Instead, the political prisoner was thrown into a punishment cell, and then into a punishment cell.</t>
+  </si>
+  <si>
+    <t>Turma №4, Mogilev, Krupskaya 99A, 212011</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 13 years of imprisonment in colony under enhanced security conditions. Regime change trial 09.07.2026: unknown years of prison regime.</t>
+  </si>
+  <si>
+    <t>2024-11-28 02:13:24</t>
+  </si>
+  <si>
+    <t>Vitali Mikhajlavich Kavalenka</t>
+  </si>
+  <si>
+    <t>11 august 1992</t>
+  </si>
+  <si>
+    <t>Detained as part of a criminal case for messages in the "Belorussky Gayun" bot.</t>
+  </si>
+  <si>
+    <t>Trial outcome 13.11.2025: 3 years of imprisonment in colony under enhanced security conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-06-08 18:53:33</t>
   </si>
   <si>
-    <t>Глеб Николаевич Сахар</t>
-[...20 lines deleted...]
-    <t>Решение суда 12.12.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 21.02.2025: неизвестно.</t>
+    <t>Egor Alexandrovich Boriskevich</t>
+  </si>
+  <si>
+    <t>11 august 1986</t>
+  </si>
+  <si>
+    <t>Trial outcome 12.12.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 21.02.2025: unknown.</t>
   </si>
   <si>
     <t>2025-01-13 17:24:46</t>
   </si>
   <si>
-    <t>Яна Сергеевна Царук</t>
-[...8 lines deleted...]
-    <t>Решение суда дата неизвестна: 4 года лишения свободы в колонии в условиях общего режима, 700 базовых величин штрафа. Апелляция 16.12.2025: приговор оставлен без изменения.</t>
+    <t>Yana Sergeevna Tsaruk</t>
+  </si>
+  <si>
+    <t>11 august 1994</t>
+  </si>
+  <si>
+    <t>It is known that the KGB considers Yana to be involved in the “Urban Garden Maris Mar” project, which was recognized as an “extremist formation.”</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years of imprisonment in colony under general regime conditions, 700 basic values fine. Appeal 16.12.2025: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-12-29 22:08:18</t>
   </si>
   <si>
-    <t>Василий Александрович Веремейчик</t>
-[...28 lines deleted...]
-    <t>Решение суда 27.12.2023: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция 13.02.2024: приговор оставлен без изменения.</t>
+    <t>Igor Vladimirovich Korotkov</t>
+  </si>
+  <si>
+    <t>12 august 1988</t>
+  </si>
+  <si>
+    <t>Convicted for donating 9 euros to the Kalinovsky Regiment.</t>
+  </si>
+  <si>
+    <t>IK №2, 213800, Bobruysk, ul. Sikorskogo, 1</t>
+  </si>
+  <si>
+    <t>Trial outcome 27.12.2023: 5 years of imprisonment in colony under general regime conditions. Appeal 13.02.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-02-12 19:16:26</t>
   </si>
   <si>
-    <t>Юрий Казимирович Жуковский</t>
-[...5 lines deleted...]
-    <t>8 лет лишения свободы в условиях усиленного режима.</t>
+    <t>Siarhei Aliaksandravich Zhukouski</t>
+  </si>
+  <si>
+    <t>12 august 1983</t>
+  </si>
+  <si>
+    <t>Citizen of the Russian Federation.</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, Pashkovichi village, Minsk district, Minsk region 223016</t>
+  </si>
+  <si>
+    <t>2026-07-17 18:07:58</t>
+  </si>
+  <si>
+    <t>Dmitry Uladzimiravich Novozhilov</t>
+  </si>
+  <si>
+    <t>12 august 1972</t>
+  </si>
+  <si>
+    <t>Dmitry, the former director of the BelaPAN news agency, was detained on August 18, 2021, following a search and questioning by the Investigative Committee. He was initially placed in pretrial detention for 72 hours as part of a criminal case under the article "organizing or preparing actions that grossly violate public order, or participating in them." However, he was not released and was transferred to a pretrial detention center 10 days later. The charge was later amended to tax evasion.
+In November 2021, it was revealed that Dmitry had also been charged with "creating an extremist group." In October 2022, he was found guilty of "participating in an extremist group" and "tax evasion," sentenced to imprisonment, imposed a large fine, and banned from holding certain positions for five years.</t>
+  </si>
+  <si>
+    <t>IK №3</t>
+  </si>
+  <si>
+    <t>Trial outcome 06.10.2022: 6 years of imprisonment in colony under general regime conditions, 700 basic values fine, deprivation of the right to hold certain positions or engage in certain activities. Appeal 06.01.2023: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-08-21 01:15:56</t>
+  </si>
+  <si>
+    <t>Yuri Kazimirovich Jukovski</t>
+  </si>
+  <si>
+    <t>12 august 1978</t>
+  </si>
+  <si>
+    <t>8 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-05-23 19:28:46</t>
   </si>
   <si>
-    <t>Дмитрий Владимирович Новожилов</t>
-[...61 lines deleted...]
-    <t>Решение суда 16.01.2023: 3 года ограничения свободы с направлением в учреждение открытого типа.</t>
+    <t>Victor Valerievich Antushevich</t>
+  </si>
+  <si>
+    <t>13 august 1992</t>
+  </si>
+  <si>
+    <t>It is known about Viktor that after graduating from Rogachev Secondary School No. 3, he worked as a police driver in the detention team at the local department of the Ministry of Internal Affairs' Security Department. He was a member of the pro-government youth organization BRSM. Human rights activists have information that Viktor Antushevich was detained in early June 2025.</t>
+  </si>
+  <si>
+    <t>IUOT-39, Krupki-2, 222002</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2026-01-05 14:20:14</t>
+  </si>
+  <si>
+    <t>Vladimir Evgenievich Boltenkov</t>
+  </si>
+  <si>
+    <t>13 august 1998</t>
+  </si>
+  <si>
+    <t>Vladimir was accused of leaving an offensive comment on VKontakte under a post about Lukashenko. The post contained a photo and the text of a speech about military operations in Belarus. Vladimir wrote the comment from his sister's page and phone number while visiting her. He fully admitted his guilt.</t>
+  </si>
+  <si>
+    <t>Trial outcome 16.01.2023: 3 years restrictions of freedom with referral to an open-type correctional facility.</t>
   </si>
   <si>
     <t>2023-01-10 19:15:54</t>
   </si>
   <si>
-    <t>Владимир Валериевич Махнач</t>
-[...49 lines deleted...]
-    <t>Решение суда 02.07.2021: 6 лет лишения свободы в колонии в условиях усиленного режима, неизвестно рублей компенсации. Апелляция 24.09.2021: приговор оставлен без изменения. Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
+    <t>Ilya Petrovich Kravchevsky</t>
+  </si>
+  <si>
+    <t>15 august 1996</t>
+  </si>
+  <si>
+    <t>At the trial, he did not admit guilt under the Art. 342 and Art. 364.</t>
+  </si>
+  <si>
+    <t>8,5 years of imprisonment in a penal colony.</t>
+  </si>
+  <si>
+    <t>2022-09-17 11:38:09</t>
+  </si>
+  <si>
+    <t>Vitaly Vyacheslavovich Shishlov</t>
+  </si>
+  <si>
+    <t>15 august 1993</t>
+  </si>
+  <si>
+    <t>Vitaly was arrested on September 25, 2020, in a criminal case opened after a protest in Minsk. State television showed him with his hands tied in a forest, where he confessed to participating in the riots.</t>
+  </si>
+  <si>
+    <t>Trial outcome 02.07.2021: 6 years of imprisonment in colony under enhanced security conditions, unknown rubles of compensation. Appeal 24.09.2021: the sentence was upheld. Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2021-02-26 21:49:06</t>
   </si>
   <si>
-    <t>Илья Петрович Кравчевский</t>
-[...38 lines deleted...]
-    <t>Решение суда 19.07.2021: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 23.11.2021: приговор оставлен без изменения. Апелляция 10.07.2024: приговор оставлен без изменения.</t>
+    <t>Alexander Sergeevich Yurchik</t>
+  </si>
+  <si>
+    <t>16 august 1969</t>
+  </si>
+  <si>
+    <t>Alexander was arrested in January 2021 in connection with the mass riots case and convicted on charges of participating in Telegram channels of a “radical orientation,” as well as intending to damage or destroy three Tabakerka kiosks.</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.07.2021: 8 years of imprisonment in colony under enhanced security conditions. Appeal 23.11.2021: the sentence was upheld. Appeal 10.07.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-05-28 22:53:14</t>
   </si>
   <si>
-    <t>Игорь Николаевич Гольцов</t>
-[...9 lines deleted...]
-    <t>Решение суда 14.05.2025: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция 20.06.2025: неизвестно.</t>
+    <t>Igor Nikolaevich Goltsov</t>
+  </si>
+  <si>
+    <t>16 august 1984</t>
+  </si>
+  <si>
+    <t>A 40-year-old programmer from Mogilev. In 2013, he graduated from the Belarusian-Russian University, studying to be an engineer. He specializes in working with the Magento platform, which is used to create online stores and organize online trading. He has a young daughter and a wife.
+Igor Goltsov transferred about $50 to the Zerkalo YouTube channel via Patreon. This happened in 2023.</t>
+  </si>
+  <si>
+    <t>Trial outcome 14.05.2025: 5 years of imprisonment in colony under general regime conditions. Appeal 20.06.2025: unknown.</t>
   </si>
   <si>
     <t>2025-04-03 14:38:31</t>
   </si>
   <si>
-    <t>Евгений Иванович Сороко</t>
-[...8 lines deleted...]
-    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
+    <t>Eugene Ivanovich Soroko</t>
+  </si>
+  <si>
+    <t>17 august 1993</t>
+  </si>
+  <si>
+    <t>Evgeniy was arrested in December 2024 and sentenced to imprisonment in June 2025.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2025-06-28 18:08:16</t>
   </si>
   <si>
-    <t>Чеслав Эдуардович Герасимович</t>
-[...12 lines deleted...]
-    <t>Решение суда 09.12.2024: 5 лет лишения свободы в колонии в условиях общего режима, 300 базовых величин штрафа.</t>
+    <t>Cheslau Gerasimovitch</t>
+  </si>
+  <si>
+    <t>17 august 1986</t>
+  </si>
+  <si>
+    <t>Cheslav Gerasimovich is 37 years old. He is from Minsk.
+For some time in 2022, Gerasimovich worked in Vilnius, but in the fall of 2022 he returned to Minsk.
+On June 26, Cheslav was convicted of “disobeying a police officer” in an administrative case.
+Judging by the GUBOPiK video, Gerasimovich is accused of donating to the “extremist formation” four times. He is probably accused under Article 361-2 of the Criminal Code.
+Gerasimovich writes on social networks that he has been conducting training in psychotherapy for more than 15 years. Since 2011, he began working as a tester. He is interested in music and plays the guitar, and also writes poetry and short prose.</t>
+  </si>
+  <si>
+    <t>Trial outcome 09.12.2024: 5 years of imprisonment in colony under general regime conditions, 300 basic values fine.</t>
   </si>
   <si>
     <t>2024-08-03 17:12:06</t>
   </si>
   <si>
-    <t>Никита Валерьевич Самарин</t>
-[...11 lines deleted...]
-    <t>Решение суда 11.12.2020: 4 года ограничения свободы с направлением в учреждение открытого типа, 500 рублей компенсации. Протест прокурора 25.03.2021: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима, 2000 рублей компенсации. Решение суда дата неизвестна: 6 лет лишения свободы в колонии в условиях усиленного режима.</t>
+    <t>Anatoly Stepanovich Vasilevsky</t>
+  </si>
+  <si>
+    <t>17 august 1963</t>
+  </si>
+  <si>
+    <t>Trial outcome 03.10.2024: 4 years of imprisonment in colony under enhanced security conditions. Appeal 24.12.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-09-25 19:45:52</t>
+  </si>
+  <si>
+    <t>Aliaksei Yuryevich Kuzavatkin</t>
+  </si>
+  <si>
+    <t>17 august 1999</t>
+  </si>
+  <si>
+    <t>Alexey, a Russian citizen, worked at the Gomel Chemical Plant before his arrest. He was detained in connection with a criminal case opened under the article "assistance to extremist activity" after Belarusian security forces gained access to the chats of a bot belonging to the Belarusian Gayun monitoring project, where people submitted information about Russian troop movements.
+In the winter of 2025, Alexei was found guilty and sentenced to imprisonment in a penal colony, as well as to pay a large fine.
+Alexey has type 1 diabetes and is insulin-dependent. Furthermore, he was assigned a lifelong disability status as a child.</t>
+  </si>
+  <si>
+    <t>Trial outcome 01.12.2025: 3 years of imprisonment in colony under enhanced security conditions, 500 basic values fine. Appeal 25.02.2026: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2026-03-08 15:51:25</t>
+  </si>
+  <si>
+    <t>Alexei Vyacheslavovich Shvetsov</t>
+  </si>
+  <si>
+    <t>17 august 1985</t>
+  </si>
+  <si>
+    <t>He was sentenced to 5 years in prison for donating to Kalinovsky’s regiment (the first - 13.63 euros, the second - 35 euros, a total of 133 rubles 30 kopecks).</t>
+  </si>
+  <si>
+    <t>Trial outcome 26.12.2023: 5 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2024-01-30 20:42:17</t>
+  </si>
+  <si>
+    <t>Nikita Valerievich Samarin</t>
+  </si>
+  <si>
+    <t>17 august 1991</t>
+  </si>
+  <si>
+    <t>Nikita was arrested for spraying gas in the face of a riot police officer while he was trying to protect a person at a protest. He was beaten, had his hair cut with a knife, and had gas sprayed in his face. In December 2020, he was sentenced to four years of restricted freedom, but the prosecutor later succeeded in increasing the sentence to two and a half years in prison. Nikita did not appear in court, relaying through a friend that arbitrary detentions were planned in the courtroom, threatening him and others.
+Was in forced exile.
+At the end of March 2025, it became known that Nikita, who had been hiding from the verdict for four years at that time, was detained in Grodno. As reported by the Ministry of Internal Affairs, the man was stopped, he did not have documents with him, so he was asked to go to the station. Nikita resisted the police officers and, allegedly, broke the arm of one of them. It is reported that the man was wanted for allegedly "spraying a gas canister in the face of law enforcement officers" in August 2020. A criminal case was opened against him for this. He left the country, but then illegally returned to Belarus.
+Since May 13, 2025, there has been no information about the political prisoner. Correspondence and parcels to him are prohibited. There is also no information about Nikita's case and the court date. In addition, it is reported that the investigator in the political prisoner's case is prohibited from informing Nikita's relatives and friends about the status and progress of the case.</t>
+  </si>
+  <si>
+    <t>Trial outcome 11.12.2020: 4 years restrictions of freedom with referral to an open-type correctional facility, 500 rubles of compensation. Prosecutor's protest 25.03.2021: 2 years 6 months of imprisonment in colony under general regime conditions, 2000 rubles of compensation. Trial outcome date unknown: 6 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2021-02-27 22:25:03</t>
   </si>
   <si>
-    <t>Алексей Вячеславович Швецов</t>
-[...52 lines deleted...]
-    <t>Решение суда 30.03.2022: 8 лет лишения свободы в колонии в условиях усиленного режима. Решение суда 26.10.2022: 2 года лишения свободы в колонии в условиях общего режима. Апелляция 23.12.2022: приговор оставлен без изменения.</t>
+    <t>Vladislav Sergeevich Savin</t>
+  </si>
+  <si>
+    <t>18 august 1978</t>
+  </si>
+  <si>
+    <t>Vladislav, a blogger, poet and writer, was arrested in April 2021 and convicted a year later of fraud for promising more than 100 people in 2015–2016 to take part in Belarus’s first reality shows, but failing to keep his promise. He was also found guilty of participating in three Marches in 2020 and organizing protests via Instagram. Vladislav himself only admitted to participating in the rallies.
+In October 2022, he was convicted again for insulting Lukashenko in a poem included in an appeal against the verdict.
+On the portal of the online store Ridero.ru, under the pseudonym Vlad Savinn, his books are presented - the story "Ambidextrous" and the collection of poems "Poetry Through", available in printed and electronic form.</t>
+  </si>
+  <si>
+    <t>Trial outcome 30.03.2022: 8 years of imprisonment in colony under enhanced security conditions. Trial outcome 26.10.2022: 2 years of imprisonment in colony under general regime conditions. Appeal 23.12.2022: the sentence was upheld. Regime change trial 08.08.2025: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2021-05-12 14:09:33</t>
   </si>
   <si>
-    <t>Виталий Фёдорович Брагинец</t>
-[...12 lines deleted...]
-    <t>8 лет лишения свободы в колонии в условиях усиленного режима.</t>
+    <t>Oleg Nikolaevich Silich</t>
+  </si>
+  <si>
+    <t>19 august 1972</t>
+  </si>
+  <si>
+    <t>3.5 years of imprisonment in a colony under enhanced security conditions</t>
+  </si>
+  <si>
+    <t>2023-11-22 15:19:45</t>
+  </si>
+  <si>
+    <t>Pavel Petrovich Alekseev</t>
+  </si>
+  <si>
+    <t>19 august 1988</t>
+  </si>
+  <si>
+    <t>Citizen of the Russian Federation.
+On July 26, 2024, the appeal was heard and the verdict came into force.</t>
+  </si>
+  <si>
+    <t>Trial outcome 16.05.2024: 5 years of imprisonment in colony under general regime conditions. Appeal 26.07.2024: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2024-05-02 18:35:47</t>
+  </si>
+  <si>
+    <t>Vitali Braginiec</t>
+  </si>
+  <si>
+    <t>19 august 1973</t>
+  </si>
+  <si>
+    <t>A lawyer with 25 years of experience. Previously, he headed his own company «Braginets and Partners». Recently, he worked in the legal advice of the Dzerzhinsky district of Minsk.
+After his detention at home, the man was taken to the Partisan police department to check for involvement in protest activities. From there, it was alleged in court, he tried to leave. This was the manifestation of disobedience.
+A protocol was drawn up on Vitaly under Article 24.3 of the Administrative Code and he was arrested for 15 days. He was supposed to be released on the evening of June 7, but this did not happen.
+Vitaly is the defender of lawyer Andrey Mochalov, against whom a criminal case was initiated.
+The trial was held in closed regime.</t>
   </si>
   <si>
     <t>2022-07-13 13:02:22</t>
   </si>
   <si>
-    <t>Павел Петрович Алексеев</t>
-[...38 lines deleted...]
-    <t>Решение суда 15.07.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 02.10.2024: неизвестно.</t>
+    <t>Vital Valeryevich Lukhverchyk</t>
+  </si>
+  <si>
+    <t>19 august 1990</t>
+  </si>
+  <si>
+    <t>Vitaly was detained in connection with a criminal case opened under the article "assistance to extremist activity" and sentenced to restricted freedom and placement in an open correctional facility.</t>
+  </si>
+  <si>
+    <t>IUOT-46, 213188, Mogiliov region, g.p. Krugloye, ul. Sovetskaya 96</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 2 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2025-07-01 12:02:33</t>
+  </si>
+  <si>
+    <t>Irina Alexandrovna Melkher</t>
+  </si>
+  <si>
+    <t>20 august 1955</t>
+  </si>
+  <si>
+    <t>Irina was detained in December 2020 along with her son as part of the criminal "Avtukhovich case." The authorities called Nikolai Avtukhovich "the organizer and leader of a terrorist group." She was accused of participating in a "terrorist organization" involved in arson of police property. Irina was convicted of "participation in a criminal organization," "act of terrorism," "attempted seizure of power," and for participating in a protest that took place in September 2020 in Brest.</t>
+  </si>
+  <si>
+    <t>Trial outcome 17.10.2022: 17 years of imprisonment in colony under general regime conditions, 700 basic values fine. Appeal 31.03.2023: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-02-27 00:45:25</t>
+  </si>
+  <si>
+    <t>Dmitriy Tahirovich Suvkhanov</t>
+  </si>
+  <si>
+    <t>20 august 1987</t>
+  </si>
+  <si>
+    <t>Dmitry Suvkhanov is the brother of Marat Suvkhanov, who died in Ukraine in February 2023, fighting on the side of the Russian occupation forces.
+The moderator of the meeting in the Svetlogorsk district court was again Kristina Kasyanova. She considered the charge against Dmitry Suvkhanov under Part 2 of Art. 367, with which the authorities punish for slandering Lukashenko.
+Thus, the authorities violated Suvkhanov’s right to have his case examined by an independent and impartial court. After all, citizen Kasyanova is in a state of labor dependence on a person whom Suvkhanov allegedly slandered: Menaut Lukashenko, by his decree, appointed Kasyanova to the position of judge and if he is dissatisfied with her actions, only he can dismiss her from that position.</t>
+  </si>
+  <si>
+    <t>Trial outcome 15.07.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 02.10.2024: unknown.</t>
   </si>
   <si>
     <t>2024-07-16 18:09:01</t>
   </si>
   <si>
-    <t>Александр Андреевич Кудревич</t>
-[...10 lines deleted...]
-    <t>Решение суда 30.12.2024: 15 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 11.03.2025: приговор оставлен без изменения.</t>
+    <t>Alexander Andreevich Kudrevich</t>
+  </si>
+  <si>
+    <t>20 august 1989</t>
+  </si>
+  <si>
+    <t>The details of the case are unknown. Alexander was probably detained in January 2024. According to information on his social networks, the man is married and graduated from BSUIR in 2014.
+He probably worked in the Criminal Intelligence Department, which filed a lawsuit against Alexander for causing property damage. It should be noted that the Criminal Intelligence Department of the Ministry of Internal Affairs appeared in Belarus in April of this year - previously it was called the Department for Ensuring Operational Investigative Activities of the Ministry of Internal Affairs.
+The process will be held behind closed doors.</t>
+  </si>
+  <si>
+    <t>Trial outcome 30.12.2024: 15 years of imprisonment in colony under enhanced security conditions. Appeal 11.03.2025: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-12-02 14:32:26</t>
   </si>
   <si>
-    <t>Ирина Александровна Мельхер</t>
-[...20 lines deleted...]
-    <t>После многочисленных административных арестов 21 ноября 2021 его перезадержали по уголовному делу.</t>
+    <t>Yauheni Anatolyevich Liulkovich</t>
+  </si>
+  <si>
+    <t>21 august 1984</t>
+  </si>
+  <si>
+    <t>After numerous administrative arrests, on November 21, 2021, he was re-detained on a criminal case.</t>
+  </si>
+  <si>
+    <t>Trial outcome 20.06.2022: 8 years of imprisonment in colony under enhanced security conditions. Appeal date unknown: the sentence was upheld.</t>
   </si>
   <si>
     <t>2022-05-14 20:51:06</t>
   </si>
   <si>
-    <t>Александр Владимирович Якушков</t>
-[...25 lines deleted...]
-    <t>Решение суда 18.12.2024: 25 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 02.05.2025: приговор оставлен без изменения.</t>
+    <t>Pavel Mikalayevich Belavus</t>
+  </si>
+  <si>
+    <t>22 august 1987</t>
+  </si>
+  <si>
+    <t>Founder of the Symbal.by store, cultural manager.
+He was arrested on November 15, 2021, after being summoned to the police station. Subsequently, Pavel was sentenced three times on administrative charges (for 15, 13, and 7 days), and then transferred to a pretrial detention facility for the criminal case.
+He served his sentence in Penal Colony No. 17.
+In February 2026, Pavel was transferred to ST No. 4 , without his belongings and without a tag. According to former political prisoners , it is possible that a new case has been opened against him.</t>
+  </si>
+  <si>
+    <t>Trial outcome 11.05.2023: 13 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2021-12-29 15:27:44</t>
+  </si>
+  <si>
+    <t>Olga Vladimirovna Mayorova</t>
+  </si>
+  <si>
+    <t>22 august 1966</t>
+  </si>
+  <si>
+    <t>A well-known public figure, previously a member of the United Civil Party, was detained on January 4, 2021, as part of the "Autukhovich case" and accused of participating in a "terrorist organization" linked to arson of police property. Olga was convicted of "participation in a criminal organization," "attempted seizure of power," "inciting hatred," "calls for sanctions," and "illegal actions with weapons."
+In custody, the political prisoner was suspected of having diabetes. In March 2024, she was convicted again for "malicious disobedience to the demands of the prison administration."</t>
+  </si>
+  <si>
+    <t>IK-24, ul. Proizvodstvennaya, 44, g.p. Zarechye, Rechitsky r-n, Gomel obl., 247526</t>
+  </si>
+  <si>
+    <t>Trial outcome 17.10.2022: 20 years of imprisonment in colony under general regime conditions, 800 basic values fine. Appeal 31.03.2023: the sentence was upheld. Trial outcome 05.03.2024: 1 year 6 months of imprisonment in colony under general regime conditions. Appeal 29.05.2024: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-02-27 00:48:39</t>
+  </si>
+  <si>
+    <t>Svetlana Viktorovna Bychkovskaya</t>
+  </si>
+  <si>
+    <t>22 august 1977</t>
+  </si>
+  <si>
+    <t>The woman worked in the service «One-window» of the Oktyabrsky district of Minsk.
+He is suspected of transferring personal data of law enforcement officers to telegram channels.
+The trial was held behind closed doors.</t>
+  </si>
+  <si>
+    <t>5. 5 years of imprisonment in a penal colony.</t>
+  </si>
+  <si>
+    <t>2022-04-19 18:19:59</t>
+  </si>
+  <si>
+    <t>Boris Borisovich Puchalski</t>
+  </si>
+  <si>
+    <t>22 august 1975</t>
+  </si>
+  <si>
+    <t>The investigation believes that in January of this year, Ukrainian Likholat contacted the SBU, where he was instructed to blow up railway tracks. He recruited two Grodno residents who had professional skills in mine and explosives for the task. Pukhalsky Boris was detained when he took an explosive device from a hiding place in the Kobrin district and transported it to the Tolochin district.
+Sentenced to 25 years in prison, the court ordered Boris to serve the first five years of his sentence in prison.</t>
+  </si>
+  <si>
+    <t>Trial outcome 18.12.2024: 25 years of imprisonment in colony under enhanced security conditions. Appeal 02.05.2025: the sentence was upheld.</t>
   </si>
   <si>
     <t>2023-09-28 13:36:19</t>
   </si>
   <si>
-    <t>Светлана Викторовна Бычковская</t>
-[...96 lines deleted...]
-    <t>Решение суда дата неизвестна: 3 года 6 месяцев лишения свободы в колонии в условиях усиленного режима, 1000 базовых величин штрафа. Апелляция 25.11.2025: неизвестно.</t>
+    <t>Illia Aliaksandravich Valvenkin</t>
+  </si>
+  <si>
+    <t>23 august 1986</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-07-17 10:34:30</t>
+  </si>
+  <si>
+    <t>Marat Aliaksandravich Bushenka</t>
+  </si>
+  <si>
+    <t>23 august 1969</t>
+  </si>
+  <si>
+    <t>Marat spent his childhood in Kletsk. After finishing school, he studied at the Lviv Higher Military-Political School.
+For a long time, he divided his time between Belarus and Latvia. Recently, according to social media , he was based in Latvia.
+Bushenko founded and managed several trading companies in various countries, including the Polish Goods Express Trading, the German wwi UG, the Czech Republic's MAG TRIO and Interclouds, as well as the Russian Rekordis Favorit LLC and the Minsk-based Comfort Active LLC. He also previously operated businesses in Estonia and Moldova.</t>
+  </si>
+  <si>
+    <t>IUOT-43, 212003, Mogilev, ul. Cheliuskentsev, 76A</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 2 years 6 months restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2026-05-16 21:33:27</t>
+  </si>
+  <si>
+    <t>Paul Vladimirovich Korenyukhin</t>
+  </si>
+  <si>
+    <t>24 august 1988</t>
+  </si>
+  <si>
+    <t>He was detained in November 2024 in Zhodino.
+At the same time, the website of the initiative "Letter. Bel" and its pages on social networks were recognized as "extremist materials." A month later , the KGB recognized the initiative as an "extremist formation ." According to the agency, Aleksandr Mazur , as well as Pavel Korenyukhin and Aleksandr Lykshin, are related to "Letter . Bel." The men are currently in ST -8 , accused under Article 361-1 of the Criminal Code (Creation of an extremist formation or participation in it).</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years 6 months of imprisonment in colony under enhanced security conditions, 1000 basic values fine. Appeal 25.11.2025: unknown.</t>
   </si>
   <si>
     <t>2024-12-29 21:56:28</t>
   </si>
   <si>
-    <t>Андрей Анатольевич Кривошей</t>
-[...2 lines deleted...]
-    <t>24 августа 1993</t>
+    <t>Andrey Anatolyevich Kryvashei</t>
+  </si>
+  <si>
+    <t>24 august 1993</t>
   </si>
   <si>
     <t>2025-11-06 20:45:56</t>
   </si>
   <si>
-    <t>Анатолий Александрович Чуриков</t>
-[...18 lines deleted...]
-    <t>Решение суда 07.03.2025: 3 года лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+    <t>Pauline Alexandrovna Pitkevich</t>
+  </si>
+  <si>
+    <t>24 august 1994</t>
+  </si>
+  <si>
+    <t>When in June 2024 the KGB of Belarus declared the Media IQ project an extremist group, it named Pitkevich among its participants. Around the same time, Polina's accounts were last online.
+Polina Pitkevich was born in 1994. She graduated from the Faculty of Journalism of the Belarusian State University (2016). She was fond of theater and for some time played as an actress in the Laboratory of Social Theater in Minsk. As a journalist, she wrote on cultural topics. Polina is also known for her love of animals - on her social media pages, you can find many ads about helping homeless tailed ones. According to friends, Polina had more than one rescued cat living in her house.</t>
+  </si>
+  <si>
+    <t>Trial outcome 07.03.2025: 3 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-02-28 01:16:19</t>
   </si>
   <si>
-    <t>Надежда Анатольевна Лаптенок</t>
-[...9 lines deleted...]
-    <t>6 лет лишения свободы в колонии в условиях общего режима</t>
+    <t>Nadezhda Anatolievna Laptenok</t>
+  </si>
+  <si>
+    <t>24 august 1972</t>
+  </si>
+  <si>
+    <t>It is known that Nadezhda has two adult daughters and a minor son with disabilities.
+On March 1, 2024, the appeal was considered and the verdict came into force.</t>
+  </si>
+  <si>
+    <t>6 years of imprisonment in a colony under general regime conditions</t>
   </si>
   <si>
     <t>2023-12-07 23:27:01</t>
   </si>
   <si>
-    <t>Дмитрий Александрович Макеев</t>
-[...11 lines deleted...]
-    <t>6 лет лишения свободы в колонии в условиях усиленного режима</t>
+    <t>Dmitriy Aleksandrovich Makeev</t>
+  </si>
+  <si>
+    <t>25 august 1983</t>
+  </si>
+  <si>
+    <t>A pharmacist by education, Dmitry is accused under six articles of the criminal code.
+According to the state prosecution , from August 2020 to February 2023, the man transferred 68 euros to the accounts of the Belsat information resource, as well as 68 euros and 78 dollars to the accounts of the Bysol Solidarity Fund. In addition, for more than a year he transferred money from a media resource - "whose materials are recognized as extremist", as well as 33 euros to the accounts of the Kastus Kalinouski Regiment.
+The defendant made photocopies of departmental documents that were sent to the pharmacy and sent them to Telegram channels, which Lukashenko's servants call "extremist groups." During the first court hearing, it became known that the documents included information about the verification of military registration cards of those liable for military service, about the disappearance of some Ukrainian-made medicines from the Belarusian market, an appeal from the Belarusian Union of Women in connection with the situation at the border, and a decision by the Ministry of Health. In addition, the man recorded a video from the pharmacy's outdoor surveillance cameras showing the movement of Russian military equipment and also sent it to Telegram channels.
+On 28.11.2023, the appeal was heard. The verdict came into force.</t>
+  </si>
+  <si>
+    <t>6 years of imprisonment in a colony under enhanced security conditions</t>
   </si>
   <si>
     <t>2023-08-16 18:04:33</t>
   </si>
   <si>
-    <t>Артём Николаевич Саков</t>
-[...10 lines deleted...]
-    <t>Решение суда 14.12.2021: 16 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 01.06.2022: приговор оставлен без изменения. Решение суда 06.10.2022: приблизительно 29000000 рублей компенсации. Суд по смене режима 09.11.2022: неизвестно лет тюремного режима.</t>
+    <t>Artsem Nikolaevich Sakov</t>
+  </si>
+  <si>
+    <t>25 august 1994</t>
+  </si>
+  <si>
+    <t>Artem is a former border guard, a member of the initiative group to nominate Svetlana Tikhanovskaya for president, and one of the videographers of the YouTube channel "Country for Life". He took part in a picket to collect signatures in Grodno on May 29, 2020. He was later detained and convicted of "organizing mass riots".
+In November 2022, he was transferred to prison regime.
+According to human rights activists, the defendants in the "case" are required to pay compensation in the amount of 29 million rubles.</t>
+  </si>
+  <si>
+    <t>Trial outcome 14.12.2021: 16 years of imprisonment in colony under enhanced security conditions. Appeal 01.06.2022: the sentence was upheld. Trial outcome 06.10.2022: approximately 29000000 rubles of compensation. Regime change trial 09.11.2022: 3 years of prison regime.</t>
   </si>
   <si>
     <t>2021-02-26 21:11:11</t>
   </si>
   <si>
-    <t>Марина Александровна Петрожицкая</t>
-[...38 lines deleted...]
-    <t>Решение суда 10.12.2024: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 07.02.2025: неизвестно.</t>
+    <t>Nikita Sergeevich Nechaev</t>
+  </si>
+  <si>
+    <t>26 august 1994</t>
+  </si>
+  <si>
+    <t>Nikita graduated from the Faculty of Radiophysics and Computer Technology in 2019. He was recognized as the best student in the "Best BSU Graduate" category.
+Has 7 years of experience working on advanced research projects in various fields ( including statistics , probability theory and linear algebra, semiconductor and thermal physics) .</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions, 500 basic values fine. Appeal 03.02.2026: unknown.</t>
+  </si>
+  <si>
+    <t>2025-11-13 13:44:32</t>
+  </si>
+  <si>
+    <t>Olga Alexandrovna Rodionova</t>
+  </si>
+  <si>
+    <t>26 august 1974</t>
+  </si>
+  <si>
+    <t>Olga Rodionova worked until 2020 at KYKY.org, primarily for the "Pain" section, and also collaborated as a freelancer with Belarusian and foreign media.
+During her detention in Pretrial Detention Center No. 1, Olga was sent for a psychiatric examination to the hospital in Novinki. Olga's sick mother , who is over 80 years old , requires constant care .</t>
+  </si>
+  <si>
+    <t>Trial outcome 10.12.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 07.02.2025: unknown.</t>
   </si>
   <si>
     <t>2024-11-01 02:14:01</t>
   </si>
   <si>
-    <t>Татьяна Владимировна Минец</t>
-[...28 lines deleted...]
-    <t>6,5 лет лишения ссвободы в колонии в условиях общего режима.</t>
+    <t>Catherine Nikolaevna Novikov</t>
+  </si>
+  <si>
+    <t>26 august 1985</t>
+  </si>
+  <si>
+    <t>Presumably detained for giving interviews to foreign media.
+It is known that Ekaterina was detained at the beginning of summer in one nightie, in which she was kept in a pre-trial detention center until the first transfer from her relatives.
+At the beginning of April 2024, Belsat sources gave the editors a letter from Ekaterina. On a piece of toilet paper, she described her horrific detention and subsequent imprisonment:
+“I fell from the second floor of the bed, my head on a wooden bench. They took a picture, but they haven’t reported the result for more than a month.”
+“They put it on the flag, beat the whole office. They said it was for my interviews, the channel and for my fiery appeals.”
+On July 16, 2024, the appeal was considered.</t>
+  </si>
+  <si>
+    <t>6.5 years of imprisonment in a colony under general regime conditions.</t>
   </si>
   <si>
     <t>2023-07-19 22:46:33</t>
   </si>
   <si>
-    <t>Александра Владимировна Дубровская</t>
-[...24 lines deleted...]
-    <t>22 года лишения свободы в колонии в условиях усиленного режима.</t>
+    <t>Dmitry Yurievich Ravich</t>
+  </si>
+  <si>
+    <t>26 august 1988</t>
+  </si>
+  <si>
+    <t>Detained for an action on the railway.
+During the offensive of Russian armies on Kiev from the Gomel region, he, along with Denis Dikun and Oleg Molchanov, burned a cabinet with electronic equipment on the railway in order to slow down the delivery of Russian military equipment to the Ukrainian border. As a result, traffic lights and switches on one of the sections of the Zhlobin – Kalinkovichi railway, which then continues to Ukraine, were put into a faulty condition.
+Dmitry worked in the Vyshkomontazhny management of the Republican Unitary Enterprise «PO Belorusneft» as a vyshkomontazhnik-electrician.</t>
+  </si>
+  <si>
+    <t>22 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-03-11 01:12:13</t>
   </si>
   <si>
-    <t>Никита Сергеевич Нечаев</t>
-[...29 lines deleted...]
-    <t>5,5 лет лишения свободы в колорнии усиленного режима.</t>
+    <t>Mikhail Iharavich Baboshka</t>
+  </si>
+  <si>
+    <t>27 august 1992</t>
+  </si>
+  <si>
+    <t>On December 1, 2023, an appeal hearing was held and the verdict entered into force.</t>
+  </si>
+  <si>
+    <t>7 years of imprisonment in a maximum security colony</t>
+  </si>
+  <si>
+    <t>2023-10-02 21:15:28</t>
+  </si>
+  <si>
+    <t>Stepan Sergeevich Zadojko</t>
+  </si>
+  <si>
+    <t>27 august 1984</t>
+  </si>
+  <si>
+    <t>According to pro-government channels, he was detained for posting over 1,200 comments. Notably, the comments shown by security forces were primarily written in Belarusian and largely aimed at supporting Ukraine. All the comments shown were from YouTube.
+In a video on security forces channels, five SOBR officers attack him, and later the man appears to be beaten: he has a badly black eye and a bloody head scratch.
+Stepan works as a laborer at a private enterprise in Grodno. He also regularly goes to the gym and maintains good physical fitness, judging by his photos on social media.
+It is known from former political prisoners that Stepan has not received any help from outside.</t>
+  </si>
+  <si>
+    <t>Trial outcome 24.10.2023: 5 years 6 months of imprisonment in colony under enhanced security conditions, 100 basic values fine.</t>
   </si>
   <si>
     <t>2023-09-27 17:54:18</t>
   </si>
   <si>
-    <t>Александр Диментьевич Назарович</t>
-[...11 lines deleted...]
-    <t>Решение суда 07.06.2021: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 26.08.2021: приговор оставлен без изменения.</t>
+    <t>Alexander Gennadievich Kordyukov</t>
+  </si>
+  <si>
+    <t>27 august 1979</t>
+  </si>
+  <si>
+    <t>Alexander was detained after a protest against the results of the presidential elections, which took place on August 11, 2020 in Brest. At this protest, Gennady Shutov was shot in the back of the head, which Alexander witnessed. He was later convicted of resisting and attempting to kill Captain Roman Gavrilov, who shot the protester, and Warrant Officer Arseniy Galitsyn, who acted as victims.</t>
+  </si>
+  <si>
+    <t>Trial outcome 25.02.2021: 10 years of imprisonment in colony under enhanced security conditions, 2642 rubles of compensation. Appeal 14.05.2021: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-02-28 02:18:57</t>
+  </si>
+  <si>
+    <t>Aliaksandr Nazarovich</t>
+  </si>
+  <si>
+    <t>27 august 1983</t>
+  </si>
+  <si>
+    <t>Alexander was detained and convicted for stopping a freight train, painting red stripes on advertising light boxes, puncturing the tires of a police officer's car, setting fire to a Tabakerka kiosk, and handling items containing flammable substances. He explained his actions as a protest against the situation in the country after the presidential elections on August 9, 2020, in particular, against the unjustified detentions and torture of people by security forces. His Opel Astra was also confiscated.</t>
+  </si>
+  <si>
+    <t>IK-11, Volkovysk, Rokossovskogo, 118, 231900</t>
+  </si>
+  <si>
+    <t>Trial outcome 07.06.2021: 8 years of imprisonment in colony under enhanced security conditions. Appeal 26.08.2021: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-02-27 01:24:17</t>
   </si>
   <si>
-    <t>Александр Геннадьевич Кордюков</t>
-[...93 lines deleted...]
-    <t>Василий родом из Гомеля. Он интересуется автомобилями, любит мастерить что-то руками. Окончил Военную академию, служил в ракетной бригаде. 15 лет проработал в Вооруженных Силах Беларуси, получил звание майора. Известно, что летом 2021 года он ушел со службы и занялся сетевым маркетингом.</t>
+    <t>Vasily Alexandrovich Klimovich</t>
+  </si>
+  <si>
+    <t>29 august 1988</t>
+  </si>
+  <si>
+    <t>Vasily is originally from Gomel. He is interested in cars and loves to make things with his hands. He graduated from the Military Academy and served in a missile brigade. He worked in the Armed Forces of Belarus for 15 years and received the rank of major. It is known that in the summer of 2021, he left the service and took up network marketing.</t>
   </si>
   <si>
     <t>2025-07-23 12:13:53</t>
   </si>
   <si>
-    <t>Андрей Валерьевич Нестерович</t>
-[...41 lines deleted...]
-    <t>неизвестно</t>
+    <t>Arthur Olegovich Bilibukha</t>
+  </si>
+  <si>
+    <t>30 august 2001</t>
+  </si>
+  <si>
+    <t>Three more people were convicted along with Nikita. Apparently, all four were accused of participating in a protest in Bereza on August 10, 2020. Pro-government Telegram channels reported in September 2024 that 10 people were detained in Bereza at once, and everyone was forced to "confess" on camera to participating in those protests.</t>
+  </si>
+  <si>
+    <t>IUOT-21, 247783, Gomel region, Mozyr, b-r Yunosti, 24</t>
+  </si>
+  <si>
+    <t>Trial outcome 14.01.2025: 2 years restrictions of freedom with referral to an open-type correctional facility. Appeal 18.03.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2025-01-09 00:25:08</t>
+  </si>
+  <si>
+    <t>Dzmitry Aliaksandravich Ivanchanka</t>
+  </si>
+  <si>
+    <t>31 august 1986</t>
+  </si>
+  <si>
+    <t>Detained for comments in social networks.</t>
+  </si>
+  <si>
+    <t>Unknown</t>
   </si>
   <si>
     <t>2022-09-05 15:46:23</t>
   </si>
   <si>
-    <t>Юрий Иванович Власов</t>
-[...9 lines deleted...]
-    <t>Решение суда 04.05.2021: 6 лет 6 месяцев лишения свободы в колонии в условиях усиленного режима. Апелляция 06.08.2021: приговор оставлен без изменения. Суд по смене режима 02.08.2023: 2 года тюремного режима.</t>
+    <t>Yuri Ivanovich Vlasov</t>
+  </si>
+  <si>
+    <t>31 august 1967</t>
+  </si>
+  <si>
+    <t>A trusted person of presidential candidate Svetlana Tikhanovskaya in Gomel and the Gomel region. He was detained on August 6, 2020 and accused of "mass riots" and plans to "seize buildings".
+In 2023, Yuri was transferred to prison regime.</t>
+  </si>
+  <si>
+    <t>Trial outcome 04.05.2021: 6 years 6 months of imprisonment in colony under enhanced security conditions. Appeal 06.08.2021: the sentence was upheld. Regime change trial 02.08.2023: 2 years of prison regime.</t>
   </si>
   <si>
     <t>2021-02-26 21:20:07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1765,2512 +1512,1991 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I88"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...8 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
+      <c r="E4" t="s">
+        <v>25</v>
+      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>61</v>
       </c>
       <c r="I10" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>63</v>
       </c>
       <c r="B11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" t="s">
         <v>64</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>65</v>
       </c>
       <c r="I11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>67</v>
       </c>
       <c r="B12" t="s">
         <v>68</v>
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="H12" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="I14" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" t="s">
+        <v>86</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>81</v>
       </c>
-      <c r="B15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C16" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="I17" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B18" t="s">
-        <v>98</v>
+        <v>101</v>
+      </c>
+      <c r="C18" t="s">
+        <v>102</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="I18" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B19" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I19" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B20" t="s">
-        <v>107</v>
+        <v>110</v>
+      </c>
+      <c r="C20" t="s">
+        <v>111</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="I20" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B21" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C21" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
+      <c r="E21" t="s">
+        <v>117</v>
+      </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="I21" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C22" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
+      <c r="E22" t="s">
+        <v>123</v>
+      </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B23" t="s">
-        <v>121</v>
+        <v>126</v>
+      </c>
+      <c r="C23" t="s">
+        <v>127</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
+      <c r="E23" t="s">
+        <v>128</v>
+      </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="I23" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="D24" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="I24" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="C25" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>42</v>
+        <v>138</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="I25" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="B26" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="C26" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="I26" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B27" t="s">
-        <v>140</v>
+        <v>147</v>
+      </c>
+      <c r="C27" t="s">
+        <v>148</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="I27" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I28" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B29" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="C29" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="I29" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="B30" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C30" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="I30" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B31" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="C31" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
+      <c r="E31" t="s">
+        <v>81</v>
+      </c>
       <c r="F31" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="I31" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B32" t="s">
-        <v>166</v>
+        <v>172</v>
+      </c>
+      <c r="C32" t="s">
+        <v>173</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="I32" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="B33" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D33" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="I33" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B34" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="C34" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
+      <c r="E34" t="s">
+        <v>43</v>
+      </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="I34" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B35" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="C35" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>146</v>
+        <v>49</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="I35" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="B36" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="C36" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="I36" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="B37" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="C37" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="F37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="I37" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="B38" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I38" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B39" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C39" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="I39" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B40" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C40" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>206</v>
+        <v>133</v>
       </c>
       <c r="I40" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="B41" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="C41" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>13</v>
+        <v>216</v>
       </c>
       <c r="F41" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G41" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="I41" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="B42" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="C42" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E42" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="I42" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B43" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C43" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G43" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="I43" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="B44" t="s">
-        <v>224</v>
+        <v>230</v>
+      </c>
+      <c r="C44" t="s">
+        <v>231</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>95</v>
+        <v>128</v>
       </c>
       <c r="F44" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G44" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="I44" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="B45" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="C45" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>230</v>
+        <v>128</v>
       </c>
       <c r="F45" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="G45" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="I45" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B46" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="C46" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="F46" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="I46" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="B47" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="C47" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>247</v>
       </c>
       <c r="F47" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G47" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="I47" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="B48" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="C48" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E48" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="I48" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="B49" t="s">
-        <v>248</v>
+        <v>256</v>
+      </c>
+      <c r="C49" t="s">
+        <v>257</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G49" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="I49" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="B50" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="I50" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="B51" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="C51" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>146</v>
+        <v>267</v>
       </c>
       <c r="F51" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G51" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="I51" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="B52" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="C52" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="D52" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E52" t="s">
-        <v>36</v>
+        <v>97</v>
       </c>
       <c r="F52" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G52" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="I52" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="B53" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>240</v>
+        <v>169</v>
       </c>
       <c r="I53" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="B54" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="C54" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E54" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G54" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="I54" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="B55" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="C55" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
+        <v>36</v>
+      </c>
+      <c r="E55" t="s">
+        <v>37</v>
       </c>
       <c r="F55" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G55" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="I55" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="B56" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="C56" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="D56" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
       <c r="F56" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G56" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="I56" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="B57" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="C57" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D57" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="F57" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G57" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="I57" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B58" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C58" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="F58" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="I58" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="B59" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="C59" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="D59" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E59" t="s">
-        <v>298</v>
+        <v>37</v>
       </c>
       <c r="F59" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G59" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="I59" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="B60" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C60" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E60" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F60" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G60" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="I60" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="B61" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C61" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>309</v>
+        <v>81</v>
       </c>
       <c r="F61" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G61" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="I61" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B62" t="s">
-        <v>313</v>
+        <v>319</v>
+      </c>
+      <c r="C62" t="s">
+        <v>320</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
+      <c r="E62" t="s">
+        <v>128</v>
+      </c>
       <c r="F62" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G62" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>206</v>
+        <v>321</v>
       </c>
       <c r="I62" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="B63" t="s">
-        <v>307</v>
+        <v>324</v>
+      </c>
+      <c r="C63" t="s">
+        <v>325</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
+      <c r="E63" t="s">
+        <v>81</v>
+      </c>
       <c r="F63" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G63" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="I63" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="B64" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="C64" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="D64" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E64" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="F64" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G64" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
       <c r="I64" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="B65" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="C65" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="D65" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>36</v>
+        <v>336</v>
       </c>
       <c r="F65" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G65" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="I65" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="B66" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="C66" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>146</v>
+        <v>97</v>
       </c>
       <c r="F66" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>331</v>
+        <v>169</v>
       </c>
       <c r="I66" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>333</v>
+        <v>343</v>
       </c>
       <c r="B67" t="s">
-        <v>334</v>
+        <v>344</v>
       </c>
       <c r="C67" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="E67" t="s">
-        <v>309</v>
+        <v>346</v>
       </c>
       <c r="F67" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G67" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>336</v>
+        <v>347</v>
       </c>
       <c r="I67" t="s">
-        <v>337</v>
+        <v>348</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
       <c r="B68" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="C68" t="s">
-        <v>340</v>
+        <v>351</v>
       </c>
       <c r="D68" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G68" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>341</v>
+        <v>352</v>
       </c>
       <c r="I68" t="s">
-        <v>342</v>
+        <v>353</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>343</v>
+        <v>354</v>
       </c>
       <c r="B69" t="s">
-        <v>344</v>
+        <v>355</v>
+      </c>
+      <c r="C69" t="s">
+        <v>356</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F69" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G69" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="I69" t="s">
-        <v>346</v>
-[...64 lines deleted...]
-      <c r="B72" t="s">
         <v>358</v>
-      </c>
-[...474 lines deleted...]
-        <v>439</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">