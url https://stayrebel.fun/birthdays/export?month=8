--- v2 (2026-07-29)
+++ v3 (2026-09-16)
@@ -12,1203 +12,1232 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
-[...47 lines deleted...]
-    <t>Trial outcome 30.08.2022: 6 years 6 months of imprisonment in colony under general regime conditions. Appeal 11.11.2022: the sentence was upheld. Trial outcome date unknown: unknown years of imprisonment in colony in strict regime conditions.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
+  <si>
+    <t>ФИО</t>
+  </si>
+  <si>
+    <t>День рождения</t>
+  </si>
+  <si>
+    <t>Описание</t>
+  </si>
+  <si>
+    <t>Пол</t>
+  </si>
+  <si>
+    <t>Адрес</t>
+  </si>
+  <si>
+    <t>Статус</t>
+  </si>
+  <si>
+    <t>ПЦ Весна</t>
+  </si>
+  <si>
+    <t>Приговор</t>
+  </si>
+  <si>
+    <t>Дата добавления</t>
+  </si>
+  <si>
+    <t>Сергей Александрович Говша</t>
+  </si>
+  <si>
+    <t>1 августа 1981</t>
+  </si>
+  <si>
+    <t>Осужден за акцию протеста, которая проходила с 10 на 11 августа 2020 года в Березе на 2 года колонии (окончательно, с учетом некоей предыдущей судимости, 3 года колонии).</t>
+  </si>
+  <si>
+    <t>Мужской</t>
+  </si>
+  <si>
+    <t>В заключении</t>
+  </si>
+  <si>
+    <t>Да</t>
+  </si>
+  <si>
+    <t>Решение суда 28.08.2024: 2 года лишения свободы в колонии в условиях общего режима. Апелляция 18.10.2024: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2024-08-28 13:16:53</t>
+  </si>
+  <si>
+    <t>Илья Александрович Веремеев</t>
+  </si>
+  <si>
+    <t>1 августа 2003</t>
+  </si>
+  <si>
+    <t>19-летний парень осужден за сообщения в телеграм-чатах, которые оставил в феврале этого года. Предположительно, такие сообщения в групповом чате стали реакцией парня на начавшуюся вооруженную силами России войну в Украине, в том числе с территории Беларуси. 
+Весной 2026 г. стало известно, что над Илью перевели на тюремный режим до конца срока.</t>
+  </si>
+  <si>
+    <t>Тюрьма №4, Могилёв ул. Крупской 99А, 212011</t>
+  </si>
+  <si>
+    <t>Решение суда 30.08.2022: 6 лет 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 11.11.2022: приговор оставлен без изменения. Суд по смене режима дата неизвестна: тюремный режим до конца срока.</t>
   </si>
   <si>
     <t>2022-08-17 21:24:07</t>
   </si>
   <si>
-    <t>Sergey Alexandrovich Govsha</t>
-[...31 lines deleted...]
-    <t>Trial outcome date unknown: 7 years restrictions of freedom with referral to an open-type correctional facility.</t>
+    <t>Виталий Антонович Голубовский</t>
+  </si>
+  <si>
+    <t>2 августа 1976</t>
+  </si>
+  <si>
+    <t>Раньше Виталий служил пограничником. После больше 15 лет работал водителем автобуса. В последние годы был водителем в «Газпром трансгаз Беларусь» — возил бригаду телемехаников.
+Мужчина в разводе, у него есть два сына.
+В конце прошлого года его задерживали и помещали за решетку. Витебский областной суд судил Голубовского по частям 1 и 2 статьи 361‑4 УК (содействие экстремистской деятельности). По этой статье обычно судят за сообщения в чат мониторингового проекта «Белорусский Гаюн».</t>
+  </si>
+  <si>
+    <t>ИУОТ-7, Пружанский район, д. Куплин, 225136</t>
+  </si>
+  <si>
+    <t>Химия с направлением</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 7 лет ограничения свободы с направлением в учреждение открытого типа.</t>
   </si>
   <si>
     <t>2026-03-15 15:53:02</t>
   </si>
   <si>
-    <t>Aliaksandr Alexandrovich Khazeyeu</t>
-[...5 lines deleted...]
-    <t>Trial outcome date unknown: unknown.</t>
+    <t>Александр Александрович Хозеев</t>
+  </si>
+  <si>
+    <t>3 августа 2000</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2026-02-03 10:40:08</t>
   </si>
   <si>
-    <t>Irina Gennadievna Tokarczuk</t>
-[...32 lines deleted...]
-    <t>Trial outcome 05.03.2021: 10 years of imprisonment in colony under enhanced security conditions, 10000 rubles of compensation.</t>
+    <t>Вадим Игоревич Жеребилов</t>
+  </si>
+  <si>
+    <t>3 августа 1990</t>
+  </si>
+  <si>
+    <t>ИУОТ-9, 210034, г. Витебск, ул. 3-я Чепинская, 39</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2026-07-31 23:00:37</t>
+  </si>
+  <si>
+    <t>Сергей Леонидович Гневко</t>
+  </si>
+  <si>
+    <t>5 августа 1977</t>
+  </si>
+  <si>
+    <t>Сергей был осужден в суде за оскорбление Лукашенко. 5 мая 2023 года дело рассматривала судья Инна Сивец.
+В суде Оршанского района и Орши 4 июня 2024 г. рассмотрено еще одно уголовное дело Сергея. Его снова обвинили в оскорблении Лукашенко . Дело рассматривала судья Юлия Вершинина.
+Судом было установлено, что Сергей Гневко "являясь лицом, ранее судимым за публичное   оскорбление  Лукашенко и будучи доставленным в специзолятор Оршанского РУВД за совершение административного правонарушения, предусмотренного ст. 19. 1 КоАП (мелкое хулиганство), находясь в состоянии алкогольного опьянения, в присутствии сотрудников ОВД и работника специзолятора публично произнес высказывание, содержащее ненормативную форму речевого выражения, в адрес Александра Лукашенко в связи с осуществлением им своих полномочий".
+Суд признал Сергея Гневко виновным и по ч. 2 ст. 368 УК ему назначено наказание в виде лишения свободы на срок четыре года. По совокупности приговоров к назначенному наказанию суд частично присоединил  неотбытое наказание по предыдущему приговору и окончательно назначил наказание в виде лишения свободы на срок 4 года 6 месяцев .
+16.08.2024 состоялось апелляционное рассмотрение суда, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>ИК-22, а/я 20, Брестская область, г. Ивацевичи, ст. Доманово, 225295</t>
+  </si>
+  <si>
+    <t>Решение суда 05.05.2023: неизвестно лет лишения свободы в колонии в условиях общего режима. Решение суда 04.06.2024: 4 года 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 16.08.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-06-06 15:46:04</t>
+  </si>
+  <si>
+    <t>Сергей Семенович Тимашенко</t>
+  </si>
+  <si>
+    <t>5 августа 1966</t>
+  </si>
+  <si>
+    <t>Сергей Тимошенко с 1986 по 1988 годы воевал в Афганистане. Он служил во 2-й десантно-штурмовой заставе керкинской десантно-штурмовой маневренной группы, руководил боевой группой.
+Сергей , судя по соцсетям, поддерживает Украину в войне против России. Похоже, что это и стало причиной обвинений. Он внезапно исчез из всех соцсетей в конце 2024 года, был задержан и помещен в СИЗО.</t>
+  </si>
+  <si>
+    <t>ИК №1,  211445, г. Новополоцк,ул. Техническая, 8</t>
+  </si>
+  <si>
+    <t>Решение суда 10.09.2025: 12 лет лишения свободы в колонии в условиях усиленного режима, 1000 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2025-09-15 13:13:04</t>
+  </si>
+  <si>
+    <t>Александр Фёдорович Троцкий</t>
+  </si>
+  <si>
+    <t>5 августа 1975</t>
+  </si>
+  <si>
+    <t>12 августа 2020 года Александра задержали, когда его машину остановили вооружённые люди. Он отказался выйти, и после угроз стрельбы попытался уехать. При задержании его избили и доставили в больницу с черепно-мозговой травмой, затем перевели в СИЗО. По версии следствия, он наехал на ногу милиционера. Суд признал его виновным в покушении на убийство.</t>
+  </si>
+  <si>
+    <t>ИК №17, 213004, г. Шклов,  ул. 1-я Заводская, 8</t>
+  </si>
+  <si>
+    <t>Решение суда 05.03.2021: 10 лет лишения свободы в колонии в условиях усиленного режима, 10000 рублей компенсации.</t>
   </si>
   <si>
     <t>2021-02-26 22:37:54</t>
   </si>
   <si>
-    <t>Sergey Leonidovich Gnevko</t>
-[...50 lines deleted...]
-    <t>Trial outcome 18.12.2024: unknown years of imprisonment in colony under enhanced security conditions. Appeal date unknown: the sentence was upheld.</t>
+    <t>Иван Сергеевич Лихолат</t>
+  </si>
+  <si>
+    <t>6 августа 1992</t>
+  </si>
+  <si>
+    <t>Украинец, проживающий в Беларуси с 2013 года. В 2012-2013 году Иван проходил службу в разведывательных подразделениях ВСУ, утверждает БелТА. Следствие считает, что в январе этого года Лихолат вышел на связь с СБУ, где ему поручили взорвать железнодорожные пути. К заданию он привлек двух гродненцев, которые обладали профессиональными навыками минно-взрывного дела. Пухальского задержали, когда он забрал из тайника в Кобринском районе взрывное устройство и перевез его в Толочинский район. Лихолат и Бородич были задержаны в Гродно.
+Приговорен к 20 годам лишения свободы, при этом суд определил Ивану отбывать наказание в виде лишения свободы в тюрьме на протяжении первых трех лет.</t>
+  </si>
+  <si>
+    <t>Решение суда 18.12.2024: 20 лет лишения свободы в колонии в условиях усиленного режима (из них 3 года тюремного режима). Апелляция дата неизвестна: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2023-09-28 00:19:37</t>
   </si>
   <si>
-    <t>Illia Alehavich Karpau</t>
-[...6 lines deleted...]
-    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions.</t>
+    <t>Илья Олегович Карпов</t>
+  </si>
+  <si>
+    <t>С 2018 года работал как индивидуальный предприниматель: имел собственный небольшой бизнес по производству пиломатериалов и делал шкафы на заказ. Кроме этого, мужчина подрабатывал таксистом в Минске.
+В местном чате Илья регулярно сообщал о сломанных светофорах, сбитых дорожных знаках, предлагал идеи для улучшения движения и просил поставить регулировщиков на проблемные перекрестки.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2026-05-10 09:41:38</t>
   </si>
   <si>
-    <t>Oleg Gorelov</t>
-[...13 lines deleted...]
-    <t>Trial outcome 25.03.2024: 10 years of imprisonment in colony under enhanced security conditions. Appeal 14.06.2024: unknown.</t>
+    <t>Алексей Владимирович Киселев</t>
+  </si>
+  <si>
+    <t>8 августа 1990</t>
+  </si>
+  <si>
+    <t>Алексея Киселева  задержали жителя Верхнедвинска  по уголовному делу «Кадрового резерва для Новой Беларуси». Его «покаянное» видео опубликовал утром 13 марта пропагандистский телеграм-канал. Алексей сотрудник Верхнедвинского райисполкома.14 февраля Следственный комитет возбудил уголовное дело против представителей и участников инициативы «Кадровый резерв для Новой Беларуси», объявленной Объединенным переходным кабинетом. По телеканалу ОНТ позже показали 14 людей, задержанных по этому делу. Пропагандист Игорь Тур заявил, что вместе с силовиками он год слушал лекции для участников инициативы.
+Программа «Кадровый резерв для новой Беларуси» была запущена Объединенным переходным кабинетом в ноябре 2022 года. Целью проекта была подготовка профессионалов, которые смогут работать на государственных постах и проводить реформы.</t>
+  </si>
+  <si>
+    <t>Решение суда 20.09.2024: неизвестно. Апелляция 03.12.2024: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-03-13 11:59:37</t>
+  </si>
+  <si>
+    <t>Олег Николаевич Горелов</t>
+  </si>
+  <si>
+    <t>8 августа 1975</t>
+  </si>
+  <si>
+    <t>Горелов был руководителем дирекции Белинвестбанка по Гомельской области. Последняя новость о нем датируется февралем 2023, а в декабре 2023 главой вместо него назначили Павла Юрковца, бывшего главу Белинвестбанка по Мозырю.
+Суд над Олегом Гореловым начался 8 февраля в Гомельском областном суде. 
+14.06.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>Нет</t>
+  </si>
+  <si>
+    <t>Решение суда 25.03.2024: 10 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 14.06.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-02-10 14:47:15</t>
   </si>
   <si>
-    <t>Alexei Vladimirovich Kiselev</t>
-[...27 lines deleted...]
-    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions, 500 basic values fine. Appeal date unknown: unknown.</t>
+    <t>Алексей Александрович Прохорчик</t>
+  </si>
+  <si>
+    <t>9 августа 1988</t>
+  </si>
+  <si>
+    <t>В 2010‑м закончил Высший государственный колледж связи на инженера по телекоммуникациям.
+В 2017‑м Прохорчик основал в России общество с ограниченной ответственностью «ЭСиС». Аббревиатура расшифровывается как «энергетические системы и сети».
+Основная сфера деятельности компании — электромонтажные работы и строительство. В «ЭСиС» работает более 40 человек. В прошлом году компания имела оборот около 4 миллионов долларов. 
+Алексея осудили за помощь политзаключенным.</t>
+  </si>
+  <si>
+    <t>ИК №15, 212013,  г.Могилёв, п/о Вейно, Славгородское шоссе 183</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-11-06 22:31:46</t>
+  </si>
+  <si>
+    <t>Андрей Мечиславович Стасюкевич</t>
+  </si>
+  <si>
+    <t>9 августа 1994</t>
+  </si>
+  <si>
+    <t>Гражданин РФ</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима, 500 базовых величин штрафа. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-12-17 22:41:07</t>
   </si>
   <si>
-    <t>Alexey Alexandrovich Prokhorchik</t>
-[...29 lines deleted...]
-    <t>Trial outcome 26.02.2026: 14 years of imprisonment in colony under enhanced security conditions, 3000 basic values fine. Appeal 08.06.2026: the sentence was upheld.</t>
+    <t>Сергей Иванович Зинченко</t>
+  </si>
+  <si>
+    <t>10 августа 1957</t>
+  </si>
+  <si>
+    <t>Сергей был осужден в сентябре 2025 года за "оскорбление Лукашенко" (ч. 1 ст. 368 Уголовного кодекса) к одному году и шести месяцам лишения свободы. До суда пенсионера удерживали в СИЗО-3 Гомеля практически пол года. Позже его перевели в ИК-20 Мозыря.
+В начале 2026 года на Сергея Ивановича завели новое уголовное дело и  перевели в СИЗО-1, а позже в СИЗО-3.
+В августе 2026 года его осудили второй раз. За "разжигание вражды и розни" (ч. 1 ст. 130 Уголовного кодекса) и за "измену государству" (ст. 356 Уголовного кодекса). Суд был закрытый. В итоге Сергея Ивановича осудили к десяти годам лишения свободы.</t>
+  </si>
+  <si>
+    <t>СИЗО-3, Гомель ул. Книжная 1А, 246003</t>
+  </si>
+  <si>
+    <t>Решение суда 18.09.2025: 1 год 6 месяцев лишения свободы в колонии в условиях общего режима. Решение суда дата неизвестна: 10 лет лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2026-09-15 22:31:21</t>
+  </si>
+  <si>
+    <t>Владимир Александрович Янукевич</t>
+  </si>
+  <si>
+    <t>10 августа 1960</t>
+  </si>
+  <si>
+    <t>65-летний Владимир Янукевич работал директором и главредом независимой региональной газеты "Intex-Press". 44-летний Андрей Поколенко – заместителем директора по развитию названного медиа. После ликвидации газеты они создали новостной сайт BAR24. в январе 2025 года сайт перестал открываться.
+Владимир Янукевич ранее уже подвергался преследованиям. Его дважды судили и штрафовали по КоАП за публикацию интервью Тихановской, а в феврале 2023 года в ООО "Издательский дом" Интекс-пресс" приходили силовики с обыском.
+Кроме лишения свободы и большого штрафа, как сообщает БАЖ, «есть информация об огромном общем взыскании в размере около 200 000 рублей (около 60 000 евро)».
+Сотрудников барановичского медиа BAR24 задержали в декабре 2024 года. В их домах, а также в редакции городского портала, силовики провели обыски и извлекли технику. Тогда нескольких человек отпустили, а на остальных завели уголовные дела.</t>
+  </si>
+  <si>
+    <t>Решение суда 26.02.2026: 14 лет лишения свободы в колонии в условиях усиленного режима, 3000 базовых величин штрафа. Апелляция 08.06.2026: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2026-03-03 13:27:10</t>
   </si>
   <si>
-    <t>Vasil Veramejchyk</t>
-[...16 lines deleted...]
-    <t>Trial outcome date unknown: 13 years of imprisonment in colony under enhanced security conditions. Regime change trial 09.07.2026: unknown years of prison regime.</t>
+    <t>Виктория Викторовна Левковская</t>
+  </si>
+  <si>
+    <t>10 августа 1983</t>
+  </si>
+  <si>
+    <t>Женский</t>
+  </si>
+  <si>
+    <t>СИЗО №1 Новодворский с/с, 143/4, д. Пашковичи, Минский район, Минская область 223016</t>
+  </si>
+  <si>
+    <t>Решение суда 02.07.2026: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима, 500 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2026-03-10 17:10:30</t>
+  </si>
+  <si>
+    <t>Василий Александрович Веремейчик</t>
+  </si>
+  <si>
+    <t>11 августа 1990</t>
+  </si>
+  <si>
+    <t> Бывший боец полка Калиновского, которого Вьетнам выдал Беларуси. Василий являлся также членом Координационного совета.
+Сообщалось, что мужчина оказался в Азии, так как Литва признала его угрозой национальной безопасности и запретила въезд в Евросоюз. "Калиновца" доставили в Беларусь вечером 14 ноября под конвоем из трех человек. Василия доставили в Беларусь на рейсе а/к Белавиа (B2978) из Москвы вечером 14 ноября. 
+Также известно, что видео с Веремейчиком, которое опубликовали пропагандисты, ожидаемо, является постановочны: оно снято в другом самолете и в другое время. 
+Бывший политзаключенный Юрий Зенкович рассказал, что перед освобождением провел 4 месяца в СИЗО КГБ в одной камере с экс-калиновцем Василием Веремейчиком. Он отметил, что очень уважает Василия как честного, открытого и смелого человека, который не сломался и держится мужественно: "То, что он говорил в "интервью" — это вынужденно. Чтобы заставить его сказать то, что хотят услышать бэтэшники, к нему применяли физическое насилие. Поскольку сопротивляться особо смысла не было, он под насилием сказал то, что сказал".
+В СИЗО у Василия начались проблемы со здоровьем. Веремейчик жаловался на симптомы, указывающие на проблемы с сердцем: боль в груди, одышка, головокружение, отеки рук и ног. Медицинской помощи в СИЗО ему не оказали. В 2025 году Веремейчику присудили 13 лет колонии и увезли отбывать этот срок в шкловскую колонию №17. Там Василию наконец сделали обследование — взяли анализы и провели УЗИ сердца. Точных результатов семья мужчины не знает, но после того обследования Веремейчику назначили капельницы и выписали аж четыре сильных препарата: аспикард, клопидогрел, аторвастатин и метопролол. Есть подозрение, что Василий пережил инфаркт
+По словам жены Василия, в начале июня 2026 года его должны были перевести в больницу при минском СИЗО-1, чтобы сделать ему операцию на сердце. Но вместо этого политзаключенного бросили в ШИЗО, а потом и вовсе в ПКТ.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 13 лет лишения свободы в колонии в условиях усиленного режима. Суд по смене режима 09.07.2026: неизвестно лет тюремного режима.</t>
   </si>
   <si>
     <t>2024-11-28 02:13:24</t>
   </si>
   <si>
-    <t>Vitali Mikhajlavich Kavalenka</t>
-[...8 lines deleted...]
-    <t>Trial outcome 13.11.2025: 3 years of imprisonment in colony under enhanced security conditions. Appeal date unknown: unknown.</t>
+    <t>Виталий Михайлович Коваленко</t>
+  </si>
+  <si>
+    <t>11 августа 1992</t>
+  </si>
+  <si>
+    <t>Задержан в рамках уголовного дела за сообщения в бот "Белорусского гаюна".</t>
+  </si>
+  <si>
+    <t>Решение суда 13.11.2025: 3 года лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-06-08 18:53:33</t>
   </si>
   <si>
-    <t>Egor Alexandrovich Boriskevich</t>
-[...5 lines deleted...]
-    <t>Trial outcome 12.12.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 21.02.2025: unknown.</t>
+    <t>Егор Александрович Борискевич</t>
+  </si>
+  <si>
+    <t>11 августа 1986</t>
+  </si>
+  <si>
+    <t>Решение суда 12.12.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 21.02.2025: неизвестно.</t>
   </si>
   <si>
     <t>2025-01-13 17:24:46</t>
   </si>
   <si>
-    <t>Yana Sergeevna Tsaruk</t>
-[...8 lines deleted...]
-    <t>Trial outcome date unknown: 4 years of imprisonment in colony under general regime conditions, 700 basic values fine. Appeal 16.12.2025: the sentence was upheld.</t>
+    <t>Яна Сергеевна Царук</t>
+  </si>
+  <si>
+    <t>11 августа 1994</t>
+  </si>
+  <si>
+    <t>Известно, что КГБ считает Яну причастной к проекту «Городской огород Марис Мар», который был признан "экстремистским формированием".</t>
+  </si>
+  <si>
+    <t>Гомель, ИК-4, ул. Антошкина 3, 246035</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года лишения свободы в колонии в условиях общего режима, 700 базовых величин штрафа. Апелляция 16.12.2025: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2024-12-29 22:08:18</t>
   </si>
   <si>
-    <t>Igor Vladimirovich Korotkov</t>
-[...11 lines deleted...]
-    <t>Trial outcome 27.12.2023: 5 years of imprisonment in colony under general regime conditions. Appeal 13.02.2024: the sentence was upheld.</t>
+    <t>Александр Александрович Милькаманович</t>
+  </si>
+  <si>
+    <t>12 августа 1988</t>
+  </si>
+  <si>
+    <t>Специалист в области финансирования и развития бизнеса, сo-основатель платформы онлайн-заимствования «Малимон».
+Александр задержан в рамках дела, связанного с признанием "экстремистским формированием" коалиции инициатив "Green Network". Среди них проекты «Belarus Beehive», «Зеленый портал» и «Экодом». Соответствующее решение было принято КГБ 30 июля 2025 года. Скорее всего, мужчину обвиняют по ст. 361-4 ("содействие экстремистской деятельности") Уголовного кодекса. 
+В ходе следствия предполагалось, что действия Милькомановича и Герасимовича могут быть квалифицированы по ст. 361-4 УК (содействие экстремистской деятельности), но окончательный приговор был вынесен за участие в указанном формировании.</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 6 лет лишения свободы в колонии в условиях усиленного режима, 500 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:29:02</t>
+  </si>
+  <si>
+    <t>Дмитрий Владимирович Новожилов</t>
+  </si>
+  <si>
+    <t>12 августа 1972</t>
+  </si>
+  <si>
+    <t>Дмитрий, бывший директор информационного агентства «БелаПАН», был задержан 18 августа 2021 года после обыска и допроса в Следственном комитете. Изначально его поместили под стражу на 72 часа в рамках уголовного дела по статье «организация или подготовка действий, грубо нарушающих общественный порядок, либо участие в них», однако на свободу он не вышел и спустя 10 суток был переведён в СИЗО. Позднее обвинение было изменено на уклонение от уплаты налогов.
+В ноябре 2021 года стало известно, что Дмитрию также предъявили обвинение в «создании экстремистского формирования». В октябре 2022 года его признали виновным по статьям «участие в экстремистском формировании» и «уклонение от уплаты налогов и сборов», приговорили к лишению свободы, назначили крупный штраф и запретили занимать определённые должности сроком на пять лет.</t>
+  </si>
+  <si>
+    <t>ИК №3, 211300, п.Витьба, Витебская обл, Витебский район</t>
+  </si>
+  <si>
+    <t>Решение суда 06.10.2022: 6 лет лишения свободы в колонии в условиях общего режима, 700 базовых величин штрафа, лишение права занимать определенные должности или заниматься определенной деятельностью. Апелляция 06.01.2023: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2021-08-21 01:15:56</t>
+  </si>
+  <si>
+    <t>Юрий Казимирович Жуковский</t>
+  </si>
+  <si>
+    <t>12 августа 1978</t>
+  </si>
+  <si>
+    <t>ИК №2, 213800, г. Бобруйск, ул. Сикорского, 1</t>
+  </si>
+  <si>
+    <t>8 лет лишения свободы в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2022-05-23 19:28:46</t>
+  </si>
+  <si>
+    <t>Сергей Александрович Жуковский</t>
+  </si>
+  <si>
+    <t>12 августа 1983</t>
+  </si>
+  <si>
+    <t>Гражданин РФ.</t>
+  </si>
+  <si>
+    <t>2026-07-17 18:07:58</t>
+  </si>
+  <si>
+    <t>Игорь Владимирович Коротков</t>
+  </si>
+  <si>
+    <t>Осужден за донат в 9 евро Полку Калиновского.</t>
+  </si>
+  <si>
+    <t>Решение суда 27.12.2023: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция 13.02.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2024-02-12 19:16:26</t>
   </si>
   <si>
-    <t>Siarhei Aliaksandravich Zhukouski</t>
-[...57 lines deleted...]
-    <t>Trial outcome date unknown: 4 years restrictions of freedom with referral to an open-type correctional facility.</t>
+    <t>Владимир Евгеньевич Болтенков</t>
+  </si>
+  <si>
+    <t>13 августа 1998</t>
+  </si>
+  <si>
+    <t>Владимира обвинили в том, что он оставил оскорбительный комментарий в соцсети «ВКонтакте» под постом о Лукашенко. В публикации было фото и текст выступления по теме военных действий на территории Республики Беларусь. Владимир написал комментарий со страницы и телефона своей сестры, когда был у неё в гостях. Вину он полностью признал.</t>
+  </si>
+  <si>
+    <t>Решение суда 16.01.2023: 3 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2023-01-10 19:15:54</t>
+  </si>
+  <si>
+    <t>Виктор Валерьевич Антушевич</t>
+  </si>
+  <si>
+    <t>13 августа 1992</t>
+  </si>
+  <si>
+    <t>О Викторе известно, что он после окончания Рогачевской средней школы № 3 работал милиционером-водителем группы задержания в местном отделе Департамента охраны МВД. Был членом провластной молодежной организации БРСМ. Правозащитники располагают информацией, что Виктора Антушевича задержали в начале июня 2025 года.</t>
+  </si>
+  <si>
+    <t>ИУОТ-39, г.Крупки-2, 222002</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 4 года ограничения свободы с направлением в учреждение открытого типа.</t>
   </si>
   <si>
     <t>2026-01-05 14:20:14</t>
   </si>
   <si>
-    <t>Vladimir Evgenievich Boltenkov</t>
-[...23 lines deleted...]
-    <t>8,5 years of imprisonment in a penal colony.</t>
+    <t>Виталий Вячеславович Шишлов</t>
+  </si>
+  <si>
+    <t>15 августа 1993</t>
+  </si>
+  <si>
+    <t>Виталий был задержан 25 сентября 2020 года в рамках уголовного дела, возбужденного после акции протеста в Минске. По государственному телевидению его показали со связанными руками в лесу, где он признался в участии в массовых беспорядках.</t>
+  </si>
+  <si>
+    <t>Решение суда 02.07.2021: 6 лет лишения свободы в колонии в условиях усиленного режима, неизвестно рублей компенсации. Апелляция 24.09.2021: приговор оставлен без изменения. Решение суда дата неизвестна: неизвестно лет лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2021-02-26 21:49:06</t>
+  </si>
+  <si>
+    <t>Илья Петрович Кравчевский</t>
+  </si>
+  <si>
+    <t>15 августа 1996</t>
+  </si>
+  <si>
+    <t>На суде по ст. 342 и ст. 364 вину не признал.</t>
+  </si>
+  <si>
+    <t>8,5 лет лишения свободы в колонии.</t>
   </si>
   <si>
     <t>2022-09-17 11:38:09</t>
   </si>
   <si>
-    <t>Vitaly Vyacheslavovich Shishlov</t>
-[...23 lines deleted...]
-    <t>Trial outcome 19.07.2021: 8 years of imprisonment in colony under enhanced security conditions. Appeal 23.11.2021: the sentence was upheld. Appeal 10.07.2024: the sentence was upheld.</t>
+    <t>Игорь Николаевич Гольцов</t>
+  </si>
+  <si>
+    <t>16 августа 1984</t>
+  </si>
+  <si>
+    <t>40-летний программист из Могилева. В 2013 году окончил Белорусско-российский университет, обучался на инженера. Специализируется на работе с платформой Magento, которая используется для создания интернет-магазинов и организации онлайн-торговли. У него есть маленькая дочь и жена.
+Игорь Гольцов перевел на YouTube-канал «Зеркало» около 50 долларов через «Патреон». Это произошло в 2023 году.</t>
+  </si>
+  <si>
+    <t>Решение суда 14.05.2025: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция 20.06.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-04-03 14:38:31</t>
+  </si>
+  <si>
+    <t>Александр Сергеевич Юрчик</t>
+  </si>
+  <si>
+    <t>16 августа 1969</t>
+  </si>
+  <si>
+    <t>Александр был задержан в январе 2021 года по делу о массовых беспорядках и осужден по обвинению в участии в телеграм-каналах «радикального направления», а также в намерении повредить или уничтожить три киоска «Табакерка».</t>
+  </si>
+  <si>
+    <t>Решение суда 19.07.2021: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 23.11.2021: приговор оставлен без изменения. Апелляция 10.07.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-05-28 22:53:14</t>
   </si>
   <si>
-    <t>Igor Nikolaevich Goltsov</t>
-[...24 lines deleted...]
-    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions.</t>
+    <t>Евгений Иванович Сороко</t>
+  </si>
+  <si>
+    <t>17 августа 1993</t>
+  </si>
+  <si>
+    <t> Евгений был задержан в декабре 2024 года и осужден в июне 2025 года на лишение свободы.</t>
   </si>
   <si>
     <t>2025-06-28 18:08:16</t>
   </si>
   <si>
-    <t>Cheslau Gerasimovitch</t>
-[...12 lines deleted...]
-    <t>Trial outcome 09.12.2024: 5 years of imprisonment in colony under general regime conditions, 300 basic values fine.</t>
+    <t>Чеслав Эдуардович Герасимович</t>
+  </si>
+  <si>
+    <t>17 августа 1986</t>
+  </si>
+  <si>
+    <t>Чеславу Герасимовичу 37 лет. Он минчанин.
+Какое-то время в 2022-м Герасимович работал в Вильнюсе, но под осень 2022-го вернулся в Минск. 
+26 июня Чеслава осудили за «неповиновение милиционеру» по административному делу.
+Судя по видео ГУБОПиК, Герасимовича обвиняют в том, что он четыре раза пожертвовал «экстремистскому формированию». Вероятно, его обвиняют по статье 361-2 УК.
+Герасимович в соцсетях пишет, что более 15 лет проводил тренинги по психотерапии. С 2011-го стал работать тестировщиком. Увлекается музыкой и играет на гитаре, а также пишет стихи и малую прозу.</t>
+  </si>
+  <si>
+    <t>Решение суда 09.12.2024: 5 лет лишения свободы в колонии в условиях общего режима, 300 базовых величин штрафа.</t>
   </si>
   <si>
     <t>2024-08-03 17:12:06</t>
   </si>
   <si>
-    <t>Anatoly Stepanovich Vasilevsky</t>
-[...5 lines deleted...]
-    <t>Trial outcome 03.10.2024: 4 years of imprisonment in colony under enhanced security conditions. Appeal 24.12.2024: unknown.</t>
+    <t>Анатолий Степанович Василевский</t>
+  </si>
+  <si>
+    <t>17 августа 1963</t>
+  </si>
+  <si>
+    <t>Решение суда 03.10.2024: 4 года лишения свободы в колонии в условиях усиленного режима. Апелляция 24.12.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-09-25 19:45:52</t>
   </si>
   <si>
-    <t>Aliaksei Yuryevich Kuzavatkin</t>
-[...10 lines deleted...]
-    <t>Trial outcome 01.12.2025: 3 years of imprisonment in colony under enhanced security conditions, 500 basic values fine. Appeal 25.02.2026: the sentence was upheld.</t>
+    <t>Алексей Юрьевич Кузоваткин</t>
+  </si>
+  <si>
+    <t>17 августа 1999</t>
+  </si>
+  <si>
+    <t>Алексей, гражданин РФ, до задержания работал на ОАО «Гомельский химический завод». Он был задержан в рамках уголовного дела, возбужденного по статье «содействие экстремистской деятельности», после того как белорусские силовики получили доступ к перепискам бота мониторингового проекта «Беларускі Гаюн», куда люди отправляли информацию о перемещениях российских войск.
+Зимой 2025 года Алексея признали виновным и приговорили к лишению свободы в колонии, а также к выплате крупного штрафа.
+У Алексея сахарный диабет 1 типа, он инсулинозависимый. Кроме того с детства ему была присвоена группа инвалидности пожизненно.</t>
+  </si>
+  <si>
+    <t>Решение суда 01.12.2025: 3 года лишения свободы в колонии в условиях усиленного режима, 500 базовых величин штрафа. Апелляция 25.02.2026: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2026-03-08 15:51:25</t>
   </si>
   <si>
-    <t>Alexei Vyacheslavovich Shvetsov</t>
-[...8 lines deleted...]
-    <t>Trial outcome 26.12.2023: 5 years of imprisonment in colony under general regime conditions.</t>
+    <t>Никита Валерьевич Самарин</t>
+  </si>
+  <si>
+    <t>17 августа 1991</t>
+  </si>
+  <si>
+    <t>Никиту задержали за распыление газа в лицо сотруднику ОМОНа, когда он пытался защитить человека на протесте. Его избили, обрезали волосы ножом и распылили газ в лицо. В декабре 2020 года его приговорили к четырем годам ограничения свободы, но позже прокурор добился ужесточения наказания до двух с половиной лет лишения свободы. Никита не явился на суд, передав через друга, что в зале суда планировались произвольные задержания, угрожавшие ему и другим.
+Был в вынужденной эмиграции. 
+В конце марта 2025 года стало известно, что в Гродно задержали Никиту, который на тот момент уже четыре года скрывался от приговора. Как сообщило Министерство внутренних дел, мужчину остановили, документов при нем не было, поэтому ему предложили пройти в участок. Никита оказал сопротивление милиционерам и, как утверждается, сломал одному из них руку. Сообщается, что мужчина был в розыске за то, что в августе 20-го года якобы "распылил в лицо правоохранителям газовый баллончик". За это против него возбудили уголовное дело. Он уехал из страны, но потом нелегально вернулся в Беларусь.
+С 13 мая 2025 г. нет сведений о политзаключенном. Переписка и передачи ему запрещены. Также нет никакой информации о деле Никиты и дате суда. Кроме этого, сообщается, что следователю по делу политзаключенного запрещено информировать о состоянии и движении дела родных и близких Никиты.</t>
+  </si>
+  <si>
+    <t>Решение суда 11.12.2020: 4 года ограничения свободы с направлением в учреждение открытого типа, 500 рублей компенсации. Протест прокурора 25.03.2021: 2 года 6 месяцев лишения свободы в колонии в условиях общего режима, 2000 рублей компенсации. Решение суда дата неизвестна: 6 лет лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2021-02-27 22:25:03</t>
+  </si>
+  <si>
+    <t>Алексей Вячеславович Швецов</t>
+  </si>
+  <si>
+    <t>17 августа 1985</t>
+  </si>
+  <si>
+    <t>Был осужден на 5 лет лишения свободы за донаты полку Калиновского (первый-13,63 евро, второй-35 евро, всего 133 рубля 30 копеек).</t>
+  </si>
+  <si>
+    <t>Решение суда 26.12.2023: 5 лет лишения свободы в колонии в условиях общего режима.</t>
   </si>
   <si>
     <t>2024-01-30 20:42:17</t>
   </si>
   <si>
-    <t>Nikita Valerievich Samarin</t>
-[...28 lines deleted...]
-    <t>Trial outcome 30.03.2022: 8 years of imprisonment in colony under enhanced security conditions. Trial outcome 26.10.2022: 2 years of imprisonment in colony under general regime conditions. Appeal 23.12.2022: the sentence was upheld. Regime change trial 08.08.2025: unknown years of prison regime.</t>
+    <t>Владислав Сергеевич Савин</t>
+  </si>
+  <si>
+    <t>18 августа 1978</t>
+  </si>
+  <si>
+    <t>Владислав, блогер, поэт и писатель, был задержан в апреле 2021 года и через год осужден по статье о мошенничестве — за то, что в 2015–2016 годах пообещал более 100 людям участие в первых в Беларуси реалити-шоу, но не выполнил обещание. Его также признали виновным в участии в трех Маршах 2020 года и организации протестов через Instagram. Сам Владислав признал только участие в митингах.
+В октябре 2022 года его вновь осудили — за оскорбление Лукашенко в стихотворной форме, включенной в апелляционную жалобу на приговор.
+На портале интернет-магазина Ridero.ru под псевдонимом Влад Савинн представлены его книги — повесть «Амбидекстр» и сборник стихов «Поэзия Навылет», доступные в печатном и электронном виде.</t>
+  </si>
+  <si>
+    <t>Решение суда 30.03.2022: 8 лет лишения свободы в колонии в условиях усиленного режима. Решение суда 26.10.2022: 2 года лишения свободы в колонии в условиях общего режима. Апелляция 23.12.2022: приговор оставлен без изменения. Суд по смене режима 08.08.2025: неизвестно лет тюремного режима.</t>
   </si>
   <si>
     <t>2021-05-12 14:09:33</t>
   </si>
   <si>
-    <t>Oleg Nikolaevich Silich</t>
-[...5 lines deleted...]
-    <t>3.5 years of imprisonment in a colony under enhanced security conditions</t>
+    <t>Виталий Фёдорович Брагинец</t>
+  </si>
+  <si>
+    <t>19 августа 1973</t>
+  </si>
+  <si>
+    <t>Юрист с 25-летним стажем. Ранее возглавлял собственную компанию «Брагинец и партнеры». В последнее время работал в юридической консультации Дзержинского района Минска.
+После задержания дома его доставили в Партизанское РУВД «для проверки на причастность к протестной деятельности». Оттуда он, как утверждалось в суде, «попытался уйти». В этом и проявилось неповиновение.
+На него составили протокол по ст. 24.3 КоАП и арестовали на 15 суток. На свободу он должен был выйти вечером 7 июня, но этого не произошло.
+Виталий – защитник адвоката Андрея Мочалова, против которого было сообщает возбуждено уголовное дело. 
+Суд проходил в закрытом режиме.</t>
+  </si>
+  <si>
+    <t>8 лет лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2022-07-13 13:02:22</t>
+  </si>
+  <si>
+    <t>Олег Николаевич Силич</t>
+  </si>
+  <si>
+    <t>19 августа 1972</t>
+  </si>
+  <si>
+    <t>3,5 года лишения свободы в колонии в условиях усиленного режима</t>
   </si>
   <si>
     <t>2023-11-22 15:19:45</t>
   </si>
   <si>
-    <t>Pavel Petrovich Alekseev</t>
-[...9 lines deleted...]
-    <t>Trial outcome 16.05.2024: 5 years of imprisonment in colony under general regime conditions. Appeal 26.07.2024: the sentence was upheld.</t>
+    <t>Виталий Валерьевич Лухверчик</t>
+  </si>
+  <si>
+    <t>19 августа 1990</t>
+  </si>
+  <si>
+    <t>Виталий был задержан в рамках уголовного дела, возбужденного по статье «содействие экстремистской деятельности», и приговорён к ограничению свободы с направлением в исправительное учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>ИУОТ-46, 213188, Могилевская обл., г. п. Круглое, ул. Советская, 96</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 2 года ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2025-07-01 12:02:33</t>
+  </si>
+  <si>
+    <t>Павел Петрович Алексеев</t>
+  </si>
+  <si>
+    <t>19 августа 1988</t>
+  </si>
+  <si>
+    <t>Гражданин РФ.
+От бывших политзаключенных известно, что Павел часто попадает в ШИЗО, всего на момент мая 2026 г. провел там около 100 суток. Имеет панические атаки, принимает антидепрессанты. Также известно, что у Павла вырезан желчный пузырь.
+Из некоторых источников поступала информация, что Павел не был политическим или общественным активистом. Он был администратором районного чата жильцов, созданном в 2017-2018 годах и в нем обсуждались обычные бытовые вопросы. В 2020 году там появились и политические комментарии участников. Павел не занимался модерацией и не высказывал мнения. Перед задержанием он активно занимался квестами и зарабатывал на этом деньги.</t>
+  </si>
+  <si>
+    <t>Решение суда 16.05.2024: 5 лет лишения свободы в колонии в условиях общего режима. Апелляция 26.07.2024: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2024-05-02 18:35:47</t>
   </si>
   <si>
-    <t>Vitali Braginiec</t>
-[...42 lines deleted...]
-    <t>Trial outcome 17.10.2022: 17 years of imprisonment in colony under general regime conditions, 700 basic values fine. Appeal 31.03.2023: the sentence was upheld.</t>
+    <t>Александр Андреевич Кудревич</t>
+  </si>
+  <si>
+    <t>20 августа 1989</t>
+  </si>
+  <si>
+    <t>Подробности дела неизвестны. Александра задержали, вероятно, в январе 2024 года. По информации в его соцсетях, мужчина женат, в 2014 году окончил БГУИР.
+Вероятно, он работал в Департаменте криминальной разведки, который подал против Александра иск за причинение имущественного вреда. Отметим, что Департамент криминальной разведки МВД появился в Беларуси в апреле этого года — ранее он назывался Департаментом обеспечения оперативно-розыскной деятельности МВД. 
+Процесс будет проходить в закрытом режиме.</t>
+  </si>
+  <si>
+    <t>Решение суда 30.12.2024: 15 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 11.03.2025: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2024-12-02 14:32:26</t>
+  </si>
+  <si>
+    <t>Ирина Александровна Мельхер</t>
+  </si>
+  <si>
+    <t>20 августа 1955</t>
+  </si>
+  <si>
+    <t>Ирина была задержана в декабре 2020 года вместе с сыном в рамках уголовного «дела Автуховича». Николая Автуховича власти назвали «организатором и руководителем террористической группировки». Её обвинили в участии в «террористической организации», причастной к поджогам имущества сотрудников милиции. Ирина была осуждена за «участие в преступной организации», «акт терроризма», «покушение на захват власти», а также за участие в протестной акции, которая проходила в сентябре 2020 года в Бресте.</t>
+  </si>
+  <si>
+    <t>Решение суда 17.10.2022: 17 лет лишения свободы в колонии в условиях общего режима, 700 базовых величин штрафа. Апелляция 31.03.2023: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-02-27 00:45:25</t>
   </si>
   <si>
-    <t>Dmitriy Tahirovich Suvkhanov</t>
-[...10 lines deleted...]
-    <t>Trial outcome 15.07.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 02.10.2024: unknown.</t>
+    <t>Дмитрий Тахирович Сувханов</t>
+  </si>
+  <si>
+    <t>20 августа 1987</t>
+  </si>
+  <si>
+    <t>Дмитрий Сувханов является родным братом Марата Сувханова, который в феврале 2023 года погиб в Украине, воюя на стороне российских оккупационных войск.
+Ведущей заседания в суде Светлогорского района снова была Кристина Касьянова. Она рассматривала обвинение Дмитрия Сувханова по ч. 2 ст. 367, которым власти наказывают за клевету на Лукашенко.
+Таким образом власти нарушили право Сувханова на рассмотрение его дела независимым и беспристрастным судом. Ведь гражданка Касьянова находится в состоянии трудовой зависимости от лица, на которое Сувханов якобы навел клевету: менавта Лукашенко своим указом назначил Касьянову на должность судьи и при недовольстве ее действиями только он же может ее с той должности уволить.</t>
+  </si>
+  <si>
+    <t>Решение суда 15.07.2024: неизвестно лет лишения свободы в колонии в условиях общего режима. Апелляция 02.10.2024: неизвестно.</t>
   </si>
   <si>
     <t>2024-07-16 18:09:01</t>
   </si>
   <si>
-    <t>Alexander Andreevich Kudrevich</t>
-[...25 lines deleted...]
-    <t>Trial outcome 20.06.2022: 8 years of imprisonment in colony under enhanced security conditions. Appeal date unknown: the sentence was upheld.</t>
+    <t>Даниил Александрович Быков</t>
+  </si>
+  <si>
+    <t>21 августа 1990</t>
+  </si>
+  <si>
+    <t>Даниил был осужден за участие в "Марше свободы" по ч. 1 ст. 342 Уголовного кодекса к одному году лишения свободы. Дело рассматривали в суде Молодечненского района Минской области. Даниил ранее уже был судим в 2021 году к "домашней химии" и в 2024 году к лишению свободы. За участие в протестах его осудили когда он отбывал предыдущий срок.
+Ранее Даниил уже отбывал 5 суток ареста за участие марше в августе 2020 года.</t>
+  </si>
+  <si>
+    <t>Решение суда 02.06.2026: 1 год лишения свободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2026-09-10 21:46:55</t>
+  </si>
+  <si>
+    <t>Евгений Анатольевич Люлькович</t>
+  </si>
+  <si>
+    <t>21 августа 1984</t>
+  </si>
+  <si>
+    <t>После многочисленных административных арестов 21 ноября 2021 его перезадержали по уголовному делу.</t>
+  </si>
+  <si>
+    <t>Решение суда 20.06.2022: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция дата неизвестна: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2022-05-14 20:51:06</t>
   </si>
   <si>
-    <t>Pavel Mikalayevich Belavus</t>
-[...11 lines deleted...]
-    <t>Trial outcome 11.05.2023: 13 years of imprisonment in colony under enhanced security conditions.</t>
+    <t>Ольга Владимировна Майорова</t>
+  </si>
+  <si>
+    <t>22 августа 1966</t>
+  </si>
+  <si>
+    <t>Известная общественная деятельница, ранее участвовавшая в Объединённой гражданской партии, была задержана 4 января 2021 года в рамках «дела Автуховича» и обвинена в участии в «террористической организации», связанной с поджогами имущества милиции. Ольга осуждена за «участие в преступной организации», «покушение на захват власти», «разжигание вражды», «призывы к санкциям» и «незаконные действия с оружием».
+В заключении у политзаключенной возникло подозрение на диабет. В марте 2024 года её повторно осудили за «злостное неповиновение требованиям администрации колонии».</t>
+  </si>
+  <si>
+    <t>ИК-24, ул. Производственная, д. 44, г.п. Заречье, Речицкий р-н, Гомельская область, 247526</t>
+  </si>
+  <si>
+    <t>Решение суда 17.10.2022: 20 лет лишения свободы в колонии в условиях общего режима, 800 базовых величин штрафа. Апелляция 31.03.2023: приговор оставлен без изменения. Решение суда 05.03.2024: 1 год 6 месяцев лишения свободы в колонии в условиях общего режима. Апелляция 29.05.2024: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2021-02-27 00:48:39</t>
+  </si>
+  <si>
+    <t>Борис Борисович Пухальский</t>
+  </si>
+  <si>
+    <t>22 августа 1975</t>
+  </si>
+  <si>
+    <t>Следствие считает, что в январе этого года украинец Лихолат вышел на связь с СБУ, где ему поручили взорвать железнодорожные пути. К заданию он привлек двух гродненцев, которые обладали профессиональными навыками минно-взрывного дела. Пухальского Бориса задержали, когда он забрал из тайника в Кобринском районе взрывное устройство и перевез его в Толочинский район.
+Приговорен к 25 годам лишения свободы, при этом суд определил Борису отбывать наказание в виде лишения свободы в тюрьме на протяжении первых пяти лет.</t>
+  </si>
+  <si>
+    <t>Решение суда 18.12.2024: 25 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 02.05.2025: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2023-09-28 13:36:19</t>
+  </si>
+  <si>
+    <t>Павел Николаевич Белоус</t>
+  </si>
+  <si>
+    <t>22 августа 1987</t>
+  </si>
+  <si>
+    <t>Создатель магазина Symbal.by, культурный менеджер.
+Был задержан 15 ноября 2021 года после вызова в милицию. После этого Павла трижды осудили по административным делам (на 15, 13 и 7 суток), а после уже по уголовному делу перевели в СИЗО.
+Отбывал срок в ИК № 17.
+В феврале 2026 г. Павла перевели в СТ № 4, без вещей и без бирки. По словам бывших политзаключенных, есть вероятность, что на него завели новое дело</t>
+  </si>
+  <si>
+    <t>Решение суда 11.05.2023: 13 лет лишения свободы в колонии в условиях усиленного режима.</t>
   </si>
   <si>
     <t>2021-12-29 15:27:44</t>
   </si>
   <si>
-    <t>Olga Vladimirovna Mayorova</t>
-[...29 lines deleted...]
-    <t>5. 5 years of imprisonment in a penal colony.</t>
+    <t>Светлана Викторовна Бычковская</t>
+  </si>
+  <si>
+    <t>22 августа 1977</t>
+  </si>
+  <si>
+    <t>Женщина работала в службе «Одно окно» Октябрьского района г. Минска.
+Подозревается в передаче телеграм-каналам личных данных силовиков.
+Суд проходил в закрытом режиме.</t>
+  </si>
+  <si>
+    <t>5. 5 лет лишения свободы в колонии общего режима.</t>
   </si>
   <si>
     <t>2022-04-19 18:19:59</t>
   </si>
   <si>
-    <t>Boris Borisovich Puchalski</t>
-[...21 lines deleted...]
-    <t>Trial outcome date unknown: unknown. Appeal date unknown: unknown.</t>
+    <t>Марат Александрович Бушенко</t>
+  </si>
+  <si>
+    <t>23 августа 1969</t>
+  </si>
+  <si>
+    <t>Детство Марата прошло в Клецке. После школы учился во Львовском высшем военно-политическом училище.
+Долгое время он жил на две страны — в Беларуси и Латвии. В последнее время, судя по соцсетям, базировался в Латвии.
+Бушенко был основателем и руководителем ряда торговых компаний в разных странах. Среди них — польская Goods Express Trading, немецкая wwi UG, чешские MAG TRIO и Interclouds, а также российское ООО «Рекордис Фаворит» и минское ООО «Комфорт Актив». В прошлом он также вел бизнес в Эстонии и Молдове.</t>
+  </si>
+  <si>
+    <t>ИУОТ-43, 212003, г. Могилев, ул. Челюскинцев, 76А</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 2 года 6 месяцев ограничения свободы с направлением в учреждение открытого типа.</t>
+  </si>
+  <si>
+    <t>2026-05-16 21:33:27</t>
+  </si>
+  <si>
+    <t>Илья Александрович Волвенкин</t>
+  </si>
+  <si>
+    <t>23 августа 1986</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: неизвестно. Апелляция дата неизвестна: неизвестно.</t>
   </si>
   <si>
     <t>2025-07-17 10:34:30</t>
   </si>
   <si>
-    <t>Marat Aliaksandravich Bushenka</t>
-[...29 lines deleted...]
-    <t>Trial outcome date unknown: 3 years 6 months of imprisonment in colony under enhanced security conditions, 1000 basic values fine. Appeal 25.11.2025: unknown.</t>
+    <t>Павел Владимирович Коренюхин</t>
+  </si>
+  <si>
+    <t>24 августа 1988</t>
+  </si>
+  <si>
+    <t>Был задержан в ноябре 2024 года в Жодино. 
+В это же время признали "экстремистскими материалами" сайт инициативы "письмо.бел", а также страницы ее в соцсетях. Еще через месяц КГБ признал инициативу "экстремистским формированием". По данным ведомства, Александр Мазур, а также Павел Коренюхин и Александр Лыкшин имеют отношение к "письмо.бел". Сейчас мужчины находятся в СТ-8, их обвиняют по ст. 361-1 Уголовного кодекса (Создание экстремистского формирования или участие в нем).</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года 6 месяцев лишения свободы в колонии в условиях усиленного режима, 1000 базовых величин штрафа. Апелляция 25.11.2025: неизвестно.</t>
   </si>
   <si>
     <t>2024-12-29 21:56:28</t>
   </si>
   <si>
-    <t>Andrey Anatolyevich Kryvashei</t>
-[...2 lines deleted...]
-    <t>24 august 1993</t>
+    <t>Надежда Анатольевна Лаптенок</t>
+  </si>
+  <si>
+    <t>24 августа 1972</t>
+  </si>
+  <si>
+    <t>Известно, что Надежда имеет двух взрослых дочерей и несовершеннолетнего сына с инвалидностью.
+01.03.2024 состоялось рассмотрение апелляционной жалобы, приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>6 лет лишения свободы в колонии в условиях общего режима</t>
+  </si>
+  <si>
+    <t>2023-12-07 23:27:01</t>
+  </si>
+  <si>
+    <t>Полина Александровна Питкевич</t>
+  </si>
+  <si>
+    <t>24 августа 1994</t>
+  </si>
+  <si>
+    <t>Когда в июне 2024 года КГБ Беларуси объявил проект Media IQ экстремистским формированием, то называл Питкевич среди его участников. Примерно в тоже время аккаунты Полины последний раз были онлайн.
+Полина Питкевич родилась в 1994 году. Окончила факультет журналистики БГУ (2016). Она увлекалась театром и какое-то время играла как актриса в Лаборатории социального театра в Минске. Как журналистка писала на культурные темы. Также Полина известна своей любовью к животным — на ее страницах в соцсетях можно найти множество объявлений о помощи бездомным хвостатым. По словам знакомых, у Полины у самой дома жил не один спасенный кот.</t>
+  </si>
+  <si>
+    <t>Решение суда 07.03.2025: 3 года лишения свободы в колонии в условиях общего режима. Апелляция дата неизвестна: неизвестно.</t>
+  </si>
+  <si>
+    <t>2025-02-28 01:16:19</t>
+  </si>
+  <si>
+    <t>Андрей Анатольевич Кривошей</t>
+  </si>
+  <si>
+    <t>24 августа 1993</t>
   </si>
   <si>
     <t>2025-11-06 20:45:56</t>
   </si>
   <si>
-    <t>Pauline Alexandrovna Pitkevich</t>
-[...43 lines deleted...]
-    <t>6 years of imprisonment in a colony under enhanced security conditions</t>
+    <t>Артём Николаевич Саков</t>
+  </si>
+  <si>
+    <t>25 августа 1994</t>
+  </si>
+  <si>
+    <t>Артем — бывший пограничник, член инициативной группы по выдвижению Светланы Тихановской в президенты и один из видеооператоров YouTube-канала «Страна для жизни». Он участвовал в пикете по сбору подписей в Гродно 29 мая 2020 года. Позже его задержали и осудили за "организацию массовых беспорядков".
+В ноябре 2022 года его перевели на тюремный режим.
+По данным правозащитников, фигуранты "дела" обязаны выплатить компенсацию в размере 29 миллионов рублей.</t>
+  </si>
+  <si>
+    <t>Решение суда 14.12.2021: 16 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 01.06.2022: приговор оставлен без изменения. Решение суда 06.10.2022: приблизительно 29000000 рублей компенсации. Суд по смене режима 09.11.2022: 3 года тюремного режима.</t>
+  </si>
+  <si>
+    <t>2021-02-26 21:11:11</t>
+  </si>
+  <si>
+    <t>Дмитрий Александрович Макеев</t>
+  </si>
+  <si>
+    <t>25 августа 1983</t>
+  </si>
+  <si>
+    <t>По образованию фармацевт. Дмитрия обвиняют по шести статьям уголовного кодекса. 
+По версии гособвинения, с августа 2020-го по февраль 2023 года мужчина перевел 68 евро на счета информационного ресурса «Белсат», а также 68 евро и 78 долларов на счета Фонда солидарности Bysol. Кроме этого, более года перечислял деньги медиаресурса - "материалы которого признаны экстремистскими", а также 33 евро на счета полка имени Кастуся Калиновского.
+Фигурант делал фотокопии ведомственных документов, которые поступали в адрес аптеки, и отправлял их в»Телеграмм «-каналы, которые служители Лукашенко называют»экстремистскими формированиями". Во время первого судебного заседания стало известно, что среди документов были информация о сверке карточек воинского учета военнообязанных, о том, что с белорусского рынка исчезнут некоторые медикаменты украинского производства, обращение Белорусского союза женщин в связи с ситуацией на границе, решение Минздрава. Кроме того, мужчина запечатлел видео с камер наружного видеонаблюдения аптеки с перемещением российской военной техники и также отправил в «телеграмм»-каналы.
+28.11.2023 состоялось рассмотрение апелляционной жалобы. Приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>6 лет лишения свободы в колонии в условиях усиленного режима</t>
   </si>
   <si>
     <t>2023-08-16 18:04:33</t>
   </si>
   <si>
-    <t>Artsem Nikolaevich Sakov</t>
-[...26 lines deleted...]
-    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions, 500 basic values fine. Appeal 03.02.2026: unknown.</t>
+    <t>Дмитрий Юрьевич Равич</t>
+  </si>
+  <si>
+    <t>26 августа 1988</t>
+  </si>
+  <si>
+    <t>Задержан за акцию на железной дороге.
+Во время наступления российских войск на Киев с Гомельщины он вместе с Денисом Дикуном и Олегом Молчановым сжег на железной дороге шкаф с электронным оборудованием, чтобы замедлить подвоз российской военной техники к украинской границе. В результате были приведены в неисправное состояние светофоры и стрелочные переводы на одном из участков железной дороги Жлобин – Калинковичи, которая далее продолжается в Украину.
+Дмитрий работал в ВМУ РУП «ПО Белоруснефть» вышкомонтажником-электромантером.</t>
+  </si>
+  <si>
+    <t>22 года лишения свободы в колонии в условиях усиленного режима.</t>
+  </si>
+  <si>
+    <t>2022-03-11 01:12:13</t>
+  </si>
+  <si>
+    <t>Екатерина Николаевна Новикова</t>
+  </si>
+  <si>
+    <t>26 августа 1985</t>
+  </si>
+  <si>
+    <t>Предположительно задержана за интервью для иностранных СМИ.
+Известно, что Екатерину задержали в начале лета в одной ночнушке, в которой она находилась в СИЗО до первой передачи от родных. 
+В начале апреля 2024 г. источники "Белсата" передали редакции письмо от Екатерины. На куске туалетной бумаги она описала свое ужасное задержание и дальнейшее заключение:
+"Я упала со второго этажа кровати, головой об деревянную лавку. Снимок сделали, но больше месяца не сообщают результат".
+"Ставили на флаг, били всем кабинетом. Сказали, что за мои интервью, канал и за мои пламенные обращения."
+16 июля 2024 г. состоялось рассмотрение апелляционной жалобы.  </t>
+  </si>
+  <si>
+    <t>6,5 лет лишения ссвободы в колонии в условиях общего режима.</t>
+  </si>
+  <si>
+    <t>2023-07-19 22:46:33</t>
+  </si>
+  <si>
+    <t>Ольга Александровна Родионова</t>
+  </si>
+  <si>
+    <t>26 августа 1974</t>
+  </si>
+  <si>
+    <t>Ольга Родионова работала до 2020 года в KYKY.org, преимущественно для рубрики "Боль", также сотрудничала как фрилансерка с беларусскими и зарубежными медиа. 
+Во время содержания в СИЗО № 1 Ольгу направляли на психиатрическую экспертизу в больницу в Новинках. Больная мать Ольги, которой более 80 лет, нуждается в постоянном уходе.</t>
+  </si>
+  <si>
+    <t>Решение суда 10.12.2024: 4 года лишения свободы в колонии в условиях общего режима. Апелляция 07.02.2025: неизвестно.</t>
+  </si>
+  <si>
+    <t>2024-11-01 02:14:01</t>
+  </si>
+  <si>
+    <t>Никита Сергеевич Нечаев</t>
+  </si>
+  <si>
+    <t>26 августа 1994</t>
+  </si>
+  <si>
+    <t>Никита закончил факультет радиофизики и компьютерных технологий  в 2019 году. Был признан лучшим студентом в номинации "Лучший выпускник БГУ" .
+Имеет 7-летний опыт работы над передовыми научно-исследовательскими проектами в различных областях ( в том числе в области статистики, теории вероятностей и линейной алгебры, полупроводниковой и теплофизической физики).</t>
+  </si>
+  <si>
+    <t>Решение суда дата неизвестна: 3 года лишения свободы в колонии в условиях общего режима, 500 базовых величин штрафа. Апелляция 03.02.2026: неизвестно.</t>
   </si>
   <si>
     <t>2025-11-13 13:44:32</t>
   </si>
   <si>
-    <t>Olga Alexandrovna Rodionova</t>
-[...61 lines deleted...]
-    <t>7 years of imprisonment in a maximum security colony</t>
+    <t>Степан Сергеевич Задойко</t>
+  </si>
+  <si>
+    <t>27 августа 1984</t>
+  </si>
+  <si>
+    <t>По сообщениям провластных каналов, задержан за более чем 1200 комментариев. Примечательно, что показанные силовиками комментарии написаны преимущественно на белорусском языке и в основном направлены на поддержку Украины. Все показанные комментарии - с ютуба.
+На видео на каналах силовиков на него набрасывается пятеро бойцов СОБР, а позже мужчина выглядит избитым: у него сильно подбит глаз и поцарапана до крови голова.
+Степан работает рабочим на одном из частных предприятий Гродно. Также мужчина регулярно ходит в зал и поддерживает себя в хорошей физической форме, если судить по фото в соцсетях.
+От бывших политзаключенных известно, что у Степана нет никакой помощи со свободы.</t>
+  </si>
+  <si>
+    <t>Решение суда 24.10.2023: 5 лет 6 месяцев лишения свободы в колонии в условиях усиленного режима, 100 базовых величин штрафа.</t>
+  </si>
+  <si>
+    <t>2023-09-27 17:54:18</t>
+  </si>
+  <si>
+    <t>Александр Геннадьевич Кордюков</t>
+  </si>
+  <si>
+    <t>27 августа 1979</t>
+  </si>
+  <si>
+    <t>Александр был задержан после акции протеста против результатов президентских выборов, которая проходила 11 августа 2020 года в Бресте. На этой акции в затылок был застрелен Геннадий Шутов, чему Александр стал свидетелем. Позднее его осудили за сопротивление и покушение на капитана Романа Гаврилова, застрелившего протестующего, и прапорщика Арсения Галицына, которые выступили в роли потерпевших.</t>
+  </si>
+  <si>
+    <t>Решение суда 25.02.2021: 10 лет лишения свободы в колонии в условиях усиленного режима, 2642 рубля компенсации. Апелляция 14.05.2021: приговор оставлен без изменения.</t>
+  </si>
+  <si>
+    <t>2021-02-28 02:18:57</t>
+  </si>
+  <si>
+    <t>Михаил Игоревич Бабошко</t>
+  </si>
+  <si>
+    <t>27 августа 1992</t>
+  </si>
+  <si>
+    <t>01.12.2023 прошло апелляцционное заседание суда,  приговор вступил в силу.</t>
+  </si>
+  <si>
+    <t>7 лет заключения свободы в колонии усиленного режима</t>
   </si>
   <si>
     <t>2023-10-02 21:15:28</t>
   </si>
   <si>
-    <t>Stepan Sergeevich Zadojko</t>
-[...44 lines deleted...]
-    <t>Trial outcome 07.06.2021: 8 years of imprisonment in colony under enhanced security conditions. Appeal 26.08.2021: the sentence was upheld.</t>
+    <t>Александр Диментьевич Назарович</t>
+  </si>
+  <si>
+    <t>27 августа 1983</t>
+  </si>
+  <si>
+    <t>Александр был задержан и осужден за остановку товарного поезда, нанесение красных полос на рекламные лайтбоксы, прокол шин автомобиля сотрудника милиции, поджог киоска «Табакерка», а также действия с предметами, содержащими горючие вещества. Он объяснил свои поступки протестом против ситуации в стране после президентских выборов 9 августа 2020 года, в частности, против безосновательных задержаний и пыток людей силовиками. Также был конфискован его автомобиль Opel Astra.</t>
+  </si>
+  <si>
+    <t>ИК-11, г. Волковыск, ул. Рокоссовского, 118, 231900</t>
+  </si>
+  <si>
+    <t>Решение суда 07.06.2021: 8 лет лишения свободы в колонии в условиях усиленного режима. Апелляция 26.08.2021: приговор оставлен без изменения.</t>
   </si>
   <si>
     <t>2021-02-27 01:24:17</t>
   </si>
   <si>
-    <t>Vasily Alexandrovich Klimovich</t>
-[...5 lines deleted...]
-    <t>Vasily is originally from Gomel. He is interested in cars and loves to make things with his hands. He graduated from the Military Academy and served in a missile brigade. He worked in the Armed Forces of Belarus for 15 years and received the rank of major. It is known that in the summer of 2021, he left the service and took up network marketing.</t>
+    <t>Василий Александрович Климович</t>
+  </si>
+  <si>
+    <t>29 августа 1988</t>
+  </si>
+  <si>
+    <t>Василий родом из Гомеля. Он интересуется автомобилями, любит мастерить что-то руками. Окончил Военную академию, служил в ракетной бригаде. 15 лет проработал в Вооруженных Силах Беларуси, получил звание майора. Известно, что летом 2021 года он ушел со службы и занялся сетевым маркетингом.</t>
   </si>
   <si>
     <t>2025-07-23 12:13:53</t>
   </si>
   <si>
-    <t>Arthur Olegovich Bilibukha</t>
-[...26 lines deleted...]
-    <t>Unknown</t>
+    <t>Дмитрий Александрович Иванченко</t>
+  </si>
+  <si>
+    <t>31 августа 1986</t>
+  </si>
+  <si>
+    <t>Задержан за коментарии в соцсетях.</t>
+  </si>
+  <si>
+    <t>неизвестно</t>
   </si>
   <si>
     <t>2022-09-05 15:46:23</t>
-  </si>
-[...14 lines deleted...]
-    <t>2021-02-26 21:20:07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1512,51 +1541,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I69"/>
+  <dimension ref="A1:I71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1588,1915 +1617,1973 @@
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
         <v>36</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>43</v>
       </c>
-      <c r="F7" t="s">
-[...5 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" t="s">
         <v>46</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>47</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>48</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>49</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
         <v>52</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>53</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
         <v>54</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>55</v>
       </c>
-      <c r="F9" t="s">
-[...5 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" t="s">
         <v>58</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>59</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
         <v>60</v>
       </c>
-      <c r="D10" t="s">
-[...8 lines deleted...]
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" t="s">
         <v>63</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" t="s">
+        <v>48</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
         <v>64</v>
       </c>
-      <c r="D11" t="s">
-[...11 lines deleted...]
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" t="s">
         <v>67</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>68</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>69</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="G12" t="s">
+      <c r="I12" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" t="s">
         <v>74</v>
       </c>
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>75</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" t="s">
         <v>78</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>79</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
         <v>80</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
         <v>81</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" t="s">
         <v>84</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>85</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
+        <v>80</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
         <v>86</v>
       </c>
-      <c r="D15" t="s">
-[...11 lines deleted...]
-      <c r="H15" t="s">
+      <c r="I15" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" t="s">
         <v>89</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>90</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>92</v>
       </c>
       <c r="I16" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>94</v>
       </c>
       <c r="B17" t="s">
         <v>95</v>
       </c>
       <c r="C17" t="s">
         <v>96</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
         <v>97</v>
       </c>
-      <c r="F17" t="s">
-[...5 lines deleted...]
-      <c r="H17" t="s">
+      <c r="I17" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" t="s">
         <v>100</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
         <v>101</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>103</v>
       </c>
       <c r="I18" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>105</v>
       </c>
       <c r="B19" t="s">
         <v>106</v>
       </c>
+      <c r="C19" t="s">
+        <v>107</v>
+      </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D20" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="C21" t="s">
         <v>116</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
-      <c r="E21" t="s">
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
         <v>117</v>
       </c>
-      <c r="F21" t="s">
-[...5 lines deleted...]
-      <c r="H21" t="s">
+      <c r="I21" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B22" t="s">
         <v>120</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>121</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>101</v>
+      </c>
+      <c r="E22" t="s">
         <v>122</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I22" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>125</v>
       </c>
       <c r="B23" t="s">
         <v>126</v>
       </c>
       <c r="C23" t="s">
         <v>127</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
+        <v>42</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
         <v>128</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B24" t="s">
         <v>131</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>132</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>117</v>
+        <v>133</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I24" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B25" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="C25" t="s">
         <v>137</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
         <v>138</v>
       </c>
       <c r="F25" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
         <v>139</v>
       </c>
       <c r="I25" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>141</v>
       </c>
       <c r="B26" t="s">
         <v>142</v>
       </c>
       <c r="C26" t="s">
         <v>143</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
+      <c r="E26" t="s">
+        <v>102</v>
+      </c>
       <c r="F26" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="H26" t="s">
+        <v>14</v>
+      </c>
+      <c r="I26" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>145</v>
+      </c>
+      <c r="B27" t="s">
+        <v>126</v>
+      </c>
+      <c r="C27" t="s">
         <v>146</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
+        <v>138</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
         <v>147</v>
       </c>
-      <c r="C27" t="s">
+      <c r="I27" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28" t="s">
+        <v>150</v>
+      </c>
+      <c r="C28" t="s">
         <v>151</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G28" t="s">
+        <v>74</v>
+      </c>
+      <c r="H28" t="s">
         <v>152</v>
       </c>
-      <c r="C28" t="s">
+      <c r="I28" t="s">
         <v>153</v>
-      </c>
-[...16 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>154</v>
+      </c>
+      <c r="B29" t="s">
+        <v>155</v>
+      </c>
+      <c r="C29" t="s">
         <v>156</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="s">
         <v>157</v>
       </c>
-      <c r="C29" t="s">
+      <c r="F29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
         <v>158</v>
       </c>
-      <c r="D29" t="s">
-[...11 lines deleted...]
-      <c r="H29" t="s">
+      <c r="I29" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" t="s">
         <v>161</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>162</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>133</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
         <v>163</v>
       </c>
-      <c r="D30" t="s">
-[...11 lines deleted...]
-      <c r="H30" t="s">
+      <c r="I30" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31" t="s">
         <v>166</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>167</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
+        <v>80</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
         <v>168</v>
       </c>
-      <c r="D31" t="s">
-[...11 lines deleted...]
-      <c r="H31" t="s">
+      <c r="I31" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32" t="s">
         <v>171</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>172</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
+        <v>48</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>173</v>
       </c>
-      <c r="D32" t="s">
-[...11 lines deleted...]
-      <c r="H32" t="s">
+      <c r="I32" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>175</v>
+      </c>
+      <c r="B33" t="s">
         <v>176</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>177</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
         <v>178</v>
       </c>
       <c r="I33" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>180</v>
       </c>
       <c r="B34" t="s">
         <v>181</v>
       </c>
       <c r="C34" t="s">
         <v>182</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
+        <v>32</v>
+      </c>
+      <c r="I34" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>184</v>
+      </c>
+      <c r="B35" t="s">
         <v>185</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>186</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" t="s">
+        <v>80</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
         <v>187</v>
       </c>
-      <c r="D35" t="s">
-[...11 lines deleted...]
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>189</v>
+      </c>
+      <c r="B36" t="s">
         <v>190</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
+        <v>80</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
         <v>191</v>
       </c>
-      <c r="C36" t="s">
+      <c r="I36" t="s">
         <v>192</v>
-      </c>
-[...16 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>193</v>
+      </c>
+      <c r="B37" t="s">
+        <v>194</v>
+      </c>
+      <c r="C37" t="s">
         <v>195</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" t="s">
+        <v>54</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
         <v>196</v>
       </c>
-      <c r="C37" t="s">
+      <c r="I37" t="s">
         <v>197</v>
-      </c>
-[...16 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>198</v>
+      </c>
+      <c r="B38" t="s">
+        <v>199</v>
+      </c>
+      <c r="C38" t="s">
         <v>200</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" t="s">
+        <v>54</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
         <v>201</v>
       </c>
-      <c r="D38" t="s">
-[...11 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>203</v>
+      </c>
+      <c r="B39" t="s">
         <v>204</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>205</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>42</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
         <v>206</v>
       </c>
-      <c r="D39" t="s">
-[...11 lines deleted...]
-      <c r="H39" t="s">
+      <c r="I39" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>208</v>
+      </c>
+      <c r="B40" t="s">
         <v>209</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>210</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
         <v>211</v>
-      </c>
-[...13 lines deleted...]
-        <v>133</v>
       </c>
       <c r="I40" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>213</v>
       </c>
       <c r="B41" t="s">
         <v>214</v>
       </c>
       <c r="C41" t="s">
         <v>215</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
+        <v>54</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
         <v>216</v>
       </c>
-      <c r="F41" t="s">
-[...5 lines deleted...]
-      <c r="H41" t="s">
+      <c r="I41" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B42" t="s">
         <v>219</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>54</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
         <v>220</v>
       </c>
-      <c r="C42" t="s">
+      <c r="I42" t="s">
         <v>221</v>
-      </c>
-[...16 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>222</v>
+      </c>
+      <c r="B43" t="s">
+        <v>223</v>
+      </c>
+      <c r="C43" t="s">
         <v>224</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
         <v>225</v>
       </c>
-      <c r="C43" t="s">
+      <c r="F43" t="s">
+        <v>27</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
         <v>226</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="H43" t="s">
+      <c r="I43" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>228</v>
+      </c>
+      <c r="B44" t="s">
         <v>229</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>230</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
+        <v>80</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
         <v>231</v>
       </c>
-      <c r="D44" t="s">
-[...11 lines deleted...]
-      <c r="H44" t="s">
+      <c r="I44" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>233</v>
+      </c>
+      <c r="B45" t="s">
         <v>234</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>235</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
+        <v>133</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
         <v>236</v>
       </c>
-      <c r="D45" t="s">
-[...11 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>238</v>
+      </c>
+      <c r="B46" t="s">
         <v>239</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>240</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>101</v>
+      </c>
+      <c r="E46" t="s">
+        <v>122</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
         <v>241</v>
       </c>
-      <c r="D46" t="s">
-[...11 lines deleted...]
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>243</v>
+      </c>
+      <c r="B47" t="s">
         <v>244</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>245</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
         <v>246</v>
       </c>
-      <c r="D47" t="s">
-[...2 lines deleted...]
-      <c r="E47" t="s">
+      <c r="I47" t="s">
         <v>247</v>
-      </c>
-[...10 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>248</v>
+      </c>
+      <c r="B48" t="s">
+        <v>249</v>
+      </c>
+      <c r="C48" t="s">
         <v>250</v>
       </c>
-      <c r="B48" t="s">
+      <c r="D48" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" t="s">
+        <v>80</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
         <v>251</v>
       </c>
-      <c r="C48" t="s">
+      <c r="I48" t="s">
         <v>252</v>
-      </c>
-[...16 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>253</v>
+      </c>
+      <c r="B49" t="s">
+        <v>254</v>
+      </c>
+      <c r="C49" t="s">
         <v>255</v>
       </c>
-      <c r="B49" t="s">
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" t="s">
+        <v>133</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
         <v>256</v>
       </c>
-      <c r="C49" t="s">
+      <c r="I49" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>258</v>
+      </c>
+      <c r="B50" t="s">
+        <v>259</v>
+      </c>
+      <c r="C50" t="s">
         <v>260</v>
       </c>
-      <c r="B50" t="s">
+      <c r="D50" t="s">
+        <v>101</v>
+      </c>
+      <c r="E50" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
         <v>262</v>
       </c>
       <c r="I50" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>264</v>
       </c>
       <c r="B51" t="s">
         <v>265</v>
       </c>
       <c r="C51" t="s">
         <v>266</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
-      <c r="E51" t="s">
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
         <v>267</v>
       </c>
-      <c r="F51" t="s">
-[...5 lines deleted...]
-      <c r="H51" t="s">
+      <c r="I51" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>269</v>
+      </c>
+      <c r="B52" t="s">
         <v>270</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>271</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>272</v>
       </c>
-      <c r="D52" t="s">
-[...11 lines deleted...]
-      <c r="H52" t="s">
+      <c r="I52" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>274</v>
+      </c>
+      <c r="B53" t="s">
         <v>275</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>276</v>
       </c>
       <c r="D53" t="s">
-        <v>12</v>
+        <v>101</v>
+      </c>
+      <c r="E53" t="s">
+        <v>122</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>169</v>
+        <v>277</v>
       </c>
       <c r="I53" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B54" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C54" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D54" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E54" t="s">
-        <v>37</v>
+        <v>282</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="I54" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B55" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D55" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="I55" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B56" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C56" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="I56" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B57" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C57" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="E57" t="s">
-        <v>43</v>
+        <v>122</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="I57" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B58" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C58" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D58" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="E58" t="s">
-        <v>97</v>
+        <v>122</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="I58" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B59" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="C59" t="s">
         <v>305</v>
       </c>
       <c r="D59" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
+        <v>32</v>
+      </c>
+      <c r="I59" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>307</v>
+      </c>
+      <c r="B60" t="s">
         <v>308</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>309</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
+        <v>54</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
         <v>310</v>
       </c>
-      <c r="D60" t="s">
-[...11 lines deleted...]
-      <c r="H60" t="s">
+      <c r="I60" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>312</v>
+      </c>
+      <c r="B61" t="s">
         <v>313</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>314</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>133</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
         <v>315</v>
       </c>
-      <c r="D61" t="s">
-[...11 lines deleted...]
-      <c r="H61" t="s">
+      <c r="I61" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>317</v>
+      </c>
+      <c r="B62" t="s">
         <v>318</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>319</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" t="s">
+        <v>80</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
         <v>320</v>
       </c>
-      <c r="D62" t="s">
-[...11 lines deleted...]
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>322</v>
+      </c>
+      <c r="B63" t="s">
         <v>323</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>324</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>101</v>
+      </c>
+      <c r="E63" t="s">
+        <v>122</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
         <v>325</v>
       </c>
-      <c r="D63" t="s">
-[...11 lines deleted...]
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>327</v>
+      </c>
+      <c r="B64" t="s">
         <v>328</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>329</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>101</v>
+      </c>
+      <c r="E64" t="s">
+        <v>122</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
         <v>330</v>
       </c>
-      <c r="D64" t="s">
-[...11 lines deleted...]
-      <c r="H64" t="s">
+      <c r="I64" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>332</v>
+      </c>
+      <c r="B65" t="s">
         <v>333</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>334</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>20</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
         <v>335</v>
       </c>
-      <c r="D65" t="s">
-[...2 lines deleted...]
-      <c r="E65" t="s">
+      <c r="I65" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>337</v>
+      </c>
+      <c r="B66" t="s">
+        <v>338</v>
+      </c>
+      <c r="C66" t="s">
         <v>339</v>
       </c>
-      <c r="B66" t="s">
+      <c r="D66" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" t="s">
+        <v>80</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
         <v>340</v>
       </c>
-      <c r="C66" t="s">
+      <c r="I66" t="s">
         <v>341</v>
-      </c>
-[...16 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>342</v>
+      </c>
+      <c r="B67" t="s">
         <v>343</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>344</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" t="s">
+        <v>80</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
         <v>345</v>
       </c>
-      <c r="D67" t="s">
-[...2 lines deleted...]
-      <c r="E67" t="s">
+      <c r="I67" t="s">
         <v>346</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>347</v>
+      </c>
+      <c r="B68" t="s">
+        <v>348</v>
+      </c>
+      <c r="C68" t="s">
         <v>349</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
+        <v>133</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
         <v>350</v>
       </c>
-      <c r="C68" t="s">
+      <c r="I68" t="s">
         <v>351</v>
-      </c>
-[...13 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>352</v>
+      </c>
+      <c r="B69" t="s">
+        <v>353</v>
+      </c>
+      <c r="C69" t="s">
         <v>354</v>
       </c>
-      <c r="B69" t="s">
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
         <v>355</v>
       </c>
-      <c r="C69" t="s">
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
         <v>356</v>
       </c>
-      <c r="D69" t="s">
-[...11 lines deleted...]
-      <c r="H69" t="s">
+      <c r="I69" t="s">
         <v>357</v>
       </c>
-      <c r="I69" t="s">
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" t="s">
         <v>358</v>
+      </c>
+      <c r="B70" t="s">
+        <v>359</v>
+      </c>
+      <c r="C70" t="s">
+        <v>360</v>
+      </c>
+      <c r="D70" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" t="s">
+        <v>20</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
+        <v>32</v>
+      </c>
+      <c r="I70" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" t="s">
+        <v>362</v>
+      </c>
+      <c r="B71" t="s">
+        <v>363</v>
+      </c>
+      <c r="C71" t="s">
+        <v>364</v>
+      </c>
+      <c r="D71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" t="s">
+        <v>365</v>
+      </c>
+      <c r="I71" t="s">
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">