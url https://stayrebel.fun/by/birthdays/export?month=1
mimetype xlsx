--- v2 (2026-03-19)
+++ v3 (2026-07-29)
@@ -12,365 +12,275 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>Імя і прозвішча</t>
   </si>
   <si>
     <t>Дзень народзінаў</t>
   </si>
   <si>
     <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Вясна</t>
   </si>
   <si>
     <t>Прысуд</t>
   </si>
   <si>
     <t>Дата дадання</t>
+  </si>
+  <si>
+    <t>Мікіта Вадзімавіч Дранец</t>
+  </si>
+  <si>
+    <t>1 студзеня 1999</t>
+  </si>
+  <si>
+    <t>Мікіта, актывіст анархісцкага руху, быў затрыманы ў сакавіку 2021 года ў межах крымінальнай справы, узбуджанай супраць анархістаў з Брэсцкай вобласці. Ён быў асуджаны за "ўдзел у групавых дзеяннях, якія груба парушаюць грамадскі парадак", і за "ўдзел у злачыннай арганізацыі". Вядома, што ў аснову абвінавачання лёг эпізод, звязаны з «Маршам недармаедаў», які адбыўся 5 сакавіка 2017 года.
+Мікіта павінен быў вызваліцца ў пачатку сакавіка 2026 года пасля заканчэння 6-гадовага тэрміну зняволення. Аднак у студзені адбыўся новы суд над ім па артыкуле 411 КК - "злоснае непадпарадкаванне адміністрацыі калоніі", у выніку якога яму дадалі яшчэ адзін год да тэрміну. Да гэтага анархіст правёў як мінімум 4 месяцы ў памяшканні камернага тыпу шклоўскай калоніі №17.</t>
+  </si>
+  <si>
+    <t>Мужчынскі</t>
+  </si>
+  <si>
+    <t>ПК-20, 247755, Гомельская вобл., Мазырскі р-н, Міхалкоўскі сельсавет, д.70</t>
+  </si>
+  <si>
+    <t>У зняволенні</t>
+  </si>
+  <si>
+    <t>Так</t>
+  </si>
+  <si>
+    <t>Вырак суда 06.09.2022: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 28.02.2023: прысуд пакінуты без змены. Вырак суда дата невядомая: 1 год пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2021-03-07 16:14:07</t>
   </si>
   <si>
     <t>Зміцер Георгіевіч Колас</t>
   </si>
   <si>
     <t>1 студзеня 1957</t>
   </si>
   <si>
     <t>Беларускі перакладчык, літаратуразнаўца і выдавец. Адзін з найбольш вядомых папулярызатараў перакладной сусветнай літаратуры.
 Дзмітрый - сын літаратурнага крытыка Георгія Коласа і брат кінарэжысёра і педагога Уладзіміра Коласа, зрабіў сабе імя яшчэ ў 1980-я перакладамі з французскай мовы на беларускую. З 1990-х Колас займаецца выдавецкай справай. Выдавецтва “Зміцер Колас” вядома кнігамі сусветнай паэзіі, прозы, драматургіі ў лепшых беларускіх перакладах.
 Зміцера ўжо затрымліваў КДБ у пачатку сакавіка 2023 года. Аднак ён выйшаў на волю пасля 10 сутак арышту, якія ён правёў у СІЗА КДБ. Абвінавачанне яму не прад'яўлена.
 У лютым 2026 года Змітра зноў затрымалі , у той жа час прайшлі масавыя затрыманні выдаўцоў і распаўсюджвальнікаў кніг. Зміцер правёў 14 сутак у ІЧУ на Акрэсціна, пасля чаго так і не выйшаў на волю. 3 сакавіка 2026 года кааліцыю друкаваных выдавецтваў, у якую ўваходзяць "Фонд Kamunikat.org", Lohvinau Publishing House, Andrei Yanushkevich Publishing, унеслі ў абноўлены МУС спіс "экстрэмісцкіх фарміраванняў". У сувязі з фармаваннем у пераліку згадваюцца Яраслаў Іванюк, Зміцер Колас , Ігар Логвінаў, Вацлаў Багдановіч, Андрэй Янушкевіч, Аляксандр Яўдаха. У яго таксама дададзены сайты і сацыяльныя сеткі выдавецтваў.</t>
   </si>
   <si>
-    <t>Мужчынскі</t>
-[...1 lines deleted...]
-  <si>
     <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
   </si>
   <si>
-    <t>У зняволенні</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-03-09 11:55:40</t>
   </si>
   <si>
-    <t>Мікіта Вадзімавіч Дранец</t>
-[...16 lines deleted...]
-  <si>
     <t>Іван Мікалаевіч Петраневіч</t>
   </si>
   <si>
     <t>2 студзеня 1992</t>
   </si>
   <si>
-    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+    <t>ПК-22, а/с 20, Брэсцкая вобласць, г. Івацэвічы, ст. Даманава, 225295</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 20.02.2026: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2026-03-02 21:15:39</t>
   </si>
   <si>
-    <t>Зміцер Леанідавіч Папкоў</t>
-[...31 lines deleted...]
-    <t>2024-11-17 21:48:11</t>
+    <t>Любоў Мікалаеўна Драгель</t>
+  </si>
+  <si>
+    <t>3 студзеня 1998</t>
+  </si>
+  <si>
+    <t>Жаночы</t>
+  </si>
+  <si>
+    <t>Гомель, ПК-4, вул. Антошкіна 3, 246035</t>
+  </si>
+  <si>
+    <t>Вырак суда 12.06.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 11.09.2025: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2025-05-31 00:32:30</t>
   </si>
   <si>
     <t>Яўген Аляксеевіч Пелехаты</t>
   </si>
   <si>
     <t>3 студзеня 1993</t>
   </si>
   <si>
     <t>Падчас затрымання да Яўгена прымянілі «спецсродкі і фізічную сілу», гаворыцца ў рашэнні суда ад 2 чэрвеня (мужчыну абвінавацілі ў непадпарадкаванні міліцыі). З працоўнага кабінета яго выводзілі ў кайданках і з мяшком на галаве, вядома нам ад сваіх крыніц.На дадзены момант Яўген Пелехаты чакае суда. Яго абвінавачваюць у напісанні некалькіх жорсткіх тэлеграм-каментараў пра Лукашэнку і сілавікоў.</t>
   </si>
   <si>
     <t>Вырак суда 05.08.2024: невядома.</t>
   </si>
   <si>
     <t>2023-06-15 18:33:27</t>
-  </si>
-[...28 lines deleted...]
-    <t>2025-11-01 22:51:11</t>
   </si>
   <si>
     <t>Фёдар Міхайлавіч Кандыранда</t>
   </si>
   <si>
     <t>4 студзеня 1978</t>
   </si>
   <si>
     <t>Старшы выкладчык агульнавайсковага факультэта Ваеннай акадэміі. Неаднаразова займаў прызавыя месцы сярод старэйшых выкладчыкаў Ваеннай акадэміі. 13 жніўня 2020 года падаў рапарт на звальненне ў сувязі з фальсіфікацыяй выбараў і адмовай выконваць злачынныя загады. У траўні 2021 года загадам Лукашэнкі пазбаўлены звання падпалкоўніка.
 Апошнія гады працаваў у IT-сферы.
 Затрыманы ў сакавіку 2025 года хутчэй за ўсё па "справе Гаюна".
 У Фёдара ёсць хранічныя захворванні.</t>
   </si>
   <si>
+    <t>ПК №15, 212013, г.Магілёў, п/а Вейна, Слаўгарадская шаша 183</t>
+  </si>
+  <si>
     <t>Вырак суда 25.09.2025: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-10-21 23:07:31</t>
   </si>
   <si>
-    <t>Алеся Мікалаеўна Дзярнакаўская</t>
-[...30 lines deleted...]
-    <t>2025-01-06 13:57:15</t>
+    <t>Аляксандр Уладзіміравіч Ваўчок</t>
+  </si>
+  <si>
+    <t>4 студзеня 1977</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2025-11-01 22:51:11</t>
+  </si>
+  <si>
+    <t>Віктар Аляксандравіч Кізевіч</t>
+  </si>
+  <si>
+    <t>Віктар быў затрыманы і прызнаны вінаватым па артыкуле "садзейнічанне экстрэмісцкай дзейнасці". Яму прызначанае пакаранне ў выглядзе пазбаўлення волі ў калоніі, дакладны тэрмін зняволення невядомы.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-04-11 20:49:03</t>
   </si>
   <si>
     <t>Максім Дзмітрыевіч Варнэль</t>
   </si>
   <si>
     <t>5 студзеня 2001</t>
   </si>
   <si>
     <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
   </si>
   <si>
     <t>Вырак суда 07.12.2023: 5 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 20.02.2024: невядома. Апеляцыя 18.12.2024: невядома. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2023-12-10 12:06:28</t>
   </si>
   <si>
     <t>Аляксандр Пятровіч Гардзеенка</t>
   </si>
   <si>
     <t>6 студзеня 1981</t>
   </si>
   <si>
     <t>адміністратар дарожных Viber -чатаў аб дарожным становішчы ў Рэчыцы і Гомелі. Яго затрымалі напрыканцы сакавіка 2025 года. Ён працаваў на "Беларуснафту".
 "ГУБАЗіК з дому забіраў жорстка . Шыюць 361 артыкул за фота расійскай тэхнікі , знятыя ў 2022 годзе" , — паведаміла крыніца выданню "Флагшток".</t>
   </si>
   <si>
     <t>СІЗА-3, Гомель, вул. Кніжная 1А, 246003</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-05-20 00:24:17</t>
   </si>
   <si>
-    <t>Марыя Аляксандраўна Рабкова</t>
-[...51 lines deleted...]
-    <t>2024-07-30 20:01:16</t>
+    <t>Аляксандр Вітальевіч Каваленка</t>
+  </si>
+  <si>
+    <t>6 студзеня 1988</t>
+  </si>
+  <si>
+    <t>Пра Аляксандра вядома , што ён грамадзянін Украіны. Ён пражываў у вёсцы Ярава Віцебскай вобласці. Паводле інфармацыі МЗС, яго асудзілі да пазбаўлення волі.</t>
+  </si>
+  <si>
+    <t>2026-06-14 21:05:39</t>
   </si>
   <si>
     <t>Яўген Тадэвушавіч Бужінскі</t>
   </si>
   <si>
     <t>6 студзеня 1966</t>
   </si>
   <si>
     <t>Лекар 1-й кваліфікацыйнай катэгорыі спецыяліста УГД Смаргонскай ЦРБ.
 Затрыманы за абразу Лукашэнкі.</t>
+  </si>
+  <si>
+    <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
   </si>
   <si>
     <t>6 гадоў пазбаўлення волі ў калоніі</t>
   </si>
   <si>
     <t>2022-08-31 17:10:54</t>
   </si>
   <si>
     <t>Дзмітрый Юр'евіч Папоў</t>
   </si>
   <si>
     <t>7 студзеня 1992</t>
   </si>
   <si>
     <t>Мадэратар сацсетак "Краіна для жыцця" знік увечары 4 чэрвеня 2020 года. Толькі праз некалькі дзён стала вядома, што яго пакаралі 15 суткамі арышту і перавялі ў ізалятар часовага ўтрымання ў Менску. Яму выставілі абвінавачанне ў "арганізацыі масавых беспарадкаў".
 Восенню 2022 года Дзмітрый быў пераведзены на турэмны рэжым.
 Па дадзеных праваабаронцаў, фігуранты "справы" абавязаны выплаціць кампенсацыю ў памеры 29 мільёнаў рублёў.
 У 2025 годзе Зміцер быў асуджаны па 411 артыкуле.</t>
   </si>
   <si>
     <t>СТ-8, Жодзіна, вул. Савецкая 22А, 222163</t>
   </si>
   <si>
     <t>Вырак суда 14.12.2021: 16 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 01.06.2022: прысуд пакінуты без змены. Суд па змене рэжыму 27.09.2022: 5 гадоў турэмнага рэжыму. Вырак суда 06.10.2022: прыблізна 29000000 рублёў кампенсацыі. Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
   </si>
@@ -392,614 +302,538 @@
   </si>
   <si>
     <t>2022-05-26 01:14:39</t>
   </si>
   <si>
     <t>Мікалай Мікалаевіч Аўтуховіч</t>
   </si>
   <si>
     <t>7 студзеня 1963</t>
   </si>
   <si>
     <t>Мікалай, ветэран Афганскай кампаніі, прадпрымальнік і грамадскі дзеяч, раней неаднаразова падвяргаўся пераследу за сваю грамадзянскую пазіцыю. Ён быў затрыманы 1 снежня 2020 года і асуджаны па некалькіх артыкулах, у тым ліку "стварэнне злачыннай арганізацыі" і "замах на захоп улады", атрымаўшы вялікі тэрмін зняволення і штраф, пры гэтым першыя пяць гадоў ён правядзе на турэмным рэжыме.
 Увесну 2024 года з Мікалая і двух іншых фігурантаў "справы" спагналі кампенсацыю за пашкоджанне маёмасці міліцыянтаў на суму больш за 40 тысяч рублёў.
 У лістападзе 2025 года ў Мікалая скончылася 5 гадоў турэмнага рэжыму і яго перавялі ў ПК-14, дзе яго адразу ж адправілі ў ПКТ. Хутчэй за ўсё Мікалая зноў адправяць на турэмны рэжым.</t>
   </si>
   <si>
     <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
   </si>
   <si>
     <t>Вырак суда 17.10.2022: 25 гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму (з іх 5 гадоў турэмнага рэжыму), 1000 базавых велічынь штрафу, абмежаванне па ваеннай службе. Апеляцыя 31.03.2023: прысуд пакінуты без змены. Вырак суда 26.04.2024: прыблізна 13400 рублёў кампенсацыі. Суд па змене рэжыму 23.01.2026: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-27 00:40:57</t>
   </si>
   <si>
-    <t>Сяргей Уладзіміравіч Соц</t>
-[...14 lines deleted...]
-    <t>2023-09-13 17:01:48</t>
+    <t>Зміцер Кірылавіч Шышкоў</t>
+  </si>
+  <si>
+    <t>7 студзеня 1967</t>
+  </si>
+  <si>
+    <t>Былы следчы. У 2010-м быў прызначаны начальнікам следчага ўпраўлення УУС Магілёўскага аблвыканкама. Пазней яго адправілі працаваць у Следчы камітэт.
+Апошняе месца працы - інфармацыйнае агенцтва «Магілёўскія ведамасці». Магчыма , у агенцтве Шышкоў адказваў за бяспеку. У эфіры АНТ сцвярджалі, што Шышкова звольнілі адтуль за палітычныя погляды ў 2023-м.
+У сакавіку 2024 года на АНТ паказалі пашпарт "Новай Беларусі", выраблены на імя Шышкова. Аднак дакумент відавочна быў фэйкавым.</t>
+  </si>
+  <si>
+    <t>ПУАТ-29, г. Валкавыск, вул. Ракасоўскага, 118, 230415</t>
+  </si>
+  <si>
+    <t>Хімія са скіраваннем</t>
+  </si>
+  <si>
+    <t>Вырак суда 30.10.2025: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу, 500 базавых велічынь штрафу. Апеляцыя 13.01.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2025-11-13 21:48:47</t>
+  </si>
+  <si>
+    <t>Максім Аляксеевіч Сямітко</t>
+  </si>
+  <si>
+    <t>8 студзеня 1995</t>
+  </si>
+  <si>
+    <t>Максім з ліпеня 2016 года служыў у Дэпартаменце аховы МУС: быў міліцыянерам-кіроўцам у спецыяльным батальёне, служба якога звязана з аховай дыпламатычных прадстаўніцтваў. У 2019 годзе ён даслужыўся да звання старшага сяржанта міліцыі.
+Ён быў затрыманы ў лютым 2025 года ў рамках крымінальнай справы, узбуджанай па артыкуле "садзейнічанне экстрэмісцкай дзейнасці", пасля таго як беларускія сілавікі атрымалі доступ да перапісак бота маніторынгавага праекта "Беларускі Гаюн", куды людзі адпраўлялі інфармацыю аб перамяшчэннях расійскіх войскаў.
+У кастрычніку 2025 года Максіма прызналі вінаватым і прыгаварылі да абмежавання волі з накіраваннем у папраўчую ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>ПУАТ-24, 230025, г.Гродна, вул. Лідская, 29/б</t>
+  </si>
+  <si>
+    <t>Вырак суда 22.10.2025: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2026-02-03 11:04:08</t>
+  </si>
+  <si>
+    <t>Арцём Уладзіміравіч Мазанік</t>
+  </si>
+  <si>
+    <t>8 студзеня 1990</t>
+  </si>
+  <si>
+    <t>Арцём захапляецца музыкай і рыбалкай, адрозніваецца дапытлівасцю і дасведчанасцю ў многіх сферах. Вывучае англійскую і нямецкую мовы. Заўсёды ведаў, што будзе жыць у Германіі, любіць гурт Rammstein, слухае яго з дзяцінства і ведае на памяць многія песні.
+Ён быў затрыманы 12 студзеня 2022 года ў межах крымінальнай справы аб «групавых дзеяннях, якія груба парушаюць грамадскі парадак», «незаконным зборы і распаўсюджванні персанальных дадзеных», «закліках да дзеянняў, накіраваных на прычыненне шкоды нацыянальнай бяспецы» і «дапаможніцтве ў распальванні варожасці».
+У верасні 2022 года яго прызналі вінаватым ва ўдзеле ў дзвюх паслявыбарчых акцыях пратэсту, якія прайшлі ў 2020 годзе ў Мінску, а таксама ў распрацоўцы праграмы для сканіравання штрых-кодаў з мэтай байкоту кампаній, якія падтрымлівалі рэжым.</t>
+  </si>
+  <si>
+    <t>Вырак суда 30.09.2022: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-01-23 16:17:56</t>
   </si>
   <si>
     <t>Віталь Міхайлавіч Вайцяховіч</t>
   </si>
   <si>
     <t>8 студзеня 1967</t>
   </si>
   <si>
     <t>Віталь быў затрыманы ў жніўні 2021 года ў межах крымінальнай справы, узбуджанай па артыкуле «акт тэрарызму», і ў чэрвені 2023 года асуджаны па шматлікіх крымінальных артыкулах на вялікі тэрмін пазбаўлення волі, першыя пяць гадоў з якой — турэмны рэжым.
 Паводле абвінавачання, з ліпеня 2020 па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група», якая нібыта рыхтавала экстрэмісцкія злачынствы. У яе ўваходзілі радыкальна настроеныя вайскоўцы, сілавікі, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам. Гэтая справа звязана са спробай падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і «арганізацыяй масавых беспарадкаў».</t>
   </si>
   <si>
     <t>Вырак суда 21.06.2023: 19 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму (з іх 5 гадоў турэмнага рэжыму). Апеляцыя 04.10.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-09-17 01:25:10</t>
   </si>
   <si>
-    <t>Арцём Уладзіміравіч Мазанік</t>
-[...42 lines deleted...]
-    <t>2025-08-25 00:19:50</t>
+    <t>Аляксандр Аляксандравіч Чыкіндзін</t>
+  </si>
+  <si>
+    <t>9 студзеня 1981</t>
+  </si>
+  <si>
+    <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
+  </si>
+  <si>
+    <t>Вырак суда 07.03.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 12.07.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-02-28 21:44:01</t>
   </si>
   <si>
     <t>Сяргей Уладзіміравіч Думава</t>
   </si>
   <si>
     <t>9 студзеня 1986</t>
   </si>
   <si>
     <t>Сяргей быў затрыманы ў сакавіку 2021 года і восенню таго ж года асуджаны за расклейку стыкераў у Віцебску. Па версіі абвінавачання, з 1 кастрычніка 2020 года па 22 сакавіка 2021 года ён займаўся дзейнасцю, накіраванай на «сістэматычную псуту маёмасці»: з выкарыстаннем аэразольнай фарбы наносіў на аб'екты УП «Віцебскводаканал» надпісы «Жыве Беларусь!», «3%», «Чырвоны партыз.
 У верасні 2024 года адбылося чарговае судовае паседжанне, па выніках якога Сяргей быў пераведзены на турэмны рэжым.</t>
   </si>
   <si>
     <t>Вырак суда 17.09.2021: 9 гадоў 15 дзён пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Суд па змене рэжыму 25.09.2024: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-08-26 22:47:30</t>
-  </si>
-[...43 lines deleted...]
-    <t>2023-11-21 14:51:55</t>
   </si>
   <si>
     <t>Андрэй Уладзіміравіч Навіцкі</t>
   </si>
   <si>
     <t>10 студзеня 1981</t>
   </si>
   <si>
     <t>Андрэй быў затрыманы ў чэрвені 2021 года ў рамках крымінальнай справы, узбуджанай па артыкулах «арганізацыя і падрыхтоўка дзеянняў, якія груба парушаюць грамадскі парадак», «незаконныя дзеянні ў дачыненні да агнястрэльнай зброі, боепрыпасаў і выбуховых рэчываў» і «абраза Лукашэнкі».
 У верасні 2021 года яго прызналі вінаватым за ўдзел у паслявыбарных акцыях пратэсту 2020 года ў Мінску, абразу Лукашэнкі на YouTube, а таксама за набыццё, захоўванне і перавозку сыпучага рэчыва без апавяшчэння ўпаўнаважаных органаў.
 У чэрвені 2022 года ў дачыненні да Андрэя адбылося судовае паседжанне па артыкуле «злоснае непадпарадкаванне патрабаванням адміністрацыі папраўчай установы», па выніках якога тэрмін пазбаўлення волі быў павялічаны, а рэжым узмоцнены.
 У студзені 2023 года адбылося яшчэ адно судовае паседжанне па артыкуле аб «непадпарадкаванні патрабаванням адміністрацыі». У выніку агульны тэрмін пакарання склаў сем гадоў пазбаўлення волі.
 З красавіка 2024 года і па стане на пачатак снежня таго ж года родныя нічога не ведаюць пра Андрэя. На іх запыт у адміністрацыю калоніі быў атрыманы фармальны адказ аб тым, што ён нібыта сам усё паведаміць «праз перапіску», аднак лістоў ад яго не паступае.</t>
   </si>
   <si>
-    <t>ПК-20, 247755, Гомельская вобл., Мазырскі р-н, Міхалкоўскі сельсавет, д.70</t>
-[...2 lines deleted...]
-    <t>Вырак суда 30.09.2021: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, прыблізна 392 рубля кампенсацыі. Вырак суда 13.06.2022: 4 месяца пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Вырак суда 17.01.2023: 1 год 8 месяцаў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
+    <t>Вырак суда 30.09.2021: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, прыблізна 392 рубля кампенсацыі. Вырак суда 13.06.2022: 4 месяца пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Вырак суда 17.01.2023: 1 год 8 месяцаў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
   </si>
   <si>
     <t>2021-10-01 18:41:47</t>
   </si>
   <si>
     <t>Ігар Міхайлавіч Неміровіч</t>
   </si>
   <si>
     <t>10 студзеня 1994</t>
   </si>
   <si>
     <t>Першы раз Ігара Неміровіча затрымалі ў пачатку траўня 2022 года і адразу змясцілі пад хатні арышт, але ён уцёк і з'ехаў. Восенню гэтага года ён звярнуўся ў камісію па разглядзе зваротаў беларусаў, якія знаходзяцца за мяжой, і вярнуўся дадому, але гэты факт не прызналі "безумоўнай падставай для вываду аб яго раскаянні". 27 верасня 2023 года яго зноў затрымалі і змясцілі пад варту.
 Паводле версіі абвінавачання , 10 жніўня 2020 года Ігар Неміровіч размясціў у Instagram фота з тэкстам у "непрыстойнай форме, якое зневажае гонар і годнасць Аляксандра Лукашэнкі, якое змяшчала негатыўную ацэнку і з'яўлялася абразлівым у адносінах да яго".
 На працэсе Ігар віну прызнаў поўнасцю і расказаў, што з мая па жнівень 2020 года ён не жыў у Беларусі. Пра падзеі, якія адбываліся на радзіме, брэстаўчанін даведваўся са сродкаў масавай інфармацыі. "Падаўшыся негатыўным эмоцыям ад асвятляных падзей", ён размясціў у сацыяльнай сетцы Instagram фотавыява "абразлівага характару" ў дачыненні да Аляксандра Лукашэнкі.
 16.08.2024 вызвалены поўнасцю адбыўшы тэрмін пакарання, прызначаны судом.
 У кастрычніку 2024 года зноў затрыманы па падазрэнні ў "садзейнічанні экстрэмісцкай дзейнасці".</t>
   </si>
   <si>
     <t>ПК-9, 213410, г.Горкі, вул. Дабралюбава, 16</t>
   </si>
   <si>
     <t>Вырак суда 17.11.2023: 1 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 08.04.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 10.06.2025: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2023-11-14 19:18:14</t>
   </si>
   <si>
+    <t>Сяргей Валер'евіч Дзегцярэнка</t>
+  </si>
+  <si>
+    <t>10 студзеня 1992</t>
+  </si>
+  <si>
+    <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
+  </si>
+  <si>
+    <t>Вырак суда 11.01.2024: 3 гады 5 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 16.04.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2023-11-21 14:51:55</t>
+  </si>
+  <si>
     <t>Барыс Віктаравіч Кім</t>
   </si>
   <si>
     <t>11 студзеня 1996</t>
   </si>
   <si>
     <t>17.02.2023 года адбыўся разгляд апеляцыйнай скаргі. прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Не</t>
   </si>
   <si>
     <t>4,5 гады пазбаўлення волі ў калоніі строгага рэжыму.</t>
   </si>
   <si>
     <t>2022-11-11 19:48:15</t>
   </si>
   <si>
     <t>Канстанцін Анатольевіч Рудніцкі</t>
   </si>
   <si>
     <t>11 студзеня 1999</t>
   </si>
   <si>
     <t>Студэнт. Канстанцін з'яўляецца майстрам спорту.
 9 снежня ў праўладных тэлеграм-каналах з'явілася «пакаянае відэа» з ім, дзе Канстанцін заяўляў аб удзеле ў распрацоўцы «Чорнай карты Беларусі».</t>
   </si>
   <si>
     <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
   </si>
   <si>
     <t>Вырак суда 12.07.2022: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-05-09 15:19:01</t>
-  </si>
-[...30 lines deleted...]
-    <t>2022-05-23 12:39:50</t>
   </si>
   <si>
     <t>Павел Пятровіч Дабравольскі</t>
   </si>
   <si>
     <t>12 студзеня 1990</t>
   </si>
   <si>
     <t>Былы журналіст Naviny.by.
 Раней Павел супрацоўнічаў з рознымі незалежнымі выданнямі, падчас пратэстаў 2020 года яго затрымлівалі і прыцягвалі да адміністратыўнай адказнасці ў сувязі з ажыццяўленнем прафесійнай дзейнасці. Восенню 2021 года Павел Дабравольскі пакінуў Беларусь. Шмат падарожнічаў па розных краінах і рабіў рэпартажы.
 Аднак, як стала заразвядома , са студзеня 2025 года ён знаходзіцца ў Беларусі пад вартай у следчым ізалятары. Акалічнасці, у якіх адбываецца крымінальны пераслед, даюць падставы лічыць, што прычынай утрымання Паўла пад вартай стала яго папярэдняя дзейнасць, звязаная з рэалізацыяй права на свабоднае выказванне меркаванняў і распаўсюджванне інфармацыі.
 У кастрычніку 2025 года стала вядома, што Паўла абвінавачваюць у здрадзе дзяржаве.</t>
   </si>
   <si>
-    <t>Галоўпаштамт, а\с 8, Мінск 220050</t>
-[...1 lines deleted...]
-  <si>
     <t>Вырак суда дата невядомая: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
   </si>
   <si>
     <t>2025-08-26 17:10:27</t>
   </si>
   <si>
-    <t>Зміцер Аляксандравіч Грышкевіч</t>
-[...41 lines deleted...]
-    <t>2024-09-06 18:11:58</t>
+    <t>Канстанцін Леанідавіч Ермаловіч</t>
+  </si>
+  <si>
+    <t>12 студзеня 1991</t>
+  </si>
+  <si>
+    <t>Жыхар Магілёўскай вобласці. Ураджэнец Літвы. Затрыманы за сабатаж чыгунка каля станцый г. Бабруйска, а таксама падпал стралковага ціра в/ч 5527.
+25.10.2022 адбыўся разгляд апеляцыйнай скаргі суда, прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 10.08.2022: 16 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 25.10.2022: невядома.</t>
+  </si>
+  <si>
+    <t>2022-05-23 12:39:50</t>
+  </si>
+  <si>
+    <t>Аляксандр Валер'евіч Манвелян</t>
+  </si>
+  <si>
+    <t>12 студзеня 1978</t>
+  </si>
+  <si>
+    <t>Аляксандр даглядаў маці-інваліда 1 групы па зроку, якая мае праблемы з апорна-рухальным апаратам.</t>
+  </si>
+  <si>
+    <t>Вырак суда 18.12.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 04.03.2026: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2026-03-22 23:32:58</t>
   </si>
   <si>
     <t>Іван Сяргеевіч Асіповіч</t>
   </si>
   <si>
     <t>13 студзеня 1998</t>
   </si>
   <si>
     <t>11.11.2022 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>3 гады пазбаўлення волі ў калоніі</t>
   </si>
   <si>
     <t>2022-09-02 22:33:18</t>
   </si>
   <si>
-    <t>Андрэй Яўгенавіч Прымака</t>
-[...14 lines deleted...]
-  <si>
     <t>Аляксандр Віктаравіч Караткевіч</t>
   </si>
   <si>
     <t>14 студзеня 1991</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-12-15 11:47:02</t>
   </si>
   <si>
-    <t>Максім Вячаслававіч Акулаў</t>
-[...64 lines deleted...]
-    <t>2023-05-15 13:10:03</t>
+    <t>Віктар Пятровіч Келер</t>
+  </si>
+  <si>
+    <t>15 студзеня 2001</t>
+  </si>
+  <si>
+    <t>Грамадзянін Украіны.</t>
+  </si>
+  <si>
+    <t>Вырак суда 12.05.2026: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-05-22 12:27:17</t>
   </si>
   <si>
     <t>Інна Валер'еўна Глінская</t>
   </si>
   <si>
     <t>16 студзеня 1975</t>
   </si>
   <si>
     <t>Затрыманая разам з дачкой.
 Ператрус у кватэры быў праведзены па арт. 364 КК РБ. Затым была перакваліфікаваны артыкул абвінавачвання на ч. 3 арт. 130 КК РБ.
 Папярэдне абвінавачваецца ў распаўсюдзе асабістых дадзеных супрацоўнікаў МУС.</t>
   </si>
   <si>
     <t>Вырак суда 20.01.2023: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 28.04.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2022-01-07 01:46:58</t>
   </si>
   <si>
+    <t>Уладзімір Уладзіміравіч Шпак</t>
+  </si>
+  <si>
+    <t>16 студзеня 1972</t>
+  </si>
+  <si>
+    <t>МУС 24 ліпеня прызнаў "экстрэмісцкім фармаваннем" праект "Propovednik". Па дадзеных ведамства, дачыненне да яго мае 52-гадовы Шпак Уладзімір, які быў затрыманы ў маі 2024 года.
+На праўладных тэлеграм-каналах паведамлялася, што мужчына "распальваў нацыянальную і сацыяльную нянавісць, заклікаў да гвалту, выступаў за радыкалізацыю і тэрарызм". Сцвярджалася, што ў дачыненні да затрыманага быў узбуджаны шэраг крымінальных справаў - яму пагражалі 10 гадамі зняволення.</t>
+  </si>
+  <si>
+    <t>Вырак суда 09.01.2025: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 600 базавых велічынь штрафу. Апеляцыя 07.03.2025: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-08-30 23:52:04</t>
+  </si>
+  <si>
+    <t>Аскер Азяровіч Алахвердзіеў</t>
+  </si>
+  <si>
+    <t>16 студзеня 1999</t>
+  </si>
+  <si>
+    <t>Згодна з сацыяльнымі сеткамі Аскера, ён жыў у Мінску, займаўся спортам, здымаўся ў відэа. Апошні раз ён заходзіў на сваю старонку ва «Вконтакте» у ліпені. Ягоную справу 4 кастрычніка пачнуць разглядаць у закрытым рэжыме ў Менскім гарадскім судзе. Аскеру інкрымінавана ч. 1 арт. 361-3 КК (Удзел на тэрыторыі замежнай дзяржавы ва ўзброеным фарміраванні або ўзброеным канфлікце, ваенных дзеянняў, вярбоўка або падрыхтоўка асоб да такога ўдзелу).</t>
+  </si>
+  <si>
+    <t>Вырак суда 08.10.2024: прымусовае лячэнне ў псіхіятрычным стацыянары.</t>
+  </si>
+  <si>
+    <t>2024-09-13 20:37:48</t>
+  </si>
+  <si>
+    <t>Уладзімір Мяфодзьевіч Варашэнь</t>
+  </si>
+  <si>
+    <t>17 студзеня 1965</t>
+  </si>
+  <si>
+    <t>Па падліках праваабаронцаў выйшаў на волю ў сакавіку 2026 года.</t>
+  </si>
+  <si>
+    <t>Вырак суда 04.03.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-01-18 19:26:22</t>
+  </si>
+  <si>
     <t>Алена Пятроўна Жукава</t>
   </si>
   <si>
     <t>17 студзеня 1969</t>
   </si>
   <si>
     <t>Вырак суда 03.11.2025: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 800 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-09-18 17:00:13</t>
-  </si>
-[...29 lines deleted...]
-    <t>2022-05-13 18:58:35</t>
   </si>
   <si>
     <t>Мікалай Васільевіч Банькоў</t>
   </si>
   <si>
     <t>18 студзеня 1971</t>
   </si>
   <si>
     <t>Былы выкладчык кафедры сувязі БДУІР. Гэта кафедра прызначана для падрыхтоўкі кадравых афіцэраў для Узброеных сіл і іншых сілавых структур і ведамстваў РБ. Спачатку Мікалаю прызначылі арышт па адміністрацыйным пратаколе, а потым перазатрымалі ў межах крымінальнай справы. Быў асуджаны за тры донаты, якія мужчына зрабіў у жніўні 2020 года.
 З моманту этапа ў калонію Міхаіл адбыў 180 сутак у ШІЗА, потым знаходзіўся ў ПКТ.
 Па стане на красавік 2025 года пераведзены на турэмны рэжым у турму № 4 .</t>
   </si>
   <si>
     <t>Вырак суда 28.07.2023: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.10.2023: прысуд пакінуты без змены. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2023-06-22 00:43:17</t>
   </si>
   <si>
+    <t>Вячаслаў Міхайлавіч Арэшка</t>
+  </si>
+  <si>
+    <t>18 студзеня 1955</t>
+  </si>
+  <si>
+    <t>Беларускі палітолаг і грамадскі дзеяч, актывіст прафсаюза РЭП.
+У калоніі ў Вячаслава вельмі пагоршыўся зрок. Ён практычна нічога не бачыць. Часта перасоўваецца на адчуванне.</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.01.2023: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 03.04.2023: невядома.</t>
+  </si>
+  <si>
+    <t>2022-05-13 18:58:35</t>
+  </si>
+  <si>
     <t>Вячаслаў Валер'евіч Мурноў</t>
   </si>
   <si>
     <t>19 студзеня 1973</t>
   </si>
   <si>
     <t>Згодна з матэрыяламі справы, Вячаслаў Мурноў у кастрычніку 2021 года і ў сакавіку 2024 года нецэнзурна пракаментаваў публікацыі з выявай Лукашэнкі ў «Аднакласніках». Гэтага аказалася дастаткова, каб мужчыну адправілі ў калонію. Акрамя гэтага, яму таксама прызначылі "прымусовае лячэнне ад хранічнага алкагалізму".
 03.09.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 04.07.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 03.09.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-07-01 20:57:16</t>
   </si>
   <si>
     <t>Віктар Вітальевіч Гурко</t>
   </si>
   <si>
     <t>19 студзеня 2001</t>
   </si>
   <si>
     <t>Затрыманы за ўдзел у акцыях пратэсту ў 2020 годзе.
 13 жніўня 2024 года ў судзе Кастрычніцкага раёна г. Мінска суддзя Лаўрыновіч Вольга будзе прымаць рашэнне "Аб замене абмежавання волі без накіравання ў папраўчую ўстанову адкрытага тыпу".
 Па стане на кастрычнік 2025 г. стала вядома, што Віктар зноў затрыманы і ўтрымліваецца ў СІЗА №1.</t>
   </si>
   <si>
-    <t>Вырак суда 14.03.2023: 1 год 6 месяцаў абмежаванні волі без накіравання. Суд па змене рэжыму 13.08.2023: невядома.</t>
+    <t>Вырак суда 14.03.2023: 1 год 6 месяцаў абмежаванні волі без накіравання. Суд па змене рэжыму 13.08.2023: невядома. Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2022-11-02 14:13:38</t>
+  </si>
+  <si>
+    <t>Алена Аляксандраўна Лабанава</t>
+  </si>
+  <si>
+    <t>19 студзеня 1984</t>
+  </si>
+  <si>
+    <t>Стала вядома, што Алене замянілі рэжым і зараз яна знаходзіцца ў калоніі.
+Нагодай для затрымання сталі знойдзеныя ў тэлефоне здымкі з пратэстаў. Бізнэс Алены таксама быў знішчаны.
+Па сведчаннях былых палітвязняў, тэрмін Алены складае каля 2 гадоў.
+Вядома, што ўжо ў СІЗА Алена пачала прымаць антыдэпрэсанты. Першы час яна не атрымлівала лістоў ад родных, грашовых пераводаў, пасылак. У яе ёсць сын, на пачатак 2026 яму было 10 гадоў.</t>
+  </si>
+  <si>
+    <t>Вырак суда 22.04.2024: невядома гадоў абмежаванні волі без накіравання. Суд па змене рэжыму дата невядомая: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-04-12 17:59:15</t>
   </si>
   <si>
     <t>Сяргей Мікалаевіч Кабарчук</t>
   </si>
   <si>
     <t>20 студзеня 1963</t>
   </si>
   <si>
     <t>15 лютага 2024 года ў Лельчыцкім раёне Гомельскай вобласці на мяжы з Украінай увялі рэжым «контртэрарыстычнай аперацыі». Насельніцтва прасілі "захоўваць спакой і падпарадкоўвацца патрабаванням супрацоўнікаў сілавых структур". У КДБ сцвярджаюць, што затрымалі ўдзельнікаў "дыверсійна-разведвальнай групы", у склад якой уваходзілі грамадзяне Украіны і Беларусі. Колькі менавіта чалавек было затрымана - не паведамляецца.
 Пасля затрымання ў Сяргея ў СІЗА дыягнаставалі анкалагічнае захворванне.</t>
   </si>
   <si>
     <t>ПК-8, 211388, Віцебская вобл., г. Ворша, вул. Леніна, 195А</t>
   </si>
   <si>
     <t>Вырак суда 23.10.2024: 20 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 700 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2024-09-23 19:42:06</t>
   </si>
   <si>
+    <t>Максім Аляксандравіч Смірноў</t>
+  </si>
+  <si>
+    <t>20 студзеня 1992</t>
+  </si>
+  <si>
+    <t>Максім быў асуджаны проста ў сценах Брэсцкага дзяржаўнага тэхнічнага ўніверсітэта. Мужчына на момант суда быў пад вартай. А вінавацілі яго ў тым, што ён "у адным з тэлеграм-каналаў" напісаў каментар, які расцанілі як "публічную абразу" Лукашэнкі.</t>
+  </si>
+  <si>
+    <t>ПУАТ-36, 220039, г. Мінск, вул. Караткевіча, 14</t>
+  </si>
+  <si>
+    <t>Вырак суда 21.03.2025: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2026-05-07 18:30:21</t>
+  </si>
+  <si>
     <t>Анастасія Сяргееўна Кухта</t>
-  </si>
-[...1 lines deleted...]
-    <t>20 студзеня 1992</t>
   </si>
   <si>
     <t>Сацыяльная актывістка з Менска.
 Яна была затрымана 17 лютага 2022 года па месцы жыхарства.
 Дома ў яе быў праведзены ператрус. Спачатку ёй прысудзілі адміністрацыйны арышт, але пасля яго на волю Анастасія не выйшла.</t>
   </si>
   <si>
     <t>5 гадоў пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>2022-03-16 14:22:57</t>
   </si>
   <si>
     <t>Яўген Ігаравіч Сцяпанаў</t>
   </si>
   <si>
     <t>21 студзеня 1967</t>
   </si>
   <si>
     <t>Сутнасць абвінавачанняў , вылучаных супраць Яўгена Сцяпанава, якога зараз абвінавачваюць у «стварэнні ці ўдзеле ў дзейнасці экстрэмісцкага фармавання», не вядомая. Паводле непраўдзівых звестак, ён быў затрыманы ў студзені гэтага года за "распаўсюджванне экстрэмісцкіх матэрыялаў у інтэрнэце" і па ч. 2 арт. 19.11 КаАП прыгавораны да арышту, з-пад якога на волю ўжо не выйшаў.
 Яўген Сцяпанаў мае сур'ёзныя праблемы са здароўем: у 2020 годзе ён перанёс інсульт, пасля якога атрымаў цяжкасці з прамовай. З-за гэтага Яўген Сцяпанаў страціў магчымасць працаваць па прафесіі-ён скончыў універсітэт культуры і мастацтваў па спецыяльнасці «рэжысура», праводзіў вяселлі, канцэрты, іншыя ўрачыстыя і забаўляльныя мерапрыемствы.
 З сацыяльных сетак Яўген Сцяпанаў знік яшчэ ў канцы 2022 года, але з-за складанасці камунікацыі з ім гэта засталося незаўважаным. Увагу з боку сілавых структур прыцягнулі ягоныя звароты ў дзяржаўныя інстанцыі, напісаныя ў канцы лютага-пачатку сакавіка 2022г. Ён патрабаваў паспрыяць спыненню расійскай ваеннай агрэсіі на тэрыторыі Украіны - аб'явіць фарміраванне антываеннага руху і падтрымаць любыя формы антываенных пратэстаў; патрабаваць неадкладнага вываду расійскіх войскаў з тэрыторыі Беларусі, лічыць ваеннымі злачынцамі ўсіх, хто прымаў рашэнне аб ваенных дзеяннях ва Украіне, і хто санкцыянаваў агрэсіўную прапаганду, якая апраўдвае вайну, у дзяржаўных беларускіх СМІ.
 Свае патрабаванні спыніць вайну ва Украіне Яўген Сцяпанаў накіроўваў і мясцовым уладам, і дзяржаўным асобам вышэйшага рангу - міністру абароны Рэспублікі Беларусь, кіраўніку ўзброенымі сіламі краіны, генеральнаму пракурору РБ.</t>
   </si>
   <si>
@@ -1020,383 +854,361 @@
 Уладзіміра асудзілі па некалькіх крымінальных артыкулах на вялікі тэрмін пазбаўлення волі, першыя пяць з якіх — турэмны рэжым. Таксама яго пазбавілі воінскага звання.</t>
   </si>
   <si>
     <t>Вырак суда 21.06.2023: 16 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму (з іх 5 гадоў турэмнага рэжыму), абмежаванне па ваеннай службе. Апеляцыя 04.10.2023: прысуд пакінуты без змены. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2022-09-09 14:56:43</t>
   </si>
   <si>
     <t>Анатоль Аркадзьевіч Яскевіч</t>
   </si>
   <si>
     <t>21 студзеня 1987</t>
   </si>
   <si>
     <t>Паводле матэрыялаў следства, яшчэ ў маі 2021 года, выкарыстоўваючы навіну аб крушэнні ваеннага самалёта ў горадзе Баранавічы і гібелі дваіх лётчыкаў, у сацыяльнай сетцы і відэахостынгу Tik-Tok, 35-гадовы Яскевіч сістэматычна размяшчаў у адкрытым доступе відэазвароты, накіраваныя на распальванне. сацыяльнай варожасці і варожасці ў адносінах да супрацоўнікаў сілавых ведамстваў.
 Таксама ў маі 2021 года ён вырабіў і размясціў у сацыяльнай сетцы і відэахостынгу TikTok у адкрытым для неабмежаванай колькасці асоб доступе 3 відэазвароты, у якіх абразіў кіраўніка дзяржавы, ілжыва абвінаваціў яго ў цяжкіх і асабліва цяжкіх злачынствах.</t>
   </si>
   <si>
     <t>Вырак суда 06.07.2022: 4 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2022-06-29 15:39:33</t>
   </si>
   <si>
+    <t>Аляксей Юр'евіч Клюшнічэнка</t>
+  </si>
+  <si>
+    <t>22 студзеня 1996</t>
+  </si>
+  <si>
+    <t>Аляксей актывіст, сябра Руху "За Свабоду".</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.11.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 14.01.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-09-04 17:24:13</t>
+  </si>
+  <si>
     <t>Сяргей Сяргеевіч Якубенак</t>
   </si>
   <si>
     <t>22 студзеня 1976</t>
   </si>
   <si>
     <t>Асновай для крымінальнай справы ў дачыненні да мужчыны стаў "Клас" у "Аднакласніках" у адным з паблікаў, прызнаных экстрэмісцкімі адным з судоў Рэспублікі Беларусь.</t>
   </si>
   <si>
     <t>Вырак суда 13.12.2023: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 05.03.2024: невядома.</t>
   </si>
   <si>
     <t>2023-12-07 23:46:11</t>
   </si>
   <si>
-    <t>Наталля Анатольеўна Давыдуліна</t>
-[...28 lines deleted...]
-    <t>2024-09-04 17:24:13</t>
+    <t>Іван Віктаравіч Войнаў</t>
+  </si>
+  <si>
+    <t>23 студзеня 1996</t>
+  </si>
+  <si>
+    <t>Былы міліцыянер. Затрыманы прыкладна ў жніўні 2025 года, яго абвінавачваюць за нібыта сувязь з Палком Каліноўскага. У кастрычніку 2025 года ўтрымліваўся ў СІЗА КДБ, потым яго перавялі ў СІЗА-1.</t>
+  </si>
+  <si>
+    <t>2026-01-23 15:23:36</t>
+  </si>
+  <si>
+    <t>Уладзімір Андрэевіч Целяпун</t>
+  </si>
+  <si>
+    <t>23 студзеня 1956</t>
+  </si>
+  <si>
+    <t>Уладзімір — актывіст і праваабаронца з Мазыра, вядомы ў рэгіёне сваёй дзейнасцю па абароне правоў чалавека, уключаючы права на мірныя сходы. У 1986 годзе ён удзельнічаў у ліквідацыі наступстваў аварыі на Чарнобыльскай АЭС. Мае праблемы са здароўем.
+Неаднаразова падвяргаўся палітычнаму пераследу і адміністрацыйным арыштам.
+У красавіку 2026 года быў затрыманы і зняволены пад варту ў СІЗА ў межах крымінальнай справы, падрабязнасці якой пакуль невядомыя.</t>
+  </si>
+  <si>
+    <t>2026-04-30 16:36:39</t>
+  </si>
+  <si>
+    <t>Дар'я Віктараўна Калінава</t>
+  </si>
+  <si>
+    <t>23 студзеня 1995</t>
+  </si>
+  <si>
+    <t>Пасля заканчэння школы Дар'я вучылася ў Еўропе.</t>
+  </si>
+  <si>
+    <t>ПУАТ-1, вул. Беларусская, 84а, г. Брэст, 224025</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-05-10 09:40:12</t>
+  </si>
+  <si>
+    <t>Антон Паўловіч Шыбут</t>
+  </si>
+  <si>
+    <t>23 студзеня 1990</t>
+  </si>
+  <si>
+    <t>29.09.2023 адбылося апеляцыйнае паседжанне суда.</t>
+  </si>
+  <si>
+    <t>5 гадоў пазбаўлення волі ў калоніі</t>
+  </si>
+  <si>
+    <t>2023-07-08 16:04:24</t>
   </si>
   <si>
     <t>Аляксандр Паўлавіч Гашнікаў</t>
   </si>
   <si>
     <t>23 студзеня 1987</t>
   </si>
   <si>
     <t>Аляксандр, супрацоўнік БМЗ, быў затрыманы восенню 2021 года ў межах крымінальнай справы, узбуджанай супраць супрацоўнікаў заводаў, якія падтрымалі страйк і ўваходзілі ў ініцыятыву «Рабочы рух». 21 верасня 2021 года гэтая ініцыятыва была прызнана экстрэмісцкай арганізацыяй, пасля чаго па ўсёй краіне прайшлі масавыя затрыманні рабочых.
 У лютым 2023 года Аляксандра прызналі вінаватым паводле артыкулаў «здрада дзяржаве» і «стварэнне экстрэмісцкага фарміравання і ўдзел у ім» і прыгаварылі да пазбаўлення волі.
 Вясной 2024 года адбылося чарговае судовае пасяджэнне, па выніках якога Аляксандра перавялі на турэмны рэжым.</t>
   </si>
   <si>
     <t>Вырак суда 17.02.2023: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 02.08.2023: прысуд пакінуты без змены. Суд па змене рэжыму 28.05.2024: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-09-27 14:14:40</t>
   </si>
   <si>
-    <t>Антон Паўловіч Шыбут</t>
-[...25 lines deleted...]
-  <si>
     <t>Таццяна Юр'еўна Магнусава</t>
   </si>
   <si>
     <t>25 студзеня 1977</t>
   </si>
   <si>
     <t>У 2025 годзе ў лютым Таццяну асудзілі па арт. 19.11 КаАП (распаўсюджванне экстрэмісцкіх матэрыялаў). Пасля чаго завяла крымінальную справу.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2026-01-07 23:51:04</t>
   </si>
   <si>
     <t>Алег Васільевіч Ларычаў</t>
   </si>
   <si>
     <t>26 студзеня 1986</t>
   </si>
   <si>
     <t>Арганізатар фестывалю Urban Myths, грамадскі дзеяч і стрыт-арт-мастак.
 Раней Алег Ларычаў ужо некалькі разоў затрымліваўся і прыцягваўся да адказнасці, у тым ліку за свой арт-актывізм, у тым ліку ў 2022 годзе.
 На гэты раз яго затрымалі па крымінальнай справе, меркавана звязанай з затрыманнямі іншых людзей нібыта датычных у "экстрэмісцкім фарміраванні" "Да Зораў".</t>
   </si>
   <si>
     <t>2025-12-29 19:49:56</t>
   </si>
   <si>
-    <t>Аляксандр Андрэевіч Рыбчанка</t>
+    <t>Яўген Уладзіміравіч Федасенка</t>
+  </si>
+  <si>
+    <t>26 студзеня 1988</t>
+  </si>
+  <si>
+    <t>Яўген быў затрыманы ў ліпені 2025 года ў рамках крымінальнай справы, узбуджанай па артыкуле "садзейнічанне экстрэмісцкай дзейнасці", пасля таго як беларускія сілавікі атрымалі доступ да перапісак бота маніторынгавага праекта "Беларускі Гаюн", куды людзі адпраўлялі інфармацыю аб перамяшчэннях расійскіх войскаў.
+У сакавіку 2026 года Яўгена прызналі вінаватым і прыгаварылі да пазбаўлення волі ў калоніі.</t>
+  </si>
+  <si>
+    <t>Вырак суда 23.03.2026: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 26.05.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2026-04-20 16:01:49</t>
+  </si>
+  <si>
+    <t>Марына Феліксаўна Далматава</t>
+  </si>
+  <si>
+    <t>27 студзеня 1970</t>
+  </si>
+  <si>
+    <t>Вырак суда 03.07.2026: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу.</t>
+  </si>
+  <si>
+    <t>2026-01-07 22:47:21</t>
+  </si>
+  <si>
+    <t>Аляксей Віктаравіч Ягелла</t>
   </si>
   <si>
     <t>27 студзеня 1984</t>
   </si>
   <si>
-    <t>Аляксандр, былы дырэктар школы ў Крынках, узначальваў яе прыкладна да 2018 года. Асуджаны па артыкуле «Садзейнічанне экстрэмісцкай дзейнасці» і прысуджаны да абмежавання волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
-[...44 lines deleted...]
-  <si>
     <t>Пра Аляксея вядома , што ён па адукацыі з'яўляецца лекарам-хірургам, але ў сваёй прафесіі не працаваў. Ён - евангельскі прапаведнік, а таксама абаронца здаровага ладу жыцця. У мінулым годзе абласная дзяржаўная газета пісала аб тым, як ён прасоўвае свой спосаб адмовы ад курэння.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-11-29 18:40:32</t>
   </si>
   <si>
     <t>Максім Ігаравіч Шуканаў</t>
   </si>
   <si>
     <t>27 студзеня 1989</t>
   </si>
   <si>
     <t>36‑гадовы мазырскі блогер Максім Шуканаў меў больш за 6000 падпісчыкаў на YouTube-канале Union Bell. Хлопец аналізаваў палітычныя працэсы, расказваў праўду пра вайну Расіі і Украіны. Часам гэтыя ролікі набіралі дзясяткі тысяч праглядаў.
 Нават пасля таго, як рэпрэсіі ўзмацніліся, Максім не з'яжджаў з краіны. Разам са сваёй нявестай Палінай Зыль - яна таксама блогер - хлопец перайшоў на падпольнае становішча.
 Пара пазбягала кантактаў з беларускай дзяржавай, аднак у лютым 2025 года ў рэшце рэшт прыйшлося звярнуцца да медыкаў - бо ў Максіма абвастрыліся праблемы са здароўем на фоне арышту бацькі, работніка Мазырскага НПЗ Ігара Шуканава.
 Калі чалавек, які знаходзіцца ў вышуку, звяртаецца з пашпартам па медыцынскую дапамогу, міліцыя атрымлівае пра гэта сігнал. Хутчэй за ўсё так адбылося і ў выпадку блогера.
 Сітуацыя была двойчы драматычнай, бо пацягнула за сабой і арышт Паліны Зыль.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 12.01.2026: невядома.</t>
   </si>
   <si>
     <t>2025-11-10 22:58:10</t>
   </si>
   <si>
-    <t>Зміцер Уладзіміравіч Ільюхін</t>
-[...56 lines deleted...]
-    <t>Аляксандр Уладзіміравіч Герасіменкі</t>
+    <t>Аляксандр Андрэевіч Рыбчанка</t>
+  </si>
+  <si>
+    <t>Аляксандр, былы дырэктар школы ў Крынках, узначальваў яе прыкладна да 2018 года. Асуджаны па артыкуле «Садзейнічанне экстрэмісцкай дзейнасці» і прысуджаны да абмежавання волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 27.06.2025: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2025-07-11 18:25:54</t>
+  </si>
+  <si>
+    <t>Андрэй Валер'евіч Аляксандраў</t>
+  </si>
+  <si>
+    <t>27 студзеня 1978</t>
+  </si>
+  <si>
+    <t>Беларускі журналіст Андрэй, затрыманы 12 студзеня 2021 года разам са сваёй дзяўчынай Ірынай Злобінай, абвінавачваўся ў "фінансаванні пратэстнай дзейнасці" і аплаце штрафаў удзельнікам пратэстаў. Яго асудзілі па шэрагу крымінальных артыкулаў, у тым ліку "здрада дзяржаве" і "ўдзел у экстрэмісцкім фарміраванні".
+1 верасня 2022 года пара ажанілася ў СІЗА-1.</t>
+  </si>
+  <si>
+    <t>Вырак суда 06.10.2022: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 1000 базавых велічынь штрафу. Апеляцыя 06.01.2023: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:36:24</t>
+  </si>
+  <si>
+    <t>Аляксандр Уладзіміравіч Герасіменка</t>
   </si>
   <si>
     <t>30 студзеня 1977</t>
   </si>
   <si>
     <t>Працаваў вадзіцелем-дальнабойшчыкам. Апошняе вядомае месца працы Аляксандра - "Мазырсоль". Да гэтага працаваў у сферы спорту: трэнерам -выкладчыкам па веславанні і намеснікам дырэктара па дзіцячай спартыўнай школе.
 Яго затрымалі па "справе Гаюна" шостага сакавіка 2025 года.</t>
   </si>
   <si>
-    <t>Вырак суда дата невядомая: 4 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+    <t>Вырак суда дата невядомая: 4 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-07-25 00:54:32</t>
+  </si>
+  <si>
+    <t>Максім Амінбаевіч Джуманіязаў</t>
+  </si>
+  <si>
+    <t>30 студзеня 1983</t>
+  </si>
+  <si>
+    <t>Максім мае з дзяцінства цяжкае псіхічнае захворванне , для яго патрабуецца асаблівы надгляд.</t>
+  </si>
+  <si>
+    <t>невядома</t>
+  </si>
+  <si>
+    <t>2023-03-12 14:58:12</t>
+  </si>
+  <si>
+    <t>Сяргей Анатольевіч Пако</t>
+  </si>
+  <si>
+    <t>30 студзеня 1975</t>
+  </si>
+  <si>
+    <t>У 2005 годзе Сяргей заснаваў у расійскім Смаленску ТАА "Прамснаб". Фірма закупляла ў Беларусі розныя металавырабы, пасля чаго перапрадавала іх расійскім прадпрыемствам. У сярэдзіне траўня 2024 года на тэрыторыі Беларусі быў нечакана затрыманы транспарт «Прамснаба». Барысаўскі міжраённы аддзел Дэпартамента фінансавых расследаванняў КДК завёў супраць Сяргея Пако крымінальную справу па эканамічным артыкуле - частцы 3 артыкула 243 КК (ухіленне ад выплаты падаткаў). А сам уладальнік прыбытковага бізнэсу адправіўся ў СІЗА.
+Паколькі Сяргею належала памяшканне ў родным Жодзіне, ДФР палічыў яго незарэгістраваным "пастаянным прадстаўніцтвам" расійскай фірмы ў Беларусі. Абапіраючыся на гэты факт, следчыя залічылі ўсю выручку кампаніі за 13 гадоў у беларускую падатковую базу. У кастрычніку 2024 года кантралёры выставілі каласальны рахунак: больш за 2,8 мільёна беларускіх рублёў даналічэнняў і пені. Юрысты кампаніі спасылаліся на міжурадавую дамову 1995 гады аб пазбяганні падвойнага падаткаабкладання, бо памяшканне выкарыстоўвалася выключна для закупак і па законе не магло лічыцца прадстаўніцтвам.
+А ў лістападзе 2024 года следчыя расійскага СК па Смаленскай вобласці разам з беларускай ДФР правялі ператрус у офісе "Прамснаба". Была арыштаваная маёмасць фірмы.
+Пасля публікацый адвакатаў у студзені 2025 года пра лёс бізнэсмэна нічога не было чуваць амаль паўтара гады. Толькі 6 ліпеня 2026 года яго прозвішча ўсплыло ў абноўленых спісах МУС.
+Няма інфармацыі, ці то Поко пакрыў шкоду, і таму артыкул адпаў, ці проста абвінавачванне перакваліфікавалі, ці за падаткі судзілі асобна.
+Аднак Сяргея Паку асудзілі па цэлым букеце палітычных артыкулаў. У выніковым прысудзе фігуруюць «распальванне варожасці» (ч. 1 арт. 130), «заклікі да дзеянняў у шкоду нацыянальнай бяспецы» (ч. 3 арт. 361) і ўдзел у пратэстах (ч. 1 арт. 342). Дадаўся туды і артыкул за дачу хабару ў буйным памеры (ч. 3 арт. 431 КК).
+Па адным толькі карупцыйным артыкуле мінімальнае пакаранне - 5 гадоў калоніі, а з улікам палітыкі тэрмін можа апынуцца нашмат больш. Сяргей Пако прызнаны палітвязнем.</t>
+  </si>
+  <si>
+    <t>2026-07-06 16:01:53</t>
   </si>
   <si>
     <t>Эдуард Віктаравіч Бабарыка</t>
   </si>
   <si>
     <t>30 студзеня 1990</t>
   </si>
   <si>
     <t>Эдуард, які скончыў БДЭУ па спецыяльнасці «Эканоміка і кіраванне прадпрыемствамі» і кіраваў краўдфандынгавымі платформамі Ulej і MolaMola, а таксама ініцыятыўнай групай свайго бацькі Віктара Бабарыка, быў затрыманы 18 чэрвеня 2020 года па шляху ў ЦВК для здачы подпісаў. Ён правёў больш за тры гады ў зняволенні без суда і быў асуджаны за "арганізацыю масавых беспарадкаў" і "ухіленне ад выплаты падаткаў".
 У ліпені 2024 года яго паўторна прыгаварылі да двух гадоў пазбаўлення волі за «непадпарадкаванне адміністрацыі калоніі».</t>
   </si>
   <si>
     <t>Вырак суда 05.07.2023: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 27.11.2023: прысуд пакінуты без змены. Вырак суда 10.07.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 19.09.2024: прысуд пакінуты без змены. Вырак суда 20.02.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2021-02-27 00:33:12</t>
   </si>
   <si>
     <t>Ціхан Сяргеевіч Осіпаў</t>
   </si>
   <si>
     <t>31 студзеня 1996</t>
   </si>
   <si>
     <t>Ціхан быў затрыманы і асуджаны за тое, што, паводле версіі СК, учыніў наўмысны наезд на вайскоўцаў унутраных войскаў МУС падчас акцыі пратэсту, якая праходзіла 11 жніўня 2020 года каля арт. м. «Пушкінская» у Менску.
 У сакавіку 2022 года яго паўторна асудзілі за «злоснае непадпарадкаванне патрабаванням адміністрацыі папраўчай установы» — абвінавачванне, якое часта ўжываецца да зняволеных, якія адмовіліся супрацоўнічаць з турэмнай адміністрацыяй, і замянілі рэжым на строгі.
-У 2024 годзе па гэтым жа артыкуле Ціхана асудзілі яшчэ раз.
-[...3 lines deleted...]
-    <t xml:space="preserve"> Вырак суда 19.05.2021: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, прыблізна 1300 рублёў кампенсацыі. Вырак суда 25.03.2022: 7 месяцаў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 23.06.2022: прысуд пакінуты без змены.</t>
+У лютым 2026 г. стала вядома, што супраць Ціхана другі раз узбуджана крымінальная справа па арт. 411 КК (злоснае непадпарадкаванне патрабаванням адміністрацыі калоніі).
+у Ціхана вялікія праблемы са здароўем: арганізм дрэнна засвойвае ежу, болі ў вачах, пачашчанае сэрцабіцце, скокі ціску, паслабленне імунітэту.
+У сярэдзіне сакавіка 2026 г. у судзе Мазырскага раёна адбыўся суд над Ціханам. Яго прызналі вінаватым на падставе ч. 2 арт. 411 Крымінальнага кодэкса і дадалі яму яшчэ паўтара года калоніі ў дадатак да 11 гадоў і сямі месяцаў зняволення.
+Утрымліваецца ў СІЗА №3.</t>
+  </si>
+  <si>
+    <t>ПК-11, г.Ваўкавыск, вул. Ракасоўскага, 118, 231900</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.05.2021: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, прыблізна 1300 рублёў кампенсацыі. Вырак суда 25.03.2022: 7 месяцаў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 23.06.2022: прысуд пакінуты без змены. Вырак суда 19.03.2026: 1 год 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
   </si>
   <si>
     <t>2021-03-06 20:01:08</t>
-  </si>
-[...29 lines deleted...]
-    <t>2024-04-18 12:33:43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1700,51 +1512,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I82"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1759,2267 +1571,1923 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
+      <c r="H2" t="s">
+        <v>16</v>
+      </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
+      <c r="E4" t="s">
+        <v>25</v>
+      </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C5" t="s">
         <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
+      <c r="E7" t="s">
+        <v>42</v>
+      </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>47</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>51</v>
       </c>
       <c r="I9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>56</v>
       </c>
       <c r="I10" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="I12" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>68</v>
       </c>
       <c r="B13" t="s">
         <v>69</v>
       </c>
+      <c r="C13" t="s">
+        <v>70</v>
+      </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>88</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="I17" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B18" t="s">
+        <v>99</v>
+      </c>
+      <c r="C18" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
+        <v>101</v>
+      </c>
+      <c r="F18" t="s">
         <v>95</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="I18" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B19" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>102</v>
+        <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="I19" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C20" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="I20" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B21" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I21" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B22" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C22" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I22" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B23" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
-      <c r="E23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I23" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B24" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>35</v>
+        <v>132</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="I24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B25" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="I25" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B26" t="s">
-        <v>137</v>
+        <v>141</v>
+      </c>
+      <c r="C26" t="s">
+        <v>142</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="H26" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I26" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B27" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C27" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>70</v>
+        <v>149</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="I27" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B28" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C28" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="F28" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="I28" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B29" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C29" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
+      <c r="E29" t="s">
+        <v>71</v>
+      </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="I29" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
-        <v>159</v>
+        <v>163</v>
+      </c>
+      <c r="C30" t="s">
+        <v>164</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="I30" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B31" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C31" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>165</v>
+        <v>116</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I31" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B32" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>171</v>
+        <v>71</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="I32" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B33" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C33" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
+      <c r="E33" t="s">
+        <v>61</v>
+      </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="G33" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I33" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B34" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C34" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D34" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>184</v>
       </c>
       <c r="I34" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>186</v>
       </c>
       <c r="B35" t="s">
         <v>187</v>
       </c>
       <c r="C35" t="s">
         <v>188</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
+      <c r="E35" t="s">
+        <v>13</v>
+      </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>189</v>
       </c>
       <c r="I35" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>191</v>
       </c>
       <c r="B36" t="s">
         <v>192</v>
       </c>
       <c r="C36" t="s">
         <v>193</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
-      <c r="E36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>194</v>
       </c>
       <c r="I36" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>196</v>
       </c>
       <c r="B37" t="s">
         <v>197</v>
       </c>
       <c r="C37" t="s">
         <v>198</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
-      <c r="E37" t="s">
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
         <v>199</v>
       </c>
-      <c r="F37" t="s">
-[...5 lines deleted...]
-      <c r="H37" t="s">
+      <c r="I37" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>201</v>
+      </c>
+      <c r="B38" t="s">
         <v>202</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
+        <v>30</v>
+      </c>
+      <c r="E38" t="s">
+        <v>31</v>
+      </c>
+      <c r="F38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
         <v>203</v>
       </c>
-      <c r="D38" t="s">
-[...11 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>205</v>
+      </c>
+      <c r="B39" t="s">
         <v>206</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>207</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>55</v>
+      </c>
+      <c r="F39" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
         <v>208</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39" t="s">
+      <c r="I39" t="s">
         <v>209</v>
-      </c>
-[...10 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>210</v>
+      </c>
+      <c r="B40" t="s">
+        <v>211</v>
+      </c>
+      <c r="C40" t="s">
         <v>212</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>25</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
         <v>213</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40" t="s">
+      <c r="I40" t="s">
         <v>214</v>
-      </c>
-[...10 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>215</v>
+      </c>
+      <c r="B41" t="s">
+        <v>216</v>
+      </c>
+      <c r="C41" t="s">
         <v>217</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
         <v>218</v>
       </c>
-      <c r="C41" t="s">
+      <c r="I41" t="s">
         <v>219</v>
-      </c>
-[...16 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B42" t="s">
+        <v>221</v>
+      </c>
+      <c r="C42" t="s">
         <v>222</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>25</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
         <v>223</v>
       </c>
-      <c r="C42" t="s">
+      <c r="I42" t="s">
         <v>224</v>
-      </c>
-[...16 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>225</v>
+      </c>
+      <c r="B43" t="s">
+        <v>226</v>
+      </c>
+      <c r="C43" t="s">
         <v>227</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
+        <v>30</v>
+      </c>
+      <c r="E43" t="s">
+        <v>31</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
         <v>228</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="H43" t="s">
+      <c r="I43" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>230</v>
+      </c>
+      <c r="B44" t="s">
         <v>231</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>232</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>35</v>
+        <v>233</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I44" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B45" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C45" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
+      <c r="E45" t="s">
+        <v>239</v>
+      </c>
       <c r="F45" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="G45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="I45" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B46" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C46" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>30</v>
+      </c>
+      <c r="E46" t="s">
+        <v>31</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I46" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B47" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C47" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
-      <c r="E47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I47" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B48" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="C48" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
+      <c r="E48" t="s">
+        <v>55</v>
+      </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>189</v>
+        <v>254</v>
       </c>
       <c r="I48" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B49" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C49" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D49" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E49" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="I49" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B50" t="s">
-        <v>259</v>
+        <v>262</v>
+      </c>
+      <c r="C50" t="s">
+        <v>263</v>
       </c>
       <c r="D50" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="I50" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B51" t="s">
-        <v>263</v>
+        <v>267</v>
+      </c>
+      <c r="C51" t="s">
+        <v>268</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
+      <c r="E51" t="s">
+        <v>25</v>
+      </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="I51" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="B52" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="C52" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
-      <c r="E52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
         <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>270</v>
+        <v>47</v>
       </c>
       <c r="I52" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B53" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C53" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
-      <c r="H53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I53" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B54" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C54" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>30</v>
+      </c>
+      <c r="E54" t="s">
+        <v>282</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="I54" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B55" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C55" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>269</v>
+        <v>116</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
         <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="I55" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B56" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C56" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>290</v>
+        <v>55</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="I56" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B57" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C57" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D57" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="E57" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="I57" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B58" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C58" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
+      <c r="E58" t="s">
+        <v>21</v>
+      </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
-      <c r="H58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I58" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B59" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C59" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I59" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B60" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="C60" t="s">
         <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>311</v>
       </c>
       <c r="I60" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>313</v>
       </c>
       <c r="B61" t="s">
         <v>314</v>
       </c>
       <c r="C61" t="s">
         <v>315</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>269</v>
+        <v>149</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>316</v>
       </c>
       <c r="I61" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>318</v>
       </c>
       <c r="B62" t="s">
         <v>319</v>
       </c>
       <c r="C62" t="s">
         <v>320</v>
       </c>
       <c r="D62" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>321</v>
       </c>
       <c r="I62" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>323</v>
       </c>
       <c r="B63" t="s">
+        <v>314</v>
+      </c>
+      <c r="C63" t="s">
         <v>324</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>101</v>
+      </c>
+      <c r="F63" t="s">
+        <v>95</v>
+      </c>
+      <c r="G63" t="s">
+        <v>15</v>
+      </c>
+      <c r="H63" t="s">
         <v>325</v>
       </c>
-      <c r="D63" t="s">
-[...8 lines deleted...]
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>327</v>
+      </c>
+      <c r="B64" t="s">
         <v>328</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>329</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>71</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
         <v>330</v>
       </c>
-      <c r="D64" t="s">
-[...11 lines deleted...]
-      <c r="H64" t="s">
+      <c r="I64" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>332</v>
+      </c>
+      <c r="B65" t="s">
         <v>333</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>334</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>137</v>
+      </c>
+      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" t="s">
         <v>335</v>
       </c>
-      <c r="D65" t="s">
-[...11 lines deleted...]
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>337</v>
+      </c>
+      <c r="B66" t="s">
         <v>338</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>339</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>340</v>
       </c>
       <c r="I66" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>342</v>
       </c>
       <c r="B67" t="s">
         <v>343</v>
       </c>
       <c r="C67" t="s">
         <v>344</v>
       </c>
       <c r="D67" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="H67" t="s">
+        <v>316</v>
+      </c>
+      <c r="I67" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>346</v>
+      </c>
+      <c r="B68" t="s">
         <v>347</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>348</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
+        <v>233</v>
+      </c>
+      <c r="F68" t="s">
+        <v>14</v>
+      </c>
+      <c r="G68" t="s">
+        <v>15</v>
+      </c>
+      <c r="H68" t="s">
         <v>349</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I68" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>351</v>
       </c>
       <c r="B69" t="s">
         <v>352</v>
       </c>
       <c r="C69" t="s">
         <v>353</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69" t="s">
-        <v>150</v>
+        <v>354</v>
       </c>
       <c r="F69" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="G69" t="s">
         <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="I69" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      <c r="A70" t="s">
         <v>356</v>
-      </c>
-[...361 lines deleted...]
-        <v>415</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">