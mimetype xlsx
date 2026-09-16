--- v3 (2026-07-29)
+++ v4 (2026-09-16)
@@ -69,532 +69,523 @@
     <t>1 студзеня 1999</t>
   </si>
   <si>
     <t>Мікіта, актывіст анархісцкага руху, быў затрыманы ў сакавіку 2021 года ў межах крымінальнай справы, узбуджанай супраць анархістаў з Брэсцкай вобласці. Ён быў асуджаны за "ўдзел у групавых дзеяннях, якія груба парушаюць грамадскі парадак", і за "ўдзел у злачыннай арганізацыі". Вядома, што ў аснову абвінавачання лёг эпізод, звязаны з «Маршам недармаедаў», які адбыўся 5 сакавіка 2017 года.
 Мікіта павінен быў вызваліцца ў пачатку сакавіка 2026 года пасля заканчэння 6-гадовага тэрміну зняволення. Аднак у студзені адбыўся новы суд над ім па артыкуле 411 КК - "злоснае непадпарадкаванне адміністрацыі калоніі", у выніку якога яму дадалі яшчэ адзін год да тэрміну. Да гэтага анархіст правёў як мінімум 4 месяцы ў памяшканні камернага тыпу шклоўскай калоніі №17.</t>
   </si>
   <si>
     <t>Мужчынскі</t>
   </si>
   <si>
     <t>ПК-20, 247755, Гомельская вобл., Мазырскі р-н, Міхалкоўскі сельсавет, д.70</t>
   </si>
   <si>
     <t>У зняволенні</t>
   </si>
   <si>
     <t>Так</t>
   </si>
   <si>
     <t>Вырак суда 06.09.2022: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 28.02.2023: прысуд пакінуты без змены. Вырак суда дата невядомая: 1 год пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2021-03-07 16:14:07</t>
   </si>
   <si>
-    <t>Зміцер Георгіевіч Колас</t>
-[...16 lines deleted...]
-  <si>
     <t>Іван Мікалаевіч Петраневіч</t>
   </si>
   <si>
     <t>2 студзеня 1992</t>
   </si>
   <si>
     <t>ПК-22, а/с 20, Брэсцкая вобласць, г. Івацэвічы, ст. Даманава, 225295</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 20.02.2026: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2026-03-02 21:15:39</t>
   </si>
   <si>
+    <t>Яўген Аляксеевіч Пелехаты</t>
+  </si>
+  <si>
+    <t>3 студзеня 1993</t>
+  </si>
+  <si>
+    <t>Падчас затрымання да Яўгена прымянілі «спецсродкі і фізічную сілу», гаворыцца ў рашэнні суда ад 2 чэрвеня (мужчыну абвінавацілі ў непадпарадкаванні міліцыі). З працоўнага кабінета яго выводзілі ў кайданках і з мяшком на галаве, вядома нам ад сваіх крыніц.На дадзены момант Яўген Пелехаты чакае суда. Яго абвінавачваюць у напісанні некалькіх жорсткіх тэлеграм-каментараў пра Лукашэнку і сілавікоў.</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.08.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2023-06-15 18:33:27</t>
+  </si>
+  <si>
     <t>Любоў Мікалаеўна Драгель</t>
   </si>
   <si>
     <t>3 студзеня 1998</t>
   </si>
   <si>
     <t>Жаночы</t>
   </si>
   <si>
     <t>Гомель, ПК-4, вул. Антошкіна 3, 246035</t>
   </si>
   <si>
     <t>Вырак суда 12.06.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 11.09.2025: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2025-05-31 00:32:30</t>
   </si>
   <si>
-    <t>Яўген Аляксеевіч Пелехаты</t>
-[...11 lines deleted...]
-    <t>2023-06-15 18:33:27</t>
+    <t>Віктар Аляксандравіч Кізевіч</t>
+  </si>
+  <si>
+    <t>4 студзеня 1978</t>
+  </si>
+  <si>
+    <t>Віктар быў затрыманы і прызнаны вінаватым па артыкуле "садзейнічанне экстрэмісцкай дзейнасці". Яму прызначанае пакаранне ў выглядзе пазбаўлення волі ў калоніі, дакладны тэрмін зняволення невядомы.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-04-11 20:49:03</t>
+  </si>
+  <si>
+    <t>Аляксандр Уладзіміравіч Ваўчок</t>
+  </si>
+  <si>
+    <t>4 студзеня 1977</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2025-11-01 22:51:11</t>
   </si>
   <si>
     <t>Фёдар Міхайлавіч Кандыранда</t>
-  </si>
-[...1 lines deleted...]
-    <t>4 студзеня 1978</t>
   </si>
   <si>
     <t>Старшы выкладчык агульнавайсковага факультэта Ваеннай акадэміі. Неаднаразова займаў прызавыя месцы сярод старэйшых выкладчыкаў Ваеннай акадэміі. 13 жніўня 2020 года падаў рапарт на звальненне ў сувязі з фальсіфікацыяй выбараў і адмовай выконваць злачынныя загады. У траўні 2021 года загадам Лукашэнкі пазбаўлены звання падпалкоўніка.
 Апошнія гады працаваў у IT-сферы.
 Затрыманы ў сакавіку 2025 года хутчэй за ўсё па "справе Гаюна".
 У Фёдара ёсць хранічныя захворванні.</t>
   </si>
   <si>
     <t>ПК №15, 212013, г.Магілёў, п/а Вейна, Слаўгарадская шаша 183</t>
   </si>
   <si>
     <t>Вырак суда 25.09.2025: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-10-21 23:07:31</t>
   </si>
   <si>
-    <t>Аляксандр Уладзіміравіч Ваўчок</t>
-[...22 lines deleted...]
-  <si>
     <t>Максім Дзмітрыевіч Варнэль</t>
   </si>
   <si>
     <t>5 студзеня 2001</t>
   </si>
   <si>
     <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
   </si>
   <si>
     <t>Вырак суда 07.12.2023: 5 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 20.02.2024: невядома. Апеляцыя 18.12.2024: невядома. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2023-12-10 12:06:28</t>
+  </si>
+  <si>
+    <t>Ларыса Іванаўна Новікава</t>
+  </si>
+  <si>
+    <t>6 студзеня 1969</t>
+  </si>
+  <si>
+    <t>СІЗА-3, Гомель, вул. Кніжная 1А, 246003</t>
+  </si>
+  <si>
+    <t>2026-08-28 20:59:42</t>
+  </si>
+  <si>
+    <t>Аляксандр Вітальевіч Каваленка</t>
+  </si>
+  <si>
+    <t>6 студзеня 1988</t>
+  </si>
+  <si>
+    <t>Пра Аляксандра вядома , што ён грамадзянін Украіны. Ён пражываў у вёсцы Ярава Віцебскай вобласці. Паводле інфармацыі МЗС, яго асудзілі да пазбаўлення волі.</t>
+  </si>
+  <si>
+    <t>2026-06-14 21:05:39</t>
+  </si>
+  <si>
+    <t>Яўген Тадэвушавіч Бужінскі</t>
+  </si>
+  <si>
+    <t>6 студзеня 1966</t>
+  </si>
+  <si>
+    <t>Лекар 1-й кваліфікацыйнай катэгорыі спецыяліста УГД Смаргонскай ЦРБ.
+Затрыманы за абразу Лукашэнкі.</t>
+  </si>
+  <si>
+    <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
+  </si>
+  <si>
+    <t>6 гадоў пазбаўлення волі ў калоніі</t>
+  </si>
+  <si>
+    <t>2022-08-31 17:10:54</t>
   </si>
   <si>
     <t>Аляксандр Пятровіч Гардзеенка</t>
   </si>
   <si>
     <t>6 студзеня 1981</t>
   </si>
   <si>
     <t>адміністратар дарожных Viber -чатаў аб дарожным становішчы ў Рэчыцы і Гомелі. Яго затрымалі напрыканцы сакавіка 2025 года. Ён працаваў на "Беларуснафту".
 "ГУБАЗіК з дому забіраў жорстка . Шыюць 361 артыкул за фота расійскай тэхнікі , знятыя ў 2022 годзе" , — паведаміла крыніца выданню "Флагшток".</t>
   </si>
   <si>
-    <t>СІЗА-3, Гомель, вул. Кніжная 1А, 246003</t>
-[...1 lines deleted...]
-  <si>
     <t>Вырак суда дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-05-20 00:24:17</t>
-  </si>
-[...29 lines deleted...]
-    <t>2022-08-31 17:10:54</t>
   </si>
   <si>
     <t>Дзмітрый Юр'евіч Папоў</t>
   </si>
   <si>
     <t>7 студзеня 1992</t>
   </si>
   <si>
     <t>Мадэратар сацсетак "Краіна для жыцця" знік увечары 4 чэрвеня 2020 года. Толькі праз некалькі дзён стала вядома, што яго пакаралі 15 суткамі арышту і перавялі ў ізалятар часовага ўтрымання ў Менску. Яму выставілі абвінавачанне ў "арганізацыі масавых беспарадкаў".
 Восенню 2022 года Дзмітрый быў пераведзены на турэмны рэжым.
 Па дадзеных праваабаронцаў, фігуранты "справы" абавязаны выплаціць кампенсацыю ў памеры 29 мільёнаў рублёў.
 У 2025 годзе Зміцер быў асуджаны па 411 артыкуле.</t>
   </si>
   <si>
     <t>СТ-8, Жодзіна, вул. Савецкая 22А, 222163</t>
   </si>
   <si>
     <t>Вырак суда 14.12.2021: 16 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 01.06.2022: прысуд пакінуты без змены. Суд па змене рэжыму 27.09.2022: 5 гадоў турэмнага рэжыму. Вырак суда 06.10.2022: прыблізна 29000000 рублёў кампенсацыі. Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-25 11:33:59</t>
   </si>
   <si>
     <t>Мікалай Уладзіміравіч Бібліс</t>
   </si>
   <si>
     <t>7 студзеня 1997</t>
   </si>
   <si>
     <t>Мікалай, тэхнік у Інстытуце парашковай металургіі, быў затрыманы ў ліпені 2021 года ў межах крымінальнай справы, звязанай з ініцыятывай "Буслы ляцяць". Некаторыя эпізоды абвінавачання тычыліся пашкоджання аўтамабіля суддзі Барысаўскага раёна. У выніку ён быў прыгавораны да працяглага тэрміну пазбаўлення волі і штрафу.
 Раней Мікалай ужо арыштоўваўся пасля спробы падаць скаргу ў ЦВК 16 ліпеня 2020 года, дзе яму выбілі пярэдні зуб.</t>
   </si>
   <si>
     <t>Вырак суда 28.09.2022: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 300 базавых велічынь штрафу. Апеляцыя 28.02.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2022-05-26 01:14:39</t>
   </si>
   <si>
+    <t>Зміцер Кірылавіч Шышкоў</t>
+  </si>
+  <si>
+    <t>7 студзеня 1967</t>
+  </si>
+  <si>
+    <t>Былы следчы. У 2010-м быў прызначаны начальнікам следчага ўпраўлення УУС Магілёўскага аблвыканкама. Пазней яго адправілі працаваць у Следчы камітэт.
+Апошняе месца працы - інфармацыйнае агенцтва «Магілёўскія ведамасці». Магчыма , у агенцтве Шышкоў адказваў за бяспеку. У эфіры АНТ сцвярджалі, што Шышкова звольнілі адтуль за палітычныя погляды ў 2023-м.
+У сакавіку 2024 года на АНТ паказалі пашпарт "Новай Беларусі", выраблены на імя Шышкова. Аднак дакумент відавочна быў фэйкавым.</t>
+  </si>
+  <si>
+    <t>ПУАТ-29, г. Валкавыск, вул. Ракасоўскага, 118, 230415</t>
+  </si>
+  <si>
+    <t>Хімія са скіраваннем</t>
+  </si>
+  <si>
+    <t>Вырак суда 30.10.2025: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу, 500 базавых велічынь штрафу. Апеляцыя 13.01.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2025-11-13 21:48:47</t>
+  </si>
+  <si>
     <t>Мікалай Мікалаевіч Аўтуховіч</t>
   </si>
   <si>
     <t>7 студзеня 1963</t>
   </si>
   <si>
     <t>Мікалай, ветэран Афганскай кампаніі, прадпрымальнік і грамадскі дзеяч, раней неаднаразова падвяргаўся пераследу за сваю грамадзянскую пазіцыю. Ён быў затрыманы 1 снежня 2020 года і асуджаны па некалькіх артыкулах, у тым ліку "стварэнне злачыннай арганізацыі" і "замах на захоп улады", атрымаўшы вялікі тэрмін зняволення і штраф, пры гэтым першыя пяць гадоў ён правядзе на турэмным рэжыме.
 Увесну 2024 года з Мікалая і двух іншых фігурантаў "справы" спагналі кампенсацыю за пашкоджанне маёмасці міліцыянтаў на суму больш за 40 тысяч рублёў.
 У лістападзе 2025 года ў Мікалая скончылася 5 гадоў турэмнага рэжыму і яго перавялі ў ПК-14, дзе яго адразу ж адправілі ў ПКТ. Хутчэй за ўсё Мікалая зноў адправяць на турэмны рэжым.</t>
   </si>
   <si>
     <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
   </si>
   <si>
     <t>Вырак суда 17.10.2022: 25 гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму (з іх 5 гадоў турэмнага рэжыму), 1000 базавых велічынь штрафу, абмежаванне па ваеннай службе. Апеляцыя 31.03.2023: прысуд пакінуты без змены. Вырак суда 26.04.2024: прыблізна 13400 рублёў кампенсацыі. Суд па змене рэжыму 23.01.2026: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-27 00:40:57</t>
   </si>
   <si>
-    <t>Зміцер Кірылавіч Шышкоў</t>
-[...19 lines deleted...]
-    <t>2025-11-13 21:48:47</t>
+    <t>Арцём Уладзіміравіч Мазанік</t>
+  </si>
+  <si>
+    <t>8 студзеня 1990</t>
+  </si>
+  <si>
+    <t>Арцём захапляецца музыкай і рыбалкай, адрозніваецца дапытлівасцю і дасведчанасцю ў многіх сферах. Вывучае англійскую і нямецкую мовы. Заўсёды ведаў, што будзе жыць у Германіі, любіць гурт Rammstein, слухае яго з дзяцінства і ведае на памяць многія песні.
+Ён быў затрыманы 12 студзеня 2022 года ў межах крымінальнай справы аб «групавых дзеяннях, якія груба парушаюць грамадскі парадак», «незаконным зборы і распаўсюджванні персанальных дадзеных», «закліках да дзеянняў, накіраваных на прычыненне шкоды нацыянальнай бяспецы» і «дапаможніцтве ў распальванні варожасці».
+У верасні 2022 года яго прызналі вінаватым ва ўдзеле ў дзвюх паслявыбарчых акцыях пратэсту, якія прайшлі ў 2020 годзе ў Мінску, а таксама ў распрацоўцы праграмы для сканіравання штрых-кодаў з мэтай байкоту кампаній, якія падтрымлівалі рэжым.</t>
+  </si>
+  <si>
+    <t>Вырак суда 30.09.2022: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-01-23 16:17:56</t>
+  </si>
+  <si>
+    <t>Віталь Міхайлавіч Вайцяховіч</t>
+  </si>
+  <si>
+    <t>8 студзеня 1967</t>
+  </si>
+  <si>
+    <t>Віталь быў затрыманы ў жніўні 2021 года ў межах крымінальнай справы, узбуджанай па артыкуле «акт тэрарызму», і ў чэрвені 2023 года асуджаны па шматлікіх крымінальных артыкулах на вялікі тэрмін пазбаўлення волі, першыя пяць гадоў з якой — турэмны рэжым.
+Паводле абвінавачання, з ліпеня 2020 па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група», якая нібыта рыхтавала экстрэмісцкія злачынствы. У яе ўваходзілі радыкальна настроеныя вайскоўцы, сілавікі, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам. Гэтая справа звязана са спробай падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і «арганізацыяй масавых беспарадкаў».</t>
+  </si>
+  <si>
+    <t>Вырак суда 21.06.2023: 19 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму (з іх 5 гадоў турэмнага рэжыму). Апеляцыя 04.10.2023: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-09-17 01:25:10</t>
   </si>
   <si>
     <t>Максім Аляксеевіч Сямітко</t>
   </si>
   <si>
     <t>8 студзеня 1995</t>
   </si>
   <si>
     <t>Максім з ліпеня 2016 года служыў у Дэпартаменце аховы МУС: быў міліцыянерам-кіроўцам у спецыяльным батальёне, служба якога звязана з аховай дыпламатычных прадстаўніцтваў. У 2019 годзе ён даслужыўся да звання старшага сяржанта міліцыі.
 Ён быў затрыманы ў лютым 2025 года ў рамках крымінальнай справы, узбуджанай па артыкуле "садзейнічанне экстрэмісцкай дзейнасці", пасля таго як беларускія сілавікі атрымалі доступ да перапісак бота маніторынгавага праекта "Беларускі Гаюн", куды людзі адпраўлялі інфармацыю аб перамяшчэннях расійскіх войскаў.
 У кастрычніку 2025 года Максіма прызналі вінаватым і прыгаварылі да абмежавання волі з накіраваннем у папраўчую ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>ПУАТ-24, 230025, г.Гродна, вул. Лідская, 29/б</t>
   </si>
   <si>
     <t>Вырак суда 22.10.2025: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>2026-02-03 11:04:08</t>
   </si>
   <si>
-    <t>Арцём Уладзіміравіч Мазанік</t>
-[...31 lines deleted...]
-  <si>
     <t>Аляксандр Аляксандравіч Чыкіндзін</t>
   </si>
   <si>
     <t>9 студзеня 1981</t>
   </si>
   <si>
     <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
   </si>
   <si>
     <t>Вырак суда 07.03.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 12.07.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-02-28 21:44:01</t>
   </si>
   <si>
     <t>Сяргей Уладзіміравіч Думава</t>
   </si>
   <si>
     <t>9 студзеня 1986</t>
   </si>
   <si>
     <t>Сяргей быў затрыманы ў сакавіку 2021 года і восенню таго ж года асуджаны за расклейку стыкераў у Віцебску. Па версіі абвінавачання, з 1 кастрычніка 2020 года па 22 сакавіка 2021 года ён займаўся дзейнасцю, накіраванай на «сістэматычную псуту маёмасці»: з выкарыстаннем аэразольнай фарбы наносіў на аб'екты УП «Віцебскводаканал» надпісы «Жыве Беларусь!», «3%», «Чырвоны партыз.
 У верасні 2024 года адбылося чарговае судовае паседжанне, па выніках якога Сяргей быў пераведзены на турэмны рэжым.</t>
   </si>
   <si>
     <t>Вырак суда 17.09.2021: 9 гадоў 15 дзён пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Суд па змене рэжыму 25.09.2024: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-08-26 22:47:30</t>
+  </si>
+  <si>
+    <t>Сяргей Валер'евіч Дзегцярэнка</t>
+  </si>
+  <si>
+    <t>10 студзеня 1992</t>
+  </si>
+  <si>
+    <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
+  </si>
+  <si>
+    <t>Вырак суда 11.01.2024: 3 гады 5 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 16.04.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2023-11-21 14:51:55</t>
+  </si>
+  <si>
+    <t>Ігар Міхайлавіч Неміровіч</t>
+  </si>
+  <si>
+    <t>10 студзеня 1994</t>
+  </si>
+  <si>
+    <t>Першы раз Ігара Неміровіча затрымалі ў пачатку траўня 2022 года і адразу змясцілі пад хатні арышт, але ён уцёк і з'ехаў. Восенню гэтага года ён звярнуўся ў камісію па разглядзе зваротаў беларусаў, якія знаходзяцца за мяжой, і вярнуўся дадому, але гэты факт не прызналі "безумоўнай падставай для вываду аб яго раскаянні". 27 верасня 2023 года яго зноў затрымалі і змясцілі пад варту.
+Паводле версіі абвінавачання , 10 жніўня 2020 года Ігар Неміровіч размясціў у Instagram фота з тэкстам у "непрыстойнай форме, якое зневажае гонар і годнасць Аляксандра Лукашэнкі, якое змяшчала негатыўную ацэнку і з'яўлялася абразлівым у адносінах да яго".
+На працэсе Ігар віну прызнаў поўнасцю і расказаў, што з мая па жнівень 2020 года ён не жыў у Беларусі. Пра падзеі, якія адбываліся на радзіме, брэстаўчанін даведваўся са сродкаў масавай інфармацыі. "Падаўшыся негатыўным эмоцыям ад асвятляных падзей", ён размясціў у сацыяльнай сетцы Instagram фотавыява "абразлівага характару" ў дачыненні да Аляксандра Лукашэнкі.
+16.08.2024 вызвалены поўнасцю адбыўшы тэрмін пакарання, прызначаны судом.
+У кастрычніку 2024 года зноў затрыманы па падазрэнні ў "садзейнічанні экстрэмісцкай дзейнасці".</t>
+  </si>
+  <si>
+    <t>ПК-9, 213410, г.Горкі, вул. Дабралюбава, 16</t>
+  </si>
+  <si>
+    <t>Вырак суда 17.11.2023: 1 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 08.04.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 10.06.2025: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2023-11-14 19:18:14</t>
   </si>
   <si>
     <t>Андрэй Уладзіміравіч Навіцкі</t>
   </si>
   <si>
     <t>10 студзеня 1981</t>
   </si>
   <si>
     <t>Андрэй быў затрыманы ў чэрвені 2021 года ў рамках крымінальнай справы, узбуджанай па артыкулах «арганізацыя і падрыхтоўка дзеянняў, якія груба парушаюць грамадскі парадак», «незаконныя дзеянні ў дачыненні да агнястрэльнай зброі, боепрыпасаў і выбуховых рэчываў» і «абраза Лукашэнкі».
 У верасні 2021 года яго прызналі вінаватым за ўдзел у паслявыбарных акцыях пратэсту 2020 года ў Мінску, абразу Лукашэнкі на YouTube, а таксама за набыццё, захоўванне і перавозку сыпучага рэчыва без апавяшчэння ўпаўнаважаных органаў.
 У чэрвені 2022 года ў дачыненні да Андрэя адбылося судовае паседжанне па артыкуле «злоснае непадпарадкаванне патрабаванням адміністрацыі папраўчай установы», па выніках якога тэрмін пазбаўлення волі быў павялічаны, а рэжым узмоцнены.
 У студзені 2023 года адбылося яшчэ адно судовае паседжанне па артыкуле аб «непадпарадкаванні патрабаванням адміністрацыі». У выніку агульны тэрмін пакарання склаў сем гадоў пазбаўлення волі.
 З красавіка 2024 года і па стане на пачатак снежня таго ж года родныя нічога не ведаюць пра Андрэя. На іх запыт у адміністрацыю калоніі быў атрыманы фармальны адказ аб тым, што ён нібыта сам усё паведаміць «праз перапіску», аднак лістоў ад яго не паступае.</t>
   </si>
   <si>
     <t>Вырак суда 30.09.2021: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, прыблізна 392 рубля кампенсацыі. Вырак суда 13.06.2022: 4 месяца пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Вырак суда 17.01.2023: 1 год 8 месяцаў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
   </si>
   <si>
     <t>2021-10-01 18:41:47</t>
   </si>
   <si>
-    <t>Ігар Міхайлавіч Неміровіч</t>
-[...35 lines deleted...]
-  <si>
     <t>Барыс Віктаравіч Кім</t>
   </si>
   <si>
     <t>11 студзеня 1996</t>
   </si>
   <si>
     <t>17.02.2023 года адбыўся разгляд апеляцыйнай скаргі. прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Не</t>
   </si>
   <si>
     <t>4,5 гады пазбаўлення волі ў калоніі строгага рэжыму.</t>
   </si>
   <si>
     <t>2022-11-11 19:48:15</t>
   </si>
   <si>
     <t>Канстанцін Анатольевіч Рудніцкі</t>
   </si>
   <si>
     <t>11 студзеня 1999</t>
   </si>
   <si>
     <t>Студэнт. Канстанцін з'яўляецца майстрам спорту.
 9 снежня ў праўладных тэлеграм-каналах з'явілася «пакаянае відэа» з ім, дзе Канстанцін заяўляў аб удзеле ў распрацоўцы «Чорнай карты Беларусі».</t>
   </si>
   <si>
     <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
   </si>
   <si>
     <t>Вырак суда 12.07.2022: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-05-09 15:19:01</t>
+  </si>
+  <si>
+    <t>Аляксандр Валер'евіч Манвелян</t>
+  </si>
+  <si>
+    <t>12 студзеня 1978</t>
+  </si>
+  <si>
+    <t>Аляксандр даглядаў маці-інваліда 1 групы па зроку, якая мае праблемы з апорна-рухальным апаратам.</t>
+  </si>
+  <si>
+    <t>Вырак суда 18.12.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 04.03.2026: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2026-03-22 23:32:58</t>
   </si>
   <si>
     <t>Павел Пятровіч Дабравольскі</t>
   </si>
   <si>
     <t>12 студзеня 1990</t>
   </si>
   <si>
     <t>Былы журналіст Naviny.by.
 Раней Павел супрацоўнічаў з рознымі незалежнымі выданнямі, падчас пратэстаў 2020 года яго затрымлівалі і прыцягвалі да адміністратыўнай адказнасці ў сувязі з ажыццяўленнем прафесійнай дзейнасці. Восенню 2021 года Павел Дабравольскі пакінуў Беларусь. Шмат падарожнічаў па розных краінах і рабіў рэпартажы.
 Аднак, як стала заразвядома , са студзеня 2025 года ён знаходзіцца ў Беларусі пад вартай у следчым ізалятары. Акалічнасці, у якіх адбываецца крымінальны пераслед, даюць падставы лічыць, што прычынай утрымання Паўла пад вартай стала яго папярэдняя дзейнасць, звязаная з рэалізацыяй права на свабоднае выказванне меркаванняў і распаўсюджванне інфармацыі.
 У кастрычніку 2025 года стала вядома, што Паўла абвінавачваюць у здрадзе дзяржаве.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
   </si>
   <si>
     <t>2025-08-26 17:10:27</t>
   </si>
   <si>
     <t>Канстанцін Леанідавіч Ермаловіч</t>
   </si>
   <si>
     <t>12 студзеня 1991</t>
   </si>
   <si>
     <t>Жыхар Магілёўскай вобласці. Ураджэнец Літвы. Затрыманы за сабатаж чыгунка каля станцый г. Бабруйска, а таксама падпал стралковага ціра в/ч 5527.
 25.10.2022 адбыўся разгляд апеляцыйнай скаргі суда, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 10.08.2022: 16 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 25.10.2022: невядома.</t>
   </si>
   <si>
     <t>2022-05-23 12:39:50</t>
   </si>
   <si>
-    <t>Аляксандр Валер'евіч Манвелян</t>
-[...13 lines deleted...]
-  <si>
     <t>Іван Сяргеевіч Асіповіч</t>
   </si>
   <si>
     <t>13 студзеня 1998</t>
   </si>
   <si>
     <t>11.11.2022 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>3 гады пазбаўлення волі ў калоніі</t>
   </si>
   <si>
     <t>2022-09-02 22:33:18</t>
   </si>
   <si>
     <t>Аляксандр Віктаравіч Караткевіч</t>
   </si>
   <si>
     <t>14 студзеня 1991</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-12-15 11:47:02</t>
@@ -715,263 +706,249 @@
   <si>
     <t>Беларускі палітолаг і грамадскі дзеяч, актывіст прафсаюза РЭП.
 У калоніі ў Вячаслава вельмі пагоршыўся зрок. Ён практычна нічога не бачыць. Часта перасоўваецца на адчуванне.</t>
   </si>
   <si>
     <t>Вырак суда 05.01.2023: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 03.04.2023: невядома.</t>
   </si>
   <si>
     <t>2022-05-13 18:58:35</t>
   </si>
   <si>
     <t>Вячаслаў Валер'евіч Мурноў</t>
   </si>
   <si>
     <t>19 студзеня 1973</t>
   </si>
   <si>
     <t>Згодна з матэрыяламі справы, Вячаслаў Мурноў у кастрычніку 2021 года і ў сакавіку 2024 года нецэнзурна пракаментаваў публікацыі з выявай Лукашэнкі ў «Аднакласніках». Гэтага аказалася дастаткова, каб мужчыну адправілі ў калонію. Акрамя гэтага, яму таксама прызначылі "прымусовае лячэнне ад хранічнага алкагалізму".
 03.09.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 04.07.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 03.09.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-07-01 20:57:16</t>
-  </si>
-[...15 lines deleted...]
-    <t>2022-11-02 14:13:38</t>
   </si>
   <si>
     <t>Алена Аляксандраўна Лабанава</t>
   </si>
   <si>
     <t>19 студзеня 1984</t>
   </si>
   <si>
     <t>Стала вядома, што Алене замянілі рэжым і зараз яна знаходзіцца ў калоніі.
 Нагодай для затрымання сталі знойдзеныя ў тэлефоне здымкі з пратэстаў. Бізнэс Алены таксама быў знішчаны.
 Па сведчаннях былых палітвязняў, тэрмін Алены складае каля 2 гадоў.
 Вядома, што ўжо ў СІЗА Алена пачала прымаць антыдэпрэсанты. Першы час яна не атрымлівала лістоў ад родных, грашовых пераводаў, пасылак. У яе ёсць сын, на пачатак 2026 яму было 10 гадоў.</t>
   </si>
   <si>
     <t>Вырак суда 22.04.2024: невядома гадоў абмежаванні волі без накіравання. Суд па змене рэжыму дата невядомая: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2024-04-12 17:59:15</t>
   </si>
   <si>
+    <t>Віктар Вітальевіч Гурко</t>
+  </si>
+  <si>
+    <t>19 студзеня 2001</t>
+  </si>
+  <si>
+    <t>Затрыманы за ўдзел у акцыях пратэсту ў 2020 годзе.
+13 жніўня 2024 года ў судзе Кастрычніцкага раёна г. Мінска суддзя Лаўрыновіч Вольга будзе прымаць рашэнне "Аб замене абмежавання волі без накіравання ў папраўчую ўстанову адкрытага тыпу".
+Па стане на кастрычнік 2025 г. стала вядома, што Віктар зноў затрыманы і ўтрымліваецца ў СІЗА №1.</t>
+  </si>
+  <si>
+    <t>Вырак суда 14.03.2023: 1 год 6 месяцаў абмежаванні волі без накіравання. Суд па змене рэжыму 13.08.2023: невядома. Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2022-11-02 14:13:38</t>
+  </si>
+  <si>
     <t>Сяргей Мікалаевіч Кабарчук</t>
   </si>
   <si>
     <t>20 студзеня 1963</t>
   </si>
   <si>
     <t>15 лютага 2024 года ў Лельчыцкім раёне Гомельскай вобласці на мяжы з Украінай увялі рэжым «контртэрарыстычнай аперацыі». Насельніцтва прасілі "захоўваць спакой і падпарадкоўвацца патрабаванням супрацоўнікаў сілавых структур". У КДБ сцвярджаюць, што затрымалі ўдзельнікаў "дыверсійна-разведвальнай групы", у склад якой уваходзілі грамадзяне Украіны і Беларусі. Колькі менавіта чалавек было затрымана - не паведамляецца.
 Пасля затрымання ў Сяргея ў СІЗА дыягнаставалі анкалагічнае захворванне.</t>
   </si>
   <si>
     <t>ПК-8, 211388, Віцебская вобл., г. Ворша, вул. Леніна, 195А</t>
   </si>
   <si>
     <t>Вырак суда 23.10.2024: 20 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 700 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2024-09-23 19:42:06</t>
   </si>
   <si>
     <t>Максім Аляксандравіч Смірноў</t>
   </si>
   <si>
     <t>20 студзеня 1992</t>
   </si>
   <si>
     <t>Максім быў асуджаны проста ў сценах Брэсцкага дзяржаўнага тэхнічнага ўніверсітэта. Мужчына на момант суда быў пад вартай. А вінавацілі яго ў тым, што ён "у адным з тэлеграм-каналаў" напісаў каментар, які расцанілі як "публічную абразу" Лукашэнкі.</t>
   </si>
   <si>
     <t>ПУАТ-36, 220039, г. Мінск, вул. Караткевіча, 14</t>
   </si>
   <si>
     <t>Вырак суда 21.03.2025: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>2026-05-07 18:30:21</t>
-  </si>
-[...12 lines deleted...]
-    <t>2022-03-16 14:22:57</t>
   </si>
   <si>
     <t>Яўген Ігаравіч Сцяпанаў</t>
   </si>
   <si>
     <t>21 студзеня 1967</t>
   </si>
   <si>
     <t>Сутнасць абвінавачанняў , вылучаных супраць Яўгена Сцяпанава, якога зараз абвінавачваюць у «стварэнні ці ўдзеле ў дзейнасці экстрэмісцкага фармавання», не вядомая. Паводле непраўдзівых звестак, ён быў затрыманы ў студзені гэтага года за "распаўсюджванне экстрэмісцкіх матэрыялаў у інтэрнэце" і па ч. 2 арт. 19.11 КаАП прыгавораны да арышту, з-пад якога на волю ўжо не выйшаў.
 Яўген Сцяпанаў мае сур'ёзныя праблемы са здароўем: у 2020 годзе ён перанёс інсульт, пасля якога атрымаў цяжкасці з прамовай. З-за гэтага Яўген Сцяпанаў страціў магчымасць працаваць па прафесіі-ён скончыў універсітэт культуры і мастацтваў па спецыяльнасці «рэжысура», праводзіў вяселлі, канцэрты, іншыя ўрачыстыя і забаўляльныя мерапрыемствы.
 З сацыяльных сетак Яўген Сцяпанаў знік яшчэ ў канцы 2022 года, але з-за складанасці камунікацыі з ім гэта засталося незаўважаным. Увагу з боку сілавых структур прыцягнулі ягоныя звароты ў дзяржаўныя інстанцыі, напісаныя ў канцы лютага-пачатку сакавіка 2022г. Ён патрабаваў паспрыяць спыненню расійскай ваеннай агрэсіі на тэрыторыі Украіны - аб'явіць фарміраванне антываеннага руху і падтрымаць любыя формы антываенных пратэстаў; патрабаваць неадкладнага вываду расійскіх войскаў з тэрыторыі Беларусі, лічыць ваеннымі злачынцамі ўсіх, хто прымаў рашэнне аб ваенных дзеяннях ва Украіне, і хто санкцыянаваў агрэсіўную прапаганду, якая апраўдвае вайну, у дзяржаўных беларускіх СМІ.
 Свае патрабаванні спыніць вайну ва Украіне Яўген Сцяпанаў накіроўваў і мясцовым уладам, і дзяржаўным асобам вышэйшага рангу - міністру абароны Рэспублікі Беларусь, кіраўніку ўзброенымі сіламі краіны, генеральнаму пракурору РБ.</t>
   </si>
   <si>
     <t>Вырак суда 19.09.2024: невядома.</t>
   </si>
   <si>
     <t>2024-09-09 20:01:51</t>
   </si>
   <si>
+    <t>Анатоль Аркадзьевіч Яскевіч</t>
+  </si>
+  <si>
+    <t>21 студзеня 1987</t>
+  </si>
+  <si>
+    <t>Паводле матэрыялаў следства, яшчэ ў маі 2021 года, выкарыстоўваючы навіну аб крушэнні ваеннага самалёта ў горадзе Баранавічы і гібелі дваіх лётчыкаў, у сацыяльнай сетцы і відэахостынгу Tik-Tok, 35-гадовы Яскевіч сістэматычна размяшчаў у адкрытым доступе відэазвароты, накіраваныя на распальванне. сацыяльнай варожасці і варожасці ў адносінах да супрацоўнікаў сілавых ведамстваў.
+Таксама ў маі 2021 года ён вырабіў і размясціў у сацыяльнай сетцы і відэахостынгу TikTok у адкрытым для неабмежаванай колькасці асоб доступе 3 відэазвароты, у якіх абразіў кіраўніка дзяржавы, ілжыва абвінаваціў яго ў цяжкіх і асабліва цяжкіх злачынствах.</t>
+  </si>
+  <si>
+    <t>Вырак суда 06.07.2022: 4 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2022-06-29 15:39:33</t>
+  </si>
+  <si>
     <t>Уладзімір Мікалаевіч Савянкоў</t>
   </si>
   <si>
     <t>21 студзеня 1977</t>
   </si>
   <si>
     <t>Уладзімір, паводле наяўнай інфармацыі, былы камандзір АМАП і дэпутат Пушкінскай выбарчай акругі №9 (аграгарадок Калодзішчы) 27-га склікання, быў затрыманы ў снежні 2021 года пасля спробы атакі на ГОМ-2 Фрунзенскага РУУС у Мінску 16 жніўня 2021 года ў межах крымінальнай справы, узбуджанай па артыкуле «акт тэрарызму».
 Паводле абвінавачання, з ліпеня 2020 года па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група, мэтай якой было здзяйсненне экстрэмісцкіх злачынстваў. У групе ўдзельнічалі радыкальна настроеныя асобы, у тым ліку былыя і дзейныя вайскоўцы, супрацоўнікі сілавых органаў, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам». Гэтая справа звязана з абвінавачваннямі ў спробе падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і «арганізацыі масавых беспарадкаў».
 Уладзіміра асудзілі па некалькіх крымінальных артыкулах на вялікі тэрмін пазбаўлення волі, першыя пяць з якіх — турэмны рэжым. Таксама яго пазбавілі воінскага звання.</t>
   </si>
   <si>
     <t>Вырак суда 21.06.2023: 16 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму (з іх 5 гадоў турэмнага рэжыму), абмежаванне па ваеннай службе. Апеляцыя 04.10.2023: прысуд пакінуты без змены. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2022-09-09 14:56:43</t>
   </si>
   <si>
-    <t>Анатоль Аркадзьевіч Яскевіч</t>
-[...14 lines deleted...]
-  <si>
     <t>Аляксей Юр'евіч Клюшнічэнка</t>
   </si>
   <si>
     <t>22 студзеня 1996</t>
   </si>
   <si>
     <t>Аляксей актывіст, сябра Руху "За Свабоду".</t>
   </si>
   <si>
     <t>Вырак суда 05.11.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 14.01.2025: невядома.</t>
   </si>
   <si>
     <t>2024-09-04 17:24:13</t>
   </si>
   <si>
     <t>Сяргей Сяргеевіч Якубенак</t>
   </si>
   <si>
     <t>22 студзеня 1976</t>
   </si>
   <si>
     <t>Асновай для крымінальнай справы ў дачыненні да мужчыны стаў "Клас" у "Аднакласніках" у адным з паблікаў, прызнаных экстрэмісцкімі адным з судоў Рэспублікі Беларусь.</t>
   </si>
   <si>
     <t>Вырак суда 13.12.2023: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 05.03.2024: невядома.</t>
   </si>
   <si>
     <t>2023-12-07 23:46:11</t>
-  </si>
-[...10 lines deleted...]
-    <t>2026-01-23 15:23:36</t>
   </si>
   <si>
     <t>Уладзімір Андрэевіч Целяпун</t>
   </si>
   <si>
     <t>23 студзеня 1956</t>
   </si>
   <si>
     <t>Уладзімір — актывіст і праваабаронца з Мазыра, вядомы ў рэгіёне сваёй дзейнасцю па абароне правоў чалавека, уключаючы права на мірныя сходы. У 1986 годзе ён удзельнічаў у ліквідацыі наступстваў аварыі на Чарнобыльскай АЭС. Мае праблемы са здароўем.
 Неаднаразова падвяргаўся палітычнаму пераследу і адміністрацыйным арыштам.
 У красавіку 2026 года быў затрыманы і зняволены пад варту ў СІЗА ў межах крымінальнай справы, падрабязнасці якой пакуль невядомыя.</t>
   </si>
   <si>
     <t>2026-04-30 16:36:39</t>
   </si>
   <si>
     <t>Дар'я Віктараўна Калінава</t>
   </si>
   <si>
     <t>23 студзеня 1995</t>
   </si>
   <si>
     <t>Пасля заканчэння школы Дар'я вучылася ў Еўропе.</t>
   </si>
   <si>
     <t>ПУАТ-1, вул. Беларусская, 84а, г. Брэст, 224025</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2026-05-10 09:40:12</t>
   </si>
   <si>
+    <t>Іван Віктаравіч Войнаў</t>
+  </si>
+  <si>
+    <t>23 студзеня 1996</t>
+  </si>
+  <si>
+    <t>Былы міліцыянер. Затрыманы прыкладна ў жніўні 2025 года, яго абвінавачваюць за нібыта сувязь з Палком Каліноўскага. У кастрычніку 2025 года ўтрымліваўся ў СІЗА КДБ, потым яго перавялі ў СІЗА-1.</t>
+  </si>
+  <si>
+    <t>2026-01-23 15:23:36</t>
+  </si>
+  <si>
     <t>Антон Паўловіч Шыбут</t>
   </si>
   <si>
     <t>23 студзеня 1990</t>
   </si>
   <si>
     <t>29.09.2023 адбылося апеляцыйнае паседжанне суда.</t>
   </si>
   <si>
     <t>5 гадоў пазбаўлення волі ў калоніі</t>
   </si>
   <si>
     <t>2023-07-08 16:04:24</t>
   </si>
   <si>
     <t>Аляксандр Паўлавіч Гашнікаў</t>
   </si>
   <si>
     <t>23 студзеня 1987</t>
   </si>
   <si>
     <t>Аляксандр, супрацоўнік БМЗ, быў затрыманы восенню 2021 года ў межах крымінальнай справы, узбуджанай супраць супрацоўнікаў заводаў, якія падтрымалі страйк і ўваходзілі ў ініцыятыву «Рабочы рух». 21 верасня 2021 года гэтая ініцыятыва была прызнана экстрэмісцкай арганізацыяй, пасля чаго па ўсёй краіне прайшлі масавыя затрыманні рабочых.
 У лютым 2023 года Аляксандра прызналі вінаватым паводле артыкулаў «здрада дзяржаве» і «стварэнне экстрэмісцкага фарміравання і ўдзел у ім» і прыгаварылі да пазбаўлення волі.
 Вясной 2024 года адбылося чарговае судовае пасяджэнне, па выніках якога Аляксандра перавялі на турэмны рэжым.</t>
   </si>
@@ -986,79 +963,100 @@
   </si>
   <si>
     <t>25 студзеня 1977</t>
   </si>
   <si>
     <t>У 2025 годзе ў лютым Таццяну асудзілі па арт. 19.11 КаАП (распаўсюджванне экстрэмісцкіх матэрыялаў). Пасля чаго завяла крымінальную справу.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2026-01-07 23:51:04</t>
   </si>
   <si>
     <t>Алег Васільевіч Ларычаў</t>
   </si>
   <si>
     <t>26 студзеня 1986</t>
   </si>
   <si>
     <t>Арганізатар фестывалю Urban Myths, грамадскі дзеяч і стрыт-арт-мастак.
 Раней Алег Ларычаў ужо некалькі разоў затрымліваўся і прыцягваўся да адказнасці, у тым ліку за свой арт-актывізм, у тым ліку ў 2022 годзе.
 На гэты раз яго затрымалі па крымінальнай справе, меркавана звязанай з затрыманнямі іншых людзей нібыта датычных у "экстрэмісцкім фарміраванні" "Да Зораў".</t>
   </si>
   <si>
+    <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
+  </si>
+  <si>
     <t>2025-12-29 19:49:56</t>
   </si>
   <si>
     <t>Яўген Уладзіміравіч Федасенка</t>
   </si>
   <si>
     <t>26 студзеня 1988</t>
   </si>
   <si>
     <t>Яўген быў затрыманы ў ліпені 2025 года ў рамках крымінальнай справы, узбуджанай па артыкуле "садзейнічанне экстрэмісцкай дзейнасці", пасля таго як беларускія сілавікі атрымалі доступ да перапісак бота маніторынгавага праекта "Беларускі Гаюн", куды людзі адпраўлялі інфармацыю аб перамяшчэннях расійскіх войскаў.
 У сакавіку 2026 года Яўгена прызналі вінаватым і прыгаварылі да пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>Вырак суда 23.03.2026: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 26.05.2026: невядома.</t>
   </si>
   <si>
     <t>2026-04-20 16:01:49</t>
   </si>
   <si>
     <t>Марына Феліксаўна Далматава</t>
   </si>
   <si>
     <t>27 студзеня 1970</t>
   </si>
   <si>
     <t>Вырак суда 03.07.2026: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2026-01-07 22:47:21</t>
+  </si>
+  <si>
+    <t>Раман Мікалаевіч Басалай</t>
+  </si>
+  <si>
+    <t>27 студзеня 1982</t>
+  </si>
+  <si>
+    <t>Раман выпускнік Полацкага дзяржаўнага ўніверсітэта: у 2004 годзе скончыў электратэхнічны факультэт з чырвоным дыпломам, пасля чаго вучыўся ў аспірантуры.
+У школьныя гады быў пераможцам у алімпіядах па фізіцы і матэматыцы, навуковыя публікацыі і чатыры заяўкі на патэнты. У яго рознабаковыя інтарэсы: ад ігры на барабанах да радыёэлектронікі.
+Доўгі час мужчына працаваў інжынерам-праекціроўшчыкам сетак, а са снежня 2023 года ўладкаваўся распрацоўшчыкам у кампанію Passat Innovations. Тамака ён займаўся стварэннем драйвераў для чыпаў, распрацоўкай інтэлектуальных крыніц бесперабойнага сілкавання і сістэм галасавой сувязі. Узровень Басалая адлюстроўвае яго рэйтынг на платформе CodeWars: беларус уваходзіў у топ-0,168% карыстальнікаў па рашэнні задач на C/C++ і займаў 1183 месца з мільёнаў карыстальнікаў платформы.
+Мае жонку і непаўналетнюю дачку.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-12-16 16:40:12</t>
   </si>
   <si>
     <t>Аляксей Віктаравіч Ягелла</t>
   </si>
   <si>
     <t>27 студзеня 1984</t>
   </si>
   <si>
     <t>Пра Аляксея вядома , што ён па адукацыі з'яўляецца лекарам-хірургам, але ў сваёй прафесіі не працаваў. Ён - евангельскі прапаведнік, а таксама абаронца здаровага ладу жыцця. У мінулым годзе абласная дзяржаўная газета пісала аб тым, як ён прасоўвае свой спосаб адмовы ад курэння.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-11-29 18:40:32</t>
   </si>
   <si>
     <t>Максім Ігаравіч Шуканаў</t>
   </si>
   <si>
     <t>27 студзеня 1989</t>
   </si>
   <si>
     <t>36‑гадовы мазырскі блогер Максім Шуканаў меў больш за 6000 падпісчыкаў на YouTube-канале Union Bell. Хлопец аналізаваў палітычныя працэсы, расказваў праўду пра вайну Расіі і Украіны. Часам гэтыя ролікі набіралі дзясяткі тысяч праглядаў.
 Нават пасля таго, як рэпрэсіі ўзмацніліся, Максім не з'яжджаў з краіны. Разам са сваёй нявестай Палінай Зыль - яна таксама блогер - хлопец перайшоў на падпольнае становішча.
@@ -1093,83 +1091,83 @@
   <si>
     <t>Беларускі журналіст Андрэй, затрыманы 12 студзеня 2021 года разам са сваёй дзяўчынай Ірынай Злобінай, абвінавачваўся ў "фінансаванні пратэстнай дзейнасці" і аплаце штрафаў удзельнікам пратэстаў. Яго асудзілі па шэрагу крымінальных артыкулаў, у тым ліку "здрада дзяржаве" і "ўдзел у экстрэмісцкім фарміраванні".
 1 верасня 2022 года пара ажанілася ў СІЗА-1.</t>
   </si>
   <si>
     <t>Вырак суда 06.10.2022: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 1000 базавых велічынь штрафу. Апеляцыя 06.01.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-26 22:36:24</t>
   </si>
   <si>
     <t>Аляксандр Уладзіміравіч Герасіменка</t>
   </si>
   <si>
     <t>30 студзеня 1977</t>
   </si>
   <si>
     <t>Працаваў вадзіцелем-дальнабойшчыкам. Апошняе вядомае месца працы Аляксандра - "Мазырсоль". Да гэтага працаваў у сферы спорту: трэнерам -выкладчыкам па веславанні і намеснікам дырэктара па дзіцячай спартыўнай школе.
 Яго затрымалі па "справе Гаюна" шостага сакавіка 2025 года.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 4 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-07-25 00:54:32</t>
-  </si>
-[...13 lines deleted...]
-    <t>2023-03-12 14:58:12</t>
   </si>
   <si>
     <t>Сяргей Анатольевіч Пако</t>
   </si>
   <si>
     <t>30 студзеня 1975</t>
   </si>
   <si>
     <t>У 2005 годзе Сяргей заснаваў у расійскім Смаленску ТАА "Прамснаб". Фірма закупляла ў Беларусі розныя металавырабы, пасля чаго перапрадавала іх расійскім прадпрыемствам. У сярэдзіне траўня 2024 года на тэрыторыі Беларусі быў нечакана затрыманы транспарт «Прамснаба». Барысаўскі міжраённы аддзел Дэпартамента фінансавых расследаванняў КДК завёў супраць Сяргея Пако крымінальную справу па эканамічным артыкуле - частцы 3 артыкула 243 КК (ухіленне ад выплаты падаткаў). А сам уладальнік прыбытковага бізнэсу адправіўся ў СІЗА.
 Паколькі Сяргею належала памяшканне ў родным Жодзіне, ДФР палічыў яго незарэгістраваным "пастаянным прадстаўніцтвам" расійскай фірмы ў Беларусі. Абапіраючыся на гэты факт, следчыя залічылі ўсю выручку кампаніі за 13 гадоў у беларускую падатковую базу. У кастрычніку 2024 года кантралёры выставілі каласальны рахунак: больш за 2,8 мільёна беларускіх рублёў даналічэнняў і пені. Юрысты кампаніі спасылаліся на міжурадавую дамову 1995 гады аб пазбяганні падвойнага падаткаабкладання, бо памяшканне выкарыстоўвалася выключна для закупак і па законе не магло лічыцца прадстаўніцтвам.
 А ў лістападзе 2024 года следчыя расійскага СК па Смаленскай вобласці разам з беларускай ДФР правялі ператрус у офісе "Прамснаба". Была арыштаваная маёмасць фірмы.
 Пасля публікацый адвакатаў у студзені 2025 года пра лёс бізнэсмэна нічога не было чуваць амаль паўтара гады. Толькі 6 ліпеня 2026 года яго прозвішча ўсплыло ў абноўленых спісах МУС.
 Няма інфармацыі, ці то Поко пакрыў шкоду, і таму артыкул адпаў, ці проста абвінавачванне перакваліфікавалі, ці за падаткі судзілі асобна.
 Аднак Сяргея Паку асудзілі па цэлым букеце палітычных артыкулаў. У выніковым прысудзе фігуруюць «распальванне варожасці» (ч. 1 арт. 130), «заклікі да дзеянняў у шкоду нацыянальнай бяспецы» (ч. 3 арт. 361) і ўдзел у пратэстах (ч. 1 арт. 342). Дадаўся туды і артыкул за дачу хабару ў буйным памеры (ч. 3 арт. 431 КК).
 Па адным толькі карупцыйным артыкуле мінімальнае пакаранне - 5 гадоў калоніі, а з улікам палітыкі тэрмін можа апынуцца нашмат больш. Сяргей Пако прызнаны палітвязнем.</t>
   </si>
   <si>
     <t>2026-07-06 16:01:53</t>
+  </si>
+  <si>
+    <t>Максім Амінбаевіч Джуманіязаў</t>
+  </si>
+  <si>
+    <t>30 студзеня 1983</t>
+  </si>
+  <si>
+    <t>Максім мае з дзяцінства цяжкае псіхічнае захворванне , для яго патрабуецца асаблівы надгляд.</t>
+  </si>
+  <si>
+    <t>невядома</t>
+  </si>
+  <si>
+    <t>2023-03-12 14:58:12</t>
   </si>
   <si>
     <t>Эдуард Віктаравіч Бабарыка</t>
   </si>
   <si>
     <t>30 студзеня 1990</t>
   </si>
   <si>
     <t>Эдуард, які скончыў БДЭУ па спецыяльнасці «Эканоміка і кіраванне прадпрыемствамі» і кіраваў краўдфандынгавымі платформамі Ulej і MolaMola, а таксама ініцыятыўнай групай свайго бацькі Віктара Бабарыка, быў затрыманы 18 чэрвеня 2020 года па шляху ў ЦВК для здачы подпісаў. Ён правёў больш за тры гады ў зняволенні без суда і быў асуджаны за "арганізацыю масавых беспарадкаў" і "ухіленне ад выплаты падаткаў".
 У ліпені 2024 года яго паўторна прыгаварылі да двух гадоў пазбаўлення волі за «непадпарадкаванне адміністрацыі калоніі».</t>
   </si>
   <si>
     <t>Вырак суда 05.07.2023: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 27.11.2023: прысуд пакінуты без змены. Вырак суда 10.07.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 19.09.2024: прысуд пакінуты без змены. Вырак суда 20.02.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2021-02-27 00:33:12</t>
   </si>
   <si>
     <t>Ціхан Сяргеевіч Осіпаў</t>
   </si>
   <si>
     <t>31 студзеня 1996</t>
   </si>
   <si>
     <t>Ціхан быў затрыманы і асуджаны за тое, што, паводле версіі СК, учыніў наўмысны наезд на вайскоўцаў унутраных войскаў МУС падчас акцыі пратэсту, якая праходзіла 11 жніўня 2020 года каля арт. м. «Пушкінская» у Менску.
@@ -1585,81 +1583,81 @@
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
       <c r="D4" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
@@ -1669,1784 +1667,1784 @@
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
         <v>41</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="I7" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>46</v>
       </c>
-      <c r="D8" t="s">
-[...8 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
         <v>49</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>51</v>
       </c>
       <c r="I9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" t="s">
         <v>58</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>59</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" t="s">
         <v>60</v>
-      </c>
-[...16 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
         <v>64</v>
       </c>
-      <c r="B12" t="s">
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
         <v>65</v>
       </c>
-      <c r="C12" t="s">
+      <c r="I12" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" t="s">
         <v>68</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>69</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
         <v>70</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="I13" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" t="s">
         <v>74</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
         <v>75</v>
       </c>
-      <c r="C14" t="s">
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
         <v>76</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="I14" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" t="s">
         <v>80</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
+        <v>64</v>
+      </c>
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" t="s">
         <v>81</v>
       </c>
-      <c r="C15" t="s">
+      <c r="I15" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" t="s">
         <v>85</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
         <v>86</v>
       </c>
-      <c r="C16" t="s">
+      <c r="F16" t="s">
         <v>87</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16" t="s">
+      <c r="G16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" t="s">
         <v>88</v>
       </c>
-      <c r="F16" t="s">
-[...5 lines deleted...]
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B17" t="s">
         <v>91</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>92</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
         <v>93</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" t="s">
         <v>94</v>
       </c>
-      <c r="F17" t="s">
+      <c r="I17" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B18" t="s">
+        <v>97</v>
+      </c>
+      <c r="C18" t="s">
         <v>98</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
+        <v>45</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
         <v>99</v>
       </c>
-      <c r="C18" t="s">
+      <c r="I18" t="s">
         <v>100</v>
-      </c>
-[...16 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>101</v>
+      </c>
+      <c r="B19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C19" t="s">
+        <v>103</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" t="s">
+        <v>50</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
         <v>104</v>
       </c>
-      <c r="B19" t="s">
+      <c r="I19" t="s">
         <v>105</v>
-      </c>
-[...19 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>106</v>
+      </c>
+      <c r="B20" t="s">
+        <v>107</v>
+      </c>
+      <c r="C20" t="s">
+        <v>108</v>
+      </c>
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
         <v>109</v>
       </c>
-      <c r="B20" t="s">
+      <c r="F20" t="s">
+        <v>87</v>
+      </c>
+      <c r="G20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" t="s">
         <v>110</v>
       </c>
-      <c r="C20" t="s">
+      <c r="I20" t="s">
         <v>111</v>
-      </c>
-[...16 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>112</v>
+      </c>
+      <c r="B21" t="s">
+        <v>113</v>
+      </c>
+      <c r="D21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" t="s">
         <v>114</v>
       </c>
-      <c r="B21" t="s">
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" t="s">
         <v>115</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="I21" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>117</v>
+      </c>
+      <c r="B22" t="s">
+        <v>118</v>
+      </c>
+      <c r="C22" t="s">
         <v>119</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" t="s">
+        <v>50</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="H22" t="s">
         <v>120</v>
       </c>
-      <c r="C22" t="s">
+      <c r="I22" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B23" t="s">
+        <v>123</v>
+      </c>
+      <c r="D23" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" t="s">
         <v>124</v>
       </c>
-      <c r="B23" t="s">
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
         <v>125</v>
       </c>
-      <c r="C23" t="s">
+      <c r="I23" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>127</v>
+      </c>
+      <c r="B24" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" t="s">
         <v>129</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
         <v>130</v>
       </c>
-      <c r="C24" t="s">
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
         <v>131</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24" t="s">
+      <c r="I24" t="s">
         <v>132</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>133</v>
+      </c>
+      <c r="B25" t="s">
+        <v>134</v>
+      </c>
+      <c r="C25" t="s">
         <v>135</v>
       </c>
-      <c r="B25" t="s">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" t="s">
         <v>136</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="I25" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B26" t="s">
+        <v>139</v>
+      </c>
+      <c r="C26" t="s">
         <v>140</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
         <v>141</v>
       </c>
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>142</v>
       </c>
-      <c r="D26" t="s">
-[...5 lines deleted...]
-      <c r="G26" t="s">
+      <c r="I26" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>144</v>
+      </c>
+      <c r="B27" t="s">
+        <v>145</v>
+      </c>
+      <c r="C27" t="s">
         <v>146</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
         <v>147</v>
       </c>
-      <c r="C27" t="s">
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" t="s">
         <v>148</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27" t="s">
+      <c r="I27" t="s">
         <v>149</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>150</v>
+      </c>
+      <c r="B28" t="s">
+        <v>151</v>
+      </c>
+      <c r="C28" t="s">
         <v>152</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
+        <v>124</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
         <v>153</v>
       </c>
-      <c r="C28" t="s">
+      <c r="I28" t="s">
         <v>154</v>
-      </c>
-[...16 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29" t="s">
+        <v>156</v>
+      </c>
+      <c r="C29" t="s">
         <v>157</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="s">
+        <v>124</v>
+      </c>
+      <c r="F29" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
         <v>158</v>
       </c>
-      <c r="C29" t="s">
+      <c r="I29" t="s">
         <v>159</v>
-      </c>
-[...16 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" t="s">
+        <v>161</v>
+      </c>
+      <c r="C30" t="s">
         <v>162</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>64</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
         <v>163</v>
       </c>
-      <c r="C30" t="s">
+      <c r="I30" t="s">
         <v>164</v>
-      </c>
-[...16 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31" t="s">
+        <v>166</v>
+      </c>
+      <c r="C31" t="s">
         <v>167</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
+        <v>114</v>
+      </c>
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
         <v>168</v>
       </c>
-      <c r="C31" t="s">
+      <c r="I31" t="s">
         <v>169</v>
-      </c>
-[...16 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32" t="s">
+        <v>171</v>
+      </c>
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
+        <v>64</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
         <v>172</v>
       </c>
-      <c r="B32" t="s">
+      <c r="I32" t="s">
         <v>173</v>
-      </c>
-[...16 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" t="s">
+        <v>175</v>
+      </c>
+      <c r="C33" t="s">
         <v>176</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" t="s">
+        <v>55</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
         <v>177</v>
       </c>
-      <c r="C33" t="s">
+      <c r="I33" t="s">
         <v>178</v>
-      </c>
-[...16 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>179</v>
+      </c>
+      <c r="B34" t="s">
+        <v>180</v>
+      </c>
+      <c r="C34" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
       <c r="D34" t="s">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>31</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="I34" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>184</v>
+      </c>
+      <c r="B35" t="s">
+        <v>185</v>
+      </c>
+      <c r="C35" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="I35" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>189</v>
+      </c>
+      <c r="B36" t="s">
+        <v>190</v>
+      </c>
+      <c r="C36" t="s">
         <v>191</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
         <v>192</v>
       </c>
-      <c r="C36" t="s">
+      <c r="I36" t="s">
         <v>193</v>
-      </c>
-[...13 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>194</v>
+      </c>
+      <c r="B37" t="s">
+        <v>195</v>
+      </c>
+      <c r="C37" t="s">
         <v>196</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
         <v>197</v>
       </c>
-      <c r="C37" t="s">
+      <c r="I37" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B38" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D38" t="s">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>31</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="I38" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>203</v>
+      </c>
+      <c r="B39" t="s">
+        <v>204</v>
+      </c>
+      <c r="C39" t="s">
         <v>205</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>50</v>
+      </c>
+      <c r="F39" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
         <v>206</v>
       </c>
-      <c r="C39" t="s">
+      <c r="I39" t="s">
         <v>207</v>
-      </c>
-[...16 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>208</v>
+      </c>
+      <c r="B40" t="s">
+        <v>209</v>
+      </c>
+      <c r="C40" t="s">
         <v>210</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
         <v>211</v>
       </c>
-      <c r="C40" t="s">
+      <c r="I40" t="s">
         <v>212</v>
-      </c>
-[...16 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>213</v>
+      </c>
+      <c r="B41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C41" t="s">
         <v>215</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
         <v>216</v>
       </c>
-      <c r="C41" t="s">
+      <c r="I41" t="s">
         <v>217</v>
-      </c>
-[...13 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B42" t="s">
+        <v>219</v>
+      </c>
+      <c r="C42" t="s">
         <v>220</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>30</v>
+      </c>
+      <c r="E42" t="s">
+        <v>31</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
         <v>221</v>
       </c>
-      <c r="C42" t="s">
+      <c r="I42" t="s">
         <v>222</v>
-      </c>
-[...16 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>223</v>
+      </c>
+      <c r="B43" t="s">
+        <v>224</v>
+      </c>
+      <c r="C43" t="s">
         <v>225</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
         <v>226</v>
       </c>
-      <c r="C43" t="s">
+      <c r="I43" t="s">
         <v>227</v>
-      </c>
-[...16 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>228</v>
+      </c>
+      <c r="B44" t="s">
+        <v>229</v>
+      </c>
+      <c r="C44" t="s">
         <v>230</v>
       </c>
-      <c r="B44" t="s">
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
         <v>231</v>
       </c>
-      <c r="C44" t="s">
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" t="s">
         <v>232</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="I44" t="s">
         <v>233</v>
-      </c>
-[...10 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>234</v>
+      </c>
+      <c r="B45" t="s">
+        <v>235</v>
+      </c>
+      <c r="C45" t="s">
         <v>236</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
         <v>237</v>
       </c>
-      <c r="C45" t="s">
+      <c r="F45" t="s">
+        <v>87</v>
+      </c>
+      <c r="G45" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" t="s">
         <v>238</v>
       </c>
-      <c r="D45" t="s">
-[...2 lines deleted...]
-      <c r="E45" t="s">
+      <c r="I45" t="s">
         <v>239</v>
-      </c>
-[...10 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>240</v>
+      </c>
+      <c r="B46" t="s">
+        <v>241</v>
+      </c>
+      <c r="C46" t="s">
         <v>242</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" t="s">
         <v>243</v>
       </c>
-      <c r="D46" t="s">
-[...11 lines deleted...]
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>245</v>
+      </c>
+      <c r="B47" t="s">
         <v>246</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>247</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" t="s">
+        <v>64</v>
+      </c>
+      <c r="F47" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" t="s">
+        <v>15</v>
+      </c>
+      <c r="H47" t="s">
         <v>248</v>
       </c>
-      <c r="D47" t="s">
-[...8 lines deleted...]
-      <c r="H47" t="s">
+      <c r="I47" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>250</v>
+      </c>
+      <c r="B48" t="s">
         <v>251</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>252</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" t="s">
+        <v>50</v>
+      </c>
+      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" t="s">
+        <v>15</v>
+      </c>
+      <c r="H48" t="s">
         <v>253</v>
       </c>
-      <c r="D48" t="s">
-[...11 lines deleted...]
-      <c r="H48" t="s">
+      <c r="I48" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>255</v>
+      </c>
+      <c r="B49" t="s">
         <v>256</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>257</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" t="s">
+        <v>15</v>
+      </c>
+      <c r="H49" t="s">
         <v>258</v>
       </c>
-      <c r="D49" t="s">
-[...11 lines deleted...]
-      <c r="H49" t="s">
+      <c r="I49" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>260</v>
+      </c>
+      <c r="B50" t="s">
         <v>261</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>262</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>14</v>
+      </c>
+      <c r="G50" t="s">
+        <v>15</v>
+      </c>
+      <c r="H50" t="s">
         <v>263</v>
       </c>
-      <c r="D50" t="s">
-[...8 lines deleted...]
-      <c r="H50" t="s">
+      <c r="I50" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>265</v>
+      </c>
+      <c r="B51" t="s">
         <v>266</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>267</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
+        <v>55</v>
+      </c>
+      <c r="F51" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" t="s">
+        <v>15</v>
+      </c>
+      <c r="I51" t="s">
         <v>268</v>
-      </c>
-[...16 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>269</v>
+      </c>
+      <c r="B52" t="s">
+        <v>270</v>
+      </c>
+      <c r="C52" t="s">
         <v>271</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
+        <v>30</v>
+      </c>
+      <c r="E52" t="s">
         <v>272</v>
       </c>
-      <c r="C52" t="s">
+      <c r="F52" t="s">
+        <v>87</v>
+      </c>
+      <c r="G52" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" t="s">
         <v>273</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
       <c r="I52" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>275</v>
       </c>
       <c r="B53" t="s">
         <v>276</v>
       </c>
       <c r="C53" t="s">
         <v>277</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
+      </c>
+      <c r="H53" t="s">
+        <v>41</v>
       </c>
       <c r="I53" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>279</v>
       </c>
       <c r="B54" t="s">
         <v>280</v>
       </c>
       <c r="C54" t="s">
         <v>281</v>
       </c>
       <c r="D54" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="E54" t="s">
+        <v>114</v>
+      </c>
+      <c r="F54" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" t="s">
         <v>282</v>
       </c>
-      <c r="F54" t="s">
-[...5 lines deleted...]
-      <c r="H54" t="s">
+      <c r="I54" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>284</v>
+      </c>
+      <c r="B55" t="s">
         <v>285</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>286</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>50</v>
+      </c>
+      <c r="F55" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55" t="s">
+        <v>15</v>
+      </c>
+      <c r="H55" t="s">
         <v>287</v>
       </c>
-      <c r="D55" t="s">
-[...11 lines deleted...]
-      <c r="H55" t="s">
+      <c r="I55" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>289</v>
+      </c>
+      <c r="B56" t="s">
         <v>290</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>291</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>30</v>
+      </c>
+      <c r="E56" t="s">
+        <v>31</v>
+      </c>
+      <c r="F56" t="s">
+        <v>14</v>
+      </c>
+      <c r="G56" t="s">
+        <v>15</v>
+      </c>
+      <c r="H56" t="s">
         <v>292</v>
       </c>
-      <c r="D56" t="s">
-[...11 lines deleted...]
-      <c r="H56" t="s">
+      <c r="I56" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>294</v>
+      </c>
+      <c r="B57" t="s">
         <v>295</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>296</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
         <v>297</v>
       </c>
-      <c r="D57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
-      <c r="H57" t="s">
+      <c r="I57" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>299</v>
+      </c>
+      <c r="B58" t="s">
         <v>300</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>301</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" t="s">
+        <v>64</v>
+      </c>
+      <c r="F58" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" t="s">
         <v>302</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I58" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>304</v>
       </c>
       <c r="B59" t="s">
         <v>305</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>30</v>
+      </c>
+      <c r="E59" t="s">
+        <v>297</v>
+      </c>
+      <c r="F59" t="s">
+        <v>14</v>
+      </c>
+      <c r="G59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" t="s">
         <v>306</v>
       </c>
-      <c r="D59" t="s">
-[...8 lines deleted...]
-      <c r="H59" t="s">
+      <c r="I59" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>308</v>
+      </c>
+      <c r="B60" t="s">
         <v>309</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="E60" t="s">
-        <v>21</v>
+        <v>147</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>311</v>
       </c>
       <c r="I60" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>313</v>
       </c>
       <c r="B61" t="s">
         <v>314</v>
       </c>
       <c r="C61" t="s">
         <v>315</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>316</v>
       </c>
       <c r="I61" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>318</v>
       </c>
       <c r="B62" t="s">
         <v>319</v>
       </c>
       <c r="C62" t="s">
         <v>320</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>321</v>
       </c>
       <c r="I62" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>323</v>
       </c>
       <c r="B63" t="s">
         <v>314</v>
       </c>
       <c r="C63" t="s">
         <v>324</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="F63" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>325</v>
       </c>
       <c r="I63" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>327</v>
       </c>
       <c r="B64" t="s">
         <v>328</v>
       </c>
       <c r="C64" t="s">
         <v>329</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="F64" t="s">
         <v>14</v>
       </c>
       <c r="G64" t="s">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>330</v>
       </c>
       <c r="I64" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>332</v>
       </c>
       <c r="B65" t="s">
         <v>333</v>
       </c>
       <c r="C65" t="s">
         <v>334</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
       <c r="G65" t="s">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>335</v>
       </c>
       <c r="I65" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>337</v>
       </c>
       <c r="B66" t="s">
         <v>338</v>
       </c>
       <c r="C66" t="s">
         <v>339</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
-      <c r="E66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="H66" t="s">
+        <v>316</v>
+      </c>
+      <c r="I66" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>341</v>
+      </c>
+      <c r="B67" t="s">
         <v>342</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>343</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" t="s">
+        <v>114</v>
+      </c>
+      <c r="F67" t="s">
+        <v>14</v>
+      </c>
+      <c r="G67" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" t="s">
         <v>344</v>
-      </c>
-[...10 lines deleted...]
-        <v>316</v>
       </c>
       <c r="I67" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>346</v>
       </c>
       <c r="B68" t="s">
         <v>347</v>
       </c>
       <c r="C68" t="s">
         <v>348</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="E68" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
       <c r="G68" t="s">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>349</v>
       </c>
       <c r="I68" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>351</v>
       </c>
       <c r="B69" t="s">
         <v>352</v>
       </c>
       <c r="C69" t="s">
         <v>353</v>
       </c>
       <c r="D69" t="s">