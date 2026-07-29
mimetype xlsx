--- v2 (2026-03-19)
+++ v3 (2026-07-29)
@@ -12,1319 +12,1152 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="400">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Імя і прозвішча</t>
   </si>
   <si>
     <t>Дзень народзінаў</t>
   </si>
   <si>
     <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Вясна</t>
   </si>
   <si>
     <t>Прысуд</t>
   </si>
   <si>
     <t>Дата дадання</t>
   </si>
   <si>
+    <t>Руслан Рафаэлевіч Бадамшын</t>
+  </si>
+  <si>
+    <t>1 лістапада 1984</t>
+  </si>
+  <si>
+    <t>Урач-неўролаг. Бадамшына затрымлівалі як мінімум пяць разоў пасля выбараў - супраць яго складалі пратаколы і арыштоўвалі. Тады ён увогуле адбыў больш за 60 сутак адміністрацыйнага арышту.
+Апошні раз лекара затрымалі раніцай 28 лютага. Супраць яго распачалі крымінальную справу за фота з акцыяў пратэсту ў 2020 годзе ў Менску.
+У чэрвені 2025 г. стала вядома, што Руслан зноў затрыманы і ўтрымліваецца ў СІЗА № 1.</t>
+  </si>
+  <si>
+    <t>Мужчынскі</t>
+  </si>
+  <si>
+    <t>У зняволенні</t>
+  </si>
+  <si>
+    <t>Так</t>
+  </si>
+  <si>
+    <t>Вырак суда 07.05.2024: 3 гады абмежаванні волі без накіравання. Вырак суда дата невядомая: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 03.04.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2024-05-02 19:02:05</t>
+  </si>
+  <si>
     <t>Андрэй Мікалаевіч Краўчук</t>
   </si>
   <si>
     <t>1 лістапада 1987</t>
   </si>
   <si>
-    <t>Мужчынскі</t>
-[...1 lines deleted...]
-  <si>
     <t>ПК №15, 212013, г.Магілёў, п/а Вейна, Слаўгарадская шаша 183</t>
   </si>
   <si>
-    <t>У зняволенні</t>
-[...4 lines deleted...]
-  <si>
     <t>Вырак суда 10.10.2022: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 10.01.2023: невядома.</t>
   </si>
   <si>
     <t>2022-09-14 14:54:03</t>
-  </si>
-[...20 lines deleted...]
-    <t>2021-02-28 01:37:45</t>
   </si>
   <si>
     <t>Яўген Аляксандравіч Ціханаў</t>
   </si>
   <si>
     <t>3 лістапада 1982</t>
   </si>
   <si>
     <t>Яўгену 40 гадоў, ён скончыў Акадэмію МУС больш за 15 гадоў таму і паспеў папрацаваць участковым, але звольніўся па ўласным жаданні. Пазней Аляксей перайшоў у ІТ. Пасля нейкі час пажыў у Еўропе, у Італіі. Яго затрымалі пры спробе ўезду ў Беларусь - мужчына хацеў прыехаць на дзень нараджэння маці і аформіць даверанасць. Супраць Яўгена Ціханава, як паведамляецца, заведзена крымінальная справа за каментары ў тэлеграме аб сілавіках і Лукашэнку па трох артыкулах.
 28.06.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
-    <t>невядома</t>
+    <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
+  </si>
+  <si>
+    <t>Вырак суда 12.04.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 28.06.2024: невядома.</t>
   </si>
   <si>
     <t>2023-05-24 01:03:59</t>
+  </si>
+  <si>
+    <t>Барыс Мікалаевіч Крыцкі</t>
+  </si>
+  <si>
+    <t>3 лістапада 1968</t>
+  </si>
+  <si>
+    <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
+  </si>
+  <si>
+    <t>Вырак суда 01.11.2024: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.01.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-10-21 22:35:08</t>
+  </si>
+  <si>
+    <t>Галіна Васільеўна Фралова</t>
+  </si>
+  <si>
+    <t>3 лістапада 1956</t>
+  </si>
+  <si>
+    <t>Асуджаная па справе руху "Руская праваслаўная царква - Царская Імперыя". 29 траўня 2026 года Галіну дадалі ў "спіс экстрэмістаў". Згодна з рашэннем МУС ад 15 жніўня 2025 года рэлігійная секта "Руская праваслаўная царква - Царская Імперыя" прызнана "экстрэмісцкім фарміраваннем".
+У "спіс экстрэмістаў" унесены Ганна Струкава з вёскі Улазы Гродзенскай вобласці, Галіна Фралова з вёскі Кайкі Віцебскай вобласці, Вольга Бойкоўская са Свіслачы і Вольга Вашчанка з Вілейкі. Падставай названы прыгавор Мінскага гарадскога суда па ч. 3 арт. 130 КК і ч. 3 арт. 361-1 КК — "распальванне варожасці" і ўдзел альбо кіраўніцтва "экстрэмісцкім фармаваннем".
+Паводле дакументаў самога руху, Ганна Струкава фігуравала як "ігумення ўсяе Белай Русі (Беларусі) Еўдакія", а Галіна Фралова — як "манашка Феадосія".
+Удзельніц руху абвінавачвалі ў кіраўніцтве структурамі руху і распаўсюджванні ідэй, якія следства трактавала як рэлігійную і нацыянальную варожасць.
+Пракуратура называла прысуды: Струкава, Фралова і Байкоўская атрымалі па 5 гадоў і 3 месяцы калоніі, Вашчанкі - 5 гадоў калоніі. У маі 2026 года Вярхоўны суд пакінуў прыгавор у сіле.</t>
+  </si>
+  <si>
+    <t>Жаночы</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў 3 месяца пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-06-02 09:51:24</t>
   </si>
   <si>
     <t>Андрэй Валер'евіч Фамін</t>
   </si>
   <si>
     <t>3 лістапада 1993</t>
   </si>
   <si>
     <t>Андрэю Фаміну 29 гадоў, ён родам з Магілёва, але жыў у Менску. Хлопец скончыў Беларускую дзяржаўную акадэмію мастацтваў. У пакаяльным відэа ён кажа, што нібыта быў рэдактарам і аўтарам артыкулаў для сеткі газет «Веснікі». Паводле інфармацыі ад актывістаў ініцыятывы ByProsvet, Андрэй не меў доступаў да акаўнтаў газет і не ведаў тых, хто распаўсюджвае іх у Беларусі.
 У выніку хлопцу прад'явілі абвінавачанне за ўдзел у Маршы 30 жніўня 2020 года і перавялі ў СІЗА-1. Андрэй прынцыпова не хацеў з'язджаць са сваёй краіны, піша кнігу, дамы яго чакаюць шэсць катоў.</t>
   </si>
   <si>
-    <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
-[...1 lines deleted...]
-  <si>
     <t>7 гадоў пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-10-27 23:30:20</t>
   </si>
   <si>
-    <t>Барыс Мікалаевіч Крыцкі</t>
-[...20 lines deleted...]
-    <t>30.06.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
+    <t>Дзяніс Аляксандравіч Краўчук</t>
+  </si>
+  <si>
+    <t>4 лістапада 1980</t>
+  </si>
+  <si>
+    <t>ПУАТ-24, 230025, г.Гродна, вул. Лідская, 29/б</t>
+  </si>
+  <si>
+    <t>Вырак суда 29.05.2024: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2024-05-27 18:26:45</t>
+  </si>
+  <si>
+    <t>Аляксей Генадзевіч Маеўскі</t>
+  </si>
+  <si>
+    <t>4 лістапада 1981</t>
+  </si>
+  <si>
+    <t>Прыгавор Гродзенскага абласнога суда набыў моц.</t>
   </si>
   <si>
     <t>невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму</t>
-  </si>
-[...10 lines deleted...]
-    <t>Прыгавор Гродзенскага абласнога суда набыў моц.</t>
   </si>
   <si>
     <t>2022-05-24 15:05:54</t>
   </si>
   <si>
     <t>Вольга Ігараўна Брыцікава</t>
   </si>
   <si>
     <t>4 лістапада 1971</t>
   </si>
   <si>
     <t>Лідэр незалежнага прафсаюзу "Нафтана". Вольга працавала на прадпрыемстве 16 гадоў і з-за сваёй пазіцыі была звольнена. У траўні 2022 года яна выйшла на волю пасля 75 сутак арышту за выказванні супраць вайны. Была затрымана 1 лістапада зноў па адміністрацыйным артыкуле.
 Праз два дні суд прызнаў яе вінаватай у распаўсюдзе «экстрэмісцкіх матэрыялаў» і прызначыў 15 сутак арышту. 11 лістапада яе зноў асудзілі на 15 сутак за "несанкцыянаваны пікет". Падставай для разбору стаў малюнак з надпісам "Не вайне", які Вольга апублікавала ў сацсетках. 21.11.2022 стала вядома, што Вольгу перавялі ў СІЗА ў Віцебску.
 За няпоўны 2022 год Брыцікава правяла за кратамі 105 сутак-з іх вясной 75 сутак запар.
 Была паўторна затрымана па арт.361 ч.2 КК РБ у жніўні 2023 года. Аднак увесну 2024 года адбыўся суд над Вольгай па арт.130 КК РБ.
 11.06.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.
 20 жніўня 2024 года над Вольгай адбыўся чарговы закрыты суд. Разглядаць яе справу быў прызначаны Яўген Буруноў у Віцебскім абласным судзе. Палітвязня абвінавачваюць па трох артыкулах. Вядома, што Вользе дадалі яшчэ тры гады калоніі.
 20 снежня 2024 г. адбыўся разгляд апеляцыйнай скаргі ў Вярхоўным судзе. Старшыня судовай калегіі Уладзімір Давыдаў. Згодна з рашэннем калегіі, тэрмін другога прысуду Вользе скарацілі на 1 год. Такім чынам, агульны тэрмін палітвязні складае 5 гадоў пазбаўлення волі ў калоніі агульнага рэжыму. Па стане на пачатак студзеня 2025 года Вольга знаходзілася ў СІЗА, але ў канцы месяца пераведзена ў папраўчую калонію №4.</t>
   </si>
   <si>
+    <t>Гомель, ПК-4, вул. Антошкіна 3, 246035</t>
+  </si>
+  <si>
     <t>Вырак суда 08.04.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 11.06.2024: невядома. Вырак суда 20.08.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 20.12.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2022-11-21 14:40:55</t>
-  </si>
-[...56 lines deleted...]
-    <t>2022-04-08 19:08:45</t>
   </si>
   <si>
     <t>Міхаіл Аляксандравіч Фандо</t>
   </si>
   <si>
     <t>5 лістапада 1988</t>
   </si>
   <si>
     <t>Міхась родам з Барысава. але жыў у Менску. Ён вучыўся ў БДУ на мэнэджэра. Вядома, што Міхась гуляў у покер пад нікам Rattly. Ён адзначыўся ўдзелам у шматлікіх чэмпіянатах. Сярод іх - чэмпіянат Беларусі.
 Суд над Міхасём пачаўся 17 кастрычніка ў Менскім гарадскім судзе. Прэтэнзіі да яго, верагодна, узніклі з-за падтрымкі Украіны. Яму ставяць у віну ч. 2 арт. 361-3 КК (Дапамога ці іншае матэрыяльнае забеспячэнне вайны). Санкцыя артыкула прадугледжвае ад пяці да дзесяці гадоў калоніі.</t>
   </si>
   <si>
     <t>Вырак суда 28.10.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 14.01.2025: невядома.</t>
   </si>
   <si>
     <t>2024-09-25 19:38:56</t>
   </si>
   <si>
-    <t>Міхаіл Леанідавіч Галінскі</t>
-[...25 lines deleted...]
-  <si>
     <t>Андрэй Яўгенавіч Бурдзеня</t>
   </si>
   <si>
     <t>5 лістапада 1981</t>
   </si>
   <si>
     <t>Меркаваная дата затрымання Андрэя - 20 верасня 2023 года. У гэты дзень зьявілася “пакаяльнае” відэа, дзе мужчына кажа, што нібыта пісаў нэгатыўныя камэнтары на адрас Лукашэнкі, службовых асобаў, супрацоўнікаў міліцыі, расейскіх вайскоўцаў, а таксама пагражаў людзям, якія падтрымліваюць дзейную ўладу.
 44-гадовага Андрэя Бурдэню затрымалі за каментары ў тэлеграм-чатах, якіх ён пакінуў больш за тры сотні. Андрэй вучыўся ў школе №6, а пасля служыў у войску. Вядома, што зараз ён часова не працуе, але раней нейкі час працаваў у IT-сферы, а яшчэ раней займаўся вытворчасцю кухоннай мэблі і меў сваё ІП</t>
   </si>
   <si>
     <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
   </si>
   <si>
     <t>Вырак суда 08.07.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.09.2024: невядома.</t>
   </si>
   <si>
     <t>2024-05-27 20:04:05</t>
   </si>
   <si>
-    <t>Аляксей Уладзіміравіч Шыловіч</t>
-[...11 lines deleted...]
-    <t>2026-01-19 20:15:26</t>
+    <t>Вольга Пятроўна Вашчэнка</t>
+  </si>
+  <si>
+    <t>5 лістапада 1967</t>
+  </si>
+  <si>
+    <t>Асуджаная па справе руху "Руская праваслаўная царква - Царская Імперыя". 29 траўня 2026 года Галіну дадалі ў "спіс экстрэмістаў". Згодна з рашэннем МУС ад 15 жніўня 2025 года рэлігійная секта "Руская праваслаўная царква - Царская Імперыя" прызнана "экстрэмісцкім фарміраваннем".
+У "спіс экстрэмістаў" унесены Ганна Струкава з вёскі Улазы Гродзенскай вобласці, Галіна Фралова з вёскі Кайкі Віцебскай вобласці, Вольга Бойкоўская са Свіслачы і Вольга Вашчанка з Вілейкі. Падставай названы прыгавор Мінскага гарадскога суда па ч. 3 арт. 130 КК і ч. 3 арт. 361-1 КК — "распальванне варожасці" і ўдзел альбо кіраўніцтва "экстрэмісцкім фармаваннем".
+Удзельніц руху абвінавачвалі ў кіраўніцтве структурамі руху і распаўсюджванні ідэй, якія следства трактавала як рэлігійную і нацыянальную варожасць.
+Пракуратура называла прысуды: Струкава, Фралова і Байкоўская атрымалі па 5 гадоў і 3 месяцы калоніі, Вашчанкі - 5 гадоў калоніі. У маі 2026 года Вярхоўны суд пакінуў прыгавор у сіле.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-06-02 12:44:52</t>
   </si>
   <si>
     <t>Максім Уладзіміравіч Хвашчынскі</t>
   </si>
   <si>
     <t>6 лістапада 1995</t>
   </si>
   <si>
     <t>Жыхар Бабруйска быў затрыманы 26 лютага 2024 года, на наступны дзень пасля вяртання з Польшчы.
 Спачатку яго асудзілі па адміністрацыйным артыкуле 19.11 (распаўсюджванне экстрэмісцкіх матэрыялаў), а затым распачалі крымінальную справу па артыкуле 361-1 КК РБ (стварэнне экстрэмісцкага фармавання). Максіма меркавана лічаць датычным да стварэння экстрэмісцкага фармавання «Бабруйск 375».</t>
   </si>
   <si>
     <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
   </si>
   <si>
     <t>Вырак суда 27.09.2024: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 06.12.2024: невядома.</t>
   </si>
   <si>
     <t>2024-05-27 12:19:19</t>
   </si>
   <si>
     <t>Аксана Віктараўна Малочка</t>
   </si>
   <si>
     <t>7 лістапада 1978</t>
   </si>
   <si>
     <t>27 лістапада 2023 года Аксана была прыцягнута да адміністрацыйнай адказнасці па ч. 2 арт. 19.11 КаАП. Пазней была змешчаная ў СІЗА-7.
 Улетку 2024 года сужэнцаў асудзілі па абвінавачанні ў "здрады дзяржаве" (ч. 1 арт. 356 КК). Іх асудзілі за "здраду дзяржаве" на 12 і 8 гадоў, а па факце за здымак цягніка з ваеннай тэхнікай на платформе без ніякага шпіёнскага намеру.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.09.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-09-27 22:46:39</t>
   </si>
   <si>
-    <t>Сяргей Сяргеевіч Лагвіновіч</t>
-[...5 lines deleted...]
-    <t>ПУАТ-46, 213188, Магілёўская вобл., г.п. Круглае, вул.Савецкая, 96</t>
+    <t>Афанасій Мікалаевіч Афанасенкаў</t>
+  </si>
+  <si>
+    <t>8 лістапада 1989</t>
+  </si>
+  <si>
+    <t>23.08.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу</t>
+  </si>
+  <si>
+    <t>ПК-14 222125, Мінская вобл., с.н.п Навасады, вул.Міра, 1А</t>
+  </si>
+  <si>
+    <t>Вырак суда 16.06.2023: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.08.2023: невядома. Вырак суда 11.09.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
+  </si>
+  <si>
+    <t>2023-06-15 14:26:19</t>
+  </si>
+  <si>
+    <t>Яўген Аляксеевіч Скараход</t>
+  </si>
+  <si>
+    <t>9 лістапада 1984</t>
+  </si>
+  <si>
+    <t>ПУАТ-29, г. Валкавыск, вул. Ракасоўскага, 118, 230415</t>
   </si>
   <si>
     <t>Хімія са скіраваннем</t>
   </si>
   <si>
-    <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу, 500 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
-[...67 lines deleted...]
-    <t>2024-11-01 18:10:18</t>
+    <t>Вырак суда дата невядомая: 5 гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 13.08.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2025-09-15 20:49:41</t>
   </si>
   <si>
     <t>Яўген Вітальевіч Бойка</t>
   </si>
   <si>
     <t>10 лістапада 1987</t>
   </si>
   <si>
     <t>Яўген былы IT-мэнэджар з Магілёва. Пасля выбараў 2006 года і некалькіх гадоў палітычнай актыўнасці яго адлічылі з гістарычнага факультэта Магілёўскага ўніверсітэта. Ён скончыў гістфак у Познані, працаваў мэнэджэрам у ІТ-кампаніі, займаўся пастаўкамі малочнай прадукцыі. У 2013 годзе Яўген вярнуўся ў Беларусь, адразу ажаніўся, а пасля пайшоў на працу. Прычым калі раней у асноўным займаўся грамадскай і навуковай дзейнасцю (у студэнцкім этнаграфічным таварыстве і ў архіве вуснай гісторыі), то зараз пайшоў у бізнес.
 А з пачатку 2017 года ў яго з'явіўся новы занятак - па замове кліентаў ён запісваў інтэрв'ю з іх вясковымі бабулямі і дзядулямі і манціраваў дакументальныя стужкі.
 Яго абвінавачваюць у садзейнічанні экстрэмісцкай дзейнасці.
 Яўгена чакаюць дома жонка і двое маленькіх дзяцей.</t>
   </si>
   <si>
     <t>Вырак суда 12.06.2025: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 11.09.2025: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-10-08 21:34:11</t>
   </si>
   <si>
     <t>Наталля Георгіеўна Дароніна</t>
   </si>
   <si>
     <t>10 лістапада 1973</t>
   </si>
   <si>
-    <t>У Наталлі праблемы з нагамі. Па правілах СІЗА на працягу дня нельга ляжаць, таму ў яе бываюць моцныя ацёкі.</t>
+    <t>У Наталлі праблемы з нагамі. Па правілах СІЗА на працягу дня нельга ляжаць, таму ў яе бываюць моцныя ацёкі.
+Муж Наталлі - Сяргей Даронін , быў прысуджаны да пазбаўлення волі і адбываў тэрмін. 20 сакавіка 2026 г. ён выйшаў на волю па памілаванні, на дзень раней Наталлю асудзілі на 8.5 гадоў пазбаўлення волі.</t>
+  </si>
+  <si>
+    <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.03.2026: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 1000 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2025-11-20 22:34:02</t>
   </si>
   <si>
+    <t>Віялета Генадзеўна Вярбіцкая</t>
+  </si>
+  <si>
+    <t>10 лістапада 2001</t>
+  </si>
+  <si>
+    <t>Віялета скончыла школу ў Мінску і паступіла ў Варшаўскую акадэмію мастацтваў. Дзяўчына захапляецца фатаграфіяй і любіць падарожжы.
+Тры гады таму яна выйшла замуж і змяніла прозвішча. Пара праславілася тым, што хлопец, былы футбаліст Фёдар Вярбіцкі, зрабіў дзяўчыне прапанову проста на стадыёне пасля заканчэння гульні.
+Нагодай для крымінальнай справы стаў створаны сям'ёй відэаролік летам 2020 года з заклікам спыніць гвалт. Айцец Генадзь на судзе распавёў, што ў адзін з дзён лета 2020 года, на эмоцыях ад убачаных у інтэрнэце звестак аб ужытым з боку супрацоўнікаў гвалту ў дачыненні да пратэстоўцаў, вырашыў запісаць відэазапіс са зваротам да супрацоўнікаў з заклікам да абгрунтаванага прымянення сілы. Прыдумаў тэкст выступу, пасля чаго папрасіў сваю дачку яго прачытаць. Таксама ён папрасіў жонку выказацца аб выбарах. У гэты ж дзень ён выказаў на відэа пажаданні аб далейшым лёсе краіны, у канцы свайго выступу таксама паказаў сімвал у выглядзе сэрца. Пасля гэтага ён знайшоў у інтэрнэце відэаролікі і змантаваў відэа. У гэты ж дзень адправіў яго некалькім сваім знаёмым і сваякам.</t>
+  </si>
+  <si>
+    <t>Вырак суда 21.11.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 07.02.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-11-01 18:10:18</t>
+  </si>
+  <si>
     <t>Аляксандр Іванавіч Малькоў</t>
   </si>
   <si>
     <t>10 лістапада 1969</t>
   </si>
   <si>
     <t>Асуджаны за акцыю пратэсту, якая праходзіла з 10 на 11 жніўня 2020 года ў Бярозе.</t>
   </si>
   <si>
     <t>Вырак суда 28.08.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 18.10.2024: невядома.</t>
   </si>
   <si>
     <t>2024-08-28 13:15:47</t>
   </si>
   <si>
+    <t>Станіслаў Аляксандравіч Пугачоў</t>
+  </si>
+  <si>
+    <t>11 лістапада 1992</t>
+  </si>
+  <si>
+    <t>Да падзеяў 2020 года ён працаваў следчым у Мінску. Пасяджэнні суда праходзілі ў закрытым рэжыме.</t>
+  </si>
+  <si>
+    <t>7 гадоў пазбаўлення волі ў калоніі.</t>
+  </si>
+  <si>
+    <t>2022-08-17 21:06:41</t>
+  </si>
+  <si>
+    <t>Аляксей Юр'евіч Шахлай</t>
+  </si>
+  <si>
+    <t>11 лістапада 1986</t>
+  </si>
+  <si>
+    <t>Член Савета Федэрацыі прафсаюзаў Беларусі (ФПБ).
+Працаваў на РУП "Спецыяльная сувязь". Быў абвінавачаны ў крадзяжы інтэрнэт-дадзеных. Па зацвярджэнні аднакамернікаў справа носіць палітычны характар.</t>
+  </si>
+  <si>
+    <t>Не</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 2 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 12.06.2026: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2026-07-06 23:23:44</t>
+  </si>
+  <si>
     <t>Любоў Аляксандраўна Рэзановіч</t>
   </si>
   <si>
     <t>11 лістапада 1964</t>
   </si>
   <si>
     <t>Любоў, жонка праваслаўнага святара, была затрымана 1 снежня 2020 года разам з мужам і сынам у межах крымінальнай "справы Аўтуховіча". Мікалая Аўтуховіча ўлады назвалі "арганізатарам і кіраўніком тэрарыстычнай групоўкі". Паводле следства, яна дапамагала Аўтуховічу збіраць інфармацыю пра супрацоўнікаў праваахоўных органаў і давала жыллё, дзе ўдзельнікі “справы” захоўвалі зброю. Любоў асудзілі за "ўдзел у злачыннай арганізацыі", "акт тэрарызму", "замах на захоп улады" і "незаконныя дзеянні ў адносінах да агнястрэльнай зброі".</t>
   </si>
   <si>
     <t>Вырак суда 17.10.2022: 15 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 600 базавых велічынь штрафу. Апеляцыя 31.03.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-27 00:43:12</t>
   </si>
   <si>
-    <t>Станіслаў Аляксандравіч Пугачоў</t>
-[...41 lines deleted...]
-    <t>2023-10-31 14:52:53</t>
+    <t>Андрэй Віктаравіч Шкляр</t>
+  </si>
+  <si>
+    <t>12 лістапада 1984</t>
+  </si>
+  <si>
+    <t>Працаваў інспектарам крымінальна-выканаўчай сістэмы Кастрычніцкага РАУС г. Гродна, незадоўга да арышту падаў рапарт на звальненне з-за нязгоды з тым, як працуе сістэма.
+Затрыманы па артыкуле: «Здрада дзяржаве».</t>
+  </si>
+  <si>
+    <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
+  </si>
+  <si>
+    <t>10 гадоў пазбаўлення волі ў калоніі.</t>
+  </si>
+  <si>
+    <t>2022-04-27 00:34:48</t>
+  </si>
+  <si>
+    <t>Андрэй Віктаравіч Валаханавіч</t>
+  </si>
+  <si>
+    <t>12 лістапада 1989</t>
+  </si>
+  <si>
+    <t>Быў затрыманы ў верасні 2023 года, як мяркуецца, за паведамленні ў чаце з сябрамі. Была заведзена крымінальная справа.</t>
+  </si>
+  <si>
+    <t>Вырак суда 26.07.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 12.11.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-05-29 19:28:55</t>
   </si>
   <si>
     <t>Дзмітрый Рыгоравіч Рэзановіч</t>
-  </si>
-[...1 lines deleted...]
-    <t>12 лістапада 1989</t>
   </si>
   <si>
     <t>Актывіст анархічнага руху быў затрыманы ў ноч з 28 на 29 кастрычніка 2020 года пры пераходзе мяжы Беларусі разам з партызанскай групай "Чорны Сцяг". Яго абвінавацілі ў падпалах аўтамабіляў службоўцаў, а таксама аддзялення ДАІ і дзяржаўнага камітэта судовай экспертызы.
 У красавіку 2024 года Зміцер быў паўторна асуджаны за "злоснае непадпарадкаванне патрабаванням адміністрацыі калоніі". Па дадзеным артыкуле судзяць зняволеных, якія адмаўляюцца ад супрацоўніцтва з адміністрацыяй, за выдуманыя парушэнні. У выніку да ягонага 19-гадовага тэрміну дадалі яшчэ 9 месяцаў зняволення.</t>
   </si>
   <si>
-    <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
-[...1 lines deleted...]
-  <si>
     <t>Вырак суда 22.12.2021: 19 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, прыблізна 11000 рублёў кампенсацыі. Апеляцыя 22.04.2022: прысуд пакінуты без змены. Вырак суда 26.04.2024: 9 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 28.06.2024: прысуд пакінуты без змены. Суд па змене рэжыму дата невядомая: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-27 00:39:13</t>
   </si>
   <si>
-    <t>Андрэй Віктаравіч Шкляр</t>
-[...24 lines deleted...]
-    <t>2024-05-29 19:28:55</t>
+    <t>Аляксандр Ігаравіч Кармановіч</t>
+  </si>
+  <si>
+    <t>13 лістапада 1991</t>
+  </si>
+  <si>
+    <t>Да суда ён знаходзіўся пад хатнім арыштам т.я. мае вялікія праблемы са здароўем.</t>
+  </si>
+  <si>
+    <t>ПУАТ-21, 247784 Гомельская вобл., г. Мазыр, б-р Юнасці, 24</t>
+  </si>
+  <si>
+    <t>Вырак суда 27.08.2025: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-03-31 10:02:52</t>
   </si>
   <si>
     <t>Рычард Рычардавіч Логвінаў</t>
   </si>
   <si>
     <t>14 лістапада 1991</t>
   </si>
   <si>
     <t>Інжынер - тэхнолаг на заводзе. Маці Рычарда мае інваліднасць.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-08-04 19:16:26</t>
   </si>
   <si>
+    <t>Дзмітрый Яўгенавіч Кандрусь</t>
+  </si>
+  <si>
+    <t>14 лістапада 1990</t>
+  </si>
+  <si>
+    <t>Як мяркуецца, затрыманы па палітычных матывах.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-10-17 20:41:33</t>
+  </si>
+  <si>
     <t>Сяргей Лявонцьевіч Батвіч</t>
   </si>
   <si>
-    <t>14 лістапада 1990</t>
-[...1 lines deleted...]
-  <si>
     <t>У пачатку студзеня 2023 года ў адным з праўладных тэлеграм-каналаў, з'явіўся ролік з затрыманнем супрацоўнікамі ГУБАЗ і АМАП Сяргея, які нібы адміністраваў дваровыя чаты, сярод якіх "Гродна Цэнтр 97%"; удзельнічаў у пратэстных мітынгах і заклікаў іншых удзельнічаць у іх, а таксама прымяняць гвалт у дачыненні да міліцыянтаў, літаральна, "паліць аўтазакі".</t>
   </si>
   <si>
     <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
   </si>
   <si>
     <t>5 гадоў пазбаўлення волі з адбываннем пакарання ў папраўчай калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-10-26 22:38:17</t>
-  </si>
-[...10 lines deleted...]
-    <t>2025-10-17 20:41:33</t>
   </si>
   <si>
     <t>Елісей Сяргеевіч Кузняцоў</t>
   </si>
   <si>
     <t>14 лістапада 2003</t>
   </si>
   <si>
     <t>17-гадовы Елісей абвінавачваўся ў тым, што кінуў бутэльку з гаручай сумессю ў міліцэйскую машыну. За парушэнні на "хатняй хіміі" Елісею ўзмацнілі пакаранне да пазбаўлення волі і Елісей узяты пад варту 20 красавіка 2022 года і з 27 траўня малады чалавек знаходзіўся ў калоніі.
 17.12.2022 вызвалены поўнасцю адбыўшы тэрмін пакарання, прызначаны судом.
 Быў зноў затрыманы ў маі 2023 года і ў жніўні асуджаны за тое, што разам з сябрам сарваў тры дзяржаўныя флагі, устаноўленыя на фасадах установы адукацыі, гандлёвага аб'екта і аддзялення паштовай сувязі ў аграгарадку Войска Камянецкага раёна.
 18 снежня 2024 г. у судзе Барысаўскага раёна адбудзецца разгляд справы Елісея па ч. 1 арт. 411 (злоснае непадпарадкаванне патрабаванням адміністрацыі папраўчай установы ).</t>
   </si>
   <si>
     <t>ПК-8, 211388, Віцебская вобл., г. Ворша, вул. Леніна, 195А</t>
   </si>
   <si>
     <t>Вырак суда 05.11.2020: 2 гады 6 месяцаў абмежаванні волі без накіравання. Суд па змене рэжыму 20.04.2022: 7 месяцаў 15 дзён пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 01.08.2023: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 18.12.2024: 1 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2022-01-30 00:16:38</t>
   </si>
   <si>
-    <t>Павел Міхайлавіч Хітрык</t>
-[...16 lines deleted...]
-  <si>
     <t>Вераніка Мікалаеўна Казак</t>
   </si>
   <si>
     <t>15 лістапада 1990</t>
   </si>
   <si>
     <t>Вядома , што жанчыну затрымалі, калі яна вярнулася з Італіі.
 15 сакавіка 2024 г. адбыўся разгляд апеляцыйнай скаргі.</t>
   </si>
   <si>
     <t>Вырак суда 26.12.2023: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 15.03.2024: невядома.</t>
   </si>
   <si>
     <t>2023-12-21 00:52:48</t>
   </si>
   <si>
-    <t>Ігар Валер'евіч Казубаў</t>
-[...55 lines deleted...]
-  <si>
     <t>Карына Алегаўна Бардухай</t>
   </si>
   <si>
     <t>16 лістапада 1995</t>
   </si>
   <si>
     <t>Яшчэ студэнткай БДУІР Карына пачынала працу ў 2013 годзе аператарам на МАЗе, пазней працавала мерчандайзерам і рэдактарам сайтаў, паралельна асвойваючы бухгалтэрыю. У 2018 - м Бардухай перайшла ў кампанію «Армтэк» - гэта адзін з найбуйнейшых пастаўшчыкоў аўтазапчастак у краіне. За пяць гадоў дзяўчына вырасла ад радавога эканаміста да вядучага спецыяліста і эксперта ў сістэме SAP.
 Карына Бардухай - вядомая абаронца жывёл у Мінску. Яна дапамагае ратаваць вандроўных жывёл, збірае грошы на харчаванне для жывёл у прытулках і на ператрымках у іншых людзей. Таксама яна ўваходзіць у склад коннага клуба "Прадыус". Яна займаецца фатаграфіяй, у якой надае перавагу фатаграфіям жывёл і прыроды.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2026-02-13 18:44:03</t>
   </si>
   <si>
+    <t>Віталь Валер'евіч Саўко</t>
+  </si>
+  <si>
+    <t>16 лістапада 1990</t>
+  </si>
+  <si>
+    <t>Меркавана , гэта былы пракурор Воранаўскага раёна. Пракурору Саўко 33 гады. Ён родам з горада Дзятлава Гродзенскай вобласці. Пасля гэтага ён з'ехаў вучыцца ў Гродна і працаваць у пракуратуры. У 2022-2023 гадах мужчына займаў пасаду пракурора Воранаўскага раёна, затым працаваў старшым пракурорам у адным з аддзелаў пракуратуры Гродзенскай вобласці. "Наша Ніва" не знайшла доказаў таго, што Саўко быў датычны да рэпрэсій на сваёй пасадзе. Віталь актыўна даваў інтэрв'ю дзяржаўным СМІ. Апошняе было апублікавана ў ліпені 2023 года, хаця да гэтага публікаваліся рэгулярна, раз у адзін-два месяцы. Сацыяльныя сеткі мужчыны выдалены.</t>
+  </si>
+  <si>
+    <t>Вырак суда 31.07.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 11.10.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-07-30 19:28:10</t>
+  </si>
+  <si>
     <t>Зміцер Алегавіч Гудзееў</t>
   </si>
   <si>
     <t>16 лістапада 2001</t>
   </si>
   <si>
     <t>Зміцеру 21 год і, мяркуючы па ягоных сацыяльных сетках, у мінулым траўні ён скончыў тэрміновую службу ў вайсковай частцы 3214 у Менску. У траўні хлопца дадалі ў тэрарыстычны спіс “КДБ. Яму пагражае ад 8 да 12 гадоў калоніі.
 Падчас брутальнага затрымання Зміцер быў моцна збіты .</t>
   </si>
   <si>
     <t>9 гадоў пазбаўлення волі ў калоніі</t>
   </si>
   <si>
     <t>2023-05-19 22:37:52</t>
   </si>
   <si>
     <t>Арцём Віталевіч Сямёнаў</t>
   </si>
   <si>
     <t>17 лістапада 1990</t>
   </si>
   <si>
     <t>Супрацоўнік прадпрыемства "Пеленг". Працаваў юрысконсультам у Бюро мытна-ліцэнзійнага забеспячэння і экспартнага кантролю.
 Апошні раз ён быў анлайн у сацсетках у лістападзе 2024-га.</t>
   </si>
   <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
     <t>2025-09-07 00:18:46</t>
   </si>
   <si>
     <t>Яўген Уладзіміравіч Стральчэнь</t>
   </si>
   <si>
     <t>18 лістапада 1985</t>
   </si>
   <si>
     <t>Жыхара Гродна затрымалі за распаўсюджванне экстрэмісцкіх матэрыялаў і асабістых дадзеных больш за 2000 супрацоўнікаў міліцыі ў 2020 годзе. Ён удзельнічаў у акцыях пратэсту пасьля выбараў. Адміністраваў Instagram-старонку «Гродна для жыцця».</t>
   </si>
   <si>
     <t>невядома гадоў пазбаўлення волі ў калоніі</t>
   </si>
   <si>
     <t>2022-08-11 22:52:15</t>
-  </si>
-[...25 lines deleted...]
-    <t>2023-02-15 02:16:28</t>
   </si>
   <si>
     <t>Аляксандр Цімафеевіч Мар'ясаў</t>
   </si>
   <si>
     <t>19 лістапада 1987</t>
   </si>
   <si>
     <t>Аляксандр быў затрыманы і асуджаны за спыненне таварнага цягніка, нанясенне чырвоных палос на рэкламныя лайтбоксы, пракол шын аўтамабіля супрацоўніка міліцыі, падпал кіёска "Табакерка", а таксама дзеянні з прадметамі, якія змяшчаюць гаручыя рэчывы. Ён патлумачыў свае ўчынкі пратэстам супраць сітуацыі ў краіне пасля прэзідэнцкіх выбараў 9 жніўня 2020 года, у прыватнасці, супраць беспадстаўных затрыманняў і катаванняў людзей сілавікамі.
 Грамадзянін РФ.</t>
   </si>
   <si>
     <t>Вырак суда 07.06.2021: 7 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 26.08.2021: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-27 01:26:23</t>
-  </si>
-[...4 lines deleted...]
-    <t>2026-01-03 16:36:01</t>
   </si>
   <si>
     <t>Васіль Міхайлавіч Якімаў</t>
   </si>
   <si>
     <t>19 лістапада 1999</t>
   </si>
   <si>
     <t>Да затрымання юнак працаваў вадзіцелем фуры, раней скончыў ПТВ у Ашмянах на прафесію вадзіцеля.
 Як паведамляе сайт Генпракуратуры, Якімаў з красавіка па лістапад 2022 года выказаў жаданне, а затым акрэсліў намер уступіць у адно з падраздзяленняў батальёна (палка) імя Кастуся Каліноўскага.
 З гэтай мэтай ён нібыта падаў свае персанальныя дадзеныя для прыёму ва ўзброенае фармаванне. Адначасова ажыццяўляў збор інфармацыі аб месцах набыцця ваеннай амуніцыі, абмундзіравання і іншай экіпіроўкі для выкарыстання ва ўмовах баявых дзеянняў.</t>
   </si>
   <si>
     <t>2 гады пазбаўлення волі ў калоніі ва ўмовахіх агульнага рэжыму.</t>
   </si>
   <si>
     <t>2023-07-05 01:19:59</t>
   </si>
   <si>
-    <t>Дзмітрый Васільевіч Загалавец</t>
-[...32 lines deleted...]
-  <si>
     <t>Вадзім Вячаслававіч Наўцэня</t>
   </si>
   <si>
     <t>20 лістапада 1986</t>
   </si>
   <si>
     <t>І, як вынікае з прэс-рэлізу суда , артыкул 342 ставіўся ў віну Навцэне за ўдзел у пратэстах, якія праходзілі ў Пінску з 9 на 10 жніўня 2020. Акрамя таго, яго абвінавацілі ў напісанні ў 2022 годзе абразлівых інтэрнэт-каментароў пра А.Лукашэнку, пра нейкая "службовая асоба, якая займае адказнае становішча", а таксама ў тым што ў 2022 годзе напісаў "якія распальваюць варожасць" каментары пра сілавікоў. "Дыскрэдытацыя Беларусі" таксама здарылася ў Інтэрнэце: у лістападзе 2022 года мужчына "размясціў негатыўны каментар, які фарміруе негатыўнае ўяўленне аб ваенным становішчы" ў Беларусі.</t>
   </si>
   <si>
     <t>Вырак суда 27.09.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 200 базавых велічынь штрафу. Апеляцыя 03.12.2024: невядома.</t>
   </si>
   <si>
     <t>2024-09-23 23:25:00</t>
   </si>
   <si>
     <t>Ірына Міхайлаўна Шумейка</t>
   </si>
   <si>
     <t>20 лістапада 1989</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2025-08-02 14:00:41</t>
   </si>
   <si>
     <t>Аляксей Ігаравіч Кердоль</t>
   </si>
   <si>
     <t>21 лістапада 1991</t>
   </si>
   <si>
     <t>Апошнія гады Аляксей працаваў барыстай у Гродне. Таксама з 2020 - га ў яго быў невялікі бізнэс-кампанія, сферай дзейнасці якой пазначана "прадастаўленне месцаў для пражывання на тэрыторыі кемпінгаў і лагераў".
 Затрыманы за каментарыі.</t>
   </si>
   <si>
-    <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-07-30 10:29:58</t>
+  </si>
+  <si>
+    <t>Максім Вітальевіч Мыслівец</t>
+  </si>
+  <si>
+    <t>22 лістапада 1997</t>
+  </si>
+  <si>
+    <t>Вырак суда 14.10.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.12.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-09-23 20:30:12</t>
+  </si>
+  <si>
+    <t>Аляксандр Аляксандравіч Дарагакупец</t>
+  </si>
+  <si>
+    <t>22 лістапада 1980</t>
+  </si>
+  <si>
+    <t>44-гадоваму жыхару Іванава Аляксандру Дарагупцу інкрымінавалі пералік «экстрэмісцкім фармаванням», у тым ліку Палку Каліноўскага, грашовых сродкаў і крыптавалюты ў суме не менш за 11 тыс. рублёў.
+Падчас расследавання крымінальнай справы мужчына "добраахвотна пералічыў" Чэрвеньскаму дому-інтэрнату для дзяцей-інвалідаў з асаблівасцямі псіхафізічнага развіцця, Івянецкаму дому-інтэрнату для дзяцей-інвалідаў з асаблівасцямі фізічнага развіцця і Рэспубліканскаму цэнтру арганізацыі медыцынскага рэагавання 600 тысяч долараў ЗША.
+2 красавіка 2025 г. на АНТ выйшаў чарговы прапагандысцкі сюжэт "Цені. Кошт тэрору", дзе распавялі пра пераслед людзей за ахвяраванні і затрыманых за фінансаванне арганізацый, прызнаных уладамі "экстрэмісцкімі" ці "тэрарыстычнымі". У фільме паказалі некалькі асуджаных і тых, хто яшчэ чакае суда. Па сюжэце Аляксандра асудзілі, у тым ліку за донаты палку Каліноўскага, BySol, а таксама розным інфармацыйным рэсурсам. Прапагандысты называюць 18 данатаў на агульную суму не менш як тры тысячы еўра.</t>
+  </si>
+  <si>
+    <t>Вырак суда 10.01.2025: 5 гадоў 5 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 50000 базавых велічынь штрафу. Апеляцыя 18.03.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-12-12 12:38:24</t>
   </si>
   <si>
     <t>Сяргей Іванавіч Салаженцаў</t>
   </si>
   <si>
     <t>22 лістапада 1982</t>
   </si>
   <si>
     <t>Пасля заканчэння школы паступіў на факультэт прыкладной матэматыкі і інфарматыкі БДУ. З 2005 года працуе ў ІТ.
 У канцы 2021 года Сложанцы пераехаў у Варшаву. Тамака ён адкрыў ІП і ўладкаваўся ў кампанію RunMyLease, дзе займае пасаду Tech lead.
 Галоўнае хобі Сяргея - бальныя танцы. У 2024 годзе ён з партнёркай узялі два золаты і адно срэбра на танцавальных конкурсах у Польшчы ў катэгорыі 40+.
 Пасля Сяргей вярнуўся ў Беларусь. Невядома, калі менавіта гэта адбылося, але апошні раз ён выходзіў на сувязь у канцы кастрычніка 2024 года. Працэс над айцішнікам праходзіў у Гродзенскім абласным судзе. Мяркуючы па тым, што пасля суда Складанцы так і не з'явіўся анлайн, яму быў прызначаны тэрмін у калоніі.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-06-15 16:41:12</t>
   </si>
   <si>
-    <t>Аляксандр Аляксандравіч Дарагакупец</t>
-[...42 lines deleted...]
-    <t>2024-04-24 22:55:43</t>
+    <t>Радзівон Аляксандравіч Курцэраў</t>
+  </si>
+  <si>
+    <t>22 лістапада 1992</t>
+  </si>
+  <si>
+    <t>Быў затрыманы ў лютым 2026 года, калі прыехаў у Беларусь з Польшчы.</t>
+  </si>
+  <si>
+    <t>Вырак суда 01.06.2026: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-06-23 23:52:59</t>
+  </si>
+  <si>
+    <t>Віктар Анатольевіч Яўмененка</t>
+  </si>
+  <si>
+    <t>23 лістапада 1980</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Сябра Руху "За Свабоду". Яго затрымалі за каментары і абвінавацілі па шэрагу "палітычных" артыкулаў. Падрабязнасці пераследу невядомыя. На момант красавіка 2026 г. знаходзіўся ў СІЗА ўжо некалькі месяцаў.
+Вядома, што ў Віктара шматдзетная сям'я. у 2020 годзе яго затрымлівалі па арт. 342 (арганізацыя і падрыхтоўка дзеянняў, якія груба парушаюць грамадскі парадак, або актыўны ўдзел у іх) Крымінальнага кодэкса.
+ </t>
+  </si>
+  <si>
+    <t>2026-04-07 16:39:21</t>
   </si>
   <si>
     <t>Зміцер Анатольевіч Удовін</t>
   </si>
   <si>
     <t>23 лістапада 1969</t>
   </si>
   <si>
     <t>Зміцер пачынаў у 1990-я ў Барысаве. Пасля 1998 года перайшоў у аддзел дазнання Жодзінскага ГАУС, а з 2004 па 2012 узначальваў яго. Далей працаваў у Следчым камітэце, адтуль пайшоў на пенсію. Пасля выхаду на пенсію працаваў на Смалявіцкім малаказаводзе і быў гарадскім дэпутатам у Жодзіне.
 У 2020 годзе ён і яшчэ 4 былыя супрацоўнікі Жодзінскага ГАУС запісалі зварот да калег, якія падчас пратэстаў працавалі ў жодзінскай міліцыі, і да ўсіх работнікаў праваахоўных органаў Беларусі.
 "Выконваючы тыя загады, якія аддаюць вашыя начальнікі, вы можаце аказацца саўдзельнікамі злачынстваў. Нельга збіваць людзей, якія проста вяртаюцца з працы ў начную змену. &lt;…&gt; Я ведаю выпадкі, калі людзей затрымлівалі ні за што і праяўлялі залішнюю жорсткасць — не трэба так рабіць», - сказаў Удовін у звароце.
 Па паведамленні СМІ , усе пяцёра былі затрыманыя ў пачатку лютага 2024 года.</t>
   </si>
   <si>
     <t>Вырак суда 03.02.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-01-06 16:55:25</t>
   </si>
   <si>
     <t>Аляксандр Генадзьевіч Канаш</t>
   </si>
   <si>
     <t>24 лістапада 2001</t>
   </si>
   <si>
+    <t>невядома</t>
+  </si>
+  <si>
     <t>2022-03-23 03:04:36</t>
   </si>
   <si>
+    <t>Андрэй Анатольевіч Сяргееў</t>
+  </si>
+  <si>
+    <t>24 лістапада 1965</t>
+  </si>
+  <si>
+    <t>Сяргееў скончыў Казанскую танкавую вучэльню ў савецкі час, у 2020 выходзіў на акцыі пратэсту - страйкаваў каля завода «Атлант», пасля чаго выехаў з жонкай у Польшчу. Як мяркуецца, жонка Андрэя таксама арыштаваная.
+Выступаў у аматарскай хакейнай лізе.
+Як мяркуецца, вярнуўся ў РБ з-за сур'ёзных праблем са здароўем. Па сведчаннях знаёмых, у Андрэя пачаліся праблемы з лёгкімі, у РБ яму зрабілі аперацыю.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-06-17 15:11:20</t>
+  </si>
+  <si>
     <t>Андрэй Віктаравіч Ярашэвіч</t>
   </si>
   <si>
     <t>25 лістапада 1983</t>
   </si>
   <si>
+    <t>Кіраўнік івэнт-агенцтва "Тэра Груп".
+Следчы камітэт паведаміў падрабязнасці крымінальнай справы двух у дачыненні да двух чалавек - 42-гадовага палітвязня Андрэя Ярашэвіча і яго 36-гадовага бізнэс-партнёра.
+Як лічаць сілавікі, Ярашэвіч нібыта збіраў інфармацыю аб наваполацкай калоніі №1 — персанальныя дадзеныя супрацоўнікаў і ўмовы ўтрымання асуджаных. Па версіі СК, усё гэта рабілася для "Белпола".
+Акрамя таго, Ярашэвіч і яго бізнэс-партнёр нібыта выкарыстоўвалі сваю кампанію для фінансавання "экстрэмісцкіх фармаванняў" Terra Group Event і SSL Production. У Варшаўскай "Тэра груп" працаваў да свайго таямнічага знікнення Анатоль Котаў.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
     <t>2025-09-23 14:58:07</t>
   </si>
   <si>
-    <t>Уладзімір Мікалаевіч Раманоўскі</t>
-[...13 lines deleted...]
-    <t>2023-11-14 19:10:00</t>
+    <t>Артур Сяргеевіч Гранічны</t>
+  </si>
+  <si>
+    <t>25 лістапада 1996</t>
+  </si>
+  <si>
+    <t>Вырак суда 13.03.2025: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2025-03-11 01:02:27</t>
+  </si>
+  <si>
+    <t>Вольга Валер'еўна Буланава</t>
+  </si>
+  <si>
+    <t>25 лістапада 1982</t>
+  </si>
+  <si>
+    <t>Вольга Буланава шмат гадоў працавала бухгалтарам, а потым у 2018—2019 гадах яна прайшла навучанне ў IT Academy і атрымала прафесію UI/UX-дызайнера. Потым знайшла працу ў IT.
+Да самага затрымання жыла ў Літве , але раз на пару месяцаў ездзіла ў Беларусь. У жанчыны ёсць муж і дзіця.</t>
+  </si>
+  <si>
+    <t>Вырак суда 06.01.2026: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-03-26 17:20:51</t>
+  </si>
+  <si>
+    <t>Павел Тадэвушавіч Лаўрыновіч</t>
+  </si>
+  <si>
+    <t>26 лістапада 1969</t>
+  </si>
+  <si>
+    <t>Затрыманні адбыліся напрыканцы мінулага тыдня і працягваліся некалькі дзён. Затрымана 12 чалавек, у тым ліку краязнаўца і даўні грамадскі актывіст Павел Лаўрыновіч.</t>
+  </si>
+  <si>
+    <t>СІЗА-2, Віцебск, вул. Гагарына 2, 210026</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў абмежаванні волі без накіравання.</t>
+  </si>
+  <si>
+    <t>2025-06-24 23:06:40</t>
   </si>
   <si>
     <t>Яўген Сямёнавіч Кладоў</t>
   </si>
   <si>
     <t>26 лістапада 1982</t>
   </si>
   <si>
-    <t>Па матэрыялах абвінавачання, Яўген скарбаў у сацыяльнай сетцы «Аднакласнікі» на сцяне профіля, даступнай для прагляду іншым карыстачам, " разлічваючы на наступнае ўспрыманне іншымі асобамі абразлівай інфармацыі «ўсведамляючы публічны і зневажальны характар сваёй публікацыі, наўмысна размясціў малюнак, супярэчнае агульначалавечай маралі , прынятым у грамадстве, тым самым публічна наўмысна прынізіў гонар і годнасць асобы Лукашэнкі ў сувязі з ажыццяўленнем ім сваіх паўнамоцтваў, выяўленае ў непрыстойнай форме».
-[...5 lines deleted...]
-    <t>1 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму</t>
+    <t xml:space="preserve">Па матэрыялах абвінавачання, Яўген скарбаў у сацыяльнай сетцы «Аднакласнікі» на сцяне профіля... размясціў выяву, супярэчнае агульначалавечай маралі і нормам паводзін, прынятым у грамадстве, тым самым публічна наўмысна прынізіў гонар і годнасць асобы Лукашэнкі ў сувязі з ажыццяўленнем ім сваіх паўнамоцтваў, выяўленае ў непрыняцці. На судовым паседжанні скарбаў фактычна віну не прызнаў.
+Вядома, што Яўгена не вызвалілі пасля адбыцця першага тэрміна, а завялі крымінальную справу па новых артыкулах, абвясцілі "тэрарыстам" і і асудзілі паўторна.
+</t>
+  </si>
+  <si>
+    <t>Вырак суда 24.11.2023: 1 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 09.02.2024: невядома. Вырак суда 01.10.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 13.12.2024: невядома.</t>
   </si>
   <si>
     <t>2023-12-08 00:30:31</t>
-  </si>
-[...13 lines deleted...]
-    <t>2024-08-28 20:19:30</t>
   </si>
   <si>
     <t>Сяргей Віктаравіч Ляхновіч</t>
   </si>
   <si>
     <t>27 лістапада 1978</t>
   </si>
   <si>
     <t>Дырэктар лагістычнай кампаніі. Судзяць за атаку на сайт БДМУ восенню 2020 года. 
 «Ведаць не ведаю! Ды ліхтара мне, судзяць — правільна судзяць, і ведаць не хачу!», — сказаў бацька Сяргея, Віктар Ляхновіч.</t>
   </si>
   <si>
     <t>Вырак суда 24.03.2022: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 03.06.2022: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2022-03-18 19:47:24</t>
   </si>
   <si>
     <t>Андрэй Віктаравіч Кудзік</t>
   </si>
   <si>
     <t>27 лістапада 1984</t>
   </si>
   <si>
-    <t>Вілейскі актывіст. З 9 жніўня 2021 года яго ўтрымлівалі на "сутках" у ізалятарах Смалявіч і Вілейкі. 20.10.2021 стала вядома , што ён змешчаны ў ІЧУ на Акрэсціна і супраць яго ўзбуджана крымінальная справа.
-[...7 lines deleted...]
-    <t>4 гады пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму</t>
+    <t>Андрэй, актывіст з Вілейкі, быў затрыманы 9 жніўня 2021 года і прыгавораны да адміністрацыйнага арышту, які адбываў у ізалятарах Вілейкі і Смалявіч. Агулам ён атрымаў 90 сутак адміністрацыйнага арышту, якія адбываў у цяжкіх умовах, пасля чаго быў пераведзены ў ІЧУ на Акрэсціна, а затым у СІЗА ў межах крымінальнай справы.
+У лютым 2022 года яго прызналі вінаватым па артыкуле «арганізацыя і падрыхтоўка дзеянняў, якія груба парушаюць грамадскі парадак, альбо актыўны ўдзел у іх» і прыгаварылі да пазбаўлення волі ў калоніі.
+Вызвалены ў ліпені 2023 года, цалкам адбыўшы прызначаны судом тэрмін пакарання.
+У кастрычніку 2023 году яго зноў арыштавалі на 15 сутак за віншаванне Украіны з Днём Незалежнасці ў TikTok. Суд Вілейскага раёна кваліфікаваў гэта як «несанкцыянаванае пікетаванне».
+15 лютага 2024 года Андрэй перастаў выходзіць на сувязь. Пазней стала вядома, што ён знаходзіцца ў мясцовым ІЧУ, дзе адбывае 15 сутак адміністратыўнага арышту. Аднак па сканчэнні тэрміна ён на волю не выйшаў, бо быў затрыманы ў рамках крымінальнай справы, узбуджанай па артыкуле «дыскрэдытацыя Рэспублікі Беларусь».
+У ліпені 2024 года яго зноў асудзілі і прыгаварылі да пазбаўлення волі, а таксама да выплаты буйнога штрафу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 16.02.2022: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 18.07.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму, 400 базавых велічынь штрафу. Апеляцыя 11.10.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-10-20 18:14:57</t>
-  </si>
-[...27 lines deleted...]
-    <t>2023-12-22 01:24:42</t>
   </si>
   <si>
     <t>Генадзь Станіслававіч Саўрыцкі</t>
   </si>
   <si>
     <t>28 лістапада 1963</t>
   </si>
   <si>
     <t>Прадпрымальнік. Яго бізнэс - АТ "Анастан", буйная кампанія, якая займаецца вытворчасцю пенапласту.
 Нагодай для крымінальнай справы стаў створаны сям'ёй відэаролік летам 2020 года з заклікам спыніць гвалт. Генадзь на судзе распавёў, што ў адзін з дзён лета 2020 года, на эмоцыях ад убачаных у інтэрнэце звестак аб ужытым з боку супрацоўнікаў гвалту ў дачыненні да пратэстоўцаў, вырашыў запісаць відэазапіс са зваротам да супрацоўнікаў з заклікам да абгрунтаванага прымянення сілы. Прыдумаў тэкст выступу, пасля чаго папрасіў сваю дачку яго прачытаць. Таксама ён папрасіў жонку выказацца аб выбарах. У гэты ж дзень ён выказаў на відэа пажаданні аб далейшым лёсе краіны, у канцы свайго выступу таксама паказаў сімвал у выглядзе сэрца. Пасля гэтага ён знайшоў у інтэрнэце відэаролікі і змантаваў відэа. У гэты ж дзень адправіў яго некалькім сваім знаёмым і сваякам.</t>
   </si>
   <si>
     <t>Вырак суда 21.11.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 07.02.2025: невядома.</t>
   </si>
   <si>
     <t>2024-11-01 18:09:18</t>
   </si>
   <si>
     <t>Сяргей Сяргеевіч Пляшкун</t>
   </si>
   <si>
     <t>28 лістапада 1987</t>
   </si>
   <si>
     <t>17 сакавіка КДБ паведаміў пра затрыманне групы беларусаў, якія рыхтавалі тэракт супраць расейскіх войскаў у Мазырскім раёне.
 Згодна з матэрыяламі справы, у перыяд са жніўня 2020 года па люты 2022 года Пляшкун і Сельвіч набылі кампаненты для вырабу «кактэйляў Молатава» і піратэхнічны выраб, якія захоўвалі і перавозілі ў розных транспартных сродках і месцах з мэтай іх наступнага выкарыстання пры здзяйсненні акту тэрарызму, нападзе на будынкі, установы, транспартныя сродкі, а таксама супрацоўнікаў праваахоўных органаў.
 Акрамя гэтага, Пляшкун нібыта сам вырабіў «кактэйлі Молатава» і сумесна з Сельвічам падрыхтаваліся да наўмыснага прывядзення ў непрыдатнасць транспартных сродкаў і шляхоў зносін, што магло пацягнуць смерць чалавека, крушэнне або аварыю.
 У Сяргея Пяшкуна двое малалетніх дзяцей.</t>
   </si>
   <si>
     <t>16 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-03-18 19:52:28</t>
   </si>
   <si>
+    <t>Артур Уладзіміравіч Пядзько</t>
+  </si>
+  <si>
+    <t>28 лістапада 1979</t>
+  </si>
+  <si>
+    <t>Доўгі час Артур працаваў у энергасетках — спачатку інжынерам на "Белэнергасетцыпраекце", а пасля ў "Мінскэнерга".  Артура абвінавачваюць у перадачы персанальных дадзеных больш за 500 службовых асоб тэлеграм-каналам.</t>
+  </si>
+  <si>
+    <t>Вырак суда 12.04.2024: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 16.07.2024: прысуд пакінуты без змены. Суд па змене рэжыму дата невядомая: 3 гады турэмнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-11-28 23:42:54</t>
+  </si>
+  <si>
+    <t>Уладзімір Аляксандравіч Захараў</t>
+  </si>
+  <si>
+    <t>28 лістапада 1968</t>
+  </si>
+  <si>
+    <t>Вядомы полацкі бізнесмен. Абвінавачваўся па ч. 2 арт. 243-1 (ухіленне ад выканання абавязкаў падатковага агента па пералічэнні падаткаў, збораў), арт. 369-1 (дыскрэдытацыя Рэспублікі Беларусь), ч. 1 арт. 243-3 (ухіленне ад выплаты страхавых узносаў), ч. 3 арт. 243 (ухіленне ад выплаты падаткаў, збораў). Справу разглядаў у закрытым рэжыме Віцебскі абласны суд. Слуханне пачалося 23 ліпеня 2024 года і доўжылася па 28 лютага 2025 года. Дата пачатку спецыяльнай вытворчасці - 12.04.2024.
+Пасля адкрыцця судовай спецвытворчасці бізнэсмэн вярнуўся ў Беларусь, нягледзячы на пагрозу пераследу, і быў затрыманы .
+У Уладзіміра астма і быў інсульт мозгу. А на ўтрыманні маленькая дачка.
+Прысуд - пазбаўленне волі .</t>
+  </si>
+  <si>
+    <t>ПК-20, 247755, Гомельская вобл., Мазырскі р-н, Міхалкоўскі сельсавет, д.70</t>
+  </si>
+  <si>
+    <t>Вырак суда 28.02.2025: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-06-23 14:09:00</t>
+  </si>
+  <si>
     <t>Артур Андрэевіч Радзівановіч</t>
   </si>
   <si>
     <t>28 лістапада 1992</t>
   </si>
   <si>
     <t>Следства ўстанавіла, што Артур Радзівановіч "па ўласнай ініцыятыве ўступіў у перапіску з прадстаўнікамі ўзброенага фарміравання "Полк К. Каліноўскага" праз Telegram". У ходзе размовы ён удакладніў парадак і ўмовы залічэння ў полк, а затым спланаваў перасячэнне дзяржаўнай граніцы Рэспублікі Беларусь з Рэспублікай Польшча і далейшы маршрут ва Украіну. Прыбыўшы 30 снежня 2023 года на міжнародны пункт пропуску "Брэст" для накіравання ва Украіну праз тэрыторыю Польшчы, абвінавачаны быў затрыманы супрацоўнікамі органаў унутраных спраў.</t>
   </si>
   <si>
     <t>Вырак суда 22.05.2024: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 06.08.2024: невядома.</t>
   </si>
   <si>
     <t>2024-05-02 19:10:11</t>
+  </si>
+  <si>
+    <t>Георгій Адамовіч Чарэвака</t>
+  </si>
+  <si>
+    <t>Георгія Чараваку затрымалі ў жніўні пры вяртанні з ЗША. Асудзілі за данат у 21,29 даляра, які ён адправіў са свайго акаўнта PayPal у падтрымку Палка Каліноўскага. Да акаўнта была прывязана беларуская карта, з якой спісаліся сродкі. Улады палічылі гэта наўмыснымі дзеяннямі "з мэтай фінансавання дзейнасці па вярбоўцы, навучанні, іншай падрыхтоўцы" асоб да ўзброенага канфлікту ва Украіне.
+На судзе ён распавёў, што добраахвотна паведаміў супрацоўнікам, што затрымалі яго, што ён падпісаны на шматлікія «экстрэмісцкія» тэлеграм-каналы, прызнаўся, што зрабіў перавод на рахунак Палка Каліноўскага.
+Ён жа ўласнаручна даў супрацоўнікам паролі для ўваходу ў плацежную сістэму. Ён расказаў, што зрабіў донат, бо спадзяваўся, што гэтыя сродкі накіруюць на закупку касак, бронекамізэлек, медыкаментаў, аднак разумеў, што імі скарыстаюцца па сваім разуменні і, у тым ліку, купяць на іх зброю і боепрыпасы.</t>
+  </si>
+  <si>
+    <t>Вырак суда 08.12.2023: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2023-12-22 01:24:42</t>
   </si>
   <si>
     <t>Яўген Аляксеевіч Верхаводкін</t>
   </si>
   <si>
     <t>29 лістапада 1988</t>
   </si>
   <si>
     <t>Па справе адбылося не менш за дзевяць судовых пасяджэнняў. На судзе было шмат сведкаў, якія давалі паказанні супраць яго. Яўгена абвінавацілі ў тым, што ён, адмініструючы канал, заклікаў выходзіць беларусаў на акцыі пратэсту, рэдагаваў пасады і г.д.
 21.11.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 27.07.2023: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 21.11.2023: невядома.</t>
   </si>
   <si>
     <t>2022-12-26 20:32:52</t>
   </si>
   <si>
-    <t>Сяргей Леанідавіч Цвікевіч</t>
-[...52 lines deleted...]
-    <t>2022-06-17 23:18:52</t>
+    <t>Віталь Уладзіміравіч Пятрэнка</t>
+  </si>
+  <si>
+    <t>29 лістапада 1978</t>
+  </si>
+  <si>
+    <t>Вырак суда 10.03.2025: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-05-26 15:29:45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1628,2294 +1461,1889 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I81"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
       <c r="D2" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="I3" t="s">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>31</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>36</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...8 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>46</v>
       </c>
-      <c r="C8" t="s">
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>52</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
         <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>58</v>
       </c>
       <c r="I10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>63</v>
       </c>
       <c r="I11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>66</v>
+      </c>
+      <c r="C12" t="s">
+        <v>67</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="I13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="I14" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I15" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B16" t="s">
-        <v>84</v>
+        <v>88</v>
+      </c>
+      <c r="C16" t="s">
+        <v>89</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="I16" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B17" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="I17" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>100</v>
+      </c>
+      <c r="C18" t="s">
+        <v>101</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="I18" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="I19" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B20" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C20" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="I20" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B21" t="s">
-        <v>110</v>
+        <v>116</v>
+      </c>
+      <c r="C21" t="s">
+        <v>117</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="I21" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
-        <v>116</v>
+        <v>121</v>
+      </c>
+      <c r="C22" t="s">
+        <v>122</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="I22" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B23" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C23" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>122</v>
+        <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="H23" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="I23" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B24" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C24" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E24" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="I24" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B25" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C25" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="D25" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="I25" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B26" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C26" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="I26" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="B27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C27" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="D27" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
+      <c r="H27" t="s">
+        <v>149</v>
+      </c>
       <c r="I27" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B28" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="C28" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
+        <v>154</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="I28" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B29" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="C29" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="I29" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="C30" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="I30" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B31" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C31" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>169</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="I31" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="B32" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="C32" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>62</v>
+        <v>175</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="I32" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="B33" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="C33" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E33" t="s">
-        <v>172</v>
+        <v>57</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="I33" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="B34" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="C34" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>36</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="I34" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="B35" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="C35" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="I35" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="B36" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="C36" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
+        <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="I36" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="B37" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="C37" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="I37" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B38" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="C38" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="I38" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="B39" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="C39" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>202</v>
+        <v>19</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="I39" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B40" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C40" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="D40" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>208</v>
+        <v>139</v>
       </c>
       <c r="F40" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="I40" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="B41" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="C41" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="D41" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="I41" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="B42" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E42" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="I42" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="B43" t="s">
-        <v>222</v>
+        <v>228</v>
+      </c>
+      <c r="C43" t="s">
+        <v>229</v>
       </c>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>21</v>
+        <v>169</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>223</v>
+        <v>74</v>
       </c>
       <c r="I43" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="B44" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
+        <v>30</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="I44" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="B45" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="C45" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
+        <v>169</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="I45" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="B46" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C46" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="D46" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="I46" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="B47" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="C47" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="I47" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B48" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C48" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="I48" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="B49" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C49" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="I49" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B50" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="H50" t="s">
-        <v>85</v>
+        <v>261</v>
       </c>
       <c r="I50" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B51" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="C51" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>32</v>
+        <v>107</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="I51" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="B52" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="C52" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="I52" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="B53" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>197</v>
+        <v>275</v>
       </c>
       <c r="I53" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="B54" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="C54" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E54" t="s">
-        <v>172</v>
+        <v>57</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="I54" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="B55" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="C55" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>57</v>
+        <v>285</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="I55" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="B56" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="C56" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>281</v>
+        <v>19</v>
       </c>
       <c r="F56" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="I56" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="B57" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="C57" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
+        <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="I57" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="B58" t="s">
-        <v>290</v>
+        <v>299</v>
+      </c>
+      <c r="C58" t="s">
+        <v>300</v>
       </c>
       <c r="D58" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>96</v>
+        <v>301</v>
       </c>
       <c r="I58" t="s">
-        <v>291</v>
+        <v>302</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>292</v>
+        <v>303</v>
       </c>
       <c r="B59" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="C59" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
       <c r="D59" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E59" t="s">
-        <v>192</v>
+        <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
       <c r="I59" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="B60" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="C60" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
+        <v>68</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="I60" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="B61" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="C61" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>192</v>
+        <v>79</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="I61" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>307</v>
+        <v>318</v>
       </c>
       <c r="B62" t="s">
-        <v>308</v>
+        <v>319</v>
+      </c>
+      <c r="C62" t="s">
+        <v>320</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>32</v>
+        <v>321</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="B63" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="C63" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="I63" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="B64" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C64" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="I64" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="B65" t="s">
-        <v>322</v>
+        <v>334</v>
+      </c>
+      <c r="C65" t="s">
+        <v>335</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>30</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>27</v>
+        <v>336</v>
       </c>
       <c r="I65" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="B66" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
+      <c r="H66" t="s">
+        <v>340</v>
+      </c>
       <c r="I66" t="s">
-        <v>326</v>
-[...79 lines deleted...]
-      <c r="I69" t="s">
         <v>341</v>
-      </c>
-[...334 lines deleted...]
-        <v>399</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">