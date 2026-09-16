--- v3 (2026-07-29)
+++ v4 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="372">
   <si>
     <t>Імя і прозвішча</t>
   </si>
   <si>
     <t>Дзень народзінаў</t>
   </si>
   <si>
     <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Вясна</t>
   </si>
   <si>
     <t>Прысуд</t>
   </si>
   <si>
@@ -99,212 +99,212 @@
   </si>
   <si>
     <t>Вырак суда 10.10.2022: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 10.01.2023: невядома.</t>
   </si>
   <si>
     <t>2022-09-14 14:54:03</t>
   </si>
   <si>
     <t>Яўген Аляксандравіч Ціханаў</t>
   </si>
   <si>
     <t>3 лістапада 1982</t>
   </si>
   <si>
     <t>Яўгену 40 гадоў, ён скончыў Акадэмію МУС больш за 15 гадоў таму і паспеў папрацаваць участковым, але звольніўся па ўласным жаданні. Пазней Аляксей перайшоў у ІТ. Пасля нейкі час пажыў у Еўропе, у Італіі. Яго затрымалі пры спробе ўезду ў Беларусь - мужчына хацеў прыехаць на дзень нараджэння маці і аформіць даверанасць. Супраць Яўгена Ціханава, як паведамляецца, заведзена крымінальная справа за каментары ў тэлеграме аб сілавіках і Лукашэнку па трох артыкулах.
 28.06.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
   </si>
   <si>
     <t>Вырак суда 12.04.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 28.06.2024: невядома.</t>
   </si>
   <si>
     <t>2023-05-24 01:03:59</t>
-  </si>
-[...13 lines deleted...]
-    <t>2024-10-21 22:35:08</t>
   </si>
   <si>
     <t>Галіна Васільеўна Фралова</t>
   </si>
   <si>
     <t>3 лістапада 1956</t>
   </si>
   <si>
     <t>Асуджаная па справе руху "Руская праваслаўная царква - Царская Імперыя". 29 траўня 2026 года Галіну дадалі ў "спіс экстрэмістаў". Згодна з рашэннем МУС ад 15 жніўня 2025 года рэлігійная секта "Руская праваслаўная царква - Царская Імперыя" прызнана "экстрэмісцкім фарміраваннем".
 У "спіс экстрэмістаў" унесены Ганна Струкава з вёскі Улазы Гродзенскай вобласці, Галіна Фралова з вёскі Кайкі Віцебскай вобласці, Вольга Бойкоўская са Свіслачы і Вольга Вашчанка з Вілейкі. Падставай названы прыгавор Мінскага гарадскога суда па ч. 3 арт. 130 КК і ч. 3 арт. 361-1 КК — "распальванне варожасці" і ўдзел альбо кіраўніцтва "экстрэмісцкім фармаваннем".
 Паводле дакументаў самога руху, Ганна Струкава фігуравала як "ігумення ўсяе Белай Русі (Беларусі) Еўдакія", а Галіна Фралова — як "манашка Феадосія".
 Удзельніц руху абвінавачвалі ў кіраўніцтве структурамі руху і распаўсюджванні ідэй, якія следства трактавала як рэлігійную і нацыянальную варожасць.
 Пракуратура называла прысуды: Струкава, Фралова і Байкоўская атрымалі па 5 гадоў і 3 месяцы калоніі, Вашчанкі - 5 гадоў калоніі. У маі 2026 года Вярхоўны суд пакінуў прыгавор у сіле.</t>
   </si>
   <si>
     <t>Жаночы</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 5 гадоў 3 месяца пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2026-06-02 09:51:24</t>
   </si>
   <si>
     <t>Андрэй Валер'евіч Фамін</t>
   </si>
   <si>
     <t>3 лістапада 1993</t>
   </si>
   <si>
     <t>Андрэю Фаміну 29 гадоў, ён родам з Магілёва, але жыў у Менску. Хлопец скончыў Беларускую дзяржаўную акадэмію мастацтваў. У пакаяльным відэа ён кажа, што нібыта быў рэдактарам і аўтарам артыкулаў для сеткі газет «Веснікі». Паводле інфармацыі ад актывістаў ініцыятывы ByProsvet, Андрэй не меў доступаў да акаўнтаў газет і не ведаў тых, хто распаўсюджвае іх у Беларусі.
 У выніку хлопцу прад'явілі абвінавачанне за ўдзел у Маршы 30 жніўня 2020 года і перавялі ў СІЗА-1. Андрэй прынцыпова не хацеў з'язджаць са сваёй краіны, піша кнігу, дамы яго чакаюць шэсць катоў.</t>
   </si>
   <si>
+    <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
+  </si>
+  <si>
     <t>7 гадоў пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-10-27 23:30:20</t>
   </si>
   <si>
-    <t>Дзяніс Аляксандравіч Краўчук</t>
-[...26 lines deleted...]
-    <t>2022-05-24 15:05:54</t>
+    <t>Барыс Мікалаевіч Крыцкі</t>
+  </si>
+  <si>
+    <t>3 лістапада 1968</t>
+  </si>
+  <si>
+    <t>Вырак суда 01.11.2024: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.01.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-10-21 22:35:08</t>
   </si>
   <si>
     <t>Вольга Ігараўна Брыцікава</t>
   </si>
   <si>
     <t>4 лістапада 1971</t>
   </si>
   <si>
     <t>Лідэр незалежнага прафсаюзу "Нафтана". Вольга працавала на прадпрыемстве 16 гадоў і з-за сваёй пазіцыі была звольнена. У траўні 2022 года яна выйшла на волю пасля 75 сутак арышту за выказванні супраць вайны. Была затрымана 1 лістапада зноў па адміністрацыйным артыкуле.
 Праз два дні суд прызнаў яе вінаватай у распаўсюдзе «экстрэмісцкіх матэрыялаў» і прызначыў 15 сутак арышту. 11 лістапада яе зноў асудзілі на 15 сутак за "несанкцыянаваны пікет". Падставай для разбору стаў малюнак з надпісам "Не вайне", які Вольга апублікавала ў сацсетках. 21.11.2022 стала вядома, што Вольгу перавялі ў СІЗА ў Віцебску.
 За няпоўны 2022 год Брыцікава правяла за кратамі 105 сутак-з іх вясной 75 сутак запар.
 Была паўторна затрымана па арт.361 ч.2 КК РБ у жніўні 2023 года. Аднак увесну 2024 года адбыўся суд над Вольгай па арт.130 КК РБ.
 11.06.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.
 20 жніўня 2024 года над Вольгай адбыўся чарговы закрыты суд. Разглядаць яе справу быў прызначаны Яўген Буруноў у Віцебскім абласным судзе. Палітвязня абвінавачваюць па трох артыкулах. Вядома, што Вользе дадалі яшчэ тры гады калоніі.
 20 снежня 2024 г. адбыўся разгляд апеляцыйнай скаргі ў Вярхоўным судзе. Старшыня судовай калегіі Уладзімір Давыдаў. Згодна з рашэннем калегіі, тэрмін другога прысуду Вользе скарацілі на 1 год. Такім чынам, агульны тэрмін палітвязні складае 5 гадоў пазбаўлення волі ў калоніі агульнага рэжыму. Па стане на пачатак студзеня 2025 года Вольга знаходзілася ў СІЗА, але ў канцы месяца пераведзена ў папраўчую калонію №4.</t>
   </si>
   <si>
     <t>Гомель, ПК-4, вул. Антошкіна 3, 246035</t>
   </si>
   <si>
     <t>Вырак суда 08.04.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 11.06.2024: невядома. Вырак суда 20.08.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 20.12.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2022-11-21 14:40:55</t>
   </si>
   <si>
+    <t>Дзяніс Аляксандравіч Краўчук</t>
+  </si>
+  <si>
+    <t>4 лістапада 1980</t>
+  </si>
+  <si>
+    <t>ПУАТ-24, 230025, г.Гродна, вул. Лідская, 29/б</t>
+  </si>
+  <si>
+    <t>Вырак суда 29.05.2024: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2024-05-27 18:26:45</t>
+  </si>
+  <si>
+    <t>Аляксей Генадзевіч Маеўскі</t>
+  </si>
+  <si>
+    <t>4 лістапада 1981</t>
+  </si>
+  <si>
+    <t>Прыгавор Гродзенскага абласнога суда набыў моц.</t>
+  </si>
+  <si>
+    <t>невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму</t>
+  </si>
+  <si>
+    <t>2022-05-24 15:05:54</t>
+  </si>
+  <si>
     <t>Міхаіл Аляксандравіч Фандо</t>
   </si>
   <si>
     <t>5 лістапада 1988</t>
   </si>
   <si>
     <t>Міхась родам з Барысава. але жыў у Менску. Ён вучыўся ў БДУ на мэнэджэра. Вядома, што Міхась гуляў у покер пад нікам Rattly. Ён адзначыўся ўдзелам у шматлікіх чэмпіянатах. Сярод іх - чэмпіянат Беларусі.
 Суд над Міхасём пачаўся 17 кастрычніка ў Менскім гарадскім судзе. Прэтэнзіі да яго, верагодна, узніклі з-за падтрымкі Украіны. Яму ставяць у віну ч. 2 арт. 361-3 КК (Дапамога ці іншае матэрыяльнае забеспячэнне вайны). Санкцыя артыкула прадугледжвае ад пяці да дзесяці гадоў калоніі.</t>
   </si>
   <si>
     <t>Вырак суда 28.10.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 14.01.2025: невядома.</t>
   </si>
   <si>
     <t>2024-09-25 19:38:56</t>
-  </si>
-[...17 lines deleted...]
-    <t>2024-05-27 20:04:05</t>
   </si>
   <si>
     <t>Вольга Пятроўна Вашчэнка</t>
   </si>
   <si>
     <t>5 лістапада 1967</t>
   </si>
   <si>
     <t>Асуджаная па справе руху "Руская праваслаўная царква - Царская Імперыя". 29 траўня 2026 года Галіну дадалі ў "спіс экстрэмістаў". Згодна з рашэннем МУС ад 15 жніўня 2025 года рэлігійная секта "Руская праваслаўная царква - Царская Імперыя" прызнана "экстрэмісцкім фарміраваннем".
 У "спіс экстрэмістаў" унесены Ганна Струкава з вёскі Улазы Гродзенскай вобласці, Галіна Фралова з вёскі Кайкі Віцебскай вобласці, Вольга Бойкоўская са Свіслачы і Вольга Вашчанка з Вілейкі. Падставай названы прыгавор Мінскага гарадскога суда па ч. 3 арт. 130 КК і ч. 3 арт. 361-1 КК — "распальванне варожасці" і ўдзел альбо кіраўніцтва "экстрэмісцкім фармаваннем".
 Удзельніц руху абвінавачвалі ў кіраўніцтве структурамі руху і распаўсюджванні ідэй, якія следства трактавала як рэлігійную і нацыянальную варожасць.
 Пракуратура называла прысуды: Струкава, Фралова і Байкоўская атрымалі па 5 гадоў і 3 месяцы калоніі, Вашчанкі - 5 гадоў калоніі. У маі 2026 года Вярхоўны суд пакінуў прыгавор у сіле.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2026-06-02 12:44:52</t>
   </si>
   <si>
+    <t>Андрэй Яўгенавіч Бурдзеня</t>
+  </si>
+  <si>
+    <t>5 лістапада 1981</t>
+  </si>
+  <si>
+    <t>Меркаваная дата затрымання Андрэя - 20 верасня 2023 года. У гэты дзень зьявілася “пакаяльнае” відэа, дзе мужчына кажа, што нібыта пісаў нэгатыўныя камэнтары на адрас Лукашэнкі, службовых асобаў, супрацоўнікаў міліцыі, расейскіх вайскоўцаў, а таксама пагражаў людзям, якія падтрымліваюць дзейную ўладу.
+44-гадовага Андрэя Бурдэню затрымалі за каментары ў тэлеграм-чатах, якіх ён пакінуў больш за тры сотні. Андрэй вучыўся ў школе №6, а пасля служыў у войску. Вядома, што зараз ён часова не працуе, але раней нейкі час працаваў у IT-сферы, а яшчэ раней займаўся вытворчасцю кухоннай мэблі і меў сваё ІП</t>
+  </si>
+  <si>
+    <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
+  </si>
+  <si>
+    <t>Вырак суда 08.07.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.09.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-05-27 20:04:05</t>
+  </si>
+  <si>
     <t>Максім Уладзіміравіч Хвашчынскі</t>
   </si>
   <si>
     <t>6 лістапада 1995</t>
   </si>
   <si>
     <t>Жыхар Бабруйска быў затрыманы 26 лютага 2024 года, на наступны дзень пасля вяртання з Польшчы.
 Спачатку яго асудзілі па адміністрацыйным артыкуле 19.11 (распаўсюджванне экстрэмісцкіх матэрыялаў), а затым распачалі крымінальную справу па артыкуле 361-1 КК РБ (стварэнне экстрэмісцкага фармавання). Максіма меркавана лічаць датычным да стварэння экстрэмісцкага фармавання «Бабруйск 375».</t>
   </si>
   <si>
     <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
   </si>
   <si>
     <t>Вырак суда 27.09.2024: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 06.12.2024: невядома.</t>
   </si>
   <si>
     <t>2024-05-27 12:19:19</t>
   </si>
   <si>
     <t>Аксана Віктараўна Малочка</t>
   </si>
   <si>
     <t>7 лістапада 1978</t>
   </si>
   <si>
@@ -314,288 +314,345 @@
   <si>
     <t>Вырак суда дата невядомая: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.09.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-09-27 22:46:39</t>
   </si>
   <si>
     <t>Афанасій Мікалаевіч Афанасенкаў</t>
   </si>
   <si>
     <t>8 лістапада 1989</t>
   </si>
   <si>
     <t>23.08.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу</t>
   </si>
   <si>
     <t>ПК-14 222125, Мінская вобл., с.н.п Навасады, вул.Міра, 1А</t>
   </si>
   <si>
     <t>Вырак суда 16.06.2023: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.08.2023: невядома. Вырак суда 11.09.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
   </si>
   <si>
     <t>2023-06-15 14:26:19</t>
   </si>
   <si>
+    <t>Дзмітрый Андрэевіч Новікаў</t>
+  </si>
+  <si>
+    <t>8 лістапада 1994</t>
+  </si>
+  <si>
+    <t>Затрыманы ў снежні 2025 года праз тры месяцы пасля вяртання ў Беларусь. Яго абвінавачваюць паводле ч. 2 арт. 361-3 Крымінальнага кодэкса за два невялікія грашовыя пераводы на гуманітарныя патрэбы беларускіх добраахвотнікаў, якія абараняюць Украіну ў складзе Узброеных сіл Украіны. Вядома, што донаты былі зроблены з дапамогай криптовалюты.
+Зміцер будаваў кар'еру ў сферы пасоўвання мабільных прадуктаў і пачынаў у рэкламных агенцтвах, працаваў у кампаніі Zorka.Mobi. З 2019 года займаў пасаду вядучага спецыяліста па прыцягненню карыстальнікаў (Senior User Acquisition Manager) у папулярным сэрвісе прагнозу надвор'я WindyApp, дзе кіраваў камандай маркетынгу і аналізаваў лічбавыя дадзеныя.
+Зміцер апошнія гады працаваў у Польшчы, аднак потым вярнуўся ў Беларусь. Праз тры месяцы пасля вяртання, 16 снежня 2025 года, хлопца затрымалі.</t>
+  </si>
+  <si>
+    <t>ПК-22, а/с 20, Брэсцкая вобласць, г. Івацэвічы, ст. Даманава, 225295</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-03-13 18:23:39</t>
+  </si>
+  <si>
     <t>Яўген Аляксеевіч Скараход</t>
   </si>
   <si>
     <t>9 лістапада 1984</t>
   </si>
   <si>
     <t>ПУАТ-29, г. Валкавыск, вул. Ракасоўскага, 118, 230415</t>
   </si>
   <si>
     <t>Хімія са скіраваннем</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 5 гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 13.08.2025: невядома.</t>
   </si>
   <si>
     <t>2025-09-15 20:49:41</t>
+  </si>
+  <si>
+    <t>Віялета Генадзеўна Вярбіцкая</t>
+  </si>
+  <si>
+    <t>10 лістапада 2001</t>
+  </si>
+  <si>
+    <t>Віялета скончыла школу ў Мінску і паступіла ў Варшаўскую акадэмію мастацтваў. Дзяўчына захапляецца фатаграфіяй і любіць падарожжы.
+Тры гады таму яна выйшла замуж і змяніла прозвішча. Пара праславілася тым, што хлопец, былы футбаліст Фёдар Вярбіцкі, зрабіў дзяўчыне прапанову проста на стадыёне пасля заканчэння гульні.
+Нагодай для крымінальнай справы стаў створаны сям'ёй відэаролік летам 2020 года з заклікам спыніць гвалт. Айцец Генадзь на судзе распавёў, што ў адзін з дзён лета 2020 года, на эмоцыях ад убачаных у інтэрнэце звестак аб ужытым з боку супрацоўнікаў гвалту ў дачыненні да пратэстоўцаў, вырашыў запісаць відэазапіс са зваротам да супрацоўнікаў з заклікам да абгрунтаванага прымянення сілы. Прыдумаў тэкст выступу, пасля чаго папрасіў сваю дачку яго прачытаць. Таксама ён папрасіў жонку выказацца аб выбарах. У гэты ж дзень ён выказаў на відэа пажаданні аб далейшым лёсе краіны, у канцы свайго выступу таксама паказаў сімвал у выглядзе сэрца. Пасля гэтага ён знайшоў у інтэрнэце відэаролікі і змантаваў відэа. У гэты ж дзень адправіў яго некалькім сваім знаёмым і сваякам.</t>
+  </si>
+  <si>
+    <t>Вырак суда 21.11.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 07.02.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-11-01 18:10:18</t>
+  </si>
+  <si>
+    <t>Аляксандр Іванавіч Малькоў</t>
+  </si>
+  <si>
+    <t>10 лістапада 1969</t>
+  </si>
+  <si>
+    <t>Асуджаны за акцыю пратэсту, якая праходзіла з 10 на 11 жніўня 2020 года ў Бярозе.</t>
+  </si>
+  <si>
+    <t>Вырак суда 28.08.2024: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 18.10.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-08-28 13:15:47</t>
   </si>
   <si>
     <t>Яўген Вітальевіч Бойка</t>
   </si>
   <si>
     <t>10 лістапада 1987</t>
   </si>
   <si>
     <t>Яўген былы IT-мэнэджар з Магілёва. Пасля выбараў 2006 года і некалькіх гадоў палітычнай актыўнасці яго адлічылі з гістарычнага факультэта Магілёўскага ўніверсітэта. Ён скончыў гістфак у Познані, працаваў мэнэджэрам у ІТ-кампаніі, займаўся пастаўкамі малочнай прадукцыі. У 2013 годзе Яўген вярнуўся ў Беларусь, адразу ажаніўся, а пасля пайшоў на працу. Прычым калі раней у асноўным займаўся грамадскай і навуковай дзейнасцю (у студэнцкім этнаграфічным таварыстве і ў архіве вуснай гісторыі), то зараз пайшоў у бізнес.
 А з пачатку 2017 года ў яго з'явіўся новы занятак - па замове кліентаў ён запісваў інтэрв'ю з іх вясковымі бабулямі і дзядулямі і манціраваў дакументальныя стужкі.
 Яго абвінавачваюць у садзейнічанні экстрэмісцкай дзейнасці.
 Яўгена чакаюць дома жонка і двое маленькіх дзяцей.</t>
   </si>
   <si>
     <t>Вырак суда 12.06.2025: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 11.09.2025: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-10-08 21:34:11</t>
   </si>
   <si>
     <t>Наталля Георгіеўна Дароніна</t>
   </si>
   <si>
     <t>10 лістапада 1973</t>
   </si>
   <si>
     <t>У Наталлі праблемы з нагамі. Па правілах СІЗА на працягу дня нельга ляжаць, таму ў яе бываюць моцныя ацёкі.
 Муж Наталлі - Сяргей Даронін , быў прысуджаны да пазбаўлення волі і адбываў тэрмін. 20 сакавіка 2026 г. ён выйшаў на волю па памілаванні, на дзень раней Наталлю асудзілі на 8.5 гадоў пазбаўлення волі.</t>
   </si>
   <si>
-    <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
-[...2 lines deleted...]
-    <t>Вырак суда 19.03.2026: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 1000 базавых велічынь штрафу.</t>
+    <t>Вырак суда 19.03.2026: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 1000 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-11-20 22:34:02</t>
   </si>
   <si>
-    <t>Віялета Генадзеўна Вярбіцкая</t>
-[...28 lines deleted...]
-    <t>2024-08-28 13:15:47</t>
+    <t>Любоў Аляксандраўна Рэзановіч</t>
+  </si>
+  <si>
+    <t>11 лістапада 1964</t>
+  </si>
+  <si>
+    <t>Любоў, жонка праваслаўнага святара, была затрымана 1 снежня 2020 года разам з мужам і сынам у межах крымінальнай "справы Аўтуховіча". Мікалая Аўтуховіча ўлады назвалі "арганізатарам і кіраўніком тэрарыстычнай групоўкі". Паводле следства, яна дапамагала Аўтуховічу збіраць інфармацыю пра супрацоўнікаў праваахоўных органаў і давала жыллё, дзе ўдзельнікі “справы” захоўвалі зброю. Любоў асудзілі за "ўдзел у злачыннай арганізацыі", "акт тэрарызму", "замах на захоп улады" і "незаконныя дзеянні ў адносінах да агнястрэльнай зброі".</t>
+  </si>
+  <si>
+    <t>Вырак суда 17.10.2022: 15 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 600 базавых велічынь штрафу. Апеляцыя 31.03.2023: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-02-27 00:43:12</t>
   </si>
   <si>
     <t>Станіслаў Аляксандравіч Пугачоў</t>
   </si>
   <si>
     <t>11 лістапада 1992</t>
   </si>
   <si>
     <t>Да падзеяў 2020 года ён працаваў следчым у Мінску. Пасяджэнні суда праходзілі ў закрытым рэжыме.</t>
   </si>
   <si>
     <t>7 гадоў пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>2022-08-17 21:06:41</t>
   </si>
   <si>
     <t>Аляксей Юр'евіч Шахлай</t>
   </si>
   <si>
     <t>11 лістапада 1986</t>
   </si>
   <si>
     <t>Член Савета Федэрацыі прафсаюзаў Беларусі (ФПБ).
 Працаваў на РУП "Спецыяльная сувязь". Быў абвінавачаны ў крадзяжы інтэрнэт-дадзеных. Па зацвярджэнні аднакамернікаў справа носіць палітычны характар.</t>
   </si>
   <si>
-    <t>Не</t>
-[...1 lines deleted...]
-  <si>
     <t>Вырак суда дата невядомая: 2 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 12.06.2026: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2026-07-06 23:23:44</t>
   </si>
   <si>
-    <t>Любоў Аляксандраўна Рэзановіч</t>
-[...11 lines deleted...]
-    <t>2021-02-27 00:43:12</t>
+    <t>Віктар Леанідавіч Гурын</t>
+  </si>
+  <si>
+    <t>11 лістапада 1968</t>
+  </si>
+  <si>
+    <t>Вышэйшую адукацыю Віктар атрымаў на факультэце радыёфізікі БДУ, а пазней скончыў Акадэмію кіравання.
+За плячыма ў яго шматгадовая кар'ера кіраўніка : Віктар узначальваў дэпартамент у расійскім шынным холдынгу Amtel, кіраваў гандлёвым домам канцэрна "Белдзяржхарчпрам" у Расіі, працаваў першым намеснікам гендырэктара "Нарыльскгазпрама" і "Таймыргаза" ў структуры "Нарыльскага і нікеля" «Баўсэрвіс».
+З 2017 па 2021 год Гурын узначальваў кампанію "Кампазітныя канструкцыі" – амбіцыйны праект у індустрыяльным парку "Вялікі камень" коштам 220 мільёнаў еўра, які павінен быў стаць буйным навукова-вытворчым цэнтрам у сферы палімерных кампазітаў.
+Пасля працы аперацыйным дырэктарам у мэблевым холдынгу "Ангстрэм" Віктар у снежні 2022 года заняў пасаду першага намесніка генеральнага дырэктара "Белвеста". Там ён курыраваў інавацыйныя праекты — перавод вытворчасці ў лічбавае вымярэнне, аўтаматычны раскрой скуры і ўкараненне рабатызаваных комплексаў з сістэмамі машыннага зроку і нейрасетак.
+У 2020 і 2021 годзе Віктар пакідаў шмат каментароў у групах тэлеграма з негатыўнай ацэнкай дзеянняў супрацоўнікаў сілавых структур, АМАП і Лукашэнка. Яго затрымалі ў сакавіку 2026 году.</t>
+  </si>
+  <si>
+    <t>Вырак суда 03.08.2026: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 600 базавых велічынь штрафу.</t>
+  </si>
+  <si>
+    <t>2026-08-28 18:12:47</t>
   </si>
   <si>
     <t>Андрэй Віктаравіч Шкляр</t>
   </si>
   <si>
     <t>12 лістапада 1984</t>
   </si>
   <si>
     <t>Працаваў інспектарам крымінальна-выканаўчай сістэмы Кастрычніцкага РАУС г. Гродна, незадоўга да арышту падаў рапарт на звальненне з-за нязгоды з тым, як працуе сістэма.
 Затрыманы па артыкуле: «Здрада дзяржаве».</t>
   </si>
   <si>
     <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
   </si>
   <si>
     <t>10 гадоў пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>2022-04-27 00:34:48</t>
   </si>
   <si>
     <t>Андрэй Віктаравіч Валаханавіч</t>
   </si>
   <si>
     <t>12 лістапада 1989</t>
   </si>
   <si>
     <t>Быў затрыманы ў верасні 2023 года, як мяркуецца, за паведамленні ў чаце з сябрамі. Была заведзена крымінальная справа.</t>
   </si>
   <si>
     <t>Вырак суда 26.07.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 12.11.2024: невядома.</t>
   </si>
   <si>
     <t>2024-05-29 19:28:55</t>
   </si>
   <si>
+    <t>Генадзь Паўловіч Татарынскі</t>
+  </si>
+  <si>
+    <t>12 лістапада 1969</t>
+  </si>
+  <si>
+    <t>СІЗА-3, Гомель, вул. Кніжная 1А, 246003</t>
+  </si>
+  <si>
+    <t>2026-08-28 21:13:48</t>
+  </si>
+  <si>
     <t>Дзмітрый Рыгоравіч Рэзановіч</t>
   </si>
   <si>
     <t>Актывіст анархічнага руху быў затрыманы ў ноч з 28 на 29 кастрычніка 2020 года пры пераходзе мяжы Беларусі разам з партызанскай групай "Чорны Сцяг". Яго абвінавацілі ў падпалах аўтамабіляў службоўцаў, а таксама аддзялення ДАІ і дзяржаўнага камітэта судовай экспертызы.
 У красавіку 2024 года Зміцер быў паўторна асуджаны за "злоснае непадпарадкаванне патрабаванням адміністрацыі калоніі". Па дадзеным артыкуле судзяць зняволеных, якія адмаўляюцца ад супрацоўніцтва з адміністрацыяй, за выдуманыя парушэнні. У выніку да ягонага 19-гадовага тэрміну дадалі яшчэ 9 месяцаў зняволення.</t>
   </si>
   <si>
     <t>Вырак суда 22.12.2021: 19 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, прыблізна 11000 рублёў кампенсацыі. Апеляцыя 22.04.2022: прысуд пакінуты без змены. Вырак суда 26.04.2024: 9 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 28.06.2024: прысуд пакінуты без змены. Суд па змене рэжыму дата невядомая: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-02-27 00:39:13</t>
   </si>
   <si>
     <t>Аляксандр Ігаравіч Кармановіч</t>
   </si>
   <si>
     <t>13 лістапада 1991</t>
   </si>
   <si>
     <t>Да суда ён знаходзіўся пад хатнім арыштам т.я. мае вялікія праблемы са здароўем.</t>
   </si>
   <si>
     <t>ПУАТ-21, 247784 Гомельская вобл., г. Мазыр, б-р Юнасці, 24</t>
   </si>
   <si>
     <t>Вырак суда 27.08.2025: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2026-03-31 10:02:52</t>
   </si>
   <si>
+    <t>Іван Іванавіч Кавальчук</t>
+  </si>
+  <si>
+    <t>13 лістапада 1988</t>
+  </si>
+  <si>
+    <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-05-11 22:57:22</t>
+  </si>
+  <si>
+    <t>Дзмітрый Яўгенавіч Кандрусь</t>
+  </si>
+  <si>
+    <t>14 лістапада 1990</t>
+  </si>
+  <si>
+    <t>Як мяркуецца, затрыманы па палітычных матывах.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-10-17 20:41:33</t>
+  </si>
+  <si>
     <t>Рычард Рычардавіч Логвінаў</t>
   </si>
   <si>
     <t>14 лістапада 1991</t>
   </si>
   <si>
     <t>Інжынер - тэхнолаг на заводзе. Маці Рычарда мае інваліднасць.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-08-04 19:16:26</t>
   </si>
   <si>
-    <t>Дзмітрый Яўгенавіч Кандрусь</t>
-[...13 lines deleted...]
-  <si>
     <t>Сяргей Лявонцьевіч Батвіч</t>
   </si>
   <si>
     <t>У пачатку студзеня 2023 года ў адным з праўладных тэлеграм-каналаў, з'явіўся ролік з затрыманнем супрацоўнікамі ГУБАЗ і АМАП Сяргея, які нібы адміністраваў дваровыя чаты, сярод якіх "Гродна Цэнтр 97%"; удзельнічаў у пратэстных мітынгах і заклікаў іншых удзельнічаць у іх, а таксама прымяняць гвалт у дачыненні да міліцыянтаў, літаральна, "паліць аўтазакі".</t>
-  </si>
-[...1 lines deleted...]
-    <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
   </si>
   <si>
     <t>5 гадоў пазбаўлення волі з адбываннем пакарання ў папраўчай калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-10-26 22:38:17</t>
   </si>
   <si>
     <t>Елісей Сяргеевіч Кузняцоў</t>
   </si>
   <si>
     <t>14 лістапада 2003</t>
   </si>
   <si>
     <t>17-гадовы Елісей абвінавачваўся ў тым, што кінуў бутэльку з гаручай сумессю ў міліцэйскую машыну. За парушэнні на "хатняй хіміі" Елісею ўзмацнілі пакаранне да пазбаўлення волі і Елісей узяты пад варту 20 красавіка 2022 года і з 27 траўня малады чалавек знаходзіўся ў калоніі.
 17.12.2022 вызвалены поўнасцю адбыўшы тэрмін пакарання, прызначаны судом.
 Быў зноў затрыманы ў маі 2023 года і ў жніўні асуджаны за тое, што разам з сябрам сарваў тры дзяржаўныя флагі, устаноўленыя на фасадах установы адукацыі, гандлёвага аб'екта і аддзялення паштовай сувязі ў аграгарадку Войска Камянецкага раёна.
 18 снежня 2024 г. у судзе Барысаўскага раёна адбудзецца разгляд справы Елісея па ч. 1 арт. 411 (злоснае непадпарадкаванне патрабаванням адміністрацыі папраўчай установы ).</t>
   </si>
   <si>
     <t>ПК-8, 211388, Віцебская вобл., г. Ворша, вул. Леніна, 195А</t>
   </si>
   <si>
     <t>Вырак суда 05.11.2020: 2 гады 6 месяцаў абмежаванні волі без накіравання. Суд па змене рэжыму 20.04.2022: 7 месяцаў 15 дзён пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 01.08.2023: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 18.12.2024: 1 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
@@ -675,50 +732,68 @@
     <t>Супрацоўнік прадпрыемства "Пеленг". Працаваў юрысконсультам у Бюро мытна-ліцэнзійнага забеспячэння і экспартнага кантролю.
 Апошні раз ён быў анлайн у сацсетках у лістападзе 2024-га.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-09-07 00:18:46</t>
   </si>
   <si>
     <t>Яўген Уладзіміравіч Стральчэнь</t>
   </si>
   <si>
     <t>18 лістапада 1985</t>
   </si>
   <si>
     <t>Жыхара Гродна затрымалі за распаўсюджванне экстрэмісцкіх матэрыялаў і асабістых дадзеных больш за 2000 супрацоўнікаў міліцыі ў 2020 годзе. Ён удзельнічаў у акцыях пратэсту пасьля выбараў. Адміністраваў Instagram-старонку «Гродна для жыцця».</t>
   </si>
   <si>
     <t>невядома гадоў пазбаўлення волі ў калоніі</t>
   </si>
   <si>
     <t>2022-08-11 22:52:15</t>
   </si>
   <si>
+    <t>Пётр Андрэевіч Асіпенка</t>
+  </si>
+  <si>
+    <t>18 лістапада 1999</t>
+  </si>
+  <si>
+    <t>Пётр скончыў БДУ. Яшчэ падчас вучобы, у 2018-2019 гадах, ён падзарабляў у гандлёвай сетцы "Санта Рытэйл". Са жніўня 2021 года, паводле звестак "Кіберпартызанаў", ён працаваў ва ўпраўленні Дзяржаўнага камітэта судовых экспертыз па Мінску. Праз год, са жніўня 2022-га, стаў супрацоўнікам аператыўнай мытні.</t>
+  </si>
+  <si>
+    <t>Галоўпаштамт, а\с 8, Мінск 220050</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 16 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-02-25 15:25:23</t>
+  </si>
+  <si>
     <t>Аляксандр Цімафеевіч Мар'ясаў</t>
   </si>
   <si>
     <t>19 лістапада 1987</t>
   </si>
   <si>
     <t>Аляксандр быў затрыманы і асуджаны за спыненне таварнага цягніка, нанясенне чырвоных палос на рэкламныя лайтбоксы, пракол шын аўтамабіля супрацоўніка міліцыі, падпал кіёска "Табакерка", а таксама дзеянні з прадметамі, якія змяшчаюць гаручыя рэчывы. Ён патлумачыў свае ўчынкі пратэстам супраць сітуацыі ў краіне пасля прэзідэнцкіх выбараў 9 жніўня 2020 года, у прыватнасці, супраць беспадстаўных затрыманняў і катаванняў людзей сілавікамі.
 Грамадзянін РФ.</t>
   </si>
   <si>
     <t>Вырак суда 07.06.2021: 7 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 26.08.2021: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-27 01:26:23</t>
   </si>
   <si>
     <t>Васіль Міхайлавіч Якімаў</t>
   </si>
   <si>
     <t>19 лістапада 1999</t>
   </si>
   <si>
     <t>Да затрымання юнак працаваў вадзіцелем фуры, раней скончыў ПТВ у Ашмянах на прафесію вадзіцеля.
 Як паведамляе сайт Генпракуратуры, Якімаў з красавіка па лістапад 2022 года выказаў жаданне, а затым акрэсліў намер уступіць у адно з падраздзяленняў батальёна (палка) імя Кастуся Каліноўскага.
 З гэтай мэтай ён нібыта падаў свае персанальныя дадзеныя для прыёму ва ўзброенае фармаванне. Адначасова ажыццяўляў збор інфармацыі аб месцах набыцця ваеннай амуніцыі, абмундзіравання і іншай экіпіроўкі для выкарыстання ва ўмовах баявых дзеянняў.</t>
@@ -746,390 +821,416 @@
   </si>
   <si>
     <t>Ірына Міхайлаўна Шумейка</t>
   </si>
   <si>
     <t>20 лістапада 1989</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2025-08-02 14:00:41</t>
   </si>
   <si>
     <t>Аляксей Ігаравіч Кердоль</t>
   </si>
   <si>
     <t>21 лістапада 1991</t>
   </si>
   <si>
     <t>Апошнія гады Аляксей працаваў барыстай у Гродне. Таксама з 2020 - га ў яго быў невялікі бізнэс-кампанія, сферай дзейнасці якой пазначана "прадастаўленне месцаў для пражывання на тэрыторыі кемпінгаў і лагераў".
 Затрыманы за каментарыі.</t>
   </si>
   <si>
     <t>2025-07-30 10:29:58</t>
-  </si>
-[...27 lines deleted...]
-    <t>2024-12-12 12:38:24</t>
   </si>
   <si>
     <t>Сяргей Іванавіч Салаженцаў</t>
   </si>
   <si>
     <t>22 лістапада 1982</t>
   </si>
   <si>
     <t>Пасля заканчэння школы паступіў на факультэт прыкладной матэматыкі і інфарматыкі БДУ. З 2005 года працуе ў ІТ.
 У канцы 2021 года Сложанцы пераехаў у Варшаву. Тамака ён адкрыў ІП і ўладкаваўся ў кампанію RunMyLease, дзе займае пасаду Tech lead.
 Галоўнае хобі Сяргея - бальныя танцы. У 2024 годзе ён з партнёркай узялі два золаты і адно срэбра на танцавальных конкурсах у Польшчы ў катэгорыі 40+.
 Пасля Сяргей вярнуўся ў Беларусь. Невядома, калі менавіта гэта адбылося, але апошні раз ён выходзіў на сувязь у канцы кастрычніка 2024 года. Працэс над айцішнікам праходзіў у Гродзенскім абласным судзе. Мяркуючы па тым, што пасля суда Складанцы так і не з'явіўся анлайн, яму быў прызначаны тэрмін у калоніі.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-06-15 16:41:12</t>
   </si>
   <si>
     <t>Радзівон Аляксандравіч Курцэраў</t>
   </si>
   <si>
-    <t>22 лістапада 1992</t>
+    <t>22 лістапада 1998</t>
   </si>
   <si>
     <t>Быў затрыманы ў лютым 2026 года, калі прыехаў у Беларусь з Польшчы.</t>
   </si>
   <si>
-    <t>Вырак суда 01.06.2026: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+    <t>Вырак суда 01.06.2026: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2026-06-23 23:52:59</t>
+  </si>
+  <si>
+    <t>Максім Вітальевіч Мыслівец</t>
+  </si>
+  <si>
+    <t>22 лістапада 1997</t>
+  </si>
+  <si>
+    <t>Вырак суда 14.10.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.12.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-09-23 20:30:12</t>
+  </si>
+  <si>
+    <t>Аляксандр Аляксандравіч Дарагакупец</t>
+  </si>
+  <si>
+    <t>22 лістапада 1980</t>
+  </si>
+  <si>
+    <t>44-гадоваму жыхару Іванава Аляксандру Дарагупцу інкрымінавалі пералік «экстрэмісцкім фармаванням», у тым ліку Палку Каліноўскага, грашовых сродкаў і крыптавалюты ў суме не менш за 11 тыс. рублёў.
+Падчас расследавання крымінальнай справы мужчына "добраахвотна пералічыў" Чэрвеньскаму дому-інтэрнату для дзяцей-інвалідаў з асаблівасцямі псіхафізічнага развіцця, Івянецкаму дому-інтэрнату для дзяцей-інвалідаў з асаблівасцямі фізічнага развіцця і Рэспубліканскаму цэнтру арганізацыі медыцынскага рэагавання 600 тысяч долараў ЗША.
+2 красавіка 2025 г. на АНТ выйшаў чарговы прапагандысцкі сюжэт "Цені. Кошт тэрору", дзе распавялі пра пераслед людзей за ахвяраванні і затрыманых за фінансаванне арганізацый, прызнаных уладамі "экстрэмісцкімі" ці "тэрарыстычнымі". У фільме паказалі некалькі асуджаных і тых, хто яшчэ чакае суда. Па сюжэце Аляксандра асудзілі, у тым ліку за донаты палку Каліноўскага, BySol, а таксама розным інфармацыйным рэсурсам. Прапагандысты называюць 18 данатаў на агульную суму не менш як тры тысячы еўра.</t>
+  </si>
+  <si>
+    <t>Вырак суда 10.01.2025: 5 гадоў 5 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 50000 базавых велічынь штрафу. Апеляцыя 18.03.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-12-12 12:38:24</t>
+  </si>
+  <si>
+    <t>Зміцер Анатольевіч Удовін</t>
+  </si>
+  <si>
+    <t>23 лістапада 1969</t>
+  </si>
+  <si>
+    <t>Зміцер пачынаў у 1990-я ў Барысаве. Пасля 1998 года перайшоў у аддзел дазнання Жодзінскага ГАУС, а з 2004 па 2012 узначальваў яго. Далей працаваў у Следчым камітэце, адтуль пайшоў на пенсію. Пасля выхаду на пенсію працаваў на Смалявіцкім малаказаводзе і быў гарадскім дэпутатам у Жодзіне.
+У 2020 годзе ён і яшчэ 4 былыя супрацоўнікі Жодзінскага ГАУС запісалі зварот да калег, якія падчас пратэстаў працавалі ў жодзінскай міліцыі, і да ўсіх работнікаў праваахоўных органаў Беларусі.
+"Выконваючы тыя загады, якія аддаюць вашыя начальнікі, вы можаце аказацца саўдзельнікамі злачынстваў. Нельга збіваць людзей, якія проста вяртаюцца з працы ў начную змену. &lt;…&gt; Я ведаю выпадкі, калі людзей затрымлівалі ні за што і праяўлялі залішнюю жорсткасць — не трэба так рабіць», - сказаў Удовін у звароце.
+Па паведамленні СМІ , усе пяцёра былі затрыманыя ў пачатку лютага 2024 года.</t>
+  </si>
+  <si>
+    <t>Вырак суда 03.02.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2025-01-06 16:55:25</t>
   </si>
   <si>
     <t>Віктар Анатольевіч Яўмененка</t>
   </si>
   <si>
     <t>23 лістапада 1980</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сябра Руху "За Свабоду". Яго затрымалі за каментары і абвінавацілі па шэрагу "палітычных" артыкулаў. Падрабязнасці пераследу невядомыя. На момант красавіка 2026 г. знаходзіўся ў СІЗА ўжо некалькі месяцаў.
 Вядома, што ў Віктара шматдзетная сям'я. у 2020 годзе яго затрымлівалі па арт. 342 (арганізацыя і падрыхтоўка дзеянняў, якія груба парушаюць грамадскі парадак, або актыўны ўдзел у іх) Крымінальнага кодэкса.
  </t>
   </si>
   <si>
     <t>2026-04-07 16:39:21</t>
   </si>
   <si>
-    <t>Зміцер Анатольевіч Удовін</t>
-[...14 lines deleted...]
-    <t>2025-01-06 16:55:25</t>
+    <t>Андрэй Анатольевіч Сяргееў</t>
+  </si>
+  <si>
+    <t>24 лістапада 1965</t>
+  </si>
+  <si>
+    <t>Сяргееў скончыў Казанскую танкавую вучэльню ў савецкі час, у 2020 выходзіў на акцыі пратэсту - страйкаваў каля завода «Атлант», пасля чаго выехаў з жонкай у Польшчу. Выступаў у аматарскай хакейнай лізе.
+Як мяркуецца, вярнуўся ў РБ з-за сур'ёзных праблем са здароўем. Па сведчаннях знаёмых, у Андрэя пачаліся праблемы з лёгкімі, у РБ яму зрабілі аперацыю.
+Вядома , што Андрэй Сяргееў быў затрыманы ў жніўні 2025 года, калі ўжо выязджаў з Беларусі ў Польшчу (па словах крыніцы, у гэтай краіне мужчына працаваў кіроўцам-дальнабойшчыкам). Яго затрымалі на памежным пункце ў Брэсце. У дачыненні да яго была заведзеная крымінальная справа, самога Сяргеева адправілі ў следчы ізалятар у Калядзічах.Прыкладна ў лютым 2026 года следства было завершанае і справу перадалі ў суд. Па словах крыніцы, у віну Сяргееву паставілі « удзел у баявых дзеяннях на тэрыторыі замежнай дзяржавы », а таксама нейкім чынам прывязалі яго да «справы Гаюна».</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-06-17 15:11:20</t>
   </si>
   <si>
     <t>Аляксандр Генадзьевіч Канаш</t>
   </si>
   <si>
     <t>24 лістапада 2001</t>
   </si>
   <si>
+    <t>Не</t>
+  </si>
+  <si>
     <t>невядома</t>
   </si>
   <si>
     <t>2022-03-23 03:04:36</t>
-  </si>
-[...15 lines deleted...]
-    <t>2026-06-17 15:11:20</t>
   </si>
   <si>
     <t>Андрэй Віктаравіч Ярашэвіч</t>
   </si>
   <si>
     <t>25 лістапада 1983</t>
   </si>
   <si>
     <t>Кіраўнік івэнт-агенцтва "Тэра Груп".
 Следчы камітэт паведаміў падрабязнасці крымінальнай справы двух у дачыненні да двух чалавек - 42-гадовага палітвязня Андрэя Ярашэвіча і яго 36-гадовага бізнэс-партнёра.
 Як лічаць сілавікі, Ярашэвіч нібыта збіраў інфармацыю аб наваполацкай калоніі №1 — персанальныя дадзеныя супрацоўнікаў і ўмовы ўтрымання асуджаных. Па версіі СК, усё гэта рабілася для "Белпола".
 Акрамя таго, Ярашэвіч і яго бізнэс-партнёр нібыта выкарыстоўвалі сваю кампанію для фінансавання "экстрэмісцкіх фармаванняў" Terra Group Event і SSL Production. У Варшаўскай "Тэра груп" працаваў да свайго таямнічага знікнення Анатоль Котаў.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-09-23 14:58:07</t>
   </si>
   <si>
-    <t>Артур Сяргеевіч Гранічны</t>
-[...10 lines deleted...]
-  <si>
     <t>Вольга Валер'еўна Буланава</t>
   </si>
   <si>
     <t>25 лістапада 1982</t>
   </si>
   <si>
     <t>Вольга Буланава шмат гадоў працавала бухгалтарам, а потым у 2018—2019 гадах яна прайшла навучанне ў IT Academy і атрымала прафесію UI/UX-дызайнера. Потым знайшла працу ў IT.
 Да самага затрымання жыла ў Літве , але раз на пару месяцаў ездзіла ў Беларусь. У жанчыны ёсць муж і дзіця.</t>
   </si>
   <si>
     <t>Вырак суда 06.01.2026: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2026-03-26 17:20:51</t>
   </si>
   <si>
-    <t>Павел Тадэвушавіч Лаўрыновіч</t>
-[...14 lines deleted...]
-    <t>2025-06-24 23:06:40</t>
+    <t>Артур Сяргеевіч Гранічны</t>
+  </si>
+  <si>
+    <t>25 лістапада 1996</t>
+  </si>
+  <si>
+    <t>Вырак суда 13.03.2025: 2 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2025-03-11 01:02:27</t>
+  </si>
+  <si>
+    <t>Канстанцін Эдуардавіч Харытоненка</t>
+  </si>
+  <si>
+    <t>25 лістапада 1968</t>
+  </si>
+  <si>
+    <t>Канстанцін у 1990 скончыў факультэт аўтаматызаваных сістэм кіравання Мінскага вышэйшага інжынернага зенітнага ракетнага вучылішча (МВІЗРУ СПА, цяпер — Ваенная акадэмія).
+З 1990 па 1993 ён служыў у вайсковай часці 06534 у 219-м зенітна-ракетным палку войскаў супрацьпаветранай абароны, які размяшчаўся ў пасёлку Першамайскае ў Выбаргскім раёне Ленінградскай вобласці.
+Потым мужчына перайшоў у цывільны сектар. Пасля наёмнай працы Кастусь амаль дзесяць гадоў, з 2005 па 2014 год, узначальваў менскую кампанію «ДнепрСталь».
+З траўня 2018 года Харытоненка стаў сузаснавальнікам і кіраўніком польскай кампаніі Geowine sp. z oo, якая базуецца ў Варшаве і займаецца імпартам грузінскіх вінаў у Польшчу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 23.07.2026: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-09-04 17:41:16</t>
   </si>
   <si>
     <t>Яўген Сямёнавіч Кладоў</t>
   </si>
   <si>
     <t>26 лістапада 1982</t>
   </si>
   <si>
     <t xml:space="preserve">Па матэрыялах абвінавачання, Яўген скарбаў у сацыяльнай сетцы «Аднакласнікі» на сцяне профіля... размясціў выяву, супярэчнае агульначалавечай маралі і нормам паводзін, прынятым у грамадстве, тым самым публічна наўмысна прынізіў гонар і годнасць асобы Лукашэнкі ў сувязі з ажыццяўленнем ім сваіх паўнамоцтваў, выяўленае ў непрыняцці. На судовым паседжанні скарбаў фактычна віну не прызнаў.
 Вядома, што Яўгена не вызвалілі пасля адбыцця першага тэрміна, а завялі крымінальную справу па новых артыкулах, абвясцілі "тэрарыстам" і і асудзілі паўторна.
 </t>
   </si>
   <si>
     <t>Вырак суда 24.11.2023: 1 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 09.02.2024: невядома. Вырак суда 01.10.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 13.12.2024: невядома.</t>
   </si>
   <si>
     <t>2023-12-08 00:30:31</t>
   </si>
   <si>
-    <t>Сяргей Віктаравіч Ляхновіч</t>
-[...12 lines deleted...]
-    <t>2022-03-18 19:47:24</t>
+    <t>Павел Тадэвушавіч Лаўрыновіч</t>
+  </si>
+  <si>
+    <t>26 лістапада 1969</t>
+  </si>
+  <si>
+    <t>Затрыманні адбыліся напрыканцы мінулага тыдня і працягваліся некалькі дзён. Затрымана 12 чалавек, у тым ліку краязнаўца і даўні грамадскі актывіст Павел Лаўрыновіч.</t>
+  </si>
+  <si>
+    <t>СІЗА-2, Віцебск, вул. Гагарына 2, 210026</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў абмежаванні волі без накіравання.</t>
+  </si>
+  <si>
+    <t>2025-06-24 23:06:40</t>
   </si>
   <si>
     <t>Андрэй Віктаравіч Кудзік</t>
   </si>
   <si>
     <t>27 лістапада 1984</t>
   </si>
   <si>
     <t>Андрэй, актывіст з Вілейкі, быў затрыманы 9 жніўня 2021 года і прыгавораны да адміністрацыйнага арышту, які адбываў у ізалятарах Вілейкі і Смалявіч. Агулам ён атрымаў 90 сутак адміністрацыйнага арышту, якія адбываў у цяжкіх умовах, пасля чаго быў пераведзены ў ІЧУ на Акрэсціна, а затым у СІЗА ў межах крымінальнай справы.
 У лютым 2022 года яго прызналі вінаватым па артыкуле «арганізацыя і падрыхтоўка дзеянняў, якія груба парушаюць грамадскі парадак, альбо актыўны ўдзел у іх» і прыгаварылі да пазбаўлення волі ў калоніі.
 Вызвалены ў ліпені 2023 года, цалкам адбыўшы прызначаны судом тэрмін пакарання.
 У кастрычніку 2023 году яго зноў арыштавалі на 15 сутак за віншаванне Украіны з Днём Незалежнасці ў TikTok. Суд Вілейскага раёна кваліфікаваў гэта як «несанкцыянаванае пікетаванне».
 15 лютага 2024 года Андрэй перастаў выходзіць на сувязь. Пазней стала вядома, што ён знаходзіцца ў мясцовым ІЧУ, дзе адбывае 15 сутак адміністратыўнага арышту. Аднак па сканчэнні тэрміна ён на волю не выйшаў, бо быў затрыманы ў рамках крымінальнай справы, узбуджанай па артыкуле «дыскрэдытацыя Рэспублікі Беларусь».
 У ліпені 2024 года яго зноў асудзілі і прыгаварылі да пазбаўлення волі, а таксама да выплаты буйнога штрафу.</t>
   </si>
   <si>
     <t>Вырак суда 16.02.2022: 2 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 18.07.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму, 400 базавых велічынь штрафу. Апеляцыя 11.10.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-10-20 18:14:57</t>
   </si>
   <si>
-    <t>Генадзь Станіслававіч Саўрыцкі</t>
-[...12 lines deleted...]
-    <t>2024-11-01 18:09:18</t>
+    <t>Сяргей Віктаравіч Ляхновіч</t>
+  </si>
+  <si>
+    <t>27 лістапада 1978</t>
+  </si>
+  <si>
+    <t>Дырэктар лагістычнай кампаніі. Судзяць за атаку на сайт БДМУ восенню 2020 года. 
+«Ведаць не ведаю! Ды ліхтара мне, судзяць — правільна судзяць, і ведаць не хачу!», — сказаў бацька Сяргея, Віктар Ляхновіч.</t>
+  </si>
+  <si>
+    <t>Вырак суда 24.03.2022: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 03.06.2022: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2022-03-18 19:47:24</t>
+  </si>
+  <si>
+    <t>Георгій Адамовіч Чарэвака</t>
+  </si>
+  <si>
+    <t>28 лістапада 1968</t>
+  </si>
+  <si>
+    <t>Георгія Чараваку затрымалі ў жніўні пры вяртанні з ЗША. Асудзілі за данат у 21,29 даляра, які ён адправіў са свайго акаўнта PayPal у падтрымку Палка Каліноўскага. Да акаўнта была прывязана беларуская карта, з якой спісаліся сродкі. Улады палічылі гэта наўмыснымі дзеяннямі "з мэтай фінансавання дзейнасці па вярбоўцы, навучанні, іншай падрыхтоўцы" асоб да ўзброенага канфлікту ва Украіне.
+На судзе ён распавёў, што добраахвотна паведаміў супрацоўнікам, што затрымалі яго, што ён падпісаны на шматлікія «экстрэмісцкія» тэлеграм-каналы, прызнаўся, што зрабіў перавод на рахунак Палка Каліноўскага.
+Ён жа ўласнаручна даў супрацоўнікам паролі для ўваходу ў плацежную сістэму. Ён расказаў, што зрабіў донат, бо спадзяваўся, што гэтыя сродкі накіруюць на закупку касак, бронекамізэлек, медыкаментаў, аднак разумеў, што імі скарыстаюцца па сваім разуменні і, у тым ліку, купяць на іх зброю і боепрыпасы.</t>
+  </si>
+  <si>
+    <t>Вырак суда 08.12.2023: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2023-12-22 01:24:42</t>
   </si>
   <si>
     <t>Сяргей Сяргеевіч Пляшкун</t>
   </si>
   <si>
     <t>28 лістапада 1987</t>
   </si>
   <si>
     <t>17 сакавіка КДБ паведаміў пра затрыманне групы беларусаў, якія рыхтавалі тэракт супраць расейскіх войскаў у Мазырскім раёне.
 Згодна з матэрыяламі справы, у перыяд са жніўня 2020 года па люты 2022 года Пляшкун і Сельвіч набылі кампаненты для вырабу «кактэйляў Молатава» і піратэхнічны выраб, якія захоўвалі і перавозілі ў розных транспартных сродках і месцах з мэтай іх наступнага выкарыстання пры здзяйсненні акту тэрарызму, нападзе на будынкі, установы, транспартныя сродкі, а таксама супрацоўнікаў праваахоўных органаў.
 Акрамя гэтага, Пляшкун нібыта сам вырабіў «кактэйлі Молатава» і сумесна з Сельвічам падрыхтаваліся да наўмыснага прывядзення ў непрыдатнасць транспартных сродкаў і шляхоў зносін, што магло пацягнуць смерць чалавека, крушэнне або аварыю.
 У Сяргея Пяшкуна двое малалетніх дзяцей.</t>
   </si>
   <si>
     <t>16 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-03-18 19:52:28</t>
   </si>
   <si>
+    <t>Артур Андрэевіч Радзівановіч</t>
+  </si>
+  <si>
+    <t>28 лістапада 1992</t>
+  </si>
+  <si>
+    <t>Следства ўстанавіла, што Артур Радзівановіч "па ўласнай ініцыятыве ўступіў у перапіску з прадстаўнікамі ўзброенага фарміравання "Полк К. Каліноўскага" праз Telegram". У ходзе размовы ён удакладніў парадак і ўмовы залічэння ў полк, а затым спланаваў перасячэнне дзяржаўнай граніцы Рэспублікі Беларусь з Рэспублікай Польшча і далейшы маршрут ва Украіну. Прыбыўшы 30 снежня 2023 года на міжнародны пункт пропуску "Брэст" для накіравання ва Украіну праз тэрыторыю Польшчы, абвінавачаны быў затрыманы супрацоўнікамі органаў унутраных спраў.</t>
+  </si>
+  <si>
+    <t>Вырак суда 22.05.2024: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 06.08.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-05-02 19:10:11</t>
+  </si>
+  <si>
     <t>Артур Уладзіміравіч Пядзько</t>
   </si>
   <si>
     <t>28 лістапада 1979</t>
   </si>
   <si>
-    <t>Доўгі час Артур працаваў у энергасетках — спачатку інжынерам на "Белэнергасетцыпраекце", а пасля ў "Мінскэнерга".  Артура абвінавачваюць у перадачы персанальных дадзеных больш за 500 службовых асоб тэлеграм-каналам.</t>
-[...2 lines deleted...]
-    <t>Вырак суда 12.04.2024: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 16.07.2024: прысуд пакінуты без змены. Суд па змене рэжыму дата невядомая: 3 гады турэмнага рэжыму.</t>
+    <t>Доўгі час Артур працаваў у энергасетках - спачатку інжынерам на "Белэнергасетцыпраекце", а пасля ў "Мінскэнерга". Артура абвінавачваюць у перадачы персанальных дадзеных больш за 500 службовых асоб тэлеграм-каналам.
+У сярэдзіне 2025 года быў пераведзены на тры гады на турэмны рэжым. Хутчэй за ўсё тэрмін адбываў у СТ №4.
+Улетку 2026 г. стала вядома , што Артур зноў пераведзены ў СІЗА № 1. Там над ім адбыўся суд па "справе Гаюна", палітвязню дадалі яшчэ 2 гады пазбаўлення волі. На гэтае рашэнне Артур падаў апеляцыйную скаргу.</t>
+  </si>
+  <si>
+    <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
+  </si>
+  <si>
+    <t>Вырак суда 12.04.2024: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 16.07.2024: прысуд пакінуты без змены. Суд па змене рэжыму дата невядомая: 3 гады турэмнага рэжыму. Вырак суда дата невядомая: 2 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-11-28 23:42:54</t>
   </si>
   <si>
+    <t>Генадзь Станіслававіч Саўрыцкі</t>
+  </si>
+  <si>
+    <t>28 лістапада 1963</t>
+  </si>
+  <si>
+    <t>Прадпрымальнік. Яго бізнэс - АТ "Анастан", буйная кампанія, якая займаецца вытворчасцю пенапласту.
+Нагодай для крымінальнай справы стаў створаны сям'ёй відэаролік летам 2020 года з заклікам спыніць гвалт. Генадзь на судзе распавёў, што ў адзін з дзён лета 2020 года, на эмоцыях ад убачаных у інтэрнэце звестак аб ужытым з боку супрацоўнікаў гвалту ў дачыненні да пратэстоўцаў, вырашыў запісаць відэазапіс са зваротам да супрацоўнікаў з заклікам да абгрунтаванага прымянення сілы. Прыдумаў тэкст выступу, пасля чаго папрасіў сваю дачку яго прачытаць. Таксама ён папрасіў жонку выказацца аб выбарах. У гэты ж дзень ён выказаў на відэа пажаданні аб далейшым лёсе краіны, у канцы свайго выступу таксама паказаў сімвал у выглядзе сэрца. Пасля гэтага ён знайшоў у інтэрнэце відэаролікі і змантаваў відэа. У гэты ж дзень адправіў яго некалькім сваім знаёмым і сваякам.</t>
+  </si>
+  <si>
+    <t>Вырак суда 21.11.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 07.02.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-11-01 18:09:18</t>
+  </si>
+  <si>
     <t>Уладзімір Аляксандравіч Захараў</t>
-  </si>
-[...1 lines deleted...]
-    <t>28 лістапада 1968</t>
   </si>
   <si>
     <t>Вядомы полацкі бізнесмен. Абвінавачваўся па ч. 2 арт. 243-1 (ухіленне ад выканання абавязкаў падатковага агента па пералічэнні падаткаў, збораў), арт. 369-1 (дыскрэдытацыя Рэспублікі Беларусь), ч. 1 арт. 243-3 (ухіленне ад выплаты страхавых узносаў), ч. 3 арт. 243 (ухіленне ад выплаты падаткаў, збораў). Справу разглядаў у закрытым рэжыме Віцебскі абласны суд. Слуханне пачалося 23 ліпеня 2024 года і доўжылася па 28 лютага 2025 года. Дата пачатку спецыяльнай вытворчасці - 12.04.2024.
 Пасля адкрыцця судовай спецвытворчасці бізнэсмэн вярнуўся ў Беларусь, нягледзячы на пагрозу пераследу, і быў затрыманы .
 У Уладзіміра астма і быў інсульт мозгу. А на ўтрыманні маленькая дачка.
 Прысуд - пазбаўленне волі .</t>
   </si>
   <si>
     <t>ПК-20, 247755, Гомельская вобл., Мазырскі р-н, Міхалкоўскі сельсавет, д.70</t>
   </si>
   <si>
     <t>Вырак суда 28.02.2025: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2024-06-23 14:09:00</t>
-  </si>
-[...27 lines deleted...]
-    <t>2023-12-22 01:24:42</t>
   </si>
   <si>
     <t>Яўген Аляксеевіч Верхаводкін</t>
   </si>
   <si>
     <t>29 лістапада 1988</t>
   </si>
   <si>
     <t>Па справе адбылося не менш за дзевяць судовых пасяджэнняў. На судзе было шмат сведкаў, якія давалі паказанні супраць яго. Яўгена абвінавацілі ў тым, што ён, адмініструючы канал, заклікаў выходзіць беларусаў на акцыі пратэсту, рэдагаваў пасады і г.д.
 21.11.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 27.07.2023: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 21.11.2023: невядома.</t>
   </si>
   <si>
     <t>2022-12-26 20:32:52</t>
   </si>
   <si>
     <t>Віталь Уладзіміравіч Пятрэнка</t>
   </si>
   <si>
     <t>29 лістапада 1978</t>
   </si>
   <si>
     <t>Вырак суда 10.03.2025: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
@@ -1461,51 +1562,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I66"/>
+  <dimension ref="A1:I72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1586,191 +1687,191 @@
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
+      <c r="C5" t="s">
+        <v>30</v>
+      </c>
       <c r="D5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6" t="s">
-        <v>36</v>
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="C7" t="s">
         <v>41</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>42</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
+      <c r="C8" t="s">
+        <v>46</v>
+      </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
+      <c r="E9" t="s">
+        <v>52</v>
+      </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>58</v>
       </c>
       <c r="I10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11" t="s">
@@ -1781,80 +1882,80 @@
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>63</v>
       </c>
       <c r="I11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E12" t="s">
+        <v>31</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>68</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
         <v>71</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>72</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
         <v>74</v>
       </c>
       <c r="I13" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>76</v>
       </c>
       <c r="B14" t="s">
         <v>77</v>
       </c>
       <c r="C14" t="s">
         <v>78</v>
       </c>
       <c r="D14" t="s">
@@ -1865,1485 +1966,1644 @@
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>80</v>
       </c>
       <c r="I14" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>82</v>
       </c>
       <c r="B15" t="s">
         <v>83</v>
       </c>
       <c r="C15" t="s">
         <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>85</v>
       </c>
       <c r="I15" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>87</v>
       </c>
       <c r="B16" t="s">
         <v>88</v>
       </c>
       <c r="C16" t="s">
         <v>89</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
         <v>90</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>91</v>
       </c>
       <c r="I16" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>93</v>
       </c>
       <c r="B17" t="s">
         <v>94</v>
       </c>
+      <c r="C17" t="s">
+        <v>95</v>
+      </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F17" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>97</v>
       </c>
       <c r="I17" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>99</v>
       </c>
       <c r="B18" t="s">
         <v>100</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
         <v>101</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>108</v>
       </c>
       <c r="I19" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>110</v>
       </c>
       <c r="B20" t="s">
         <v>111</v>
       </c>
       <c r="C20" t="s">
         <v>112</v>
       </c>
       <c r="D20" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>113</v>
       </c>
       <c r="I20" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>115</v>
       </c>
       <c r="B21" t="s">
         <v>116</v>
       </c>
       <c r="C21" t="s">
         <v>117</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
+      <c r="E21" t="s">
+        <v>73</v>
+      </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>118</v>
       </c>
       <c r="I21" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>120</v>
       </c>
       <c r="B22" t="s">
         <v>121</v>
       </c>
       <c r="C22" t="s">
         <v>122</v>
       </c>
       <c r="D22" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>123</v>
       </c>
       <c r="I22" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>125</v>
       </c>
       <c r="B23" t="s">
         <v>126</v>
       </c>
       <c r="C23" t="s">
         <v>127</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
         <v>128</v>
       </c>
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B24" t="s">
         <v>131</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>132</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
+        <v>25</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
         <v>133</v>
       </c>
-      <c r="D24" t="s">
-[...11 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>135</v>
+      </c>
+      <c r="B25" t="s">
         <v>136</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>137</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
         <v>138</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="I25" t="s">
         <v>139</v>
-      </c>
-[...10 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B26" t="s">
+        <v>141</v>
+      </c>
+      <c r="C26" t="s">
         <v>142</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
         <v>143</v>
       </c>
-      <c r="C26" t="s">
+      <c r="I26" t="s">
         <v>144</v>
-      </c>
-[...16 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>145</v>
+      </c>
+      <c r="B27" t="s">
+        <v>146</v>
+      </c>
+      <c r="C27" t="s">
         <v>147</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>149</v>
       </c>
       <c r="I27" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>151</v>
       </c>
       <c r="B28" t="s">
         <v>152</v>
       </c>
       <c r="C28" t="s">
         <v>153</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
+        <v>73</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
         <v>154</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>156</v>
+      </c>
+      <c r="B29" t="s">
         <v>157</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="s">
         <v>158</v>
       </c>
-      <c r="C29" t="s">
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+      <c r="I29" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" t="s">
+        <v>152</v>
+      </c>
+      <c r="C30" t="s">
+        <v>161</v>
+      </c>
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>148</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
         <v>162</v>
       </c>
-      <c r="B30" t="s">
+      <c r="I30" t="s">
         <v>163</v>
-      </c>
-[...19 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>164</v>
+      </c>
+      <c r="B31" t="s">
+        <v>165</v>
+      </c>
+      <c r="C31" t="s">
+        <v>166</v>
+      </c>
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
         <v>167</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
         <v>168</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31" t="s">
+      <c r="I31" t="s">
         <v>169</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32" t="s">
+        <v>171</v>
+      </c>
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
         <v>172</v>
       </c>
-      <c r="B32" t="s">
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>173</v>
       </c>
-      <c r="C32" t="s">
+      <c r="I32" t="s">
         <v>174</v>
-      </c>
-[...16 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>175</v>
+      </c>
+      <c r="B33" t="s">
+        <v>176</v>
+      </c>
+      <c r="C33" t="s">
+        <v>177</v>
+      </c>
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" t="s">
+        <v>19</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
         <v>178</v>
       </c>
-      <c r="B33" t="s">
+      <c r="I33" t="s">
         <v>179</v>
-      </c>
-[...19 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>180</v>
+      </c>
+      <c r="B34" t="s">
+        <v>181</v>
+      </c>
+      <c r="C34" t="s">
+        <v>182</v>
+      </c>
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
         <v>183</v>
       </c>
-      <c r="B34" t="s">
+      <c r="I34" t="s">
         <v>184</v>
-      </c>
-[...16 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>185</v>
+      </c>
+      <c r="B35" t="s">
+        <v>176</v>
+      </c>
+      <c r="C35" t="s">
+        <v>186</v>
+      </c>
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" t="s">
+        <v>172</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
+        <v>187</v>
+      </c>
+      <c r="I35" t="s">
         <v>188</v>
-      </c>
-[...19 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>189</v>
+      </c>
+      <c r="B36" t="s">
+        <v>190</v>
+      </c>
+      <c r="C36" t="s">
+        <v>191</v>
+      </c>
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
+        <v>192</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
         <v>193</v>
       </c>
-      <c r="B36" t="s">
+      <c r="I36" t="s">
         <v>194</v>
-      </c>
-[...19 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>195</v>
+      </c>
+      <c r="B37" t="s">
+        <v>196</v>
+      </c>
+      <c r="C37" t="s">
+        <v>197</v>
+      </c>
+      <c r="D37" t="s">
+        <v>31</v>
+      </c>
+      <c r="E37" t="s">
+        <v>47</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
         <v>198</v>
       </c>
-      <c r="B37" t="s">
+      <c r="I37" t="s">
         <v>199</v>
-      </c>
-[...16 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>200</v>
+      </c>
+      <c r="B38" t="s">
+        <v>201</v>
+      </c>
+      <c r="C38" t="s">
+        <v>202</v>
+      </c>
+      <c r="D38" t="s">
+        <v>31</v>
+      </c>
+      <c r="F38" t="s">
+        <v>102</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
         <v>203</v>
       </c>
-      <c r="B38" t="s">
+      <c r="I38" t="s">
         <v>204</v>
-      </c>
-[...19 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>205</v>
+      </c>
+      <c r="B39" t="s">
+        <v>206</v>
+      </c>
+      <c r="C39" t="s">
+        <v>207</v>
+      </c>
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
         <v>208</v>
       </c>
-      <c r="B39" t="s">
+      <c r="I39" t="s">
         <v>209</v>
-      </c>
-[...19 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>210</v>
+      </c>
+      <c r="B40" t="s">
+        <v>211</v>
+      </c>
+      <c r="C40" t="s">
+        <v>212</v>
+      </c>
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>25</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
         <v>213</v>
       </c>
-      <c r="B40" t="s">
+      <c r="I40" t="s">
         <v>214</v>
-      </c>
-[...19 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>215</v>
+      </c>
+      <c r="B41" t="s">
+        <v>216</v>
+      </c>
+      <c r="C41" t="s">
+        <v>217</v>
+      </c>
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
         <v>218</v>
       </c>
-      <c r="B41" t="s">
+      <c r="I41" t="s">
         <v>219</v>
-      </c>
-[...16 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B42" t="s">
+        <v>221</v>
+      </c>
+      <c r="C42" t="s">
+        <v>222</v>
+      </c>
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>19</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
         <v>223</v>
       </c>
-      <c r="B42" t="s">
+      <c r="I42" t="s">
         <v>224</v>
-      </c>
-[...16 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>225</v>
+      </c>
+      <c r="B43" t="s">
+        <v>226</v>
+      </c>
+      <c r="C43" t="s">
         <v>227</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
         <v>228</v>
       </c>
-      <c r="C43" t="s">
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
         <v>229</v>
-      </c>
-[...13 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I43" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>231</v>
       </c>
       <c r="B44" t="s">
         <v>232</v>
       </c>
+      <c r="C44" t="s">
+        <v>233</v>
+      </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I44" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B45" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C45" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>169</v>
+        <v>148</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I45" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B46" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C46" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I46" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B47" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="C47" t="s">
         <v>247</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>31</v>
+      </c>
+      <c r="E47" t="s">
+        <v>47</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
         <v>248</v>
       </c>
       <c r="I47" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>250</v>
       </c>
       <c r="B48" t="s">
         <v>251</v>
       </c>
       <c r="C48" t="s">
         <v>252</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
+      <c r="E48" t="s">
+        <v>172</v>
+      </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>201</v>
+        <v>68</v>
       </c>
       <c r="I48" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>254</v>
       </c>
       <c r="B49" t="s">
         <v>255</v>
       </c>
       <c r="C49" t="s">
         <v>256</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
         <v>257</v>
       </c>
       <c r="I49" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>259</v>
       </c>
       <c r="B50" t="s">
         <v>260</v>
       </c>
+      <c r="C50" t="s">
+        <v>261</v>
+      </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="I50" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B51" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="C51" t="s">
         <v>265</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
         <v>266</v>
       </c>
       <c r="I51" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>268</v>
       </c>
       <c r="B52" t="s">
         <v>269</v>
       </c>
       <c r="C52" t="s">
         <v>270</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
+      <c r="E52" t="s">
+        <v>172</v>
+      </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
         <v>271</v>
       </c>
       <c r="I52" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>273</v>
       </c>
       <c r="B53" t="s">
         <v>274</v>
       </c>
+      <c r="C53" t="s">
+        <v>275</v>
+      </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I53" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B54" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C54" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D54" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>280</v>
+        <v>218</v>
       </c>
       <c r="I54" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>282</v>
       </c>
       <c r="B55" t="s">
         <v>283</v>
       </c>
       <c r="C55" t="s">
         <v>284</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
-      <c r="E55" t="s">
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
         <v>285</v>
       </c>
-      <c r="F55" t="s">
-[...5 lines deleted...]
-      <c r="H55" t="s">
+      <c r="I55" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>287</v>
+      </c>
+      <c r="B56" t="s">
         <v>288</v>
       </c>
-      <c r="B56" t="s">
+      <c r="D56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
         <v>289</v>
       </c>
-      <c r="C56" t="s">
+      <c r="H56" t="s">
         <v>290</v>
       </c>
-      <c r="D56" t="s">
-[...11 lines deleted...]
-      <c r="H56" t="s">
+      <c r="I56" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>292</v>
+      </c>
+      <c r="B57" t="s">
         <v>293</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>294</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
+        <v>73</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
         <v>295</v>
       </c>
-      <c r="D57" t="s">
-[...11 lines deleted...]
-      <c r="H57" t="s">
+      <c r="I57" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>297</v>
+      </c>
+      <c r="B58" t="s">
         <v>298</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>299</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>31</v>
+      </c>
+      <c r="E58" t="s">
+        <v>47</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
         <v>300</v>
       </c>
-      <c r="D58" t="s">
-[...8 lines deleted...]
-      <c r="H58" t="s">
+      <c r="I58" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>302</v>
+      </c>
+      <c r="B59" t="s">
         <v>303</v>
       </c>
-      <c r="B59" t="s">
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>102</v>
+      </c>
+      <c r="G59" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
         <v>304</v>
       </c>
-      <c r="C59" t="s">
+      <c r="I59" t="s">
         <v>305</v>
-      </c>
-[...16 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>306</v>
+      </c>
+      <c r="B60" t="s">
+        <v>307</v>
+      </c>
+      <c r="C60" t="s">
         <v>308</v>
       </c>
-      <c r="B60" t="s">
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
         <v>309</v>
       </c>
-      <c r="C60" t="s">
+      <c r="I60" t="s">
         <v>310</v>
-      </c>
-[...16 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>311</v>
+      </c>
+      <c r="B61" t="s">
+        <v>312</v>
+      </c>
+      <c r="C61" t="s">
         <v>313</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>19</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
         <v>314</v>
       </c>
-      <c r="C61" t="s">
+      <c r="I61" t="s">
         <v>315</v>
-      </c>
-[...16 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>316</v>
+      </c>
+      <c r="B62" t="s">
+        <v>317</v>
+      </c>
+      <c r="C62" t="s">
         <v>318</v>
       </c>
-      <c r="B62" t="s">
+      <c r="D62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" t="s">
         <v>319</v>
       </c>
-      <c r="C62" t="s">
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
         <v>320</v>
       </c>
-      <c r="D62" t="s">
-[...2 lines deleted...]
-      <c r="E62" t="s">
+      <c r="I62" t="s">
         <v>321</v>
-      </c>
-[...10 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>322</v>
+      </c>
+      <c r="B63" t="s">
+        <v>323</v>
+      </c>
+      <c r="C63" t="s">
         <v>324</v>
       </c>
-      <c r="B63" t="s">
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
         <v>325</v>
       </c>
-      <c r="C63" t="s">
+      <c r="I63" t="s">
         <v>326</v>
-      </c>
-[...16 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>327</v>
+      </c>
+      <c r="B64" t="s">
+        <v>328</v>
+      </c>
+      <c r="C64" t="s">
         <v>329</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>37</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
         <v>330</v>
       </c>
-      <c r="D64" t="s">
-[...11 lines deleted...]
-      <c r="H64" t="s">
+      <c r="I64" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>332</v>
+      </c>
+      <c r="B65" t="s">
         <v>333</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>334</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>37</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
         <v>335</v>
       </c>
-      <c r="D65" t="s">
-[...11 lines deleted...]
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>337</v>
+      </c>
+      <c r="B66" t="s">
         <v>338</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>339</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
         <v>340</v>
       </c>
       <c r="I66" t="s">
         <v>341</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" t="s">
+        <v>342</v>
+      </c>
+      <c r="B67" t="s">
+        <v>343</v>
+      </c>
+      <c r="C67" t="s">
+        <v>344</v>
+      </c>
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" t="s">
+        <v>25</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
+        <v>345</v>
+      </c>
+      <c r="I67" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" t="s">
+        <v>347</v>
+      </c>
+      <c r="B68" t="s">
+        <v>348</v>
+      </c>
+      <c r="C68" t="s">
+        <v>349</v>
+      </c>
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
+        <v>350</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
+        <v>351</v>
+      </c>
+      <c r="I68" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" t="s">
+        <v>353</v>
+      </c>
+      <c r="B69" t="s">
+        <v>354</v>
+      </c>
+      <c r="C69" t="s">
+        <v>355</v>
+      </c>
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>19</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
+        <v>356</v>
+      </c>
+      <c r="I69" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" t="s">
+        <v>358</v>
+      </c>
+      <c r="B70" t="s">
+        <v>333</v>
+      </c>
+      <c r="C70" t="s">
+        <v>359</v>
+      </c>
+      <c r="D70" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" t="s">
+        <v>360</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
+        <v>361</v>
+      </c>
+      <c r="I70" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" t="s">
+        <v>363</v>
+      </c>
+      <c r="B71" t="s">
+        <v>364</v>
+      </c>
+      <c r="C71" t="s">
+        <v>365</v>
+      </c>
+      <c r="D71" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71" t="s">
+        <v>37</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" t="s">
+        <v>366</v>
+      </c>
+      <c r="I71" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" t="s">
+        <v>368</v>
+      </c>
+      <c r="B72" t="s">
+        <v>369</v>
+      </c>
+      <c r="D72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" t="s">
+        <v>73</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>370</v>
+      </c>
+      <c r="I72" t="s">
+        <v>371</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">