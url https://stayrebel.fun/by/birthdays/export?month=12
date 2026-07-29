--- v2 (2026-03-19)
+++ v3 (2026-07-29)
@@ -12,157 +12,183 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="459">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
   <si>
     <t>Імя і прозвішча</t>
   </si>
   <si>
     <t>Дзень народзінаў</t>
   </si>
   <si>
     <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Вясна</t>
   </si>
   <si>
     <t>Прысуд</t>
   </si>
   <si>
     <t>Дата дадання</t>
   </si>
   <si>
-    <t>Віктар Віктаравіч Сачкоўскі</t>
-[...5 lines deleted...]
-    <t>Згодна з матэрыяламі справы , мужчына 27 лютага 2022 года зняў на відэа палёты ваенных самалётаў і адправіў відэазапіс т.зв. "экстрэмісцкаму фарміраванню". Куды менавіта быў адпраўлены ролік - не ўдакладнялася.</t>
+    <t>Аляксандр Мікалаевіч Сасноўскі</t>
+  </si>
+  <si>
+    <t>2 снежня 1974</t>
   </si>
   <si>
     <t>Мужчынскі</t>
   </si>
   <si>
+    <t>ПУАТ-21, 247784 Гомельская вобл., г. Мазыр, б-р Юнасці, 24</t>
+  </si>
+  <si>
+    <t>Хімія са скіраваннем</t>
+  </si>
+  <si>
+    <t>Так</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2025-08-17 15:33:14</t>
+  </si>
+  <si>
+    <t>Павел Юр'евіч Лукашэвіч</t>
+  </si>
+  <si>
+    <t>3 снежня 1987</t>
+  </si>
+  <si>
+    <t>Пра затрыманне лідчаніна стала вядома 22 верасня. На міліцэйскім відэа ён распавёў, што быў "зарэгістраваны ў Плане Перамога" і ў тэлеграме пакідаў "пагрозы" сілавікам. Па інфармацыі тэлеграм-канала «Затрыманні, суды ў Лідзе», мужчына арыштоўвалі на 15 сутак па неназваным адміністрацыйным артыкуле.</t>
+  </si>
+  <si>
+    <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
+  </si>
+  <si>
     <t>У зняволенні</t>
   </si>
   <si>
-    <t>Так</t>
-[...5 lines deleted...]
-    <t>2024-03-06 14:01:44</t>
+    <t>Вырак суда 27.05.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.08.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-05-02 18:38:03</t>
+  </si>
+  <si>
+    <t>Аляксандр Анатольевіч Карнацкі</t>
+  </si>
+  <si>
+    <t>3 снежня 1981</t>
+  </si>
+  <si>
+    <t>Пасля вучобы Аляксандр працаваў інспектарам Маладзечанскага раённага аддзела МНС. Пазней ён сышоў з дзяржаўнай службы і ў апошні час працаваў у маладзечанскай кампаніі "Фэнстэр-ЛАКСС", якая займаецца вытворчасцю вокнаў ПВХ і мэблі на замову.
+У Аляксандра ёсць жонка і непаўналетняя дачка.
+Карнацкага арыштавалі ў канцы ліпеня 2025 года - менавіта тады ён знік з сацсетак.</t>
+  </si>
+  <si>
+    <t>ПУАТ-43, 212003, г. Магілёў, вул. Чалюскінцаў, 76А</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2026-04-19 01:04:39</t>
   </si>
   <si>
     <t>Мікалай Уладзіміравіч Васілевіч</t>
   </si>
   <si>
     <t>3 снежня 1978</t>
   </si>
   <si>
     <t>Мікалая абвінавачваюць у "фінансаванні тэрарыстычнай дзейнасці", па гэтым артыкуле пагражае ад 8 да 12 гадоў турмы.
 Апошняе вядомае месца працы мужчыны - Рэспубліканскі цэнтр алімпійскай падрыхтоўкі па лёгкай атлетыцы.
 6 чэрвеня 2023 г. быў асуджаны па арт. 361-2 КК на 6 гадоў калоніі ўзмоцненага рэжыму і вялікі штраф. Іншыя падрабязнасці справы невядомы.
 1 верасня 2023 г. у Вярхоўным судзе суддзя Чаравач В. павінна была разглядаць апеляцыйную скаргу палітвязня. На дадзены момант першы прысуд уступіў у сілу, таму падчас вынясення другога Васілевіч лічыўся ўжо раней судзімым.
 12 верасня 2023 г. у судзе Першамайскага раёна адбыўся яшчэ адзін суд над Мікалаем. На гэты раз яго абвінавацілі ў "фінансаванні тэрарыстычнай дзейнасці". Усяго за донаты Святлана Чарапавіч прысудзіла яму 9 гадоў і 6 месяцаў у калоніі ўзмоцненага рэжыму, а таксама штраф 600 базавых велічынь. У праўладным фільме гаворыцца, што ён ажыццявіў не менш як 54 ахвяраванні ў фонды салідарнасці.
 14.11.2023 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>ПК №15, 212013, г.Магілёў, п/а Вейна, Слаўгарадская шаша 183</t>
   </si>
   <si>
     <t>9,5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму</t>
   </si>
   <si>
     <t>2023-01-03 16:08:31</t>
   </si>
   <si>
-    <t>Павел Юр'евіч Лукашэвіч</t>
-[...16 lines deleted...]
-  <si>
     <t>Аляксандр Сяргеевіч Верасовіч</t>
   </si>
   <si>
     <t>4 снежня 1966</t>
   </si>
   <si>
     <t>Імя Аляксандра з'явілася ў раскладзе судоў. Мужчыну абвінавачваюць у ахвяраваннях на дапамогу Украіне і на карысць "экстрэмісцкага фарміравання".
 Характэрна, што ахвяраванне ў падтрымку "экстрэмісцкага фарміравання" мужчына зрабіў да мая 2021 года, калі ў Беларусі ўвогуле не было экстрэмісцкіх фарміраванняў. . Суд пачаўся 19 сакавіка ў Менскім гарадзкім судзе.
 Аляксандр мае ў Маладзечне невялікі бізнэс: як ІП займаецца грузаперавозкамі на ўласным бусе. Ён гадуе дваіх дзяцей: малую дачку, якая заканчвае шосты клас, і сына, які зараз павінен быць у старэйшых класах.
 07.06.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
-    <t>6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму</t>
+    <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
+  </si>
+  <si>
+    <t>Вырак суда 01.04.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 07.06.2024: невядома.</t>
   </si>
   <si>
     <t>2024-03-18 10:47:34</t>
   </si>
   <si>
     <t>Віктар Аляксандравіч Саўчыц</t>
   </si>
   <si>
     <t>4 снежня 1981</t>
   </si>
   <si>
     <t>З 28 жніўня па 4 верасня 2024 года справу разгледзеў суддзя Пісарэвіч Яўген. Таксама Віктар павінен выплаціць 1000 рублёў кампенсацыі маральнай шкоды ўчастковаму гораду Лагойска.
 07 кастрычніка 2025 года быў аб'яўлены прыгавор па другім суду: з улікам першага суда - 6 гадоў пазбаўлення волі ва ўмовах узмоцненага рэжыму, 600 базавых штрафу, таксама кампанацыя маральнай шкоды Чамаданавай - 5000 бел. руб., Карпенкаву – 2000 бел.руб. і Нікіценка – 5000 бел руб.</t>
   </si>
   <si>
     <t>Вырак суда 04.09.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 1000 рублёў кампенсацыі. Апеляцыя 05.11.2024: невядома. Вырак суда 07.10.2025: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 600 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2024-08-19 19:21:31</t>
   </si>
   <si>
     <t>Марына Віктараўна Мазоўка</t>
   </si>
   <si>
     <t>5 снежня 1972</t>
@@ -196,1333 +222,958 @@
   <si>
     <t>2022-06-29 17:36:43</t>
   </si>
   <si>
     <t>Уладзімір Анатольевіч Трыфанаў</t>
   </si>
   <si>
     <t>6 снежня 1964</t>
   </si>
   <si>
     <t>Падрабязнасці справы невядомыя, бо працэс праходзіў у закрытым рэжыме, а на самой крымінальнай справе - грыф сакрэтнасці.
 Падрабязнасці затрымання асуджаных вядомыя з прапагандысцкага фільма «Аперацыя КДБ «Манкурты»», які АНТ паказаў у 2021 годзе.
 Паводле фільма, Уладзімір Трыфанаў — праваднік праз беларуска-літоўскую мяжу, праз якую мусіў нелегальна перавесці Аляксея Храловіча .
 Пачаў адбываць пакаранне.</t>
   </si>
   <si>
     <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
   </si>
   <si>
     <t>14 год пазбаўлення волі ў калоніі агульнага рэжыму.</t>
   </si>
   <si>
     <t>2022-11-04 17:52:25</t>
   </si>
   <si>
-    <t>Віктар Георгіевіч Ламека</t>
-[...29 lines deleted...]
-</t>
+    <t>Ігар Васільевіч Чарпакоў</t>
+  </si>
+  <si>
+    <t>7 снежня 1975</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
-    <t>2025-11-01 18:11:07</t>
-[...2 lines deleted...]
-    <t>Уладзімір Леанідавіч Леасевіч</t>
+    <t>2025-11-15 23:37:00</t>
+  </si>
+  <si>
+    <t>Ганна Уладзіміраўна Уласенка</t>
   </si>
   <si>
     <t>7 снежня 1981</t>
   </si>
   <si>
-    <t>30.10.2023 адбылося судовае паседжанне.</t>
-[...14 lines deleted...]
-    <t>Вырак суда дата невядомая: невядома.</t>
+    <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-11-01 22:19:38</t>
-  </si>
-[...10 lines deleted...]
-    <t>2023-09-04 22:43:02</t>
   </si>
   <si>
     <t>Ягор Аляксандравіч Міхайлаў</t>
   </si>
   <si>
     <t>7 снежня 1994</t>
   </si>
   <si>
     <t>Ягор быў затрыманы ў лютым 2021 года і пазней асуджаны па справе аб падпале танка Т-72 у складзе ваеннага эшалона на чыгуначнай станцыі ў Сцяпянцы. Па матэрыялах справы, уначы 31 студзеня 2021 года ён кінуў у танк «кактэйль Молатава» з надпісам «АГСБ». Яго дзеянні кваліфікавалі як «акт тэрарызму». Па версіі абвінавачання, Ягор здзейсніў падпал, зыходзячы са сваіх палітычных поглядаў.
 У пачатку кастрычніка 2023 года стала вядома, што Ягора перавялі ў СІЗА-1 у сувязі з новай крымінальнай справай, узбуджанай па артыкуле «арганізацыя і падрыхтоўка дзеянняў, якія груба парушаюць грамадскі парадак, альбо актыўны ўдзел у іх». Па гэтай справе яго прыгаварылі яшчэ да шасці месяцаў зняволення.</t>
   </si>
   <si>
     <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
   </si>
   <si>
     <t>Вырак суда 26.07.2021: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 685 рублёў кампенсацыі. Вырак суда 05.10.2023: 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 12.12.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-07-16 14:53:21</t>
   </si>
   <si>
-    <t>Ігар Васільевіч Чарпакоў</t>
-[...17 lines deleted...]
-    <t>2025-09-17 18:20:13</t>
+    <t>Аляксандр Станіслававіч Юшкевіч</t>
+  </si>
+  <si>
+    <t>7 снежня 1987</t>
+  </si>
+  <si>
+    <t>8 год пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2023-09-04 22:43:02</t>
   </si>
   <si>
     <t>Марына Уладзіміраўна Леановіч</t>
   </si>
   <si>
     <t>8 снежня 1995</t>
   </si>
   <si>
     <t>Марына – беларускамоўная IT-спецыялістка з EPAM, якая таксама займаецца творчасцю. Яна піша артыкулы для беларускай Вікіпедыі, робіць ілюстрацыі, перакладае на беларускую мову і піша вершы. Пасля пачатку поўнамаштабнай расейскай агрэсіі супраць Украіны яна пераехала ў Грузію, але затым па невядомых прычынах вярнулася ў Беларусь. Неўзабаве яна была затрыманая ў рамках крымінальнай справы і асуджаная па артыкулах «фінансаванне экстрэмісцкай дзейнасці» і «фінансаванне ці іншая фінансавая падтрымка вайны».</t>
   </si>
   <si>
     <t>Вырак суда 14.01.2025: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2024-03-14 18:44:29</t>
   </si>
   <si>
-    <t>Кірыл Куокавіч Нгуен</t>
-[...11 lines deleted...]
-    <t>2024-05-02 19:06:36</t>
+    <t>Ганна Валянцінаўна Карняенка</t>
+  </si>
+  <si>
+    <t>8 снежня 1985</t>
+  </si>
+  <si>
+    <t>Былая бухгалтарка Мінскага электратэхнічнага завода імя Вавілава . Судовы працэс пачаўся 19 траўня і праходзіў у закрытым рэжыме, таму інфармацыі пра сутнасць абвінавачання няшмат. Вядома, што Ганну звольнілі з працы пасля "Народнага ўльтыматума" ў 2020 годзе, пасля яна судзілася з прадпрыемствам па факце незаконнага звальнення.
+Пры затрыманні малодшаму дзіцяці Ганны было ўсяго 5 месяцаў.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Вырак суда 24.05.2023: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2023-05-31 22:42:36</t>
   </si>
   <si>
     <t>Ягор Андрэевіч Захарчук</t>
   </si>
   <si>
     <t>8 снежня 1992</t>
   </si>
   <si>
     <t>Асуджаны за ўдзел у акцыях пратэсту, а таксама за каментары ў сацсетках.
 10.11.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>невядома</t>
   </si>
   <si>
     <t>2023-08-11 19:24:21</t>
   </si>
   <si>
-    <t>Наталля Сяргееўна Салук</t>
-[...48 lines deleted...]
-  <si>
     <t>Таццяна Іванаўна Палубак</t>
   </si>
   <si>
     <t>9 снежня 1978</t>
   </si>
   <si>
     <t>Вядома, што супрацоўнікі ГУБАЗіКу расследуюць справу ў дачыненні да асоб, якія нібыта былі датычныя да тэлеграм-чата «партызаны Наваградка». Супраць іх заведзены крымінальныя справы па артыкуле экстрэмізм. З усіх, каго дапытвалі па справе, бяруць падпіску аб неразгалошваньні.
 СМІ паведамляюць , што па меншай меры шасцёра чалавек сярод тых, каго сілавікі затрымалі 15 дзён таму, не выйшлі пасля адбыцця адміністрацыйнага арышту, у тым ліку Таццяну.</t>
   </si>
   <si>
     <t>Вырак суда 21.10.2025: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 800 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2024-11-18 23:01:53</t>
-  </si>
-[...45 lines deleted...]
-    <t>2024-06-21 16:37:39</t>
   </si>
   <si>
     <t>Аліна Валянцінаўна Хмелеўская</t>
   </si>
   <si>
     <t>10 снежня 1984</t>
   </si>
   <si>
     <t>Аліна была асуджана ў ліпені 2024 года па артыкулах — "удзел на тэрыторыі замежнай дзяржавы ва ўзброеным фарміраванні або ўзброеным канфлікце" і "фінансаванне дзейнасці экстрэмісцкага фарміравання".
 Прысуд і сутнасць абвінавачання праваабаронцам невядомыя, аднак звычайна па першым артыкуле ў Беларусі судзяць за падтрымку Украіны ў вайне. За такі донат яе маглі пакараць тэрмінам ад пяці да дзесяці гадоў пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>Вырак суда 30.07.2024: 5 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 12.11.2024: невядома.</t>
   </si>
   <si>
     <t>2024-07-30 19:27:11</t>
   </si>
   <si>
     <t>Сяргей Пятровіч Забеліч</t>
   </si>
   <si>
     <t>11 снежня 1972</t>
   </si>
   <si>
     <t>51-гадовы Сяргей Забеліч з Мінска, скончыў Беларускі дзяржаўны ўніверсітэт інфарматыкі і радыёэлектронікі. Мяркуючы па Linkedin, ён не менш за дваццаць гадоў працаваў праграмістам. У верасні 2022-га перайшоў з кампаніі Nikta Technologies у кампанію Intrahealth, рэзідэнта ПВТ, якая працуе на канадскі рынак.
 Вядома, што Сяргея затрымлівалі 13 снежня 2020 года, калі людзі супольна выходзілі на дваровыя маршы. У гэты дзень затрымалі яшчэ 300 беларусаў.
 Яго абвінавачваюць па двух артыкулах - "фінансаванне экстрэмісцкай дзейнасці, здзейсненае паўторна» і "фінансаванне дзейнасці экстрэмісцкага фармавання". Яму пагражае да васьмі гадоў калоніі.
 07.06.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
-    <t>Вырак суда 04.04.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 07.06.2024: невядома.</t>
+    <t>Вырак суда 04.04.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 07.06.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-04-02 13:51:41</t>
+  </si>
+  <si>
+    <t>Яўген Аляксандравіч Глушкоў</t>
+  </si>
+  <si>
+    <t>11 снежня 1968</t>
+  </si>
+  <si>
+    <t>Яўген Глушкоў - былы магілёўскі журналіст, у 90-я і 2000-я працаваў на гарадскім тэлебачанні, пасля гэтага супрацоўнічаў з некалькімі гарадскімі парталамі.
+Глушкова затрымалі ў пачатку студзеня пры дапамозе штурму, паколькі мужчына не адчыніў дзверы сілавікам. Яго выцягнулі на вуліцу прама ў тым адзенні, у якім ён знаходзіўся дома.
+Па некаторых дадзеных устаноўлена, што крымінальная справа заведзена ў дачыненні да Глушкова за журналісцкую дзейнасць. Меркаваны артыкул - 361-1 КК РБ (стварэнне або ўдзел у экстрэмісцкім фарміраванні).</t>
+  </si>
+  <si>
+    <t>Вырак суда 31.07.2024: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.09.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-02-12 16:40:41</t>
+  </si>
+  <si>
+    <t>Ала Іванаўна Пучынская</t>
+  </si>
+  <si>
+    <t>11 снежня 1981</t>
+  </si>
+  <si>
+    <t>21 лютага 2024 года ў судзе Пінскага раёна суддзя Бычыла Андрэй разгледзеў справу па ч. 2 ст. 19.11 КаАП (Распаўсюджванне інфармацыйнай прадукцыі, уключанай у рэспубліканскі спіс экстрэмісцкіх матэрыялаў, а таксама выраб, выданне, захоўванне або перавозка з мэтай распаўсюджвання такой інфармацыйнай прадукцыі).
+Відаць, пасля гэтага была заведзеная крымінальная справа.</t>
+  </si>
+  <si>
+    <t>Вырак суда 08.02.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-01-31 18:44:06</t>
   </si>
   <si>
     <t>Максім Уладзіміравіч Ралько</t>
   </si>
   <si>
     <t>11 снежня 2001</t>
   </si>
   <si>
     <t>Максіма паказалі ў прапагандысцкім фільме, здымкі праводзіліся ў турме.
 Вясной 2022 года ўступіў у добраахвотніцкі полк Каліноўскага, які быў сфарміраваны ў лютым таго ж года з мэтай абароны Украіны ад расійскага ўварвання.
 Па дадзеных праўладнага тэлеканала, Ралько ўдзельнічаў у баявых дзеяннях.
 У пачатку 2024-га Ралько звольніўся з Палка і вярнуўся ў Варшаву. Пачаў вывучаць тэсціраванне ў IT, хадзіў на акцыі пратэсту, працаваў ахоўнікам у «Бядронцы». Ён атрымаў статус дадатковай абароны. Праз пару месяцаў пасля вяртання з Украіны ў Польшчу Максім пасварыўся з сябрамі і знік. Аднаго з іх ён абвінаваціў у шпіянажы. Потым выйшаў на сувязь у траўні 2024 года. Максім паведаміў, што збег з лагера для бежанцаў і пакінуў усе дакументы, у тым ліку пашпарт.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2024-11-21 23:40:33</t>
   </si>
   <si>
-    <t>Вілен Сяргеевіч Тургуноў</t>
-[...45 lines deleted...]
-    <t>2024-01-31 18:44:06</t>
+    <t>Леанід Валер'евіч Райчонак</t>
+  </si>
+  <si>
+    <t>12 снежня 1986</t>
+  </si>
+  <si>
+    <t>Паводле версіі абвінавачання , 17 мая 2022 года Леанід Райчонак перавёў 400 долараў на бронекамізэлькі беларускім добраахвотнікам, якія ваююць на баку Украіны. Другое ахвяраванне ён зрабіў на суму 150 долараў на карысць "Prague Support Team" (аб'яднанне беларусаў Прагі, якія збіраюць донаты і на іх закупляюць абмундзіраванне, часам на зброевыя аксэсуары для беларускіх добраахвотнікаў, якія ваююць на баку Украіны). Дзеянні брэстаўчаніна кваліфікавалі як "фінансаванне грамадзян Рэспублікі Беларусь для ўдзелу на тэрыторыі замежнай дзяржавы ва ўзброеным фарміраванні аднаго з бакоў, якія ўзнікаюць, ва ўзброеных канфліктах, ваенных дзеяннях".
+12.12.2023 года адбыўся разгляд апеляцыйнай скаргі. Прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 17.10.2023: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 12.12.2023: невядома.</t>
+  </si>
+  <si>
+    <t>2023-10-19 23:13:30</t>
   </si>
   <si>
     <t>Ігар Яўстафіевіч Сідаровіч</t>
   </si>
   <si>
     <t>12 снежня 1972</t>
   </si>
   <si>
     <t>Ігар упершыню быў асуджаны за тое, што расцягнуў плакат з надпісам: "Пакуль у краіне беззаконне, супраціў — наш абавязак", перакрыўшы рух аўтамабільнага транспарту. Яму прысудзілі буйны штраф.
 Пазней яго паўторна асудзілі за абразу ўлады праз каментар у чаце "Маладзечна для жыцця" і прызначылі меру стрымання ў выглядзе "хатняй хіміі". Ігар мае інваліднасць, бо ў яго адсутнічае адна нага.
 У канцы 2024 года стала вядома, што Ігар зноўку быў затрыманы і змешчаны пад варту. У ліпені 2025 года яго асудзілі па артыкуле "Садзейнічанне экстрэмісцкай дзейнасці", прыгаварыўшы да пазбаўлення волі і буйнога штрафу.</t>
   </si>
   <si>
     <t>Вырак суда 31.03.2021: 140 базавых велічынь штрафу. Вырак суда 02.06.2021: 1 год 6 месяцаў абмежаванні волі без накіравання, 1500 рублёў кампенсацыі. Вырак суда 22.07.2025: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 1000 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2021-07-02 21:03:36</t>
   </si>
   <si>
-    <t>Леанід Валер'евіч Райчонак</t>
-[...29 lines deleted...]
-  <si>
     <t>Ілля Славаміровіч Гумбар</t>
   </si>
   <si>
     <t>12 снежня 1989</t>
   </si>
   <si>
     <t>Больш за дванаццаць гадоў Ілля працуе ў IT-кампаніі iTechArt. Гэта буйная кампанія, у якой больш за паўтары тысячы супрацоўнікаў. Ілля - Senior software engineer. Гумбар мае два вядомыя захапленні — спартыўны турызм і трэйлранінг. Трэйлранінг - гэта бег на вялікія дыстанцыі па перасечанай мясцовасці, часта гэта непралазныя лясы або высокія горы (у межах трасы перапады вышыні могуць дасягаць тысяч метраў). Ён займае другое месца ў Беларусі сярод мужчын па гэтай дысцыпліне паводле рэйтынгу UTMB.
 03.09.2024 адбылося апеляцыйнае пасяджэнне суда, прыгавор уступіў у сілу.</t>
   </si>
   <si>
+    <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
+  </si>
+  <si>
     <t>Вырак суда 08.07.2024: 5 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 03.09.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-07-01 19:56:24</t>
   </si>
   <si>
-    <t>Вольга Віктараўна Калпакова</t>
-[...11 lines deleted...]
-    <t>Андрэй Юр'евіч Савінскі</t>
+    <t>Глеб Юр'евіч Рыбчанка</t>
+  </si>
+  <si>
+    <t>13 снежня 1994</t>
+  </si>
+  <si>
+    <t>Глеб гродзенец. Вядома, што доўгі час ён жыў у Расіі. Мінімум са студзеня 2020 года ён працаваў у ААТ "Леста". Гэта расійскае падраздзяленне кампаніі "Варгеймінг", якая займаецца распрацоўкай кампутарных гульняў, самая вядомая з якіх-World of Tanks.
+Рыбчанка ёсць у злітай базе чорнага спісу Цэнтрабанка Расіі. Прычынай стала адмова ва ўчыненні грашовага пераводу з фармулёўкай «аперацыя здзяйсняецца ў мэтах фінансавання тэрарызму». Падобна, ён спрабаваў заданаціць Палку Каліноўскага з расійскай карткі. Адбылося гэта ў сакавіку 2022 году.
+Ёсць Глеб і ў расійскай базе «апазіцыянеры», якую стваралі расейскія сілавікі, каб лягчэй маніторыць нязгодных з вайной і актывістаў. Яна злітая ў сетку.</t>
+  </si>
+  <si>
+    <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 15 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-02-20 19:09:51</t>
+  </si>
+  <si>
+    <t>Глеб Герасімовіч</t>
   </si>
   <si>
     <t>14 снежня 1987</t>
   </si>
   <si>
-    <t>Паводле матэрыялаў справы , Савінскі на працягу паўтара года перавёў суму, эквівалентную 50 доларам ЗША, на рахункі фондаў, прызнаных "экстрэмісцкімі". Пры гэтым ён неаднаразова карыстаўся сваім уліковым запісам у Facebook. Ён таксама стварыў і размясціў у адным з тэлеграм-чатаў 4 тэкставыя паведамленні, нібы накіраваных на "распальванне сацыяльнай варожасці ў грамадстве".
-[...15 lines deleted...]
-    <t>2025-07-20 12:14:16</t>
+    <t>Кіраўнік Malimon Ecosystem.
+Глебзатрыманы ў рамках справы, звязанай з прызнаннем "экстрэмісцкім фармаваннем" кааліцыі ініцыятыў "Green Network". Сярод іх праекты "Belarus Beehive", "Зялёны партал" і "Экадом". Адпаведнае рашэнне было прынятае КДБ 30 ліпеня 2025 года. Хутчэй за ўсё мужчыну абвінавачваюць па арт. 361-4 ("садзейнічанне экстрэмісцкай дзейнасці") Крымінальнага кодэкса.
+Падчас следстваў меркавалася , што дзеянні Мількамановіча і Герасімовіча могуць быць кваліфікаваныя па арт. 361-4 КК (садзейнічанне экстрэмісцкай дзейнасці), але канчатковы прысуд быў вынесены за ўдзел ва ўказаным фарміраванні.</t>
+  </si>
+  <si>
+    <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу.</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:39:17</t>
   </si>
   <si>
     <t>Канстанцін Сяргеевіч Прытуленка</t>
   </si>
   <si>
     <t>14 снежня 1979</t>
   </si>
   <si>
     <t>Былы памочнік пракурора Глускага раёна.
 У відэа, якое публікаваў СК, Прытуленка казаў, што адпраўляў у чат-бот "Чорнай кнігі Беларусі" дадзеныя супрацоўніка пракуратуры Глускага раёна і лекара.
 Па інфармацыі «Нашай Нівы», у 2005 годзе Канстанцін Прытуленка быў следчым, а пасля памочнікам пракурора раёна. Дзе Прытуленка працаваў да затрымання, невядома.
 Першапачаткова працэс быў адкрыты, але, па хадайніцтве пацярпелых чыноўнікаў і сілавікоў, яго закрылі.Усяго ў якасці пацярпелых праходзіць больш за дзесятак чалавек, сярод якіх былая намеснік старшыні Магілёўскага гарвыканкама, «галоўны ідэолаг горада»Ала Галушка. Сярод іншых пацярпелых - сябры выбарчых камісій, работнікі пракуратуры, сілавікі і іншыя прадстаўнікі ўлады.
 06.10.2023 адбылося апеляцыйнае пасяджэнне суда. Прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>6 год пазбаўлення волі ў калоніі строгага рэжыму.</t>
   </si>
   <si>
     <t>2023-06-29 16:38:29</t>
   </si>
   <si>
     <t>Аляксандр Яўгенавіч Сабалеўскі</t>
   </si>
   <si>
     <t>15 снежня 1967</t>
   </si>
   <si>
     <t>У Магілёве Сабалеўскі вядомы як адзін з фрылансераў, якія супрацоўнічалі да 2020 года з гарадскімі анлайн-выданнямі. Алеся два разы асуджалі за адміністратыўнае парушэньне на суткі, пасьля чаго ён не выйшаў на волю.</t>
   </si>
   <si>
     <t>Вырак суда 31.07.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.09.2024: невядома.</t>
   </si>
   <si>
     <t>2024-01-08 17:12:54</t>
   </si>
   <si>
-    <t>Вольга Уладзіміраўна Лацманава</t>
-[...31 lines deleted...]
-  <si>
     <t>Аляксандр Анатольевіч Францкевіч</t>
   </si>
   <si>
     <t>15 снежня 1988</t>
   </si>
   <si>
     <t>Следчы камітэт называе яго актыўным удзельнікам дэструктыўных тэлеграм-каналаў і прадстаўніком "канапавых войскаў".
 Пацярпелымі па справе выступалі 26 чалавек.
 Францкевіч да суда ўтрымліваўся пад вартай.</t>
   </si>
   <si>
     <t>4,5 гады пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>2022-06-28 16:49:54</t>
   </si>
   <si>
-    <t>Віктар Васільевіч Баркет</t>
-[...26 lines deleted...]
-    <t>2024-09-03 23:02:53</t>
+    <t>Станіслаў Валянцінавіч Кузміцкі</t>
+  </si>
+  <si>
+    <t>15 снежня 1986</t>
+  </si>
+  <si>
+    <t>Станіслаў, бізнэсмэн, быў затрыманы ў снежні 2021 года ў рамках крымінальнай справы, узбуджанай па шасці крымінальных артыкулах, уключаючы такія артыкулы, як «заклікі да дзеянняў, накіраваных на прычыненне шкоды нацыянальнай бяспецы Рэспублікі Беларусь» і «стварэнне арганізацыі для ажыццяўлення тэрарыстычнай дзейнасці або ўдзел у ёй». Першапачаткова ён утрымліваўся ў СІЗА КДБ, а праз некаторы час быў пераведзены ў СІЗА-1 да суда.
+Судовы працэс доўжыўся каля паўтара месяца, і ў лістападзе 2022 года Станіслава прызналі вінаватым у адміністраванні больш за 30 Telegram-чатаў, у тым ліку чатаў «97», якія, па версіі следства, выкарыстоўваліся для распаўсюджвання экстрэмісцкіх матэрыялаў і каардынацыі пратэстнай актыўнасці. Таксама яму ставілася ў віну фарміраванне і каардынацыя ўдзельнікаў супольнасцяў, размеркаванне роляў і арганізацыя іх удзелу ў акцыях пратэсту, а таксама дзеянні па пашырэнні колькасці ўдзельнікаў і падтрыманні дзейнасці супольнасцяў.</t>
+  </si>
+  <si>
+    <t>Вырак суда 03.11.2022: 15 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 10.02.2023: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-12-28 13:36:42</t>
+  </si>
+  <si>
+    <t>Ігар Мікалаевіч Жылавец</t>
+  </si>
+  <si>
+    <t>16 снежня 1983</t>
+  </si>
+  <si>
+    <t>ПУАТ-9, 210034, г.Віцебск, вул. 3-я Чэпінская, 39</t>
+  </si>
+  <si>
+    <t>Вырак суда 08.05.2025: 2 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2025-07-12 17:21:25</t>
+  </si>
+  <si>
+    <t>Павел Уладзіміравіч Кунцэвіч</t>
+  </si>
+  <si>
+    <t>17 снежня 1985</t>
+  </si>
+  <si>
+    <t>Паўлу Кунцэвічу 39 гадоў. Ён мінчанін, вучыўся ў Мінскім дзяржаўным інстытуце экалогіі імя Сахарава на псіхолага. Працаваў на Чэрвеньскім рынку, дзе меў уласную гандлёвую кропку, а ў апошні час рабіў цяпліцы за грошы.
+Калі меркаваць па сацсетках, затрымалі яго восенню 2023-га. Вінавацілі яго па ч. 3 арт. 361 КК Беларусі - "заклікі да санкцый ці іншых дзеянняў, накіраваных на шкоду нацыянальнай бяспецы Беларусі». Па артыкуле яму пагражала да 12 гадоў калоніі.У Паўла вялікая сям'я-жонка і чацвёра дзяцей.
+01.03.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>ПК-8, 211388, Віцебская вобл., г. Ворша, вул. Леніна, 195А</t>
+  </si>
+  <si>
+    <t>Вырак суда 22.01.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 01.03.2024: невядома. Вырак суда дата невядомая: 8 месяцаў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-01-15 21:41:51</t>
+  </si>
+  <si>
+    <t>Павел Віктаравіч Мякіш</t>
+  </si>
+  <si>
+    <t>17 снежня 1987</t>
+  </si>
+  <si>
+    <t>Былы судмедэксперт. Вучыўся праграмаванню.</t>
+  </si>
+  <si>
+    <t>5,5 гадоў пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-06-09 00:04:39</t>
   </si>
   <si>
     <t>Яўген Аляксеевіч Збароўскі</t>
   </si>
   <si>
     <t>17 снежня 1981</t>
   </si>
   <si>
     <t>Яўгена абвінавацілі адразу па 9 артыкулах Крымінальнага кодэкса. Прычынай гэтага сталі каментары ў Telegram і адпраўка адміністратарам Telegram-каналаў 0,28 і 0,004 біткоіна.
 Акрамя гэтага, са снежня 2019 года па студзень 2020 года ён набыў «асабліва небяспечныя псіхатропныя рэчывы», а на тэрыторыі Расіі (у Бранскай вобласці) купіў агнястрэльную зброю — пісталет Макарава (ПМ) і не менш за 46 патронаў да яго.
 Судовы працэс доўжыўся з 14 лютага па 2 чэрвеня, амаль чатыры месяцы.
 Яўген сваю віну прызнаў часткова, патлумачыў, што ён быў нязгодны з вынікамі выбараў прэзідэнта Беларусі, і менавіта таму вырашыў дзейнічаць актыўна.</t>
   </si>
   <si>
     <t>Не</t>
   </si>
   <si>
     <t>8 гадоў пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-02-14 21:25:55</t>
   </si>
   <si>
-    <t>Павел Віктаравіч Мякіш</t>
-[...13 lines deleted...]
-  <si>
     <t>Наталля Сяргееўна Мацвеева</t>
   </si>
   <si>
     <t>17 снежня 1983</t>
   </si>
   <si>
     <t>Наталля была затрымана ў чэрвені 2021 года па падазрэнні ў планаванні падпалу лесанарыхтоўчай тэхнікі. Затрыманне адбылося ўвечары прама на тэрыторыі лясгаса, куды яна прыбыла нібыта разам з саўдзельнікам Гардзеевым, які насамрэч выконваў заданне органаў дзяржаўнай бяспекі.
 Па версіі абвінавачання, увечары 8 чэрвеня 2021 года Наталля разам з гэтым чалавекам вырабіла кактэйлі Молатава, з дапамогай якіх планавалася падпаліць тэхніку. Аднак злачынства не было даведзена да канца — Наталлю затрымалі да здзяйснення падпалу.
 На судзе Наталля расказала, што апынулася ў складанай жыццёвай сітуацыі: у жніўні 2020 года быў затрыманы яе знаёмы, яна страціла бацьку і адчувала цяжкасці на працы. Яна таксама пацвердзіла, што сапраўды была ў чаце «АГСБ» і мела намер знішчыць лесанарыхтоўчую тэхніку ў лясгасе.
 У снежні 2022 года яе прызналі вінаватай і прыгаварылі да пазбаўлення волі ў калоніі агульнага рэжыму з прызначэннем буйнога штрафу.</t>
   </si>
   <si>
     <t>Вырак суда 05.12.2022: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 400 базавых велічынь штрафу. Апеляцыя 03.03.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-09-01 17:30:07</t>
   </si>
   <si>
     <t>Максім Валер'евіч Солап</t>
   </si>
   <si>
     <t>17 снежня 1988</t>
   </si>
   <si>
     <t>Максіму Солапу 36 гадоў. Ён родам з Брэста. У 2012 скончыў фізфак Гомельскага дзяржаўнага ўніверсітэта імя Францыска Скарыны. Працаваў інжынерам у Брэсцкім інфармацыйным вылічальным цэнтры па экспарта-імпартных перавозках Беларускай чыгункі.
 Максім любіць падарожжы і актыўны адпачынак, а таксама займаецца рознымі відамі спорту і вядзе здаровы лад жыцця.
 Яго пачынаюць судзіць 24 лютага 2025 г. у Брэсцкім гарадскім судзе. Максіма абвінавачваюць у "закліках да дзеянняў, накіраваных на прычыненне шкоды нацыянальнай бяспецы Беларусі" (ч. 3 арт. 361 КК).</t>
   </si>
   <si>
+    <t>ПК-22, а/с 20, Брэсцкая вобласць, г. Івацэвічы, ст. Даманава, 225295</t>
+  </si>
+  <si>
     <t>Вырак суда 26.02.2025: невядома.</t>
   </si>
   <si>
     <t>2025-02-24 17:46:36</t>
-  </si>
-[...18 lines deleted...]
-    <t>2024-01-15 21:41:51</t>
   </si>
   <si>
     <t>Артур Ігаравіч Сыракваша</t>
   </si>
   <si>
     <t>18 снежня 1993</t>
   </si>
   <si>
     <t>Артур Сыракваша працаваў намеснікам начальніка памежнай заставы «Хойнікі», створанай у 2020 годзе. Гэта значыць, Артур працаваў на мяжы, праз якую расійская тэхніка ішла ва Украіну.
 Быў сакратаром мясцовага БРСМ. У анкеце Артура "УКантакце" пазначана , што ён родам з Менска, скончыў БДУ.</t>
   </si>
   <si>
     <t>2025-10-10 22:45:12</t>
   </si>
   <si>
-    <t>Віталь Алегавіч Выпражкін</t>
-[...22 lines deleted...]
-  <si>
     <t>Яўген Анатольевіч Дарохаў</t>
   </si>
   <si>
     <t>19 снежня 1980</t>
   </si>
   <si>
     <t>Затрыманы за каментарыі.
 Працаваў энергетыкам на Белгра.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-09-12 14:21:44</t>
   </si>
   <si>
-    <t>Яўген Уладзіміравіч Прапольскі</t>
-[...38 lines deleted...]
-    <t>Уладзімір Анатольевіч Баслык</t>
+    <t>Юрый Казіміравіч Трашчынскі</t>
+  </si>
+  <si>
+    <t>20 снежня 1967</t>
+  </si>
+  <si>
+    <t>Юрый Трашчынскі больш за дваццаць гадоў працаваў гукарэжысёрам у Белтэлерадыёкампаніі.
+Пасля прэзідэнцкіх выбараў 2020 года Юры падпісаў петыцыю супраць гвалту з боку сілавікоў, а пазней з'ехаў у Польшчу.
+Затрымалі Трашчынскага 15 лістапада 2025 года, як толькі ён вярнуўся з-за мяжы ў Мінск. Спачатку былога гукарэжысёра кінулі на Акрэсціна на 15 сутак па адміністрацыйнай справе, але на волю ён так і не выйшаў.
+Супраць мужчыны распачалі крымінальную справу і перавялі ў менскае СІЗА №1, а напярэдадні суда яго этапавалі ў Гомель.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 07.07.2026: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2026-07-19 11:06:09</t>
+  </si>
+  <si>
+    <t>Леанід Валянцінавіч Козыр</t>
   </si>
   <si>
     <t>20 снежня 1981</t>
-  </si>
-[...27 lines deleted...]
-    <t>Леанід Валянцінавіч Козыр</t>
   </si>
   <si>
     <t>Першы суд над Леанідам прайшоў восенню 2022 года, яго абвінавацілі па арт.369, прыгаварылі да абмежавання волі без накіравання.
 Аб другім судзе стала вядома ў жніўні 2024 года. Леаніда абвінавачваюць у "фінансаванні дзейнасці экстрэмісцкага фарміравання" (арт. 361-2 КК) і "вярбоўцы, навучанні або падрыхтоўцы да ўдзелу ў вайне, а таксама матэрыяльным забеспячэнні такой дзейнасці" (ч. 2 арт. 361-3 КК). Верагодна, у мужчыны знайшлі донат на ВСУ. Прысуд хутчэй за ўсё зьвязаны з пазбаўленьнем волі.
 У Леаніда вышэйшая адукацыя , яе апошняе месца працы — прыватнае прадпрыемства "Гомельстальстандарт ".</t>
   </si>
   <si>
     <t>Вырак суда 12.10.2022: невядома гадоў абмежаванні волі без накіравання. Вырак суда 22.08.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 29.10.2024: невядома.</t>
   </si>
   <si>
     <t>2022-09-30 23:02:21</t>
   </si>
   <si>
+    <t>Павел Паўловіч Станіслаўчык</t>
+  </si>
+  <si>
+    <t>20 снежня 1989</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2025-12-16 14:18:04</t>
+  </si>
+  <si>
+    <t>Яўген Уладзіміравіч Прапольскі</t>
+  </si>
+  <si>
+    <t>20 снежня 1994</t>
+  </si>
+  <si>
+    <t>Яўген быў затрыманы па справе аб масавых беспарадках і абвінавачаны ва ўдзеле ў тэлеграм-каналах "радыкальнага напрамку".
+У траўні 2023 года ён быў паўторна асуджаны за "злоснае непадпарадкаванне патрабаванням адміністрацыі калоніі".</t>
+  </si>
+  <si>
+    <t>ПК-20, 247755, Гомельская вобл., Мазырскі р-н, Міхалкоўскі сельсавет, д.70</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.07.2021: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 23.11.2021: прысуд пакінуты без змены. Апеляцыя 10.07.2024: прысуд пакінуты без змены. Вырак суда 03.05.2023: 1 год 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:08:25</t>
+  </si>
+  <si>
+    <t>Ігар Міхайлавіч Сушко</t>
+  </si>
+  <si>
+    <t>21 снежня 1978</t>
+  </si>
+  <si>
+    <t>Ігара затрымалі 23 лістапада 2023 года. З відэа на праўладным канале, апублікаванага сілавікамі, вядома, што ён з'яўляўся сузаснавальнікам фірмы па гарадскіх маршрутных перавозках.
+На камеру Ігар кажа, што быў затрыманы за каментары ў Telegram-каналах пра беларускіх і расейскіх вайскоўцаў.</t>
+  </si>
+  <si>
+    <t>Вырак суда 08.07.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 10.09.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-07-01 10:59:51</t>
+  </si>
+  <si>
     <t>Зміцер Сяргеевіч Асіюк</t>
   </si>
   <si>
     <t>21 снежня 1987</t>
   </si>
   <si>
     <t>Вядома, што справа Дзмітрыя шмат у чым сфабрыкаваная, некаторыя яго дзеянні былі спецыяльна справакаваныя супрацоўнікамі спецслужбаў.
 Праваабаронцам вядома , што пад вартай мужчына ўтрымліваецца прыкладна са снежня 2023 года. Адразу яго ўтрымлівалі ў мінскім СІЗА-1, а потым этапіравалі ў брэсцкае СІЗА. Яму прысудзілі 20 гадоў пазбаўлення волі, першыя 5 гадоў з іх на турэмным рэжыме.
 Вядома, што Асіюк жыў у Бярозе, у яго ёсць дачка.</t>
   </si>
   <si>
     <t>СТ-8, Жодзіна, вул. Савецкая 22А, 222163</t>
   </si>
   <si>
     <t>Вырак суда 14.08.2024: 20 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму (з іх 5 гадоў турэмнага рэжыму). Апеляцыя 16.01.2025: невядома.</t>
   </si>
   <si>
     <t>2024-08-23 11:44:01</t>
   </si>
   <si>
-    <t>Ігар Міхайлавіч Сушко</t>
-[...14 lines deleted...]
-  <si>
     <t>Міхаіл Юр'евіч Нязнанаў</t>
   </si>
   <si>
     <t>22 снежня 1982</t>
   </si>
   <si>
     <t>Вырак суда 23.07.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.09.2024: невядома.</t>
   </si>
   <si>
     <t>2025-02-24 23:50:24</t>
+  </si>
+  <si>
+    <t>Міхаіл Ігаравіч Палазнік</t>
+  </si>
+  <si>
+    <t>23 снежня 1991</t>
+  </si>
+  <si>
+    <t>Міхась жыў у Мазыры. У 2014 годзе ён праходзіў тэрміновую службу ў Мінскім гарнізоне і браў удзел у парадзе войскаў на трэцяга ліпеня. За ўдзел у тым парадзе ён атрымаў падзяку ад Лукашэнкі.</t>
+  </si>
+  <si>
+    <t>ПУАТ-24, 230025, г.Гродна, вул. Лідская, 29/б</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2026-01-18 23:35:07</t>
   </si>
   <si>
     <t>Максім Іванавіч Собалеў</t>
   </si>
   <si>
     <t>23 снежня 1998</t>
   </si>
   <si>
     <t>Паводле версіі абвінавачання , з 10 па 11 жніўня 2020 года на той момант непаўналетнія Юлія Шаранава, Мікіта Вайцюк, Мікалай Нікіцюк, а таксама Васіль Аляксеюк, Глеб Клімовіч, Віталь Варфаламееў, Аляксандр Тысевіч, Максім Собалеў, знаходзячыся на праезнай частцы бульв. і Шаўчэнка, вул. Савецкай у Брэсце, " выкрыквалі лозунгі, дэманстравалі палотны бел-чырвона-белага колеру, груба парушаючы грамадскі парадак, наўмысна перашкаджалі руху транспартных сродкаў і нармальнаму функцыянаванню прадпрыемстваў і арганізацый" .
 У судовым паседжанні ўсе віну прызналі цалкам.
 Таксама вядома, што Максім Собалеў, Глеб Клімовіч, Юлія Шаранава асуджаныя, у тым ліку па "наркатычных" артыкулах.
 Максіму Собалеву па ч. 1 арт. 342 КК было прызначанае два гады пазбаўлення волі. Але паколькі, Максім быў ужо асуджаны па "наркатычным" ч. 4 арт. 328 КК, шляхам частковага складання асноўных пакаранняў і поўнага далучэння дадатковага пакарання, прызначанае 12 гадоў калоніі з адбываннем у папраўчай калоніі ва ўмовах узмоцненага рэжыму са штрафам у суме 3 200 рублёў.</t>
   </si>
   <si>
     <t>ПК-11, г.Ваўкавыск, вул. Ракасоўскага, 118, 231900</t>
   </si>
   <si>
     <t>Вырак суда 20.05.2024: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 23.07.2024: невядома.</t>
   </si>
   <si>
     <t>2024-05-08 18:07:55</t>
   </si>
   <si>
-    <t>Сяргей Аляксандравіч Чарнецкі</t>
-[...58 lines deleted...]
-  <si>
     <t>Анатоль Віктаравіч Латушка</t>
   </si>
   <si>
     <t>24 снежня 1976</t>
   </si>
   <si>
     <t>Затрыманы за маляванне праз трафарэты "Пагоні".
 Анатоль Латушка - стрыечны брат палітыка Паўла Латушкі.
 22.03.2024 быў пераведзены на турэмны рэжым да канца тэрміну.</t>
   </si>
   <si>
     <t>Вырак суда 20.09.2022: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 02.12.2022: невядома. Суд па змене рэжыму 22.03.2024: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2022-02-03 18:53:15</t>
   </si>
   <si>
-    <t>Зміцер Іванавіч Шаблыка</t>
-[...20 lines deleted...]
-    <t>2026-01-17 00:05:19</t>
+    <t>Аляксей Ігаравіч Чарашнёў</t>
+  </si>
+  <si>
+    <t>24 снежня 1999</t>
+  </si>
+  <si>
+    <t>2026-03-02 10:59:22</t>
   </si>
   <si>
     <t>Зміцер Мікалаевіч Хальцоў</t>
   </si>
   <si>
     <t>25 снежня 1987</t>
   </si>
   <si>
     <t>Зміцер Хальцоў-індывідуальны прадпрымальнік. У 2020 годзе ў рэпартажы пра мітынгі ў Гомелі пасля пахавання забітага міліцыянтамі Аляксандра Віхора, пра яго пісала выданне “Камсамольская праўда”. Зміцер за ўласныя грошы тады набыў мегафон, напісаў у мясцовым чаце прапанову сабрацца і адправіцца да аблвыканкаму. Тады людзі выклікалі на размову кіраўніка абласной улады.
 З-за закрытасці судовай сістэмы ад грамадства пакуль невядомая сутнасць прад'яўленых Дзмітрыю Хальцову абвінавачанняў і канкрэтны прысуд. Вядома толькі, што яго заключылі на рэальны тэрмін у калонію.</t>
   </si>
   <si>
-    <t>СІЗА-3, Гомель, вул. Кніжная 1А, 246003</t>
+    <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 05.12.2025: невядома.</t>
   </si>
   <si>
     <t>2025-10-18 15:04:38</t>
   </si>
   <si>
     <t>Анастасія Юр'еўна Грыцкевіч</t>
   </si>
   <si>
     <t>25 снежня 1993</t>
   </si>
   <si>
     <t>Анастасія родам з Мазыра, скончыла БДУФК па спецыяльнасці "турызм і гасціннасць", працавала ў "Мінск-Арэне". Шмат падарожнічала, любіла спорт - хакей і веласіпедны спорт.
 Дата затрымання Насты невядомая. Апошні раз яна нешта пісала ў тэлеграме ў лютым 2025 года. І менавіта ў тым месяцы актыўна ішлі арышты па справе Гаюна.
 З часу затрымання Грыцкевіч нідзе не была анлайн. Судзячы па гэтым, ёй прысудзілі пакаранне, звязанае з пазбаўленнем волі.</t>
   </si>
   <si>
     <t>2025-11-07 20:59:21</t>
   </si>
   <si>
-    <t>Арцём Шырыновіч Насановіч</t>
-[...13 lines deleted...]
-  <si>
     <t>Ігар Мікалаевіч Казлоў</t>
   </si>
   <si>
     <t>25 снежня 1975</t>
   </si>
   <si>
     <t>Жыхар Магілёўскай вобласці. Работнік «Бабруйскага завода трактарных дэталяў і агрэгатаў».
 Затрыманы за сабатаж чыгунка каля станцый г. Бабруйска, а таксама падпал стралковага ціра в/ч 5527. Затрыманы разам з жонкай.</t>
   </si>
   <si>
     <t>Вырак суда 10.08.2022: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 25.10.2022: невядома.</t>
   </si>
   <si>
     <t>2022-05-23 12:43:25</t>
   </si>
   <si>
     <t>Анатоль Уладзіміравіч Валадзько</t>
   </si>
   <si>
     <t>25 снежня 1967</t>
   </si>
   <si>
     <t>Анатолю Валадзько 56 гадоў. Ён мінчанін. У мужчыны ёсць жонка, паўналетняя дачка і сын, якому неўзабаве споўніцца васямнаццаць гадоў. Больш за 20 гадоў Валадзько адпрацаваў праграмістам у кампаніі "Топ Софт". Яна займаецца стварэннем экасістэмы прадуктаў "Галактыка", патрэбнай для цыфравізацыі бізнесу. Цэнтральны офіс фірмы знаходзіцца ў Расіі, частку часу Анатоль прапрацаваў там.
 Дакладная дата затрымання мужчыны невядомая, але, верагодна, гэта 15 ці 16 студзеня 2024 года. Бо 17 студзеня яго разам з жонкай асудзілі за «дробнае хуліганства» — яго на 15 сутак, прысуд жонцы невядомы. Паводле паказанняў сілавікоў, Анатоль Валадзько «знаходзіўся ў грамадскім месцы і з хуліганскіх памкненняў гучна крычаў, нецэнзурна лаяўся, размахваў рукамі і паводзіў сябе. ». Мужчына віну не прызнаў і сказаў, што пасярод дня яго затрымалі ва ўласным доме. Нічога з таго, пра што казалі сведкі, ён не рабіў.Па словах сукамерніка Анатоля Валадзько, той адмовіўся выплачваць "ахвяраванні", якія супрацоўнікі КДБ пад пагрозамі прапануюць выплаціць тым, хто рабіў донаты. Наогул мужчына не прызнаў сваю віну. Сукамернік Анатоля сцвярджае, што гэта прычынілася далейшага пераследу - адміністрацыйнага і крымінальнага.
 27 жніўня 2024 г. у Анатоля адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 11.06.2024: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.08.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-06-10 19:30:21</t>
+  </si>
+  <si>
+    <t>Аксана Сяргееўна Вальковіч</t>
+  </si>
+  <si>
+    <t>25 снежня 1978</t>
+  </si>
+  <si>
+    <t>Прычынай пераследу сталі каментары жанчыны ў тэлеграм-каналах у 2021 годзе.</t>
+  </si>
+  <si>
+    <t>Вырак суда 05.06.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-03-30 23:29:38</t>
   </si>
   <si>
     <t>Антон Уладзіміравіч Казачэнка</t>
   </si>
   <si>
     <t>26 снежня 1994</t>
   </si>
   <si>
     <t>Антон працаваў у фірме, якая рамантавала аўтамабілі, ужо ў Менску. Некаторы час ён паспеў папрацаваць і ў Расіі - у падмаскоўнай Электрасталі.
 У апошнія гады Антон пачаў цікавіцца сферай IT і праходзіў анлайн-навучанне на розных курсах.
 Па-за працай галоўным захапленнем Антона была тэхніка - ён аматар спартовых матацыклаў і хуткіх аўтамабіляў, падпісаны на тэматычныя супольнасці.
 Хутчэй за ўсё Антон знаходзіцца ў зняволенні.</t>
   </si>
   <si>
+    <t>ПУАТ-7, Пружанскі раён, в. Куплін, 225136</t>
+  </si>
+  <si>
     <t>Вырак суда дата невядомая: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2026-02-24 03:13:21</t>
   </si>
   <si>
     <t>Арцём Яўгенавіч Пархамовіч</t>
   </si>
   <si>
     <t>26 снежня 1995</t>
   </si>
   <si>
     <t>Арцём, былы супрацоўнік «Белтэлекама», быў затрыманы ў кастрычніку 2020 года ў межах крымінальнай справы, узбуджанай па васьмі артыкулах, у тым ліку «незаконныя дзеянні ў дачыненні да інфармацыі аб прыватным жыцці і персанальных дадзеных» і «ўмяшанне ў дзейнасць супрацоўніка органаў унутраных спраў». Таксама вядома, што пры затрыманні Арцёма моцна збівалі.
 У лютым 2022 года ён быў асуджаны за «перадачу персанальных і іншых асабістых дадзеных больш за 150 асоб тэлеграм-каналам, прызнаным экстрэмісцкімі» і пргавораны да працяглага пазбаўлення волі, а таксама да выплаты буйной кампенсацыі «пацярпелым».</t>
   </si>
   <si>
     <t>Вырак суда 08.02.2022: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, невядома рублёў кампенсацыі. Апеляцыя 29.04.2022: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-26 22:04:01</t>
   </si>
   <si>
-    <t>Вера Міхайлаўна Кананенка</t>
-[...15 lines deleted...]
-  <si>
     <t>Вольга Дзмітрыеўна Аляксеева</t>
   </si>
   <si>
     <t>27 снежня 1982</t>
   </si>
   <si>
     <t>Меркавана затрымана за дапамогу палітвязням.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2024-11-15 21:15:27</t>
   </si>
   <si>
-    <t>Вячаслаў Юр'евіч Малышаў</t>
-[...32 lines deleted...]
-    <t>2025-10-30 16:47:03</t>
+    <t>Уладзіслаў Марчык</t>
+  </si>
+  <si>
+    <t>28 снежня 1998</t>
+  </si>
+  <si>
+    <t>2026-06-01 21:40:01</t>
+  </si>
+  <si>
+    <t>Зміцер Аляксандравіч Колабаў</t>
+  </si>
+  <si>
+    <t>29 снежня 1989</t>
+  </si>
+  <si>
+    <t>Вырак суда 29.11.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 24.01.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2024-11-11 21:34:27</t>
   </si>
   <si>
     <t>Іосіф (Язэп) Іосіфавіч Дулеба</t>
   </si>
   <si>
     <t>30 снежня 1967</t>
   </si>
   <si>
     <t>3 мая 2024 года Камітэт дзяржаўнай бяспекі Беларусі ўнёс у спіс так званых «экстрэмісцкіх фармаванняў» шэраг медыя-рэсурсаў праекта FreeInfoBel, таксама былі пазначаныя канкрэтныя людзі, якія, на іх думку, маюць дачыненне да праекту - Вольгу Пашкевіч і Іосіфа Дулеба. Прычым аб унясенні FreeInfoBel па факце стала вядома толькі праз 5 дзён - 8 траўня.
 У дадзены момант невядома, па якой менавіта крымінальнай справе мужчына знаходзіцца пад вартай, але, можна меркаваць, што яна звязана з «экстрэмізмам». Удалося даведацца , што затрыманы Дулеба быў першапачаткова па адміністрацыйнай справе. Аднак, калі прыйшоў час вызвалення з ІЧУ, Дулеба на волю не выйшаў - яго перавялі ў СІЗА.
 Мужчына ў мінулым узначальваў Віцебскае падраздзяленне БНФ, але на пачатку 2000-х адышоў ад партыйных справаў.</t>
   </si>
   <si>
-    <t>Вырак суда 26.11.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 04.02.2025: невядома.</t>
+    <t>Вырак суда 26.11.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 600 базавых велічынь штрафу. Апеляцыя 04.02.2025: невядома.</t>
   </si>
   <si>
     <t>2024-05-22 19:29:24</t>
   </si>
   <si>
-    <t>Алеся Вячаславаўна Шапкіна</t>
-[...13 lines deleted...]
-    <t>2023-06-22 01:45:27</t>
+    <t>Аляксандр Віктаравіч Катлянік</t>
+  </si>
+  <si>
+    <t>30 снежня 1953</t>
+  </si>
+  <si>
+    <t>Па дадзеных Белпал , Аляксандр больш за 20 гадоў быў у бізнэсе. З 1990-х па 2008-ы Аляксандр быў намеснікам дырэктара ТАА "Ліцьвін", якая займалася рознічным гандлем. Адтуль перайшоў у ТАА "Экспатэхпрам" і ТАА "ПрамПошук", якія спецыялізаваліся на аптовым гандлі нехарчовымі таварамі.
+У кастрычніку 2018 года Аляксандр зарэгістраваўся як індывідуальны прадпрымальнік. У якасці асноўнага віду дзейнасці ён абраў камп'ютарнае праграмаванне. Гэта даволі рэдкі і натхняльны выпадак - Катляніку тады было 65 гадоў.
+У жыцці Аляксандр карыстаўся беларускай мовай - прынамсі, пры кантактах у інтэрнэце і падчас заказаў у інтэрнэт-крамах.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:39:17</t>
   </si>
   <si>
     <t>Аляксандр Фёдаравіч Баравік</t>
   </si>
   <si>
     <t>30 снежня 1981</t>
   </si>
   <si>
     <t>Мужчыну абвінавацілі ў тым, што ён, на думку суда, пакінуў абразлівы каментар у тэлеграме ў бок міністра ўнутраных спраў Івана Кубракова і намесніка начальніка УУС адміністрацыі Цэнтральнага раёна Мінска, начальніка крымінальнай міліцыі Уладзіміра Кубракова. Аляксандр поўнасцю прызнаў віну і раскаяўся ў зробленым. Да суда мужчына знаходзіўся пад асабістым даручальніцтвам. Пасля абвяшчэння прысуду яго ўзялі пад варту ў зале суда.
 Аляксандр Баравік мае на ўтрыманні непаўналетняга дзіцяці. Працуе столярам-станочнікам.
 У студзені 2024 года стала вядома, што Павел зноў стаў абвінавачаным, але на гэты раз па арт. 130 КК РБ.</t>
   </si>
   <si>
     <t>Вырак суда 15.05.2023: 1 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 29.03.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 25.06.2024: невядома.</t>
   </si>
   <si>
     <t>2023-05-02 13:34:46</t>
   </si>
   <si>
-    <t>Валерыя Барысаўна Касцюгова</t>
-[...34 lines deleted...]
-    <t>2024-03-13 22:04:59</t>
+    <t>Вольга Анатольеўна Осіпчык</t>
+  </si>
+  <si>
+    <t>30 снежня 1977</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.03.2026: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 1000 базавых велічынь штрафу.</t>
+  </si>
+  <si>
+    <t>2025-10-21 21:23:23</t>
   </si>
   <si>
     <t>Вольга Рыгораўна Страева</t>
   </si>
   <si>
     <t>31 снежня 1959</t>
   </si>
   <si>
+    <t>Жанчына займалася ўласным бізнесам - больш за дваццаць гадоў яна прадавала рыбныя дэлікатэсы, чырвоную і чорную ікру. Сваю справу ёй прыйшлося згарнуць з-за наступстваў пандэміі каранавіруса.
+У Вольгі ёсць дзве дачкі. Адна жыве ў Азіі, іншая-у Расіі.
+Вольга любіць жывёл, трымала дома катоў і сабак.</t>
+  </si>
+  <si>
+    <t>Вырак суда 30.04.2026: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
     <t>2025-12-11 16:57:27</t>
-  </si>
-[...13 lines deleted...]
-    <t>2026-02-08 00:47:20</t>
   </si>
   <si>
     <t>Вадзім Мікалаевіч Васільеў</t>
   </si>
   <si>
     <t>31 снежня 1994</t>
   </si>
   <si>
     <t>Затрыманы за адміністраванне чатаў «Віцебск -97%» і «Орша -97%».
 Мастак па свеце ТЗУ ў беларускім тэатры «Лялька».</t>
   </si>
   <si>
     <t>12 гадоў пазбаўлення волі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-05-22 14:26:02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -1842,2621 +1493,1927 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I93"/>
+  <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E8" t="s">
+        <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B12" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>70</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
-        <v>68</v>
+      <c r="C13" t="s">
+        <v>74</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>75</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B15" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C15" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E15" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B16" t="s">
-        <v>87</v>
+        <v>88</v>
+      </c>
+      <c r="C16" t="s">
+        <v>89</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E16" t="s">
+        <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>93</v>
+      </c>
+      <c r="C17" t="s">
+        <v>94</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I17" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="I18" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="I19" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B20" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C20" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>75</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="I20" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B21" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C21" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="I21" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B22" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C22" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D22" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="I22" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B23" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C23" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C24" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D24" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="I24" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C25" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>61</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>135</v>
       </c>
       <c r="I25" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B26" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D26" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="I26" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B27" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C27" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D27" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>83</v>
+        <v>146</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="I27" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="D28" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="I28" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B29" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C29" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D29" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>140</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="I29" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B30" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="D30" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="I30" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="B31" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="C31" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I31" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B32" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="C32" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>146</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="I32" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B33" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="D33" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="I33" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="B34" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="C34" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="D34" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>53</v>
+        <v>183</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="I34" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B35" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="C35" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="D35" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="I35" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B36" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="C36" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="D36" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="H36" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="I36" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="B37" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="C37" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E37" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="I37" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="B38" t="s">
-        <v>193</v>
+        <v>203</v>
+      </c>
+      <c r="C38" t="s">
+        <v>204</v>
       </c>
       <c r="D38" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>42</v>
+        <v>205</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="I38" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="B39" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="C39" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="D39" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>199</v>
+        <v>66</v>
       </c>
       <c r="I39" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="B40" t="s">
-        <v>202</v>
+        <v>213</v>
+      </c>
+      <c r="C40" t="s">
+        <v>214</v>
       </c>
       <c r="D40" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>43</v>
+        <v>215</v>
       </c>
       <c r="I40" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="B41" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="C41" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="D41" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="I41" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="B42" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="C42" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="I42" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B43" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="D43" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="I43" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="B44" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="C44" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="D44" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="I44" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="B45" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C45" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="D45" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="I45" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="B46" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="C46" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>53</v>
+        <v>245</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="I46" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="B47" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="D47" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>140</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="I47" t="s">
-        <v>239</v>
+        <v>251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B48" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="C48" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>20</v>
+        <v>255</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="I48" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="B49" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="C49" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="H49" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="I49" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="B50" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="C50" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="D50" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
       <c r="I50" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="B51" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="D51" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>11</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>259</v>
+        <v>51</v>
       </c>
       <c r="I51" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="B52" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="C52" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>264</v>
+        <v>205</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="I52" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="B53" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="C53" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="D53" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E53" t="s">
+        <v>50</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I53" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="B54" t="s">
-        <v>272</v>
+        <v>282</v>
+      </c>
+      <c r="C54" t="s">
+        <v>283</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
+      <c r="H54" t="s">
+        <v>284</v>
+      </c>
       <c r="I54" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="B55" t="s">
-        <v>276</v>
+        <v>287</v>
+      </c>
+      <c r="C55" t="s">
+        <v>288</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="I55" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="B56" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="C56" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D56" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E56" t="s">
+        <v>50</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="I56" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="B57" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="C57" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="I57" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="B58" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="C58" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="D58" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>293</v>
+        <v>75</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
       <c r="I58" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="B59" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="C59" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="D59" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E59" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="I59" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="B60" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>20</v>
+        <v>152</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
-      <c r="H60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="B61" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="D61" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>61</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="I61" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="B62" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="C62" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>313</v>
+        <v>61</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="B63" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="C63" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="D63" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>75</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="I63" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="B64" t="s">
-        <v>322</v>
+        <v>330</v>
+      </c>
+      <c r="C64" t="s">
+        <v>331</v>
       </c>
       <c r="D64" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="I64" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="B65" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="D65" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E65" t="s">
-        <v>328</v>
+        <v>152</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G65" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="I65" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B66" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="C66" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="D66" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E66" t="s">
+        <v>50</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="I66" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="B67" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="C67" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="D67" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>339</v>
+        <v>61</v>
       </c>
       <c r="F67" t="s">
-        <v>340</v>
+        <v>21</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I67" t="s">
-        <v>342</v>
-[...27 lines deleted...]
-      <c r="I68" t="s">
         <v>347</v>
-      </c>
-[...675 lines deleted...]
-        <v>458</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">