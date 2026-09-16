--- v3 (2026-07-29)
+++ v4 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="347">
   <si>
     <t>Імя і прозвішча</t>
   </si>
   <si>
     <t>Дзень народзінаў</t>
   </si>
   <si>
     <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Вясна</t>
   </si>
   <si>
     <t>Прысуд</t>
   </si>
   <si>
@@ -84,95 +84,95 @@
     <t>Вырак суда дата невядомая: 3 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>2025-08-17 15:33:14</t>
   </si>
   <si>
     <t>Павел Юр'евіч Лукашэвіч</t>
   </si>
   <si>
     <t>3 снежня 1987</t>
   </si>
   <si>
     <t>Пра затрыманне лідчаніна стала вядома 22 верасня. На міліцэйскім відэа ён распавёў, што быў "зарэгістраваны ў Плане Перамога" і ў тэлеграме пакідаў "пагрозы" сілавікам. Па інфармацыі тэлеграм-канала «Затрыманні, суды ў Лідзе», мужчына арыштоўвалі на 15 сутак па неназваным адміністрацыйным артыкуле.</t>
   </si>
   <si>
     <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
   </si>
   <si>
     <t>У зняволенні</t>
   </si>
   <si>
     <t>Вырак суда 27.05.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.08.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-05-02 18:38:03</t>
-  </si>
-[...18 lines deleted...]
-    <t>2026-04-19 01:04:39</t>
   </si>
   <si>
     <t>Мікалай Уладзіміравіч Васілевіч</t>
   </si>
   <si>
     <t>3 снежня 1978</t>
   </si>
   <si>
     <t>Мікалая абвінавачваюць у "фінансаванні тэрарыстычнай дзейнасці", па гэтым артыкуле пагражае ад 8 да 12 гадоў турмы.
 Апошняе вядомае месца працы мужчыны - Рэспубліканскі цэнтр алімпійскай падрыхтоўкі па лёгкай атлетыцы.
 6 чэрвеня 2023 г. быў асуджаны па арт. 361-2 КК на 6 гадоў калоніі ўзмоцненага рэжыму і вялікі штраф. Іншыя падрабязнасці справы невядомы.
 1 верасня 2023 г. у Вярхоўным судзе суддзя Чаравач В. павінна была разглядаць апеляцыйную скаргу палітвязня. На дадзены момант першы прысуд уступіў у сілу, таму падчас вынясення другога Васілевіч лічыўся ўжо раней судзімым.
 12 верасня 2023 г. у судзе Першамайскага раёна адбыўся яшчэ адзін суд над Мікалаем. На гэты раз яго абвінавацілі ў "фінансаванні тэрарыстычнай дзейнасці". Усяго за донаты Святлана Чарапавіч прысудзіла яму 9 гадоў і 6 месяцаў у калоніі ўзмоцненага рэжыму, а таксама штраф 600 базавых велічынь. У праўладным фільме гаворыцца, што ён ажыццявіў не менш як 54 ахвяраванні ў фонды салідарнасці.
 14.11.2023 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>ПК №15, 212013, г.Магілёў, п/а Вейна, Слаўгарадская шаша 183</t>
   </si>
   <si>
     <t>9,5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму</t>
   </si>
   <si>
     <t>2023-01-03 16:08:31</t>
   </si>
   <si>
+    <t>Аляксандр Анатольевіч Карнацкі</t>
+  </si>
+  <si>
+    <t>3 снежня 1981</t>
+  </si>
+  <si>
+    <t>Пасля вучобы Аляксандр працаваў інспектарам Маладзечанскага раённага аддзела МНС. Пазней ён сышоў з дзяржаўнай службы і ў апошні час працаваў у маладзечанскай кампаніі "Фэнстэр-ЛАКСС", якая займаецца вытворчасцю вокнаў ПВХ і мэблі на замову.
+У Аляксандра ёсць жонка і непаўналетняя дачка.
+Карнацкага арыштавалі ў канцы ліпеня 2025 года - менавіта тады ён знік з сацсетак.</t>
+  </si>
+  <si>
+    <t>ПУАТ-43, 212003, г. Магілёў, вул. Чалюскінцаў, 76А</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2026-04-19 01:04:39</t>
+  </si>
+  <si>
     <t>Аляксандр Сяргеевіч Верасовіч</t>
   </si>
   <si>
     <t>4 снежня 1966</t>
   </si>
   <si>
     <t>Імя Аляксандра з'явілася ў раскладзе судоў. Мужчыну абвінавачваюць у ахвяраваннях на дапамогу Украіне і на карысць "экстрэмісцкага фарміравання".
 Характэрна, што ахвяраванне ў падтрымку "экстрэмісцкага фарміравання" мужчына зрабіў да мая 2021 года, калі ў Беларусі ўвогуле не было экстрэмісцкіх фарміраванняў. . Суд пачаўся 19 сакавіка ў Менскім гарадзкім судзе.
 Аляксандр мае ў Маладзечне невялікі бізнэс: як ІП займаецца грузаперавозкамі на ўласным бусе. Ён гадуе дваіх дзяцей: малую дачку, якая заканчвае шосты клас, і сына, які зараз павінен быць у старэйшых класах.
 07.06.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
   </si>
   <si>
     <t>Вырак суда 01.04.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 07.06.2024: невядома.</t>
   </si>
   <si>
     <t>2024-03-18 10:47:34</t>
   </si>
   <si>
     <t>Віктар Аляксандравіч Саўчыц</t>
   </si>
   <si>
     <t>4 снежня 1981</t>
@@ -222,50 +222,65 @@
   <si>
     <t>2022-06-29 17:36:43</t>
   </si>
   <si>
     <t>Уладзімір Анатольевіч Трыфанаў</t>
   </si>
   <si>
     <t>6 снежня 1964</t>
   </si>
   <si>
     <t>Падрабязнасці справы невядомыя, бо працэс праходзіў у закрытым рэжыме, а на самой крымінальнай справе - грыф сакрэтнасці.
 Падрабязнасці затрымання асуджаных вядомыя з прапагандысцкага фільма «Аперацыя КДБ «Манкурты»», які АНТ паказаў у 2021 годзе.
 Паводле фільма, Уладзімір Трыфанаў — праваднік праз беларуска-літоўскую мяжу, праз якую мусіў нелегальна перавесці Аляксея Храловіча .
 Пачаў адбываць пакаранне.</t>
   </si>
   <si>
     <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
   </si>
   <si>
     <t>14 год пазбаўлення волі ў калоніі агульнага рэжыму.</t>
   </si>
   <si>
     <t>2022-11-04 17:52:25</t>
   </si>
   <si>
+    <t>Максім Генадзевіч Хвязько</t>
+  </si>
+  <si>
+    <t>7 снежня 1995</t>
+  </si>
+  <si>
+    <t>Максім — дальнабойшчык. Працаваў апекуном у доме састарэлых у Польшчы. Быў затрыманы, калі прыехаў у Беларусь наведаць сям'ю.</t>
+  </si>
+  <si>
+    <t>СІЗА-7, Брэст, вул. Савецкіх Памежнікаў 37, 224030</t>
+  </si>
+  <si>
+    <t>2026-08-30 23:21:02</t>
+  </si>
+  <si>
     <t>Ігар Васільевіч Чарпакоў</t>
   </si>
   <si>
     <t>7 снежня 1975</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-11-15 23:37:00</t>
   </si>
   <si>
     <t>Ганна Уладзіміраўна Уласенка</t>
   </si>
   <si>
     <t>7 снежня 1981</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-11-01 22:19:38</t>
   </si>
   <si>
     <t>Ягор Аляксандравіч Міхайлаў</t>
@@ -277,405 +292,385 @@
     <t>Ягор быў затрыманы ў лютым 2021 года і пазней асуджаны па справе аб падпале танка Т-72 у складзе ваеннага эшалона на чыгуначнай станцыі ў Сцяпянцы. Па матэрыялах справы, уначы 31 студзеня 2021 года ён кінуў у танк «кактэйль Молатава» з надпісам «АГСБ». Яго дзеянні кваліфікавалі як «акт тэрарызму». Па версіі абвінавачання, Ягор здзейсніў падпал, зыходзячы са сваіх палітычных поглядаў.
 У пачатку кастрычніка 2023 года стала вядома, што Ягора перавялі ў СІЗА-1 у сувязі з новай крымінальнай справай, узбуджанай па артыкуле «арганізацыя і падрыхтоўка дзеянняў, якія груба парушаюць грамадскі парадак, альбо актыўны ўдзел у іх». Па гэтай справе яго прыгаварылі яшчэ да шасці месяцаў зняволення.</t>
   </si>
   <si>
     <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
   </si>
   <si>
     <t>Вырак суда 26.07.2021: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 685 рублёў кампенсацыі. Вырак суда 05.10.2023: 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 12.12.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-07-16 14:53:21</t>
   </si>
   <si>
     <t>Аляксандр Станіслававіч Юшкевіч</t>
   </si>
   <si>
     <t>7 снежня 1987</t>
   </si>
   <si>
     <t>8 год пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2023-09-04 22:43:02</t>
   </si>
   <si>
-    <t>Марына Уладзіміраўна Леановіч</t>
-[...13 lines deleted...]
-  <si>
     <t>Ганна Валянцінаўна Карняенка</t>
   </si>
   <si>
     <t>8 снежня 1985</t>
   </si>
   <si>
     <t>Былая бухгалтарка Мінскага электратэхнічнага завода імя Вавілава . Судовы працэс пачаўся 19 траўня і праходзіў у закрытым рэжыме, таму інфармацыі пра сутнасць абвінавачання няшмат. Вядома, што Ганну звольнілі з працы пасля "Народнага ўльтыматума" ў 2020 годзе, пасля яна судзілася з прадпрыемствам па факце незаконнага звальнення.
 Пры затрыманні малодшаму дзіцяці Ганны было ўсяго 5 месяцаў.</t>
   </si>
   <si>
     <t xml:space="preserve"> Вырак суда 24.05.2023: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2023-05-31 22:42:36</t>
   </si>
   <si>
     <t>Ягор Андрэевіч Захарчук</t>
   </si>
   <si>
     <t>8 снежня 1992</t>
   </si>
   <si>
     <t>Асуджаны за ўдзел у акцыях пратэсту, а таксама за каментары ў сацсетках.
 10.11.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>невядома</t>
   </si>
   <si>
     <t>2023-08-11 19:24:21</t>
   </si>
   <si>
+    <t>Марына Уладзіміраўна Леановіч</t>
+  </si>
+  <si>
+    <t>8 снежня 1995</t>
+  </si>
+  <si>
+    <t>Марына – беларускамоўная IT-спецыялістка з EPAM, якая таксама займаецца творчасцю. Яна піша артыкулы для беларускай Вікіпедыі, робіць ілюстрацыі, перакладае на беларускую мову і піша вершы. Пасля пачатку поўнамаштабнай расейскай агрэсіі супраць Украіны яна пераехала ў Грузію, але затым па невядомых прычынах вярнулася ў Беларусь. Неўзабаве яна была затрыманая ў рамках крымінальнай справы і асуджаная па артыкулах «фінансаванне экстрэмісцкай дзейнасці» і «фінансаванне ці іншая фінансавая падтрымка вайны».</t>
+  </si>
+  <si>
+    <t>Вырак суда 14.01.2025: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-03-14 18:44:29</t>
+  </si>
+  <si>
     <t>Таццяна Іванаўна Палубак</t>
   </si>
   <si>
     <t>9 снежня 1978</t>
   </si>
   <si>
     <t>Вядома, што супрацоўнікі ГУБАЗіКу расследуюць справу ў дачыненні да асоб, якія нібыта былі датычныя да тэлеграм-чата «партызаны Наваградка». Супраць іх заведзены крымінальныя справы па артыкуле экстрэмізм. З усіх, каго дапытвалі па справе, бяруць падпіску аб неразгалошваньні.
 СМІ паведамляюць , што па меншай меры шасцёра чалавек сярод тых, каго сілавікі затрымалі 15 дзён таму, не выйшлі пасля адбыцця адміністрацыйнага арышту, у тым ліку Таццяну.</t>
   </si>
   <si>
     <t>Вырак суда 21.10.2025: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 800 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2024-11-18 23:01:53</t>
   </si>
   <si>
     <t>Аліна Валянцінаўна Хмелеўская</t>
   </si>
   <si>
     <t>10 снежня 1984</t>
   </si>
   <si>
     <t>Аліна была асуджана ў ліпені 2024 года па артыкулах — "удзел на тэрыторыі замежнай дзяржавы ва ўзброеным фарміраванні або ўзброеным канфлікце" і "фінансаванне дзейнасці экстрэмісцкага фарміравання".
 Прысуд і сутнасць абвінавачання праваабаронцам невядомыя, аднак звычайна па першым артыкуле ў Беларусі судзяць за падтрымку Украіны ў вайне. За такі донат яе маглі пакараць тэрмінам ад пяці да дзесяці гадоў пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>Вырак суда 30.07.2024: 5 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 12.11.2024: невядома.</t>
   </si>
   <si>
     <t>2024-07-30 19:27:11</t>
+  </si>
+  <si>
+    <t>Максім Уладзіміравіч Ралько</t>
+  </si>
+  <si>
+    <t>11 снежня 2001</t>
+  </si>
+  <si>
+    <t>Максіма паказалі ў прапагандысцкім фільме, здымкі праводзіліся ў турме.
+Вясной 2022 года ўступіў у добраахвотніцкі полк Каліноўскага, які быў сфарміраваны ў лютым таго ж года з мэтай абароны Украіны ад расійскага ўварвання.
+Па дадзеных праўладнага тэлеканала, Ралько ўдзельнічаў у баявых дзеяннях.
+У пачатку 2024-га Ралько звольніўся з Палка і вярнуўся ў Варшаву. Пачаў вывучаць тэсціраванне ў IT, хадзіў на акцыі пратэсту, працаваў ахоўнікам у «Бядронцы». Ён атрымаў статус дадатковай абароны. Праз пару месяцаў пасля вяртання з Украіны ў Польшчу Максім пасварыўся з сябрамі і знік. Аднаго з іх ён абвінаваціў у шпіянажы. Потым выйшаў на сувязь у траўні 2024 года. Максім паведаміў, што збег з лагера для бежанцаў і пакінуў усе дакументы, у тым ліку пашпарт.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-11-21 23:40:33</t>
   </si>
   <si>
     <t>Сяргей Пятровіч Забеліч</t>
   </si>
   <si>
     <t>11 снежня 1972</t>
   </si>
   <si>
     <t>51-гадовы Сяргей Забеліч з Мінска, скончыў Беларускі дзяржаўны ўніверсітэт інфарматыкі і радыёэлектронікі. Мяркуючы па Linkedin, ён не менш за дваццаць гадоў працаваў праграмістам. У верасні 2022-га перайшоў з кампаніі Nikta Technologies у кампанію Intrahealth, рэзідэнта ПВТ, якая працуе на канадскі рынак.
 Вядома, што Сяргея затрымлівалі 13 снежня 2020 года, калі людзі супольна выходзілі на дваровыя маршы. У гэты дзень затрымалі яшчэ 300 беларусаў.
 Яго абвінавачваюць па двух артыкулах - "фінансаванне экстрэмісцкай дзейнасці, здзейсненае паўторна» і "фінансаванне дзейнасці экстрэмісцкага фармавання". Яму пагражае да васьмі гадоў калоніі.
 07.06.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 04.04.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 07.06.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-04-02 13:51:41</t>
   </si>
   <si>
-    <t>Яўген Аляксандравіч Глушкоў</t>
-[...15 lines deleted...]
-  <si>
     <t>Ала Іванаўна Пучынская</t>
   </si>
   <si>
     <t>11 снежня 1981</t>
   </si>
   <si>
     <t>21 лютага 2024 года ў судзе Пінскага раёна суддзя Бычыла Андрэй разгледзеў справу па ч. 2 ст. 19.11 КаАП (Распаўсюджванне інфармацыйнай прадукцыі, уключанай у рэспубліканскі спіс экстрэмісцкіх матэрыялаў, а таксама выраб, выданне, захоўванне або перавозка з мэтай распаўсюджвання такой інфармацыйнай прадукцыі).
 Відаць, пасля гэтага была заведзеная крымінальная справа.</t>
   </si>
   <si>
     <t>Вырак суда 08.02.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2024-01-31 18:44:06</t>
   </si>
   <si>
-    <t>Максім Уладзіміравіч Ралько</t>
-[...14 lines deleted...]
-    <t>2024-11-21 23:40:33</t>
+    <t>Ілля Славаміровіч Гумбар</t>
+  </si>
+  <si>
+    <t>12 снежня 1989</t>
+  </si>
+  <si>
+    <t>Больш за дванаццаць гадоў Ілля працуе ў IT-кампаніі iTechArt. Гэта буйная кампанія, у якой больш за паўтары тысячы супрацоўнікаў. Ілля - Senior software engineer. Гумбар мае два вядомыя захапленні — спартыўны турызм і трэйлранінг. Трэйлранінг - гэта бег на вялікія дыстанцыі па перасечанай мясцовасці, часта гэта непралазныя лясы або высокія горы (у межах трасы перапады вышыні могуць дасягаць тысяч метраў). Ён займае другое месца ў Беларусі сярод мужчын па гэтай дысцыпліне паводле рэйтынгу UTMB.
+03.09.2024 адбылося апеляцыйнае пасяджэнне суда, прыгавор уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
+  </si>
+  <si>
+    <t>Вырак суда 08.07.2024: 5 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 03.09.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-07-01 19:56:24</t>
   </si>
   <si>
     <t>Леанід Валер'евіч Райчонак</t>
   </si>
   <si>
     <t>12 снежня 1986</t>
   </si>
   <si>
     <t>Паводле версіі абвінавачання , 17 мая 2022 года Леанід Райчонак перавёў 400 долараў на бронекамізэлькі беларускім добраахвотнікам, якія ваююць на баку Украіны. Другое ахвяраванне ён зрабіў на суму 150 долараў на карысць "Prague Support Team" (аб'яднанне беларусаў Прагі, якія збіраюць донаты і на іх закупляюць абмундзіраванне, часам на зброевыя аксэсуары для беларускіх добраахвотнікаў, якія ваююць на баку Украіны). Дзеянні брэстаўчаніна кваліфікавалі як "фінансаванне грамадзян Рэспублікі Беларусь для ўдзелу на тэрыторыі замежнай дзяржавы ва ўзброеным фарміраванні аднаго з бакоў, якія ўзнікаюць, ва ўзброеных канфліктах, ваенных дзеяннях".
 12.12.2023 года адбыўся разгляд апеляцыйнай скаргі. Прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 17.10.2023: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 12.12.2023: невядома.</t>
   </si>
   <si>
     <t>2023-10-19 23:13:30</t>
   </si>
   <si>
     <t>Ігар Яўстафіевіч Сідаровіч</t>
   </si>
   <si>
     <t>12 снежня 1972</t>
   </si>
   <si>
     <t>Ігар упершыню быў асуджаны за тое, што расцягнуў плакат з надпісам: "Пакуль у краіне беззаконне, супраціў — наш абавязак", перакрыўшы рух аўтамабільнага транспарту. Яму прысудзілі буйны штраф.
 Пазней яго паўторна асудзілі за абразу ўлады праз каментар у чаце "Маладзечна для жыцця" і прызначылі меру стрымання ў выглядзе "хатняй хіміі". Ігар мае інваліднасць, бо ў яго адсутнічае адна нага.
 У канцы 2024 года стала вядома, што Ігар зноўку быў затрыманы і змешчаны пад варту. У ліпені 2025 года яго асудзілі па артыкуле "Садзейнічанне экстрэмісцкай дзейнасці", прыгаварыўшы да пазбаўлення волі і буйнога штрафу.</t>
   </si>
   <si>
     <t>Вырак суда 31.03.2021: 140 базавых велічынь штрафу. Вырак суда 02.06.2021: 1 год 6 месяцаў абмежаванні волі без накіравання, 1500 рублёў кампенсацыі. Вырак суда 22.07.2025: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 1000 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2021-07-02 21:03:36</t>
   </si>
   <si>
-    <t>Ілля Славаміровіч Гумбар</t>
-[...17 lines deleted...]
-  <si>
     <t>Глеб Юр'евіч Рыбчанка</t>
   </si>
   <si>
     <t>13 снежня 1994</t>
   </si>
   <si>
     <t>Глеб гродзенец. Вядома, што доўгі час ён жыў у Расіі. Мінімум са студзеня 2020 года ён працаваў у ААТ "Леста". Гэта расійскае падраздзяленне кампаніі "Варгеймінг", якая займаецца распрацоўкай кампутарных гульняў, самая вядомая з якіх-World of Tanks.
 Рыбчанка ёсць у злітай базе чорнага спісу Цэнтрабанка Расіі. Прычынай стала адмова ва ўчыненні грашовага пераводу з фармулёўкай «аперацыя здзяйсняецца ў мэтах фінансавання тэрарызму». Падобна, ён спрабаваў заданаціць Палку Каліноўскага з расійскай карткі. Адбылося гэта ў сакавіку 2022 году.
 Ёсць Глеб і ў расійскай базе «апазіцыянеры», якую стваралі расейскія сілавікі, каб лягчэй маніторыць нязгодных з вайной і актывістаў. Яна злітая ў сетку.</t>
   </si>
   <si>
     <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 15 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2026-02-20 19:09:51</t>
-  </si>
-[...18 lines deleted...]
-    <t>2026-05-29 09:39:17</t>
   </si>
   <si>
     <t>Канстанцін Сяргеевіч Прытуленка</t>
   </si>
   <si>
     <t>14 снежня 1979</t>
   </si>
   <si>
     <t>Былы памочнік пракурора Глускага раёна.
 У відэа, якое публікаваў СК, Прытуленка казаў, што адпраўляў у чат-бот "Чорнай кнігі Беларусі" дадзеныя супрацоўніка пракуратуры Глускага раёна і лекара.
 Па інфармацыі «Нашай Нівы», у 2005 годзе Канстанцін Прытуленка быў следчым, а пасля памочнікам пракурора раёна. Дзе Прытуленка працаваў да затрымання, невядома.
 Першапачаткова працэс быў адкрыты, але, па хадайніцтве пацярпелых чыноўнікаў і сілавікоў, яго закрылі.Усяго ў якасці пацярпелых праходзіць больш за дзесятак чалавек, сярод якіх былая намеснік старшыні Магілёўскага гарвыканкама, «галоўны ідэолаг горада»Ала Галушка. Сярод іншых пацярпелых - сябры выбарчых камісій, работнікі пракуратуры, сілавікі і іншыя прадстаўнікі ўлады.
 06.10.2023 адбылося апеляцыйнае пасяджэнне суда. Прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>6 год пазбаўлення волі ў калоніі строгага рэжыму.</t>
   </si>
   <si>
     <t>2023-06-29 16:38:29</t>
   </si>
   <si>
+    <t>Глеб Вячаслававіч Герасімовіч</t>
+  </si>
+  <si>
+    <t>14 снежня 1987</t>
+  </si>
+  <si>
+    <t>Кіраўнік Malimon Ecosystem.
+Глебзатрыманы ў рамках справы, звязанай з прызнаннем "экстрэмісцкім фармаваннем" кааліцыі ініцыятыў "Green Network". Сярод іх праекты "Belarus Beehive", "Зялёны партал" і "Экадом". Адпаведнае рашэнне было прынятае КДБ 30 ліпеня 2025 года. Хутчэй за ўсё мужчыну абвінавачваюць па арт. 361-4 ("садзейнічанне экстрэмісцкай дзейнасці") Крымінальнага кодэкса.
+Падчас следстваў меркавалася , што дзеянні Мількамановіча і Герасімовіча могуць быць кваліфікаваныя па арт. 361-4 КК (садзейнічанне экстрэмісцкай дзейнасці), але канчатковы прысуд быў вынесены за ўдзел ва ўказаным фарміраванні.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу.</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:39:17</t>
+  </si>
+  <si>
     <t>Аляксандр Яўгенавіч Сабалеўскі</t>
   </si>
   <si>
     <t>15 снежня 1967</t>
   </si>
   <si>
     <t>У Магілёве Сабалеўскі вядомы як адзін з фрылансераў, якія супрацоўнічалі да 2020 года з гарадскімі анлайн-выданнямі. Алеся два разы асуджалі за адміністратыўнае парушэньне на суткі, пасьля чаго ён не выйшаў на волю.</t>
   </si>
   <si>
     <t>Вырак суда 31.07.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.09.2024: невядома.</t>
   </si>
   <si>
     <t>2024-01-08 17:12:54</t>
+  </si>
+  <si>
+    <t>Станіслаў Валянцінавіч Кузміцкі</t>
+  </si>
+  <si>
+    <t>15 снежня 1986</t>
+  </si>
+  <si>
+    <t>Станіслаў, бізнэсмэн, быў затрыманы ў снежні 2021 года ў рамках крымінальнай справы, узбуджанай па шасці крымінальных артыкулах, уключаючы такія артыкулы, як «заклікі да дзеянняў, накіраваных на прычыненне шкоды нацыянальнай бяспецы Рэспублікі Беларусь» і «стварэнне арганізацыі для ажыццяўлення тэрарыстычнай дзейнасці або ўдзел у ёй». Першапачаткова ён утрымліваўся ў СІЗА КДБ, а праз некаторы час быў пераведзены ў СІЗА-1 да суда.
+Судовы працэс доўжыўся каля паўтара месяца, і ў лістападзе 2022 года Станіслава прызналі вінаватым у адміністраванні больш за 30 Telegram-чатаў, у тым ліку чатаў «97», якія, па версіі следства, выкарыстоўваліся для распаўсюджвання экстрэмісцкіх матэрыялаў і каардынацыі пратэстнай актыўнасці. Таксама яму ставілася ў віну фарміраванне і каардынацыя ўдзельнікаў супольнасцяў, размеркаванне роляў і арганізацыя іх удзелу ў акцыях пратэсту, а таксама дзеянні па пашырэнні колькасці ўдзельнікаў і падтрыманні дзейнасці супольнасцяў.</t>
+  </si>
+  <si>
+    <t>Вырак суда 03.11.2022: 15 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 10.02.2023: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-12-28 13:36:42</t>
   </si>
   <si>
     <t>Аляксандр Анатольевіч Францкевіч</t>
   </si>
   <si>
     <t>15 снежня 1988</t>
   </si>
   <si>
     <t>Следчы камітэт называе яго актыўным удзельнікам дэструктыўных тэлеграм-каналаў і прадстаўніком "канапавых войскаў".
 Пацярпелымі па справе выступалі 26 чалавек.
 Францкевіч да суда ўтрымліваўся пад вартай.</t>
   </si>
   <si>
     <t>4,5 гады пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>2022-06-28 16:49:54</t>
   </si>
   <si>
-    <t>Станіслаў Валянцінавіч Кузміцкі</t>
-[...14 lines deleted...]
-  <si>
     <t>Ігар Мікалаевіч Жылавец</t>
   </si>
   <si>
     <t>16 снежня 1983</t>
   </si>
   <si>
     <t>ПУАТ-9, 210034, г.Віцебск, вул. 3-я Чэпінская, 39</t>
   </si>
   <si>
     <t>Вырак суда 08.05.2025: 2 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>2025-07-12 17:21:25</t>
+  </si>
+  <si>
+    <t>Павел Віктаравіч Мякіш</t>
+  </si>
+  <si>
+    <t>17 снежня 1987</t>
+  </si>
+  <si>
+    <t>Былы судмедэксперт. Вучыўся праграмаванню.</t>
+  </si>
+  <si>
+    <t>5,5 гадоў пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-06-09 00:04:39</t>
   </si>
   <si>
     <t>Павел Уладзіміравіч Кунцэвіч</t>
   </si>
   <si>
     <t>17 снежня 1985</t>
   </si>
   <si>
     <t>Паўлу Кунцэвічу 39 гадоў. Ён мінчанін, вучыўся ў Мінскім дзяржаўным інстытуце экалогіі імя Сахарава на псіхолага. Працаваў на Чэрвеньскім рынку, дзе меў уласную гандлёвую кропку, а ў апошні час рабіў цяпліцы за грошы.
 Калі меркаваць па сацсетках, затрымалі яго восенню 2023-га. Вінавацілі яго па ч. 3 арт. 361 КК Беларусі - "заклікі да санкцый ці іншых дзеянняў, накіраваных на шкоду нацыянальнай бяспецы Беларусі». Па артыкуле яму пагражала да 12 гадоў калоніі.У Паўла вялікая сям'я-жонка і чацвёра дзяцей.
 01.03.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>ПК-8, 211388, Віцебская вобл., г. Ворша, вул. Леніна, 195А</t>
   </si>
   <si>
     <t>Вырак суда 22.01.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 01.03.2024: невядома. Вырак суда дата невядомая: 8 месяцаў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
   </si>
   <si>
     <t>2024-01-15 21:41:51</t>
-  </si>
-[...13 lines deleted...]
-    <t>2022-06-09 00:04:39</t>
   </si>
   <si>
     <t>Яўген Аляксеевіч Збароўскі</t>
   </si>
   <si>
     <t>17 снежня 1981</t>
   </si>
   <si>
     <t>Яўгена абвінавацілі адразу па 9 артыкулах Крымінальнага кодэкса. Прычынай гэтага сталі каментары ў Telegram і адпраўка адміністратарам Telegram-каналаў 0,28 і 0,004 біткоіна.
 Акрамя гэтага, са снежня 2019 года па студзень 2020 года ён набыў «асабліва небяспечныя псіхатропныя рэчывы», а на тэрыторыі Расіі (у Бранскай вобласці) купіў агнястрэльную зброю — пісталет Макарава (ПМ) і не менш за 46 патронаў да яго.
 Судовы працэс доўжыўся з 14 лютага па 2 чэрвеня, амаль чатыры месяцы.
 Яўген сваю віну прызнаў часткова, патлумачыў, што ён быў нязгодны з вынікамі выбараў прэзідэнта Беларусі, і менавіта таму вырашыў дзейнічаць актыўна.</t>
   </si>
   <si>
     <t>Не</t>
   </si>
   <si>
     <t>8 гадоў пазбаўлення волі ў калоніі ўзмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2022-02-14 21:25:55</t>
   </si>
   <si>
     <t>Наталля Сяргееўна Мацвеева</t>
   </si>
@@ -740,156 +735,152 @@
   <si>
     <t>Вырак суда дата невядомая: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-09-12 14:21:44</t>
   </si>
   <si>
     <t>Юрый Казіміравіч Трашчынскі</t>
   </si>
   <si>
     <t>20 снежня 1967</t>
   </si>
   <si>
     <t>Юрый Трашчынскі больш за дваццаць гадоў працаваў гукарэжысёрам у Белтэлерадыёкампаніі.
 Пасля прэзідэнцкіх выбараў 2020 года Юры падпісаў петыцыю супраць гвалту з боку сілавікоў, а пазней з'ехаў у Польшчу.
 Затрымалі Трашчынскага 15 лістапада 2025 года, як толькі ён вярнуўся з-за мяжы ў Мінск. Спачатку былога гукарэжысёра кінулі на Акрэсціна на 15 сутак па адміністрацыйнай справе, але на волю ён так і не выйшаў.
 Супраць мужчыны распачалі крымінальную справу і перавялі ў менскае СІЗА №1, а напярэдадні суда яго этапавалі ў Гомель.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 07.07.2026: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2026-07-19 11:06:09</t>
   </si>
   <si>
+    <t>Антон Сяргеевіч Барысенка</t>
+  </si>
+  <si>
+    <t>20 снежня 1988</t>
+  </si>
+  <si>
+    <t>ПУАТ-24, 230025, г.Гродна, вул. Лідская, 29/б</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2026-04-12 23:37:10</t>
+  </si>
+  <si>
+    <t>Павел Паўловіч Станіслаўчык</t>
+  </si>
+  <si>
+    <t>20 снежня 1989</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2025-12-16 14:18:04</t>
+  </si>
+  <si>
+    <t>Яўген Уладзіміравіч Прапольскі</t>
+  </si>
+  <si>
+    <t>20 снежня 1994</t>
+  </si>
+  <si>
+    <t>Яўген быў затрыманы па справе аб масавых беспарадках і абвінавачаны ва ўдзеле ў тэлеграм-каналах "радыкальнага напрамку".
+У траўні 2023 года ён быў паўторна асуджаны за "злоснае непадпарадкаванне патрабаванням адміністрацыі калоніі".</t>
+  </si>
+  <si>
+    <t>ПК-20, 247755, Гомельская вобл., Мазырскі р-н, Міхалкоўскі сельсавет, д.70</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.07.2021: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 23.11.2021: прысуд пакінуты без змены. Апеляцыя 10.07.2024: прысуд пакінуты без змены. Вырак суда 03.05.2023: 1 год 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:08:25</t>
+  </si>
+  <si>
     <t>Леанід Валянцінавіч Козыр</t>
   </si>
   <si>
     <t>20 снежня 1981</t>
   </si>
   <si>
     <t>Першы суд над Леанідам прайшоў восенню 2022 года, яго абвінавацілі па арт.369, прыгаварылі да абмежавання волі без накіравання.
 Аб другім судзе стала вядома ў жніўні 2024 года. Леаніда абвінавачваюць у "фінансаванні дзейнасці экстрэмісцкага фарміравання" (арт. 361-2 КК) і "вярбоўцы, навучанні або падрыхтоўцы да ўдзелу ў вайне, а таксама матэрыяльным забеспячэнні такой дзейнасці" (ч. 2 арт. 361-3 КК). Верагодна, у мужчыны знайшлі донат на ВСУ. Прысуд хутчэй за ўсё зьвязаны з пазбаўленьнем волі.
 У Леаніда вышэйшая адукацыя , яе апошняе месца працы — прыватнае прадпрыемства "Гомельстальстандарт ".</t>
   </si>
   <si>
     <t>Вырак суда 12.10.2022: невядома гадоў абмежаванні волі без накіравання. Вырак суда 22.08.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 29.10.2024: невядома.</t>
   </si>
   <si>
     <t>2022-09-30 23:02:21</t>
   </si>
   <si>
-    <t>Павел Паўловіч Станіслаўчык</t>
-[...45 lines deleted...]
-  <si>
     <t>Зміцер Сяргеевіч Асіюк</t>
   </si>
   <si>
     <t>21 снежня 1987</t>
   </si>
   <si>
     <t>Вядома, што справа Дзмітрыя шмат у чым сфабрыкаваная, некаторыя яго дзеянні былі спецыяльна справакаваныя супрацоўнікамі спецслужбаў.
 Праваабаронцам вядома , што пад вартай мужчына ўтрымліваецца прыкладна са снежня 2023 года. Адразу яго ўтрымлівалі ў мінскім СІЗА-1, а потым этапіравалі ў брэсцкае СІЗА. Яму прысудзілі 20 гадоў пазбаўлення волі, першыя 5 гадоў з іх на турэмным рэжыме.
 Вядома, што Асіюк жыў у Бярозе, у яго ёсць дачка.</t>
   </si>
   <si>
     <t>СТ-8, Жодзіна, вул. Савецкая 22А, 222163</t>
   </si>
   <si>
     <t>Вырак суда 14.08.2024: 20 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму (з іх 5 гадоў турэмнага рэжыму). Апеляцыя 16.01.2025: невядома.</t>
   </si>
   <si>
     <t>2024-08-23 11:44:01</t>
   </si>
   <si>
     <t>Міхаіл Юр'евіч Нязнанаў</t>
   </si>
   <si>
     <t>22 снежня 1982</t>
   </si>
   <si>
     <t>Вырак суда 23.07.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.09.2024: невядома.</t>
   </si>
   <si>
     <t>2025-02-24 23:50:24</t>
   </si>
   <si>
     <t>Міхаіл Ігаравіч Палазнік</t>
   </si>
   <si>
     <t>23 снежня 1991</t>
   </si>
   <si>
     <t>Міхась жыў у Мазыры. У 2014 годзе ён праходзіў тэрміновую службу ў Мінскім гарнізоне і браў удзел у парадзе войскаў на трэцяга ліпеня. За ўдзел у тым парадзе ён атрымаў падзяку ад Лукашэнкі.</t>
-  </si>
-[...1 lines deleted...]
-    <t>ПУАТ-24, 230025, г.Гродна, вул. Лідская, 29/б</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>2026-01-18 23:35:07</t>
   </si>
   <si>
     <t>Максім Іванавіч Собалеў</t>
   </si>
   <si>
     <t>23 снежня 1998</t>
   </si>
   <si>
     <t>Паводле версіі абвінавачання , з 10 па 11 жніўня 2020 года на той момант непаўналетнія Юлія Шаранава, Мікіта Вайцюк, Мікалай Нікіцюк, а таксама Васіль Аляксеюк, Глеб Клімовіч, Віталь Варфаламееў, Аляксандр Тысевіч, Максім Собалеў, знаходзячыся на праезнай частцы бульв. і Шаўчэнка, вул. Савецкай у Брэсце, " выкрыквалі лозунгі, дэманстравалі палотны бел-чырвона-белага колеру, груба парушаючы грамадскі парадак, наўмысна перашкаджалі руху транспартных сродкаў і нармальнаму функцыянаванню прадпрыемстваў і арганізацый" .
 У судовым паседжанні ўсе віну прызналі цалкам.
 Таксама вядома, што Максім Собалеў, Глеб Клімовіч, Юлія Шаранава асуджаныя, у тым ліку па "наркатычных" артыкулах.
 Максіму Собалеву па ч. 1 арт. 342 КК было прызначанае два гады пазбаўлення волі. Але паколькі, Максім быў ужо асуджаны па "наркатычным" ч. 4 арт. 328 КК, шляхам частковага складання асноўных пакаранняў і поўнага далучэння дадатковага пакарання, прызначанае 12 гадоў калоніі з адбываннем у папраўчай калоніі ва ўмовах узмоцненага рэжыму са штрафам у суме 3 200 рублёў.</t>
   </si>
   <si>
     <t>ПК-11, г.Ваўкавыск, вул. Ракасоўскага, 118, 231900</t>
   </si>
   <si>
     <t>Вырак суда 20.05.2024: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 23.07.2024: невядома.</t>
   </si>
@@ -931,265 +922,270 @@
   <si>
     <t>Зміцер Хальцоў-індывідуальны прадпрымальнік. У 2020 годзе ў рэпартажы пра мітынгі ў Гомелі пасля пахавання забітага міліцыянтамі Аляксандра Віхора, пра яго пісала выданне “Камсамольская праўда”. Зміцер за ўласныя грошы тады набыў мегафон, напісаў у мясцовым чаце прапанову сабрацца і адправіцца да аблвыканкаму. Тады людзі выклікалі на размову кіраўніка абласной улады.
 З-за закрытасці судовай сістэмы ад грамадства пакуль невядомая сутнасць прад'яўленых Дзмітрыю Хальцову абвінавачанняў і канкрэтны прысуд. Вядома толькі, што яго заключылі на рэальны тэрмін у калонію.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 05.12.2025: невядома.</t>
   </si>
   <si>
     <t>2025-10-18 15:04:38</t>
   </si>
   <si>
     <t>Анастасія Юр'еўна Грыцкевіч</t>
   </si>
   <si>
     <t>25 снежня 1993</t>
   </si>
   <si>
     <t>Анастасія родам з Мазыра, скончыла БДУФК па спецыяльнасці "турызм і гасціннасць", працавала ў "Мінск-Арэне". Шмат падарожнічала, любіла спорт - хакей і веласіпедны спорт.
 Дата затрымання Насты невядомая. Апошні раз яна нешта пісала ў тэлеграме ў лютым 2025 года. І менавіта ў тым месяцы актыўна ішлі арышты па справе Гаюна.
 З часу затрымання Грыцкевіч нідзе не была анлайн. Судзячы па гэтым, ёй прысудзілі пакаранне, звязанае з пазбаўленнем волі.</t>
   </si>
   <si>
     <t>2025-11-07 20:59:21</t>
   </si>
   <si>
-    <t>Ігар Мікалаевіч Казлоў</t>
-[...14 lines deleted...]
-  <si>
     <t>Анатоль Уладзіміравіч Валадзько</t>
   </si>
   <si>
     <t>25 снежня 1967</t>
   </si>
   <si>
     <t>Анатолю Валадзько 56 гадоў. Ён мінчанін. У мужчыны ёсць жонка, паўналетняя дачка і сын, якому неўзабаве споўніцца васямнаццаць гадоў. Больш за 20 гадоў Валадзько адпрацаваў праграмістам у кампаніі "Топ Софт". Яна займаецца стварэннем экасістэмы прадуктаў "Галактыка", патрэбнай для цыфравізацыі бізнесу. Цэнтральны офіс фірмы знаходзіцца ў Расіі, частку часу Анатоль прапрацаваў там.
 Дакладная дата затрымання мужчыны невядомая, але, верагодна, гэта 15 ці 16 студзеня 2024 года. Бо 17 студзеня яго разам з жонкай асудзілі за «дробнае хуліганства» — яго на 15 сутак, прысуд жонцы невядомы. Паводле паказанняў сілавікоў, Анатоль Валадзько «знаходзіўся ў грамадскім месцы і з хуліганскіх памкненняў гучна крычаў, нецэнзурна лаяўся, размахваў рукамі і паводзіў сябе. ». Мужчына віну не прызнаў і сказаў, што пасярод дня яго затрымалі ва ўласным доме. Нічога з таго, пра што казалі сведкі, ён не рабіў.Па словах сукамерніка Анатоля Валадзько, той адмовіўся выплачваць "ахвяраванні", якія супрацоўнікі КДБ пад пагрозамі прапануюць выплаціць тым, хто рабіў донаты. Наогул мужчына не прызнаў сваю віну. Сукамернік Анатоля сцвярджае, што гэта прычынілася далейшага пераследу - адміністрацыйнага і крымінальнага.
 27 жніўня 2024 г. у Анатоля адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 11.06.2024: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.08.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-06-10 19:30:21</t>
   </si>
   <si>
+    <t>Ігар Мікалаевіч Казлоў</t>
+  </si>
+  <si>
+    <t>25 снежня 1975</t>
+  </si>
+  <si>
+    <t>Жыхар Магілёўскай вобласці. Работнік «Бабруйскага завода трактарных дэталяў і агрэгатаў».
+Затрыманы за сабатаж чыгунка каля станцый г. Бабруйска, а таксама падпал стралковага ціра в/ч 5527. Затрыманы разам з жонкай.</t>
+  </si>
+  <si>
+    <t>Вырак суда 10.08.2022: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 25.10.2022: невядома.</t>
+  </si>
+  <si>
+    <t>2022-05-23 12:43:25</t>
+  </si>
+  <si>
     <t>Аксана Сяргееўна Вальковіч</t>
   </si>
   <si>
     <t>25 снежня 1978</t>
   </si>
   <si>
     <t>Прычынай пераследу сталі каментары жанчыны ў тэлеграм-каналах у 2021 годзе.</t>
   </si>
   <si>
     <t>Вырак суда 05.06.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2026-03-30 23:29:38</t>
+  </si>
+  <si>
+    <t>Арцём Яўгенавіч Пархамовіч</t>
+  </si>
+  <si>
+    <t>26 снежня 1995</t>
+  </si>
+  <si>
+    <t>Арцём, былы супрацоўнік «Белтэлекама», быў затрыманы ў кастрычніку 2020 года ў межах крымінальнай справы, узбуджанай па васьмі артыкулах, у тым ліку «незаконныя дзеянні ў дачыненні да інфармацыі аб прыватным жыцці і персанальных дадзеных» і «ўмяшанне ў дзейнасць супрацоўніка органаў унутраных спраў». Таксама вядома, што пры затрыманні Арцёма моцна збівалі.
+У лютым 2022 года ён быў асуджаны за «перадачу персанальных і іншых асабістых дадзеных больш за 150 асоб тэлеграм-каналам, прызнаным экстрэмісцкімі» і пргавораны да працяглага пазбаўлення волі, а таксама да выплаты буйной кампенсацыі «пацярпелым».</t>
+  </si>
+  <si>
+    <t>Вырак суда 08.02.2022: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, невядома рублёў кампенсацыі. Апеляцыя 29.04.2022: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:04:01</t>
   </si>
   <si>
     <t>Антон Уладзіміравіч Казачэнка</t>
   </si>
   <si>
     <t>26 снежня 1994</t>
   </si>
   <si>
     <t>Антон працаваў у фірме, якая рамантавала аўтамабілі, ужо ў Менску. Некаторы час ён паспеў папрацаваць і ў Расіі - у падмаскоўнай Электрасталі.
 У апошнія гады Антон пачаў цікавіцца сферай IT і праходзіў анлайн-навучанне на розных курсах.
 Па-за працай галоўным захапленнем Антона была тэхніка - ён аматар спартовых матацыклаў і хуткіх аўтамабіляў, падпісаны на тэматычныя супольнасці.
 Хутчэй за ўсё Антон знаходзіцца ў зняволенні.</t>
   </si>
   <si>
     <t>ПУАТ-7, Пружанскі раён, в. Куплін, 225136</t>
   </si>
   <si>
-    <t>Вырак суда дата невядомая: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-24 03:13:21</t>
   </si>
   <si>
-    <t>Арцём Яўгенавіч Пархамовіч</t>
-[...14 lines deleted...]
-  <si>
     <t>Вольга Дзмітрыеўна Аляксеева</t>
   </si>
   <si>
     <t>27 снежня 1982</t>
   </si>
   <si>
     <t>Меркавана затрымана за дапамогу палітвязням.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2024-11-15 21:15:27</t>
   </si>
   <si>
-    <t>Уладзіслаў Марчык</t>
-[...7 lines deleted...]
-  <si>
     <t>Зміцер Аляксандравіч Колабаў</t>
   </si>
   <si>
     <t>29 снежня 1989</t>
   </si>
   <si>
     <t>Вырак суда 29.11.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 24.01.2025: невядома.</t>
   </si>
   <si>
     <t>2024-11-11 21:34:27</t>
+  </si>
+  <si>
+    <t>Аляксандр Віктаравіч Катлянік</t>
+  </si>
+  <si>
+    <t>30 снежня 1953</t>
+  </si>
+  <si>
+    <t>Па дадзеных Белпал , Аляксандр больш за 20 гадоў быў у бізнэсе. З 1990-х па 2008-ы Аляксандр быў намеснікам дырэктара ТАА "Ліцьвін", якая займалася рознічным гандлем. Адтуль перайшоў у ТАА "Экспатэхпрам" і ТАА "ПрамПошук", якія спецыялізаваліся на аптовым гандлі нехарчовымі таварамі.
+У кастрычніку 2018 года Аляксандр зарэгістраваўся як індывідуальны прадпрымальнік. У якасці асноўнага віду дзейнасці ён абраў камп'ютарнае праграмаванне. Гэта даволі рэдкі і натхняльны выпадак - Катляніку тады было 65 гадоў.
+У жыцці Аляксандр карыстаўся беларускай мовай - прынамсі, пры кантактах у інтэрнэце і падчас заказаў у інтэрнэт-крамах.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:39:17</t>
+  </si>
+  <si>
+    <t>Аляксандр Фёдаравіч Баравік</t>
+  </si>
+  <si>
+    <t>30 снежня 1981</t>
+  </si>
+  <si>
+    <t>Мужчыну абвінавацілі ў тым, што ён, на думку суда, пакінуў абразлівы каментар у тэлеграме ў бок міністра ўнутраных спраў Івана Кубракова і намесніка начальніка УУС адміністрацыі Цэнтральнага раёна Мінска, начальніка крымінальнай міліцыі Уладзіміра Кубракова. Аляксандр поўнасцю прызнаў віну і раскаяўся ў зробленым. Да суда мужчына знаходзіўся пад асабістым даручальніцтвам. Пасля абвяшчэння прысуду яго ўзялі пад варту ў зале суда.
+Аляксандр Баравік мае на ўтрыманні непаўналетняга дзіцяці. Працуе столярам-станочнікам.
+У студзені 2024 года стала вядома, што Павел зноў стаў абвінавачаным, але на гэты раз па арт. 130 КК РБ.</t>
+  </si>
+  <si>
+    <t>Вырак суда 15.05.2023: 1 год пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Вырак суда 29.03.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 25.06.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2023-05-02 13:34:46</t>
   </si>
   <si>
     <t>Іосіф (Язэп) Іосіфавіч Дулеба</t>
   </si>
   <si>
     <t>30 снежня 1967</t>
   </si>
   <si>
     <t>3 мая 2024 года Камітэт дзяржаўнай бяспекі Беларусі ўнёс у спіс так званых «экстрэмісцкіх фармаванняў» шэраг медыя-рэсурсаў праекта FreeInfoBel, таксама былі пазначаныя канкрэтныя людзі, якія, на іх думку, маюць дачыненне да праекту - Вольгу Пашкевіч і Іосіфа Дулеба. Прычым аб унясенні FreeInfoBel па факце стала вядома толькі праз 5 дзён - 8 траўня.
 У дадзены момант невядома, па якой менавіта крымінальнай справе мужчына знаходзіцца пад вартай, але, можна меркаваць, што яна звязана з «экстрэмізмам». Удалося даведацца , што затрыманы Дулеба быў першапачаткова па адміністрацыйнай справе. Аднак, калі прыйшоў час вызвалення з ІЧУ, Дулеба на волю не выйшаў - яго перавялі ў СІЗА.
 Мужчына ў мінулым узначальваў Віцебскае падраздзяленне БНФ, але на пачатку 2000-х адышоў ад партыйных справаў.</t>
   </si>
   <si>
     <t>Вырак суда 26.11.2024: 4 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 600 базавых велічынь штрафу. Апеляцыя 04.02.2025: невядома.</t>
   </si>
   <si>
     <t>2024-05-22 19:29:24</t>
   </si>
   <si>
-    <t>Аляксандр Віктаравіч Катлянік</t>
-[...32 lines deleted...]
-  <si>
     <t>Вольга Анатольеўна Осіпчык</t>
   </si>
   <si>
     <t>30 снежня 1977</t>
   </si>
   <si>
-    <t>Вырак суда 19.03.2026: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 1000 базавых велічынь штрафу.</t>
+    <t>Вырак суда 19.03.2026: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 1000 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-10-21 21:23:23</t>
+  </si>
+  <si>
+    <t>Анжэла Эдуардаўна Агарак</t>
+  </si>
+  <si>
+    <t>31 снежня 1965</t>
+  </si>
+  <si>
+    <t>Анжэлу затрымалі ў кастрычніку 2024 года па справе "дваровых чатаў".
+29 кастрычніка 2024 года КДБ прызнаў "экстрэмісцкім фарміраваннем" дваровую кааліцыю "Ордэн", у якую ўваходзяць дваровыя чаты "Злыя кіпцікі", "Сухарава", "Сеніца2.0", "Салідарнасць", "Вольныя ваўкі", "Навагрудскія партызаны" "Суседзі".
+Згодна з ведамствам, дачыненне да гэтых ініцыятыў маюць Ірына Якаўлева, Наталля Дароніна, Дзіяна Гаўрылава, грамадзянін Украіны Іван Амелян, Вольга Няхайчык, Канстанцін Кірыленка, Лізавета Плітнік, Наталля Гужова, Ірына Смалярава, Станіслаў Батвін, Наталля Лантух. Праз некалькі дзён па ўсёй Беларусі адбыліся масавыя затрыманні па гэтай справе.</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.03.2026: 8 гадоў 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 1000 базавых велічынь штрафу. Апеляцыя 17.07.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2026-03-20 10:57:48</t>
+  </si>
+  <si>
+    <t>Вадзім Мікалаевіч Васільеў</t>
+  </si>
+  <si>
+    <t>31 снежня 1994</t>
+  </si>
+  <si>
+    <t>Затрыманы за адміністраванне чатаў «Віцебск -97%» і «Орша -97%».
+Мастак па свеце ТЗУ ў беларускім тэатры «Лялька».</t>
+  </si>
+  <si>
+    <t>12 гадоў пазбаўлення волі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-05-22 14:26:02</t>
   </si>
   <si>
     <t>Вольга Рыгораўна Страева</t>
   </si>
   <si>
     <t>31 снежня 1959</t>
   </si>
   <si>
     <t>Жанчына займалася ўласным бізнесам - больш за дваццаць гадоў яна прадавала рыбныя дэлікатэсы, чырвоную і чорную ікру. Сваю справу ёй прыйшлося згарнуць з-за наступстваў пандэміі каранавіруса.
 У Вольгі ёсць дзве дачкі. Адна жыве ў Азіі, іншая-у Расіі.
 Вольга любіць жывёл, трымала дома катоў і сабак.</t>
   </si>
   <si>
     <t>Вырак суда 30.04.2026: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-12-11 16:57:27</t>
-  </si>
-[...14 lines deleted...]
-    <t>2022-05-22 14:26:02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1686,51 +1682,51 @@
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" t="s">
         <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>45</v>
       </c>
       <c r="I7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="D8" t="s">
         <v>49</v>
       </c>
       <c r="E8" t="s">
@@ -1789,162 +1785,159 @@
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>61</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>62</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>64</v>
       </c>
       <c r="B11" t="s">
         <v>65</v>
       </c>
+      <c r="C11" t="s">
+        <v>66</v>
+      </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
+      <c r="E11" t="s">
+        <v>67</v>
+      </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
-      <c r="H11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C13" t="s">
         <v>74</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
         <v>75</v>
       </c>
-      <c r="F13" t="s">
-[...5 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" t="s">
         <v>78</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>79</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B15" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="C15" t="s">
         <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>85</v>
       </c>
       <c r="I15" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>87</v>
       </c>
       <c r="B16" t="s">
         <v>88</v>
       </c>
       <c r="C16" t="s">
         <v>89</v>
       </c>
       <c r="D16" t="s">
@@ -2039,225 +2032,225 @@
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>105</v>
       </c>
       <c r="I19" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>107</v>
       </c>
       <c r="B20" t="s">
         <v>108</v>
       </c>
       <c r="C20" t="s">
         <v>109</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>110</v>
       </c>
       <c r="I20" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>112</v>
       </c>
       <c r="B21" t="s">
         <v>113</v>
       </c>
       <c r="C21" t="s">
         <v>114</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>115</v>
       </c>
       <c r="I21" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>117</v>
       </c>
       <c r="B22" t="s">
         <v>118</v>
       </c>
       <c r="C22" t="s">
         <v>119</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>120</v>
       </c>
       <c r="I22" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>122</v>
       </c>
       <c r="B23" t="s">
         <v>123</v>
       </c>
       <c r="C23" t="s">
         <v>124</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>49</v>
+      </c>
+      <c r="E23" t="s">
+        <v>50</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>125</v>
       </c>
       <c r="I23" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>127</v>
       </c>
       <c r="B24" t="s">
         <v>128</v>
       </c>
       <c r="C24" t="s">
         <v>129</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>33</v>
+        <v>130</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="I24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>140</v>
+        <v>61</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>141</v>
       </c>
       <c r="I26" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>143</v>
       </c>
       <c r="B27" t="s">
         <v>144</v>
       </c>
       <c r="C27" t="s">
         <v>145</v>
       </c>
       <c r="D27" t="s">
@@ -2271,1149 +2264,1152 @@
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>147</v>
       </c>
       <c r="I27" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>149</v>
       </c>
       <c r="B28" t="s">
         <v>150</v>
       </c>
       <c r="C28" t="s">
         <v>151</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
+        <v>130</v>
+      </c>
+      <c r="F28" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
         <v>152</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>154</v>
+      </c>
+      <c r="B29" t="s">
         <v>155</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>156</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
         <v>157</v>
       </c>
-      <c r="D29" t="s">
-[...11 lines deleted...]
-      <c r="H29" t="s">
+      <c r="I29" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>159</v>
+      </c>
+      <c r="B30" t="s">
         <v>160</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>161</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
         <v>162</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="H30" t="s">
+      <c r="I30" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>164</v>
+      </c>
+      <c r="B31" t="s">
         <v>165</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>166</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>146</v>
+      </c>
+      <c r="F31" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
         <v>167</v>
       </c>
-      <c r="D31" t="s">
-[...11 lines deleted...]
-      <c r="H31" t="s">
+      <c r="I31" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>169</v>
+      </c>
+      <c r="B32" t="s">
         <v>170</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>171</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>172</v>
       </c>
-      <c r="D32" t="s">
-[...11 lines deleted...]
-      <c r="H32" t="s">
+      <c r="I32" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" t="s">
         <v>175</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
         <v>176</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
+        <v>177</v>
+      </c>
+      <c r="I33" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>179</v>
+      </c>
+      <c r="B34" t="s">
         <v>180</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>181</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>146</v>
+      </c>
+      <c r="F34" t="s">
+        <v>21</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
         <v>182</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34" t="s">
+      <c r="I34" t="s">
         <v>183</v>
-      </c>
-[...10 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>184</v>
+      </c>
+      <c r="B35" t="s">
+        <v>185</v>
+      </c>
+      <c r="C35" t="s">
         <v>186</v>
       </c>
-      <c r="B35" t="s">
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
         <v>187</v>
       </c>
-      <c r="C35" t="s">
+      <c r="F35" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
         <v>188</v>
       </c>
-      <c r="D35" t="s">
-[...11 lines deleted...]
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>190</v>
+      </c>
+      <c r="B36" t="s">
         <v>191</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>192</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>27</v>
+      </c>
+      <c r="F36" t="s">
+        <v>21</v>
+      </c>
+      <c r="G36" t="s">
         <v>193</v>
       </c>
-      <c r="D36" t="s">
-[...8 lines deleted...]
-      <c r="G36" t="s">
+      <c r="H36" t="s">
         <v>194</v>
       </c>
-      <c r="H36" t="s">
+      <c r="I36" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>196</v>
+      </c>
+      <c r="B37" t="s">
         <v>197</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="D37" t="s">
         <v>49</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
+        <v>199</v>
+      </c>
+      <c r="I37" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>201</v>
+      </c>
+      <c r="B38" t="s">
         <v>202</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>203</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
         <v>204</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38" t="s">
+      <c r="F38" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
         <v>205</v>
       </c>
-      <c r="F38" t="s">
-[...5 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>207</v>
+      </c>
+      <c r="B39" t="s">
         <v>208</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>209</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
+        <v>71</v>
+      </c>
+      <c r="I39" t="s">
         <v>210</v>
-      </c>
-[...13 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>211</v>
+      </c>
+      <c r="B40" t="s">
         <v>212</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>213</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>80</v>
+      </c>
+      <c r="F40" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
         <v>214</v>
       </c>
-      <c r="D40" t="s">
-[...11 lines deleted...]
-      <c r="H40" t="s">
+      <c r="I40" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>216</v>
+      </c>
+      <c r="B41" t="s">
         <v>217</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>218</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
         <v>219</v>
       </c>
-      <c r="D41" t="s">
-[...8 lines deleted...]
-      <c r="H41" t="s">
+      <c r="I41" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B42" t="s">
         <v>222</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
         <v>223</v>
       </c>
-      <c r="C42" t="s">
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
         <v>224</v>
       </c>
-      <c r="D42" t="s">
-[...8 lines deleted...]
-      <c r="H42" t="s">
+      <c r="I42" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>226</v>
+      </c>
+      <c r="B43" t="s">
         <v>227</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
+        <v>228</v>
+      </c>
+      <c r="I43" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>230</v>
+      </c>
+      <c r="B44" t="s">
         <v>231</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>232</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
         <v>233</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="F44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
         <v>234</v>
       </c>
-      <c r="F44" t="s">
-[...5 lines deleted...]
-      <c r="H44" t="s">
+      <c r="I44" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>236</v>
+      </c>
+      <c r="B45" t="s">
         <v>237</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>238</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
         <v>239</v>
       </c>
-      <c r="D45" t="s">
-[...8 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>241</v>
+      </c>
+      <c r="B46" t="s">
         <v>242</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>243</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
         <v>244</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46" t="s">
+      <c r="F46" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
         <v>245</v>
       </c>
-      <c r="F46" t="s">
-[...5 lines deleted...]
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>247</v>
+      </c>
+      <c r="B47" t="s">
         <v>248</v>
       </c>
-      <c r="B47" t="s">
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>130</v>
+      </c>
+      <c r="F47" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
         <v>249</v>
       </c>
-      <c r="D47" t="s">
-[...11 lines deleted...]
-      <c r="H47" t="s">
+      <c r="I47" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>251</v>
+      </c>
+      <c r="B48" t="s">
         <v>252</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>253</v>
       </c>
-      <c r="C48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>255</v>
+        <v>223</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="I48" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>256</v>
+      </c>
+      <c r="B49" t="s">
+        <v>257</v>
+      </c>
+      <c r="C49" t="s">
         <v>258</v>
       </c>
-      <c r="B49" t="s">
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
         <v>259</v>
       </c>
-      <c r="C49" t="s">
+      <c r="F49" t="s">
+        <v>21</v>
+      </c>
+      <c r="G49" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" t="s">
         <v>260</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="E49" t="s">
+      <c r="I49" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>262</v>
+      </c>
+      <c r="B50" t="s">
+        <v>263</v>
+      </c>
+      <c r="C50" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>266</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="I50" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B51" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
         <v>51</v>
       </c>
       <c r="I51" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>270</v>
+      </c>
+      <c r="B52" t="s">
+        <v>271</v>
+      </c>
+      <c r="C52" t="s">
         <v>272</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>204</v>
+      </c>
+      <c r="F52" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>273</v>
       </c>
-      <c r="C52" t="s">
+      <c r="I52" t="s">
         <v>274</v>
-      </c>
-[...16 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>275</v>
+      </c>
+      <c r="B53" t="s">
+        <v>276</v>
+      </c>
+      <c r="C53" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="D53" t="s">
         <v>49</v>
       </c>
       <c r="E53" t="s">
         <v>50</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="I53" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>279</v>
+      </c>
+      <c r="B54" t="s">
+        <v>280</v>
+      </c>
+      <c r="C54" t="s">
         <v>281</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>27</v>
+      </c>
+      <c r="F54" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" t="s">
         <v>282</v>
       </c>
-      <c r="C54" t="s">
+      <c r="I54" t="s">
         <v>283</v>
-      </c>
-[...16 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>284</v>
+      </c>
+      <c r="B55" t="s">
+        <v>285</v>
+      </c>
+      <c r="C55" t="s">
         <v>286</v>
       </c>
-      <c r="B55" t="s">
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>259</v>
+      </c>
+      <c r="F55" t="s">
+        <v>21</v>
+      </c>
+      <c r="G55" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
         <v>287</v>
       </c>
-      <c r="C55" t="s">
+      <c r="I55" t="s">
         <v>288</v>
-      </c>
-[...16 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>289</v>
+      </c>
+      <c r="B56" t="s">
+        <v>290</v>
+      </c>
+      <c r="C56" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
       <c r="D56" t="s">
         <v>49</v>
       </c>
       <c r="E56" t="s">
         <v>50</v>
       </c>
       <c r="F56" t="s">
         <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="I56" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>294</v>
+      </c>
+      <c r="B57" t="s">
+        <v>295</v>
+      </c>
+      <c r="C57" t="s">
         <v>296</v>
       </c>
-      <c r="B57" t="s">
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>80</v>
+      </c>
+      <c r="F57" t="s">
+        <v>21</v>
+      </c>
+      <c r="G57" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
         <v>297</v>
       </c>
-      <c r="C57" t="s">
+      <c r="I57" t="s">
         <v>298</v>
-      </c>
-[...16 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>299</v>
+      </c>
+      <c r="B58" t="s">
+        <v>300</v>
+      </c>
+      <c r="C58" t="s">
+        <v>301</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
         <v>302</v>
       </c>
-      <c r="B58" t="s">
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
+        <v>224</v>
+      </c>
+      <c r="I58" t="s">
         <v>303</v>
-      </c>
-[...19 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B59" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C59" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="D59" t="s">
         <v>49</v>
       </c>
       <c r="E59" t="s">
         <v>50</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="I59" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>309</v>
+      </c>
+      <c r="B60" t="s">
+        <v>310</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>61</v>
+      </c>
+      <c r="F60" t="s">
+        <v>21</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
+        <v>311</v>
+      </c>
+      <c r="I60" t="s">
         <v>312</v>
-      </c>
-[...16 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>313</v>
+      </c>
+      <c r="B61" t="s">
+        <v>314</v>
+      </c>
+      <c r="C61" t="s">
         <v>315</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>80</v>
+      </c>
+      <c r="F61" t="s">
+        <v>21</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
         <v>316</v>
       </c>
-      <c r="D61" t="s">
-[...11 lines deleted...]
-      <c r="H61" t="s">
+      <c r="I61" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>318</v>
+      </c>
+      <c r="B62" t="s">
         <v>319</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>320</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
         <v>321</v>
       </c>
-      <c r="D62" t="s">
-[...11 lines deleted...]
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>323</v>
+      </c>
+      <c r="B63" t="s">
         <v>324</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>325</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>61</v>
+      </c>
+      <c r="F63" t="s">
+        <v>21</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
         <v>326</v>
       </c>
-      <c r="D63" t="s">
-[...11 lines deleted...]
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>328</v>
+      </c>
+      <c r="B64" t="s">
         <v>329</v>
       </c>
-      <c r="B64" t="s">
+      <c r="D64" t="s">
+        <v>49</v>
+      </c>
+      <c r="E64" t="s">
+        <v>50</v>
+      </c>
+      <c r="F64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
         <v>330</v>
       </c>
-      <c r="C64" t="s">
+      <c r="I64" t="s">
         <v>331</v>
-      </c>
-[...13 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>332</v>
+      </c>
+      <c r="B65" t="s">
+        <v>333</v>
+      </c>
+      <c r="C65" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="D65" t="s">
         <v>49</v>
       </c>
       <c r="E65" t="s">
-        <v>152</v>
+        <v>50</v>
       </c>
       <c r="F65" t="s">
         <v>21</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
+        <v>335</v>
+      </c>
+      <c r="I65" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>337</v>
+      </c>
+      <c r="B66" t="s">
         <v>338</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>339</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>61</v>
+      </c>
+      <c r="F66" t="s">
+        <v>21</v>
+      </c>
+      <c r="G66" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
         <v>340</v>
       </c>
-      <c r="D66" t="s">
-[...11 lines deleted...]
-      <c r="H66" t="s">
+      <c r="I66" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>342</v>
+      </c>
+      <c r="B67" t="s">
         <v>343</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>344</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>49</v>
+      </c>
+      <c r="E67" t="s">
+        <v>50</v>
+      </c>
+      <c r="F67" t="s">
+        <v>21</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
         <v>345</v>
       </c>
-      <c r="D67" t="s">
-[...11 lines deleted...]
-      <c r="H67" t="s">
+      <c r="I67" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">