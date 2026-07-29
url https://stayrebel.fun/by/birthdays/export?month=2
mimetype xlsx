--- v2 (2026-03-19)
+++ v3 (2026-07-29)
@@ -12,1318 +12,1141 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
   <si>
     <t>Імя і прозвішча</t>
   </si>
   <si>
     <t>Дзень народзінаў</t>
   </si>
   <si>
     <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Вясна</t>
   </si>
   <si>
     <t>Прысуд</t>
   </si>
   <si>
     <t>Дата дадання</t>
-  </si>
-[...45 lines deleted...]
-    <t>2025-08-22 18:36:28</t>
   </si>
   <si>
     <t>Аляксандр Зуфар'евіч Зіязэтдзінаў</t>
   </si>
   <si>
     <t>1 лютага 1987</t>
   </si>
   <si>
     <t>У сюжэце бел дзярж тэлеканала паведамілі , што Аляксандр перавёў BYPOL у траўні 2021 года каля 800 даляраў ЗША. Варта адзначыць, што BYPOL прызналі экстрэмісцкай арганізацыяй у лістападзе 2021 года, то бок у момант пераводу ініцыятыва экстрэмісцкай не з'яўлялася.
 Па словах сведкаў, Аляксандру сапраўды прапанавалі кампенсаваць шкоду праз фонд, звязаны з прэзідэнтам. Ён пагадзіўся на такую кампенсацыю ў абмен на вызваленне, але ўсё пайшло не па плане. Аляксандр атрымаў адмову, а яго грошы (каля 30 біткоінаў) былі канфіскаваныя. Арганізацыю BYPOL прызналі "тэрарыстычным фармаваннем", і супраць Аляксандра распачалі новую крымінальную справу па артыкуле "Фінансаванне тэрарыстычнай дзейнасці".
 15 сакавіка 2024 года ў Мінскім гарадскім судзе суддзя Алена Шылько вынесла новы прысуд - 9 гадоў пазбаўлення волі. Хвалі памілавання, якія прайшлі па краіне, палітвязня не закранулі.</t>
   </si>
   <si>
+    <t>Мужчынскі</t>
+  </si>
+  <si>
     <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
   </si>
   <si>
+    <t>У зняволенні</t>
+  </si>
+  <si>
+    <t>Так</t>
+  </si>
+  <si>
     <t>Вырак суда 31.10.2022: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.01.2023: невядома. Вырак суда 15.03.2024: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.05.2024: невядома.</t>
   </si>
   <si>
     <t>2022-10-13 21:55:50</t>
-  </si>
-[...13 lines deleted...]
-    <t>2025-07-12 20:26:29</t>
   </si>
   <si>
     <t>Віктар Дзмітрыевіч Новік</t>
   </si>
   <si>
     <t>2 лютага 1989</t>
   </si>
   <si>
     <t>Супрацоўнік мытні.
 У Мінскім гарадскім судзе з 10 кастрычніка 2023 года па 6 лютага 2024 года праходзіла закрытае пасяджэнне ў адносінах да трох супрацоўнікаў мытнай службы Яўгена Гурыновіча, Віктара Новіка і Уладзіміра Журомскага. Агулам іх судзілі па васьмі артыкулах Крымінальнага кодэкса. Сярод іншага іх абвінавачваюць у "здрадах дзяржаве", "садзейнічанні экстрэмісцкай дзейнасці", "перавышэнні службовых паўнамоцтваў", "ўзбуджэнні іншай сацыяльнай варожасці", "стварэнні або ўдзеле ў экстрэмісцкіх фарміраваннях".
 Падрабязнасці справы і прычыны пераследу праваабаронцам невядомыя.
 24.05.2024 адбылося апеляцыйнае пасяджэнне суда, прыгавор уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 05.02.2024: 13 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 24.05.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2023-10-10 00:13:29</t>
   </si>
   <si>
+    <t>Андрэй Уладзіміравіч Андронаў</t>
+  </si>
+  <si>
+    <t>2 лютага 1977</t>
+  </si>
+  <si>
+    <t>ПК-22, а/с 20, Брэсцкая вобласць, г. Івацэвічы, ст. Даманава, 225295</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-07-12 20:26:29</t>
+  </si>
+  <si>
     <t>Пётр Часлававіч Юркевіч</t>
   </si>
   <si>
     <t>2 лютага 1973</t>
   </si>
   <si>
     <t>Пётр быў затрыманы ў студзені 2022 года па абвінавачанні ў тэрарызме, выстаўленым на палітычнай глебе, і асуджаны па некалькіх крымінальных артыкулах. Яму прызначылі вялікі тэрмін пазбаўлення волі, першыя пяць гадоў з якога - турэмны рэжым.
 Паводле абвінавачання, з ліпеня 2020 па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група», якая нібыта рыхтавала экстрэмісцкія злачынствы. У яе ўваходзілі радыкальна настроеныя вайскоўцы, сілавікі, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам. Гэтая справа звязана са спробай падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і "арганізацыяй масавых беспарадкаў".
 Пятра зноў пераводзілі ў СІЗА-1 у 2025 годзе, верагодна па новай крымінальнай справе, у пачатку лістапада 2025 года зноў быў этапаваны ў калонію.</t>
   </si>
   <si>
     <t>Вырак суда 21.06.2023: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму (з іх 5 гадоў турэмнага рэжыму). Апеляцыя 04.10.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2023-01-23 20:18:16</t>
   </si>
   <si>
     <t>Аляксандр Валер'евіч Каваль</t>
   </si>
   <si>
     <t>3 лютага 1985</t>
   </si>
   <si>
     <t>Коваль быў затрыманы 28 траўня 2023 года на мяжы. Ён вяртаўся са спаборніцтваў у Славакіі, а пры ўездзе ў Беларусь у Коваля запатрабавалі на праверку тэлефон. Мужчына сам даў сілавікам тэлефон і пароль да яго. Пры аглядзе ў яго знайшлі “забароненыя” на думку беларускіх сілавікоў дадзеныя. З таго дня Каваль у няволі.На крымінальным судзе Коваля абвінавацілі ў тым, што 27 сакавіка 2022 года ён адправіў відэа ў тэлеграм-бот "Рэдакцыя Nexta". На відэа было перамяшчэнне ваеннай тэхнікі на кальцавой дарозе МКАД (вакол Мінска). Такім чынам, на думку дзяржабвінавачання, Коваль здзейсніў злачынства, бо беларускія ўлады лічаць Nexta «экстрэмісцкім фармаваннем».</t>
   </si>
   <si>
     <t>2,5 гады пазбаўлення волі ў калоніі</t>
   </si>
   <si>
     <t>2023-09-13 12:47:23</t>
   </si>
   <si>
-    <t>Сяргей Віктаравіч Даронін</t>
-[...30 lines deleted...]
-    <t>2021-12-21 14:31:02</t>
+    <t>Цімафей Алегавіч Пугачоў</t>
+  </si>
+  <si>
+    <t>3 лютага 1996</t>
+  </si>
+  <si>
+    <t>Цімафей - бубнач, ён граў у розных калектывах і запісваў каверы. Яго праца таксама была напрамую звязана з хобі: ён працаваў у гомельскай кампаніі "Саўнд-ЛД" (SoundLand), якая займаецца стварэннем і продажам прафесійнай гукавой апаратуры.</t>
+  </si>
+  <si>
+    <t>Вырак суда 29.01.2026: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-04-07 19:26:46</t>
+  </si>
+  <si>
+    <t>Таццяна Алегаўна Францкевіч</t>
+  </si>
+  <si>
+    <t>4 лютага 1959</t>
+  </si>
+  <si>
+    <t>Таццяну Францкевіч і Наталлю Лабацэвіч затрымалі 19 ліпеня 2024 г., калі Таццяну выклікалі ў следчы камітэт падпісаць падпіску аб не выездзе з горада Полацк, а Наталля паехала разам з ёй падтрымаць.
+Супраць Таццяны Францкевіч, маці асуджанага анархіста Аляксандра Францкевіча, і яе сястры Наталлі Лабацэвіч, маці былога палітвязня Іллі Лабацэвіча, завялі крымінальную справу і змясцілі ў СІЗА Віцебску.</t>
+  </si>
+  <si>
+    <t>Жаночы</t>
+  </si>
+  <si>
+    <t>Гомель, ПК-4, вул. Антошкіна 3, 246035</t>
+  </si>
+  <si>
+    <t>Вырак суда 18.02.2025: 3 гады 3 месяца пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 15.04.2025: адпраўлена на перагляд. Вырак суда 16.06.2025: 3 гады 3 месяца пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-07-25 20:26:18</t>
+  </si>
+  <si>
+    <t>Васіль Алегавіч Прохараў</t>
+  </si>
+  <si>
+    <t>4 лютага 1992</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 15.12.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2025-11-04 18:52:17</t>
   </si>
   <si>
     <t>Аляксандр Аркадзьевіч Максімавіч</t>
   </si>
   <si>
     <t>4 лютага 1996</t>
   </si>
   <si>
     <t>Абвінавачваецца ў фінансаванні экстрэмісцкай і тэрарыстычнай дзейнасці праз ахвяраванні на пратэстную ініцыятыву (Байсол).
 Аляксандр родам ён з Глуска, невялікага райцэнтра ў Магілёўскай вобласці. Пасля заканчэння школы паступіў у Беларускі дзяржаўны ўніверсітэт інфарматыкі і радыёэлектронікі на спецыяльнасць”Інфармацыйныя сістэмы і тэхналогіі ў лагістыцы”. Пасля заканчэння пайшоў у магістратуру.
 Працаваў Аляксандр у сферы IT.</t>
   </si>
   <si>
+    <t>ПК №15, 212013, г.Магілёў, п/а Вейна, Слаўгарадская шаша 183</t>
+  </si>
+  <si>
     <t>Вырак суда 30.05.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 06.08.2024: невядома.</t>
   </si>
   <si>
     <t>2024-05-05 15:28:56</t>
   </si>
   <si>
-    <t>Таццяна Алегаўна Францкевіч</t>
-[...51 lines deleted...]
-    <t>2025-11-04 18:52:17</t>
+    <t>Андрэй Аляксандравіч Гарун</t>
+  </si>
+  <si>
+    <t>4 лютага 1989</t>
+  </si>
+  <si>
+    <t>Андрэй да затрымання працаваў у EPAM і раней з'яўляўся супрацоўнікам праваахоўных органаў.
+Быў затрыманы ў кастрычніку 2021 года ў межах крымінальнай справы, узбуджанай па артыкулах «распальванне варожасці» і «незаконны збор і распаўсюджванне звестак аб прыватным жыцці», і узяты пад варту ў СІЗА.
+У жніўні 2022 года Андрэя асудзілі за перадачу гэтых сілавікоў у Telegram-каналы «Карнікі Беларусі» і «Чорная кніга Беларусі» і прыгаварылі да пазбаўлення волі ў калоніі.</t>
+  </si>
+  <si>
+    <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
+  </si>
+  <si>
+    <t>Вырак суда 25.08.2022: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 25.11.2022: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-12-21 14:31:02</t>
+  </si>
+  <si>
+    <t>Аляксей Ігаравіч Галаўко</t>
+  </si>
+  <si>
+    <t>6 лютага 2001</t>
+  </si>
+  <si>
+    <t>Аляксей, актывіст анархісцкага руху, быў затрыманы ў сакавіку 2021 года ў межах крымінальнай справы, узбуджанай супраць анархістаў з Брэсцкай вобласці. Ён быў асуджаны па некалькіх крымінальных артыкулах, такіх як "удзел у групавых дзеяннях, якія груба парушаюць грамадскі парадак" і "стварэнне экстрэмісцкага фарміравання і ўдзел у ім".
+Вядома, што ў аснову абвінавачання лёг эпізод з перакрыццем дарог у Брэсце ў 2018 годзе падчас пратэсту супраць будаўніцтва завода АКБ, а таксама ўдзел у "Маршы недармаедаў", які адбыўся 5 сакавіка 2017 года.</t>
+  </si>
+  <si>
+    <t>ПК-14 222125, Мінская вобл., с.н.п Навасады, вул.Міра, 1А</t>
+  </si>
+  <si>
+    <t>Вырак суда 06.09.2022: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 700 базавых велічынь штрафу. Апеляцыя 28.02.2023: прысуд пакінуты без змены. Вырак суда 05.09.2025: 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-03-29 22:45:40</t>
+  </si>
+  <si>
+    <t>Яўген Аляксандравіч Бодрыкаў</t>
+  </si>
+  <si>
+    <t>6 лютага 1997</t>
+  </si>
+  <si>
+    <t>Яўген — ураджэнец Оршы, пераможца рэспубліканскай алімпіяды па гісторыі і выпускнік гістфака БДУ.
+У 2020 годзе яго затрымалі і збілі падчас пратэстаў у Менску, пасля чаго аштрафавалі за «ўдзел у несанкцыянаваным мерапрыемстве».
+У 2022 годзе яго зноў прыцягнулі па тым жа артыкуле — суд у Оршы прызначыў 15 сутак арышту за фота ў сацсетках з майкай з «Пагоняй».
+У 2025 годзе супраць яго распачалі новую крымінальную справу, як мяркуецца, за здымку перасоўванняў ваеннай тэхнікі, і прысудзілі да абмежавання волі з накіраваннем.</t>
+  </si>
+  <si>
+    <t>ПУАТ-7, Пружанскі раён, в. Куплін, 225136</t>
+  </si>
+  <si>
+    <t>Хімія са скіраваннем</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-06-09 22:10:00</t>
   </si>
   <si>
     <t>Андрэй Андрэевіч Зайкоў</t>
   </si>
   <si>
     <t>6 лютага 1987</t>
   </si>
   <si>
     <t>Андрэю 36 гадоў. У 2020-м працаваў у агенцтве нерухомасці "Этажы". У мужчыны ёсць маленькая дачка.
 Паводле праўладных тэлеграм-каналаў, ён сам напісаў у Чорную кнігу Беларусі і прапанаваў скідваць адрасы сілавікоў, якія маюць дачыненне да рэпрэсій. Андрэй не ведаў, што на тым баку яму адказвае супрацоўнік ГУБАЗіК Артур Гайко.
 Андрэя затрымалі 10 лістапада 2023 года. Цяпер яму пагражае да 12 гадоў зняволення.
 Мужчына карыстаўся адным і тым жа акаўнтам з 2019 года. З яго ён» зліваў інфармацыю ў Чорную кнігу Беларусі, з яго ж пісаў каментары ў адкрытых чатах і групах. У відэа паказваюць яго архіўнае імя карыстальніка з базы бота ЧКБ, якую захаваў Артур Гайко. Праз яго можна адшукаць актуальнае імя тэлеграм-акаўнта і ID.</t>
   </si>
   <si>
     <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
   </si>
   <si>
     <t>невядома гадоў пазбаўлення волі ў калоніі</t>
   </si>
   <si>
     <t>2023-11-14 14:13:23</t>
   </si>
   <si>
     <t>Сяргей Васільевіч Шабан</t>
   </si>
   <si>
     <t>6 лютага 1971</t>
   </si>
   <si>
     <t>Сяргей, намеснік старшыні праўлення Белгазпрамбанка, быў затрыманы ў рамках "справы Бабарыка" і ў ліпені 2021 года асуджаны па артыкуле "атрыманне хабару".</t>
   </si>
   <si>
+    <t>Не</t>
+  </si>
+  <si>
     <t>Вырак суда 06.07.2021: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2021-07-06 23:32:05</t>
-  </si>
-[...7 lines deleted...]
-    <t>2025-10-05 15:02:59</t>
   </si>
   <si>
     <t>Дыяна Мікалаеўна Стульба</t>
   </si>
   <si>
     <t>6 лютага 1984</t>
   </si>
   <si>
     <t>Судмедэксперт.
 27.02.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>3 гады пазбаўлення волі ў калоніі агульнага рэжыму</t>
   </si>
   <si>
     <t>2024-02-15 23:01:27</t>
   </si>
   <si>
-    <t>Аляксей Ігаравіч Галаўко</t>
-[...39 lines deleted...]
-    <t>2024-11-17 21:38:39</t>
+    <t>Аляксандр Аляксандравіч Чумакоў</t>
+  </si>
+  <si>
+    <t>7 лютага 1984</t>
+  </si>
+  <si>
+    <t>09.02.2024 адбылося апеляцыйнае паседжанне суда, прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 04.12.2023: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 09.02.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2023-12-07 23:17:56</t>
+  </si>
+  <si>
+    <t>Аляксей Вікенцьевіч Ігнаценка</t>
+  </si>
+  <si>
+    <t>9 лютага 1978</t>
+  </si>
+  <si>
+    <t>Асуджаны за каментары ў сацсетках.</t>
+  </si>
+  <si>
+    <t>ПУАТ-29, г. Валкавыск, вул. Ракасоўскага, 118, 230415</t>
+  </si>
+  <si>
+    <t>Вырак суда 14.03.2025: 2 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу, 100 базавых велічынь штрафу. Апеляцыя 04.04.2025: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2026-05-06 11:14:09</t>
   </si>
   <si>
     <t>Таццяна Аляксандраўна Шынкевіч</t>
   </si>
   <si>
     <t>9 лютага 1983</t>
   </si>
   <si>
     <t>Таццяну асудзілі больш як да шасці гадоў пазбаўлення волі - дакладны тэрмін невядомы.</t>
   </si>
   <si>
-    <t>Вырак суда 25.03.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 14.06.2024: невядома.</t>
+    <t>Вырак суда 25.03.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 14.06.2024: невядома.</t>
   </si>
   <si>
     <t>2024-03-18 17:25:01</t>
   </si>
   <si>
-    <t>Раман Бахаддзінавіч Гусейнаў</t>
-[...24 lines deleted...]
-    <t>2024-11-18 22:46:29</t>
+    <t>Дзмітрый Уладзіміравіч Вялаў</t>
+  </si>
+  <si>
+    <t>10 лютага 1981</t>
+  </si>
+  <si>
+    <t>Зміцер да падзей 2020-га працаваў у Лідскім лакаматыўным дэпо, у апошнія гады быў дальнабойшчыкам у Еўрасаюзе.
+Як мяркуецца, быў затрыманы восенню 2025 года пасля аднаго з чарговых рэйсаў. Апошнія яго паведамленні датычацца перасячэння мяжы менавіта ў гэты перыяд.
+У 2026 годзе Зміцер быў прызнаны вінаватым па артыкулах «паклёп у дачыненні да Лукашэнкі», «распальванне варожасці» і «садзейнічанне экстрэмісцкай дзейнасці» і пргавораны да пазбаўлення волі ў калоніі.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-03-22 13:43:01</t>
   </si>
   <si>
     <t>Дзяніс Фадзеевіч Цыбульскі</t>
   </si>
   <si>
     <t>11 лютага 1981</t>
   </si>
   <si>
     <t>Асуджаны судом Заводскага раёна г. Мінска па ч. 1 арт. 342 Крымінальнага кодэкса 22 сакавіка 2023 г. справу разгледзела суддзя Хвойніцкая Жанна .
 На пачатку траўня 2024 г. стала вядома, што Дзяніс праходзіць па новай справе. ( удзел у экстрэмісцкім фармаванні ) . У Віцебскім абласным судзе Яўген Буруноў разглядаў справу ў закрытым судовым паседжанні з 7 траўня па 5 чэрвеня 2024 года .</t>
   </si>
   <si>
     <t>Вырак суда 22.03.2023: невядома гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 06.06.2023: невядома. Вырак суда 05.06.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.08.2024: невядома.</t>
   </si>
   <si>
     <t>2023-05-31 18:28:36</t>
+  </si>
+  <si>
+    <t>Аляксандра Вячаславаўна Пуліновіч</t>
+  </si>
+  <si>
+    <t>12 лютага 2007</t>
+  </si>
+  <si>
+    <t>У праўладным фільме (красавік 2024 года) распавялі, што шэсць падлеткаў нібыта аб'ядналіся ў "анархісцкую ячэйку "Чорныя салаўі", якую "пад кіраўніцтвам Нацыянальнай вызваленчай арміі Украіны" стварыла 16-гадовая грамадзянка Украіны Марыя Місюк.
+Супрацоўнікі АНТ сцвярджаюць , што падлеткі аб'ядналіся, каб рабіць дыверсіі па навядзенні ў Беларусі, а пасля - у Расіі. Марыю абвінавачваюць паводле ч. 2 арт. 289 КК (акт тэрарызму). Паводле сюжэту, 16-гадовая Марыя Місюк у 2022 годзе пераехала разам з сям'ёй з Украіны ў Беларусь, дзе стварыла "анархісцкае вочка для падрыхтоўкі тэрактаў". Сярод затрыманых – навучэнцы каледжаў у Баранавічах, Нясвіжы, Міры, Мінску і Лунінцы. Гэта Трафім Барысаў, Сяргей Жыгалёў, Зміцер Захарошка, Анастасія Кліменка і Аляксандра Пуліновіч . Як сцвярджаюць супрацоўнікі АНТ, маладыя людзі збіраліся на Баранавіцкай кватэры, каб падрыхтавацца да сваёй першай сур'ёзнай акцыі – сабраць узрыўчатку і падарваць Баранавіцкую філію міліцыі ці пракуратуру. Па якіх артыкулах абвінавачваюць астатніх пяці ўдзельнікаў, невядома. Як і невядомы іх статусы і месцазнаходжанне.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 10 гадоў 3 месяца пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 09.02.2026: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-05-01 20:30:24</t>
   </si>
   <si>
     <t>Віталь Юр'евіч Мельнік</t>
   </si>
   <si>
     <t>12 лютага 1982</t>
   </si>
   <si>
     <t>Затрыманы па справе "рэйкавых партызан".
 Вядома, што мужчына пражывае ў вёсцы Хадакова, у яго ёсць маленькае дзіця.
 Пры затрыманні яму прастрэлілі каленныя суставы.
 Сям'я лічыць, што Віталь не мае дачынення да свядомых артыкулаў, і звязвае затрыманне з помстай мясцовага суддзі, а таксама тым, што раней у Віталя была судзімасць.
 Падрабязнасці справы невядомыя.</t>
   </si>
   <si>
     <t>ПК-13, г.Глыбокае, вул.Савецкая 205, 211791</t>
   </si>
   <si>
     <t>16 гадоў пазбаўленні ў калоніі ва ўмовах строгага рэжыму і 300 базавых штрафаў.</t>
   </si>
   <si>
     <t>2022-07-22 14:35:14</t>
-  </si>
-[...43 lines deleted...]
-    <t>2025-10-31 17:31:38</t>
   </si>
   <si>
     <t>Сяргей Аляксандравіч Сікорскі</t>
   </si>
   <si>
     <t>12 лютага 1976</t>
   </si>
   <si>
     <t>Сяргей, памочнік кіраўніка адной са сталічных арганізацый, быў затрыманы ў верасні 2020 года ў сябе дома за ўдзел у акцыі пратэсту супраць фальсіфікацый прэзідэнцкіх выбараў і гвалту супраць мірных грамадзян, якая праходзіла 11 жніўня 2020 года ў Менску. Яго асудзілі за "ўдзел у масавых беспарадках", а таксама па артыкуле, звязаным з наркотыкамі.
 м
 7 верасьня 2020 года яго затрымалі па месцы жыхарства. Згодна з пратаколам агляду, у момант затрымання ён знаходзіўся ў стане, выкліканым спажываннем псіхатропных рэчываў, у яго арганізме быў выяўлены мефедрон. Падчас вобыску ў кватэры праваахоўнікі знайшлі парашкападобнае рэчыва. Пазней следчыя прыйшлі да высновы, што Сікорскі таксама збыў такое рэчыва 46-гадовай жыхарцы Магілёва.
 Падчас спрэчак бакоў дзяржабвінаваўца запытаў суд прысудзіць Сікорскаму:
 Па частцы 1 артыкула 328 КК - 2 гады пазбаўлення волі;
 Па частцы 3 артыкула 328 КК - 7 гадоў пазбаўлення волі і 300 базавых велічынь штрафу. Шляхам складання пакаранняў па дзвюх частках артыкула 328 разам прысудзіць 7 гадоў пазбаўлення волі;
 Па частцы 2 артыкула 293 КК - 5 гадоў пазбаўлення волі.
 Выніковае пакаранне -9 гадоў пазбаўлення волі з адбываннем у папраўчай калоніі ўзмоцненага рэжыму і 300 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>Вырак суда 06.05.2021: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 300 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2021-05-06 19:38:28</t>
   </si>
   <si>
-    <t>Аляксандра Вячаславаўна Пуліновіч</t>
-[...18 lines deleted...]
-    <t>Дзяніс Міхайлавіч Красько</t>
+    <t>Андрэй Васільевіч Цыпак</t>
+  </si>
+  <si>
+    <t>12 лютага 1993</t>
+  </si>
+  <si>
+    <t>Былога супрацоўніка МТС з Брэста затрымалі ў пачатку лістапада 2022 года. У відэа "пакаяння" ён распавёў, што ў 2020-2021 гадах працаваў у МТС і меў доступ да дадзеных. Па дадзеных сілавікоў, Андрэй перадаў у "Чорную кнігу Беларусі" дадзеныя некалькіх чыноўнікаў і пракурораў.
+Былы сукамернік Цыпака распавёў праваабаронцам, што Андрэя моцна збілі пры затрыманні.
+Справа Андрэя разглядалася ў закрытым рэжыме, таму зыход суда праваабаронцам невядомы.
+Андрэй Цыпак раней гуляў у брэсцкім гандбольным клубе імя Мяшкова. З 2020 па 2021 год працаваў у МТС - і ў гэты час, па версіі сілавікоў, перадаў дадзеныя некалькіх пракурораў і дзяржаўных службовых асоб у пратэстную ініцыятыву.</t>
+  </si>
+  <si>
+    <t>Вырак суда 23.03.2023: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 19.05.2023: невядома.</t>
+  </si>
+  <si>
+    <t>2023-03-16 22:41:19</t>
+  </si>
+  <si>
+    <t>Міхаіл Пятровіч Даўжанкоў</t>
+  </si>
+  <si>
+    <t>13 лютага 1971</t>
+  </si>
+  <si>
+    <t>Быў затрыманы ў канцы жніўня - пачатку верасня 2024 года перад выбарамі. Асуджаны па арт. 203 Крымінальнага кодэкса да пяці гадоў пазбаўлення волі за захоўванне даведніка ў электронным выглядзе.
+Міхась скончыў МГУП і Акадэмію кіравання. Працаваў у гарвыканкаме інжынерам па кібербяспецы, пасля 2020 года альбо быў звольнены, альбо звольніўся сам.
+Спачатку ўтрымліваўся ў СІЗА-7, 13 жніўня 2025 года прыбыў у ВК-22.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-06-01 21:51:29</t>
+  </si>
+  <si>
+    <t>Віталь Леанідавіч Каледа</t>
+  </si>
+  <si>
+    <t>13 лютага 1967</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2025-09-30 20:53:43</t>
+  </si>
+  <si>
+    <t>Валянцін Валянцінавіч Цераневіч</t>
   </si>
   <si>
     <t>13 лютага 1975</t>
   </si>
   <si>
-    <t>Паводле матэрыялаў абвінавачання , у снежні 2020 года, Красько "апублікаваў у адкрытым доступе ў сетцы Інтэрнэт каментары, накіраваныя на падтрыманне экстрэмісцкай дзейнасці, прапаганду і агітацыю сацыяльнай варожасці і варожасці ў дачыненні да супрацоўнікаў дзяржаўных праваахоўных органаў Рэспублікі Беларусь, прадстаўнікоў судовай улады, вайскоўцам, якія праходзяць службу ва Узброеных сілах Рэспублікі Беларусь, апублікаваў у адкрытым доступе ў сетцы Інтэрнэт каментарыі, накіраваныя на падтрыманне экстрэмісцкай дзейнасці, прапаганду і агітацыю сацыяльнай варожасці і варожасці ў адносінах да названай катэгорыі асоб" .
-[...6 lines deleted...]
-    <t>2023-12-11 22:28:12</t>
+    <t>Валянцін, памочнік майстра на заводзе «Хімвалакно», які ўваходзіць у склад «Гродна Азот», а таксама намеснік старшыні Беларускага незалежнага прафсаюза «Гродна Азота», быў затрыманы восенню 2021 года ў межах крымінальнай справы, узбуджанай супраць супрацоўнікаў заводаў, якія падтрымалі страйк і ўваходзілі ў ініцыятыву «Рабочы рух». 21 верасня 2021 года гэтая ініцыятыва была прызнана экстрэмісцкай арганізацыяй, пасля чаго па ўсёй краіне прайшлі масавыя затрыманні рабочых.
+У лютым 2023 года Валянціна прызналі вінаватым паводле артыкулаў «здрада дзяржаве» і «стварэнне экстрэмісцкага фарміравання і ўдзел у ім» і прыгаварылі да пазбаўлення волі.
+У кастрычніку 2024 года адбылося чарговае судовае пасяджэнне, па выніках якога Валянціна перавялі на турэмны рэжым.</t>
+  </si>
+  <si>
+    <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
+  </si>
+  <si>
+    <t>Вырак суда 17.02.2023: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 02.08.2023: прысуд пакінуты без змены. Суд па змене рэжыму 09.10.2024: невядома гадоў турэмнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-09-26 12:54:01</t>
+  </si>
+  <si>
+    <t>Валерый Віктаравіч Барзенка</t>
+  </si>
+  <si>
+    <t>Яго прызналі вінаватым у тым, што ў лістападзе 2020 года і сакавіку 2021 года ён накіраваў у тэлеграм-боты "дэструктыўных каналаў" інфармацыю пра свайго былога кіраўніка. У наступным яе размясцілі рэсурсы, праз якія "ажыццяўлялася супрацьпраўная дзейнасць у складзе экстрэмісцкіх фармаванняў". Таксама паводле абвінавачання, размяшчэнне інфармацыі, атрыманай ад Барзенка, пацягнула за сабой "іншыя цяжкія наступствы".
+Таксама яго прызналі вінаватым у тым, што ён набыў і захоўваў боепрыпасы да агнястрэльнай зброі.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-10-03 16:12:26</t>
   </si>
   <si>
     <t>Віталь Пятровіч Мінкевіч</t>
   </si>
   <si>
     <t>13 лютага 1994</t>
   </si>
   <si>
     <t>Жыхар Магілёўскай вобласці. Работнік абутковага магазіна.
 У 2020 годзе затрымліваўся за ўдзел у акцыях пратэсту.
 Затрыманы за сабатаж чыгунка каля станцый г. Бабруйска, а таксама падпал стралковага ціра в/ч 5527.
 12.04.2024 адбыўся суд па змене ўмоваў рэжыму адбыцця пакарання і Віталя перавялі на турэмны рэжым тэрмінам на 3 гады.</t>
   </si>
   <si>
+    <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
+  </si>
+  <si>
     <t>15 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму</t>
   </si>
   <si>
     <t>2022-05-23 12:40:57</t>
-  </si>
-[...48 lines deleted...]
-    <t>2022-10-03 16:12:26</t>
   </si>
   <si>
     <t>Ганна Генадзеўна Шпак</t>
   </si>
   <si>
     <t>14 лютага 1997</t>
   </si>
   <si>
     <t>Ганна скончыла факультэт масавых відаў спорту Беларускага дзяржаўнага ўніверсітэта фізкультуры ў 2019 годзе. Працавала трэнерам-выкладчыкам у школе алімпійскага рэзерву «Буравеснік» у Мінску.
 У 2014 годзе Ганна ўдзельнічала ва II летніх юнацкіх Алімпійскіх гульнях, дзе скокнула на 3.80 і заняла 4-е месца ў агульным заліку. За гэта дзяўчына атрымала імянную стыпендыю ад Нацыянальнага алімпійскага камітэта.
 Верагодна, яе затрымалі па «справе Гаюна». У “спісе экстрэмістаў”, які вядзе МУС, яе статус пазначаны як “адбывае пакаранне”. Гэта значыць, што чалавеку прызначылі ці хімію з кірункам, ці калонію.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-08-12 14:08:21</t>
   </si>
   <si>
+    <t>Зміцер Леанідавіч Мацкевіч</t>
+  </si>
+  <si>
+    <t>15 лютага 1994</t>
+  </si>
+  <si>
+    <t>ПУАТ-9, 210034, г.Віцебск, вул. 3-я Чэпінская, 39</t>
+  </si>
+  <si>
+    <t>Вырак суда 07.09.2023: 3 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 14.11.2023: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2026-05-12 14:13:01</t>
+  </si>
+  <si>
+    <t>Андрэй Анатольевіч Бераставой</t>
+  </si>
+  <si>
+    <t>15 лютага 1980</t>
+  </si>
+  <si>
+    <t>У Андрэя Бераставога больш за 20 гадоў досведу працы ў дызайне, а апошнія 15 ён працуе ў IT. У другой палове 2024-га яго затрымалі. Вядома толькі тое, што падставай затрымання маглі стаць каментары Бераставога ў тэлеграме. Ён карыстаўся старым акаўнтам, прывязаным да яго ўласнага беларускага нумару, і старым нікнэймам, які выкарыстоўваў паўсюль.
+Вядома, што перыядычна ездзіў у Беларусь.</t>
+  </si>
+  <si>
+    <t>СІЗА-7, Брэст, вул. Савецкіх Памежнікаў 37, 224030</t>
+  </si>
+  <si>
+    <t>Вырак суда 20.05.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2025-07-24 17:15:25</t>
+  </si>
+  <si>
     <t>Антон Алегавіч Чарэмных</t>
   </si>
   <si>
     <t>15 лютага 1983</t>
   </si>
   <si>
     <t>Намеснік камандзіра 310-й групы артылерыі па ідэалагічнай рабоце 120-й асобнай гвардзейскай механізаванай брыгады гвардыі, падпалкоўнік. Яго абвінавачваюць у "здрады дзяржаве асобай, на якую распаўсюджваецца статус вайскоўца" і "распальванні іншай сацыяльнай варожасці".
 Абставіны справы невядомыя.
 5 і 17 ліпеня 2024 г. адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 28.03.2024: невядома. Апеляцыя 17.07.2024: невядома.</t>
   </si>
   <si>
     <t>2023-03-16 11:23:55</t>
   </si>
   <si>
-    <t>Андрэй Анатольевіч Бераставой</t>
-[...24 lines deleted...]
-    <t>2025-02-14 14:52:53</t>
+    <t>Зміцер Аляксандравіч Кажадуб</t>
+  </si>
+  <si>
+    <t>16 лютага 1970</t>
+  </si>
+  <si>
+    <t>У 1994 годзе Зміцер скончыў мясцовы педагагічны інстытут імя Крупскай. Раней у Кажадуба быў уласны бізнэс. З 2013 па 2019 год ён быў зарэгістраваны як індывідуальны прадпрымальнік. Асноўным відам дзейнасці была здача ў наём уласнай нерухомасці.
+Зміцер любіць падарожнічаць, плаваць на лодках і катацца на ровары.</t>
+  </si>
+  <si>
+    <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.11.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2025-12-08 23:17:30</t>
   </si>
   <si>
     <t>Алег Ігаравіч Гаўрылаў</t>
   </si>
   <si>
     <t>16 лютага 1981</t>
   </si>
   <si>
     <t>Фітнес-трэнер з Салігорска.
 Згодна з матэрыяламі справы Гаўрылаў у студзені 2021 года набыў і падаў двум знаёмым — Таццяне і Алегу Бірулям — аэразольныя балоны з фарбай. Пасля чаго апошнія са студзеня па люты 2021 года наносілі на розныя аб'екты інфраструктуры Салігорска надпісы і малюнкі, «ажыццяўляючы іх псуту».
 У жніўні 2021 года Гаўрылаў шляхам дамоўленасцей, у тым ліку за матэрыяльную ўзнагароду, уцягнуў іншага знаёмага — Сяргея Пасюка — у занятак «экстрэмісцкай дзейнасцю».
 Потым абвінавачаныя са жніўня па снежань 2021 года распаўсюджвалі на тэрыторыі Салігорска ўлёткі і іншую друкаваную прадукцыю. Экспертыза зместу «Сумленнай газеты», з асобнікамі якой быў затрыманы трэнер, сведчыла аб тым, што Гаўрылаў нібыта датычны да распальвання расавай, нацыянальнай, рэлігійнай або іншай сацыяльнай варожасці або варожасці, учыненага групай асоб.</t>
   </si>
   <si>
-    <t>Вырак суда 12.12.2022: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 07.04.2023: невядома. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
+    <t>Вырак суда 12.12.2022: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 07.04.2023: невядома. Суд па змене рэжыму дата невядомая: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-12-30 14:20:17</t>
   </si>
   <si>
-    <t>Андрэй Часлававіч Краснік</t>
-[...12 lines deleted...]
-    <t>2022-12-20 01:15:12</t>
+    <t>Максім Віктаравіч Палонская</t>
+  </si>
+  <si>
+    <t>16 лютага 1986</t>
+  </si>
+  <si>
+    <t>Вырак суда 29.01.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2025-02-14 14:52:53</t>
   </si>
   <si>
     <t>Аляксей Андрэевіч Чарнавусаў</t>
   </si>
   <si>
     <t>17 лютага 1991</t>
   </si>
   <si>
     <t>ПК-11, г.Ваўкавыск, вул. Ракасоўскага, 118, 231900</t>
   </si>
   <si>
     <t>Вырак суда 15.05.2024: 4 гады 3 месяца пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 05.09.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-04-09 22:28:05</t>
   </si>
   <si>
     <t>Зміцер Валер'евіч Гут</t>
   </si>
   <si>
     <t>18 лютага 1988</t>
   </si>
   <si>
     <t>Зміцер працаваў у IT сферы, да гэтага 7 гадоў прапрацаваў у пракуратуры.
 09.01.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
-    <t>6 гадоў пазбаўлення волі ў калоніі</t>
+    <t>Вырак суда 23.10.2023: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 09.01.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2023-10-16 18:51:25</t>
   </si>
   <si>
-    <t>Станіслаў Сяргеевіч Шапель</t>
-[...28 lines deleted...]
-    <t>2023-09-27 19:19:37</t>
+    <t>Аляксандр Іванавіч Шайпак</t>
+  </si>
+  <si>
+    <t>18 лютага 1983</t>
+  </si>
+  <si>
+    <t>Раней яго судзілі за распаўсюджванне экстрэмісцкіх матэрыялаў.</t>
+  </si>
+  <si>
+    <t>Вырак суда 12.03.2025: 2 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 05.05.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2025-02-17 19:02:32</t>
   </si>
   <si>
     <t>Уладзімір Юр'евіч Савельеў</t>
   </si>
   <si>
     <t>19 лютага 1987</t>
   </si>
   <si>
     <t>У пачатку кастрычніка 2022 г. у Маскоўскім раёне сталіцы на апоры лініі электраперадач невядомыя вывесілі бел-чырвона-белы сцяг і сцяг Украіны. У тэлеграм-канале Антона Матолькі на наступны дзень з'явіўся пост з фатаграфіяй сцяга і подпісам: "Мінчане віншуюць украінскі народ з цудоўнымі навінамі з крымскага моста. Крым — це Україна! Жыве Беларусь! Слава Украіне!". Падчас аператыўна-вышуковых мерапрыемстваў супрацоўнікі міліцыі затрымалі шасцярых мінчан ва ўзросце ад 34 да 36 гадоў, якія нібыта гэта зрабілі. У тым ліку Уладзіміра.
 Савельеў на праўладным відэа казаў , што акцыю зладзілі ў падтрымку ўкраінцаў: "Гэта падтрымка мірных грамадзян, якія гінуць у непатрэбнай вайне".
 14.09.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>2023-05-19 10:04:03</t>
+  </si>
+  <si>
+    <t>Павел Аляксандравіч Каберда</t>
+  </si>
+  <si>
+    <t>19 лютага 1983</t>
+  </si>
+  <si>
+    <t>У 2006 годзе ён скончыў магістратуру фізічнага факультэта БДУ. Да затрымання займаў пасаду вядучага інжынера-праграміста (кіруючая пасаду) у кампаніі EPAM. У маі 2020 года Павел разам з камандай іншых IT-супрацоўнікаў дапамагаў беларускім настаўнікам з арганізацыяй сістэмы дыстанцыйнай адукацыі. Павел жанаты, у яго двое дзяцей. На момант затрымання і суда яго жонка была цяжарная: ён не бачыў другога дзіця.
+Судзячы па сацсетках, Павел займаўся сацыяльнымі танцамі (хастлом).
+Падставай прысуду сталі грашовыя донаты праз PayPal у 2020-2022 гадах на адрас такіх фондаў і ініцыятываў, як BYSOL, BY_help, BYPOL і іншыя. Большасць донатаў складала ад 10 да 50 еўра, усяго пераводаў было каля дзесяці. Павел прызнаў факты перакладаў і патлумачыў іх жаданнем дапамагчы людзям, якія пацярпелі падчас пратэстаў ці страцілі працу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.01.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 300 базавых велічынь штрафу. Апеляцыя 23.04.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-01-15 16:54:26</t>
   </si>
   <si>
     <t>Аляксей Мікалаевіч Храловіч</t>
   </si>
   <si>
     <t>19 лютага 1984</t>
   </si>
   <si>
     <t>Экс-падпалкоўнік КДБ.
 Аб крымінальнай справе супраць падпалкоўніка вядома толькі з дзяржаўных СМІ.
 У 2021 годзе на тэлеканале ОНТ паказалі фільм «Аперацыя КДБ «Манкурты»», у якім паведамілі аб затрыманні падпалкоўніка КДБ Аляксея Храловіча.
 Значыць, пад вартай сілавік знаходзіцца каля года на момант абвяшчэння прысуду.
 Храловіч пазбаўлены воінскага звання «падпалкоўнік».</t>
   </si>
   <si>
     <t>Вырак суда 30.03.2022: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Суд па змене рэжыму 24.10.2023: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2022-03-30 19:11:23</t>
   </si>
   <si>
-    <t>Арсеній Алегавіч Майсейчык</t>
-[...12 lines deleted...]
-    <t>2022-03-12 19:28:48</t>
+    <t>Станіслаў Сяргеевіч Шапель</t>
+  </si>
+  <si>
+    <t>19 лютага 2006</t>
+  </si>
+  <si>
+    <t>Як паведамлялася ў фільме АНТ "Дзеці на прыцэле. Завербаваныя ворагам", Станіслава абвінавачваюць у тым, што ён пагадзіўся быць кур'ерам для "арганізацыі, якая курыравала СБУ". Там яго прадставілі як агента ўкраінскіх спецслужбаў-маўляў, хлопец запісаў відэа, што "гатовы працаваць супраць ФСБ і Пуціна". Але на момант здымкі фільма ён ужо адбываў пакаранне ў калоніі за "махлярства". Суд адбыўся ў маі 2024-га. Прыгавор невядомы, тэрмін можа складаць ад 3 да 10 гадоў калоніі са штрафам.
+Паводле фільма АНТ, у студзені 2023 года тады яшчэ 16-гадовы хлопец са шматдзетнай сям'і шукаў працу ў інтэрнэце. Ён натыкнуўся на ашуканцаў, якія прапанавалі працу кур'ерам - забіраць і перавозіць грошы. Станіславу сказалі запісаць відэа, на якім ён заявіў, што падтрымлівае Украіну і нібыта пагаджаецца працаваць для СБУ.</t>
+  </si>
+  <si>
+    <t>Вырак суда 31.07.2024: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 29.08.2024: невядома. Апеляцыя 04.10.2024: невядома. Суд па змене рэжыму дата невядомая: турэмны рэжым да канца тэрміну.</t>
+  </si>
+  <si>
+    <t>2024-07-30 00:03:14</t>
+  </si>
+  <si>
+    <t>Мікалай Аляксеевіч Багданчык</t>
+  </si>
+  <si>
+    <t>20 лютага 1976</t>
+  </si>
+  <si>
+    <t>ПУАТ-45, 225073, Брэсцкая вобл., Камянецкі р-н., в. Сушкі, вул. Цэнтральная, 1</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
+  </si>
+  <si>
+    <t>2026-06-26 21:29:09</t>
+  </si>
+  <si>
+    <t>Уладзіслаў Вітальевіч Вайцяховіч</t>
+  </si>
+  <si>
+    <t>20 лютага 1995</t>
+  </si>
+  <si>
+    <t>Уладзіслаў быў затрыманы ў жніўні 2021 года ў рамках крымінальнай справы, узбуджанай па артыкуле «акт тэрарызму».
+Паводле абвінавачання, з ліпеня 2020 па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група», якая нібыта рыхтавала экстрэмісцкія злачынствы. У яе ўваходзілі радыкальна настроеныя вайскоўцы, сілавікі, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам. Гэтая справа звязана са спробай падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і «арганізацыяй масавых беспарадкаў».
+Уладзіслава асудзілі па шматлікіх крымінальных артыкулах на вялікі тэрмін пазбаўлення волі, першыя пяць гадоў з якога — турэмны рэжым. Таксама яго пазбавілі воінскага звання.</t>
+  </si>
+  <si>
+    <t>Вырак суда 21.06.2023: 21 год пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму (з іх 5 гадоў турэмнага рэжыму), абмежаванне па ваеннай службе. Апеляцыя 04.10.2023: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2021-09-17 01:29:35</t>
   </si>
   <si>
     <t>Міхаіл Рыгоравіч Лапуноў</t>
   </si>
   <si>
     <t>20 лютага 1970</t>
   </si>
   <si>
     <t>Бацька палітвязня Мікіты Залатарова . Міхаіла затрымалі 8 жніўня 2023 г. і асудзілі на 15 сутак арышту па арт. 19.11 КаАП РБ (распаўсюд экстрэмісцкіх матэрыялаў). Пасля першага арышту на волю ён не выйшаў і быў асуджаны па тым жа артыкуле яшчэ на 15 сутак, а потым - яшчэ на 15 сутак.
 22 верасня 2023 года, напярэдадні вызвалення пасля адбыцця трэцяга адміністрацыйнага арышту запар, яго зноў прызналі вінаватым у здзяйсненні правапарушэння і чацвёрты раз адправілі ў ізалятар.
 24 кастрычніка "экстрэмісцкім фармаваннем" па рашэнні КДБ быў прызнаны закрыты Telegram — чат "Гомель за Мікіту Залатарова", а яго адзіным пазначаным удзельнікам — бацька палітвязня Міхаіл Лапуноў.
 Праваабаронцам стала вядома , што праз некаторы час пасля адбыцця адміністрацыйных арыштаў Міхаіл быў узяты пад варту. Па стане на лета 2024 г. утрымліваецца ў СІЗА .</t>
   </si>
   <si>
-    <t>Вырак суда 30.08.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 15.11.2024: невядома.</t>
+    <t>Вырак суда 30.08.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 15.11.2024: невядома.</t>
   </si>
   <si>
     <t>2023-09-26 14:03:10</t>
   </si>
   <si>
-    <t>Уладзіслаў Вітальевіч Вайцяховіч</t>
-[...29 lines deleted...]
-  <si>
     <t>Арцём Сяргеевіч Міцук</t>
   </si>
   <si>
     <t>21 лютага 2001</t>
   </si>
   <si>
     <t>Быў затрыманы па справе аб масавых беспарадках і абвінавачаны ва ўдзеле ў тэлеграм-каналах "радыкальнага напрамку".</t>
   </si>
   <si>
     <t>Вырак суда 19.07.2021: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 23.11.2021: прысуд пакінуты без змены. Апеляцыя 10.07.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-25 11:33:01</t>
   </si>
   <si>
-    <t>Наталля Аляксандраўна Чубоўская</t>
-[...5 lines deleted...]
-    <t>2025-10-30 15:34:18</t>
+    <t>Аляксандр Сяргеевіч Леановіч</t>
+  </si>
+  <si>
+    <t>21 лютага 1991</t>
+  </si>
+  <si>
+    <t>Паводле праўладных СМІ, быў асуджаны за тое, што адправіў дадзеныя трох сваіх былых таварышаў па службе ў адзін з "экстрэмісцкіх" Тelegram-каналаў.
+24.10.2023 адбылося пасяджэнне суда на прадмет "вызвалення асуджанага ад пакарання ў выглядзе пазбаўлення волі, выкананне якога было адтэрмінавана".</t>
+  </si>
+  <si>
+    <t>Вырак суда 08.09.2023: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2023-08-30 15:41:08</t>
   </si>
   <si>
     <t>Алег Ігаравіч Сычоў</t>
   </si>
   <si>
     <t>21 лютага 1976</t>
   </si>
   <si>
     <t>47-гадовы Алег нарадзіўся ў Краснаярску, але ў нулявых пераехаў у Беларусь і ўжо атрымаў грамадзянства.  У праўладным фільме паказалі, як «украінскага тэрарыста» Мікалая Швеца затрымалі 4 сакавіка ў доме Алега ў садовым таварыстве «Бярозавы Гай» у вёсцы Чарцяж (Бараўлянскі сельсавет).
 Сычова разам з жонкай Настай Пілько сілавікі затрымалі 3 сакавіка ў гэтым самым доме. Паводле інфармацыі праваабаронцаў, абодва яны зараз знаходзяцца ў СІЗА КДБ.
 Затрыманая пара мае двух непаўналетніх дзяцей, якія зараз з бабуляй .</t>
   </si>
   <si>
     <t>Вырак суда 03.10.2024: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.12.2024: невядома.</t>
   </si>
   <si>
     <t>2023-04-07 13:01:12</t>
   </si>
   <si>
-    <t>Арцём Руслановіч Закржэўскі</t>
-[...16 lines deleted...]
-    <t>2022-06-30 20:48:16</t>
+    <t>Наталля Аляксандраўна Чубоўская</t>
+  </si>
+  <si>
+    <t>21 лютага 1981</t>
+  </si>
+  <si>
+    <t>Доўгі час працавала прафесійным візажыстам, грымёрам і бутафорам. Жанчына стварала вясельныя выявы і прымала кліентак у мясцовым салоне прыгажосці. Таксама яна ўдзельнічала ў адкрыцці арт-студыі Le Grand.
+Наталля Чубоўская - вядомы ў горадзе над Нёманам чалавек. У яе інстаграме больш за 9 тысяч падпісчыкаў, у жанчыны шмат кліентаў і свой салон.</t>
+  </si>
+  <si>
+    <t>Вырак суда 24.04.2026: 5 гадоў 5 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-10-30 15:34:18</t>
+  </si>
+  <si>
+    <t>Уладзіслаў Уладзіміравіч Зянюк</t>
+  </si>
+  <si>
+    <t>21 лютага 1994</t>
+  </si>
+  <si>
+    <t>Вырак суда 08.11.2021: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2022-06-14 20:17:50</t>
   </si>
   <si>
     <t>Андрэй Канстанцінавіч Ярэмчык</t>
   </si>
   <si>
     <t>23 лютага 1993</t>
   </si>
   <si>
     <t>Бас-гітарыст гурта TOR BAND.
 20 студзеня 2023 года стала вядома, што гурт Tor Band прызналі экстрэмісцкім фармаваннем.
 У склад КДБ унесла Зміцера Галавача і яго жонку Юлію, Яўгена Бурло і Андрэя Ярэмчыка.
 Гэта першы музычны калектыў, які патрапіў у спіс экстрэмісцкіх фармаванняў.</t>
   </si>
   <si>
     <t>7.5 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму</t>
   </si>
   <si>
     <t>2023-01-24 13:54:58</t>
   </si>
   <si>
-    <t>Аляксей Анатольевіч Кайдаш</t>
-[...30 lines deleted...]
-    <t>2024-03-13 11:05:07</t>
+    <t>Андрэй Яўгенавіч Паротнікаў</t>
+  </si>
+  <si>
+    <t>24 лютага 1978</t>
+  </si>
+  <si>
+    <t>Палітолаг, спецыяліст па праблемах бяспекі. Кіраўнік аналітычнага цэнтру Belarus Security Blog; член Рады арганізацыі «Правы альянс» (2010-2011).
+Па словах знаёмага Андрэя, яго затрымалі ў Маскве некалькі дзён таму. Цяпер яго даставілі ў Менск і ён зараз знаходзіцца ў СІЗА КДБ. </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Вырак суда 31.10.2024: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 18.03.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2023-03-23 23:52:54</t>
   </si>
   <si>
     <t>Сяргей Анатольевіч Сакалоў</t>
   </si>
   <si>
     <t>24 лютага 1976</t>
   </si>
   <si>
     <t>Сяргей быў затрыманы ў жніўні 2021 года ў межах крымінальнай справы, узбуджанай па артыкуле «акт тэрарызму».
 Паводле абвінавачання, з ліпеня 2020 года па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група, мэтай якой было здзяйсненне экстрэмісцкіх злачынстваў. У групе ўдзельнічалі радыкальна настроеныя асобы, у тым ліку былыя і дзейныя вайскоўцы, супрацоўнікі сілавых органаў, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам». Гэтая справа звязана з абвінавачваннямі ў спробе падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і «арганізацыі масавых беспарадкаў».
 Сяргея асудзілі па некалькіх крымінальных артыкулах на вялікі тэрмін пазбаўлення волі і штрафу, а таксама яго пазбавілі воінскага звання.</t>
   </si>
   <si>
     <t>Вырак суда 21.06.2023: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 700 базавых велічынь штрафу, абмежаванне па ваеннай службе. Апеляцыя 04.10.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-11-15 19:40:36</t>
   </si>
   <si>
-    <t>Андрэй Яўгенавіч Паротнікаў</t>
-[...63 lines deleted...]
-  <si>
     <t>Ягор Рамановіч Цюшкевіч</t>
   </si>
   <si>
     <t>25 лютага 1997</t>
   </si>
   <si>
     <t>Музыка. Працаваў у лялечным тэатры ў Брэсце.
 Першы раз быў асуджаны ў Брэсцкім абласным судзе 19.12.2024 года.
 У кастрычніку 2025 года стала вядома, што на Ягора завялі новую крымінальную справу і перавялі ў СІЗА.</t>
   </si>
   <si>
-    <t xml:space="preserve"> Вырак суда 19.12.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 04.03.2025: невядома.</t>
+    <t>Вырак суда 19.12.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 04.03.2025: невядома. Вырак суда дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2024-12-12 12:21:12</t>
   </si>
   <si>
-    <t>Дзмітрый Васільевіч Андрасюк</t>
-[...13 lines deleted...]
-    <t>2021-09-21 17:48:17</t>
+    <t>Павел Леанідавіч Нядбайла</t>
+  </si>
+  <si>
+    <t>25 лютага 1981</t>
+  </si>
+  <si>
+    <t>Жыхар Светлагорска быў затрыманы 29 верасня 2020 года па справе аб масавых беспарадках і абвінавачаны ва ўдзеле ў тэлеграм-каналах "радыкальнага напрамку".</t>
+  </si>
+  <si>
+    <t>2021-02-26 21:47:17</t>
   </si>
   <si>
     <t>Аляксей Дзмітрыевіч Шышкавец</t>
   </si>
   <si>
     <t>25 лютага 1979</t>
   </si>
   <si>
     <t>Затрыманы за «падрыхтоўку да дыверсіі на чыгунцы».
 Паводле інфармацыі МУС, у пачатку 2022 года мужчына «увайшоў у склад экстрэмісцкага фарміравання «ByPol», аўтарызаваўшыся ў мабілізацыйным чат-боце для здзяйснення супрацьпраўных дзеянняў у Беларусі».
 1 сакавіка ён нібыта атрымаў указанні па блакаванні чыгуначных шляхоў, а таксама па вырабе і выкарыстанні «кактэйляў Молатава».</t>
   </si>
   <si>
     <t>Вырак суда 12.10.2022: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 06.01.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2022-03-11 01:18:52</t>
+  </si>
+  <si>
+    <t>Аляксей Паўловіч Пераверзеў</t>
+  </si>
+  <si>
+    <t>25 лютага 2002</t>
+  </si>
+  <si>
+    <t>Па сцвярджэнні праўладных СМІ абвінавачваецца ў фінансаванні тэрарыстычнай дзейнасці за данат Палку Каліноўскага 50 уе ў 2023 годзе.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-04-03 14:00:05</t>
   </si>
   <si>
     <t>Ларыса Іванаўна Прохарава</t>
   </si>
   <si>
     <t>25 лютага 1975</t>
   </si>
   <si>
     <t>Затрыманы разам з усёй сям'ёй (муж, дачка, сын) па падазрэнні ў "дзяржзмене". Дачку пазней, мяркуючы па ўсім, адпусцілі. Падрабязнасці справы невядомыя.
 Працавала санітаркай у Гомельскай гарадской клінічнай бальніцы №3. Ларыса Прохарава – зусім непублічны чалавек. Яна нарадзілася ў 1975 годзе ў Грабаўцы, дзе пражыла ўсё жыццё.
 Удзельнікі закрытага працэсу маюць падпіскі аб неразгалошванні. З неафіцыйнай крыніцы вядома, што крымінальная справа тычыцца фатаграфавання розных аб'ектаў на тэрыторыі Беларусі, а за фігурантамі справы нейкі час перад арыштам сачылі спецслужбы.
 Сям'я Прохаравых доўгі час жыла ў вёсцы Грабаўка Гомельскага раёна. На момант затрымання яны жылі ў вёсцы Уза Гомельскага раёна, куды пераехалі два гады таму.</t>
   </si>
   <si>
     <t>Вырак суда 20.06.2024: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 30.08.2024: невядома.</t>
   </si>
   <si>
     <t>2023-12-29 15:11:09</t>
   </si>
   <si>
-    <t>Віталь Іванавіч Хальчыцкі</t>
-[...13 lines deleted...]
-  <si>
     <t>Павел Юр'евіч Бялюцін</t>
   </si>
   <si>
     <t>27 лютага 1977</t>
   </si>
   <si>
     <t>Павел быў асуджаны ў судзе Фрунзенскага раёна горада Мінска 23 траўня 2022 года па арт. 369 КК РБ.
 У вячэрнім выпуску навін на дзяржаўным тэлебачанні "Беларусь 1" пятага мая 2025 года Паўла назвалі "ўдзельнікам экстрэмісцкага фарміравання" і "часткай Віленскай харугвы", мэта якой нібыта ўварванне ў Беларусь. У роліку паведамлялася , што актывіст нібыта праходзіў ваенізаваную трэніроўку ва ўказанай арганізацыі. А таксама нібыта ў 2020 годзе ўдзельнічаў у акцыях пратэсту і ўваходзіў у склад групы, якая планавала атаку беспілотнікамі Астравецкай АЭС.
 Паведамляецца, што Павал зьехаў з Беларусі, а яго аб'явілі ў міждзяржаўны вышук. Абставіны затрымання актывіста невядомыя. На відэа мужчыну ў аэрапорце выводзяць з самалёта супрацоўнікі з павязкамі КДБ і перасаджваюць у аўтамабіль.</t>
   </si>
   <si>
     <t>Галоўпаштамт, а\с 8, Мінск 220050</t>
   </si>
   <si>
     <t>Вырак суда 23.05.2022: невядома гадоў абмежаванні волі без накіравання. Суд па змене рэжыму 19.03.2025: невядома.</t>
   </si>
   <si>
     <t>2022-06-01 18:47:07</t>
   </si>
   <si>
-    <t>Глеб Уладзіміравіч Жукаў</t>
-[...10 lines deleted...]
-  <si>
     <t>Аліна Віктараўна Шаўцова</t>
   </si>
   <si>
     <t>27 лютага 2004</t>
   </si>
   <si>
     <t>Студэнтка Мінскага дзяржаўнага лінгвістычнага ўніверсітэта. Затрымана ў верасні 2024 года. Спачатку была асуджаная два разы на суткі па адміністрацыйным артыкуле, пасля чаго завялі крымінальную справу. Па сцвярджэнні знаёмых, крымінальная справа палітычна матываваная.
 Аліну Шаўцову ўнеслі ў спіс удзельнікаў "экстрэмісцкага фарміравання" "Школа лідэрства для жанчын" у канцы верасня 2024 года. Гэта адукацыйны праект для беларускіх студэнтак, які дапамагае ім развіць лідарскія якасці.</t>
   </si>
   <si>
     <t>Вырак суда 19.06.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-01-07 17:33:41</t>
   </si>
   <si>
     <t>Руслан Аляксандравіч Лабанок</t>
   </si>
   <si>
     <t>28 лютага 1983</t>
   </si>
   <si>
     <t>Руслан — бізнесмен, заснавальнік і былы дырэктар візавага цэнтра Іспаніі ў Мінску — быў затрыманы супрацоўнікамі КДБ у кастрычніку 2021 года ў аэрапорце, калі збіраўся пакінуць Беларусь. Затрыманне адбылося ў рамках крымінальнай справы, узбуджанай па палітычных матывах.
 У сакавіку 2023 года Руслан быў асуджаны па артыкулах "дача хабару" і "здрада дзяржаве". Суд прыгаварыў яго да працяглага тэрміну пазбаўлення волі і буйнога штрафу.
 У жніўні 2024 года ўмовы яго ўтрымання былі больш жорсткімі — Руслана перавялі на турэмны рэжым. З таго моманту яму забаронены перадачы, спатканні і іншыя формы падтрымкі. На асабістыя патрэбы яму дазволена выкарыстоўваць не больш за адну базавую велічыню ў месяц.</t>
   </si>
   <si>
     <t>СТ-8, Жодзіна, вул. Савецкая 22А, 222163</t>
   </si>
   <si>
     <t>Вырак суда 06.03.2023: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 1000 рублёў кампенсацыі. Апеляцыя 05.05.2023: прысуд пакінуты без змены. Суд па змене рэжыму 28.08.2024: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2023-03-05 00:05:05</t>
-  </si>
-[...42 lines deleted...]
-    <t>2025-10-15 12:53:46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1627,51 +1450,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I77"/>
+  <dimension ref="A1:I63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1707,2122 +1530,1755 @@
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
+      <c r="I3" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="I4" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" t="s">
         <v>30</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" t="s">
         <v>31</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" t="s">
         <v>36</v>
       </c>
-      <c r="C6" t="s">
+      <c r="I6" t="s">
         <v>37</v>
-      </c>
-[...16 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="I7" t="s">
         <v>42</v>
-      </c>
-[...16 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>46</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
         <v>47</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>48</v>
       </c>
       <c r="I8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
         <v>52</v>
       </c>
-      <c r="F9" t="s">
-[...5 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>56</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
         <v>57</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
         <v>58</v>
       </c>
-      <c r="F10" t="s">
-[...5 lines deleted...]
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
         <v>61</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>62</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" t="s">
         <v>63</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>64</v>
       </c>
       <c r="I11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" t="s">
         <v>68</v>
       </c>
       <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
         <v>69</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
         <v>70</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>74</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>75</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B14" t="s">
-        <v>79</v>
+        <v>80</v>
+      </c>
+      <c r="C14" t="s">
+        <v>81</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>46</v>
+      </c>
+      <c r="E16" t="s">
+        <v>47</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B17" t="s">
-        <v>96</v>
+        <v>97</v>
+      </c>
+      <c r="C17" t="s">
+        <v>98</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="I17" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B18" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="I18" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B19" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C19" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>106</v>
+        <v>47</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I19" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B20" t="s">
-        <v>110</v>
+        <v>113</v>
+      </c>
+      <c r="C20" t="s">
+        <v>114</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
+        <v>57</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="I20" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B21" t="s">
-        <v>114</v>
+        <v>118</v>
+      </c>
+      <c r="C21" t="s">
+        <v>119</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="F21" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="I21" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B22" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C22" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D22" t="s">
-        <v>69</v>
+        <v>46</v>
+      </c>
+      <c r="E22" t="s">
+        <v>47</v>
       </c>
       <c r="F22" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="I22" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B23" t="s">
-        <v>123</v>
+        <v>128</v>
+      </c>
+      <c r="C23" t="s">
+        <v>129</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="F23" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="I23" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B24" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C24" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
+      <c r="E24" t="s">
+        <v>57</v>
+      </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H24" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="I24" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B25" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C25" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="F25" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="I25" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B26" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="C26" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="I26" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B27" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D27" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="F27" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="I27" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B28" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C28" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>52</v>
+        <v>155</v>
       </c>
       <c r="F28" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="I28" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B29" t="s">
-        <v>153</v>
+        <v>144</v>
+      </c>
+      <c r="C29" t="s">
+        <v>159</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="F29" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="I29" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C30" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>165</v>
       </c>
       <c r="F30" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="I30" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="B31" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="C31" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="D31" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="E31" t="s">
-        <v>164</v>
+        <v>47</v>
       </c>
       <c r="F31" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="I31" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B32" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
+      <c r="E32" t="s">
+        <v>175</v>
+      </c>
       <c r="F32" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="I32" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B33" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="C33" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>80</v>
+        <v>181</v>
       </c>
       <c r="F33" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="I33" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="B34" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="C34" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="D34" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="F34" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="I34" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="B35" t="s">
-        <v>168</v>
+        <v>190</v>
       </c>
       <c r="C35" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="F35" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="I35" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="B36" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="C36" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="I36" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="B37" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D37" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H37" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="I37" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="B38" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>87</v>
+        <v>206</v>
       </c>
       <c r="F38" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="I38" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="B39" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="C39" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>164</v>
+        <v>63</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G39" t="s">
         <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="I39" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B40" t="s">
-        <v>208</v>
+        <v>215</v>
+      </c>
+      <c r="C40" t="s">
+        <v>216</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
+      <c r="E40" t="s">
+        <v>192</v>
+      </c>
       <c r="F40" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G40" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="I40" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="B41" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="C41" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>214</v>
+        <v>83</v>
       </c>
       <c r="I41" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="B42" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="C42" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="F42" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="I42" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B43" t="s">
-        <v>222</v>
+        <v>229</v>
+      </c>
+      <c r="C43" t="s">
+        <v>230</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>223</v>
+        <v>155</v>
       </c>
       <c r="F43" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="I43" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="B44" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="C44" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="I44" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="B45" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>32</v>
+        <v>240</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="G45" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H45" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="I45" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="B46" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="C46" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="I46" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="B47" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="C47" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
+      <c r="E47" t="s">
+        <v>206</v>
+      </c>
       <c r="F47" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>88</v>
+        <v>251</v>
       </c>
       <c r="I47" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="B48" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="C48" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>184</v>
+        <v>57</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="I48" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="B49" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="C49" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="E49" t="s">
-        <v>27</v>
+        <v>181</v>
       </c>
       <c r="F49" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="I49" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="B50" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="C50" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50" t="s">
-        <v>223</v>
+        <v>25</v>
       </c>
       <c r="F50" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="I50" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="B51" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="C51" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="D51" t="s">
-        <v>12</v>
+        <v>46</v>
+      </c>
+      <c r="E51" t="s">
+        <v>47</v>
       </c>
       <c r="F51" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="I51" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="B52" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
+      <c r="E52" t="s">
+        <v>57</v>
+      </c>
       <c r="F52" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H52" t="s">
-        <v>82</v>
+        <v>275</v>
       </c>
       <c r="I52" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="B53" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="C53" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="F53" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="I53" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="B54" t="s">
-        <v>275</v>
+        <v>283</v>
+      </c>
+      <c r="C54" t="s">
+        <v>284</v>
       </c>
       <c r="D54" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
+      <c r="H54" t="s">
+        <v>285</v>
+      </c>
       <c r="I54" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="B55" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="C55" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="F55" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G55" t="s">
         <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="I55" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="B56" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="C56" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
-      <c r="E56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="I56" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="B57" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="C57" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>32</v>
+        <v>206</v>
       </c>
       <c r="F57" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>291</v>
+        <v>256</v>
       </c>
       <c r="I57" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="B58" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="C58" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>296</v>
+        <v>82</v>
       </c>
       <c r="F58" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="I58" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="B59" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="C59" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
+      <c r="E59" t="s">
+        <v>192</v>
+      </c>
       <c r="F59" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="I59" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="B60" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="C60" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E60" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F60" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="I60" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="B61" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="C61" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>52</v>
+        <v>319</v>
       </c>
       <c r="F61" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="I61" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="B62" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="C62" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E62" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="F62" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>33</v>
+        <v>325</v>
       </c>
       <c r="I62" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="B63" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="C63" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>75</v>
+        <v>330</v>
       </c>
       <c r="F63" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>33</v>
+        <v>331</v>
       </c>
       <c r="I63" t="s">
-        <v>320</v>
-[...67 lines deleted...]
-      <c r="C66" t="s">
         <v>332</v>
-      </c>
-[...320 lines deleted...]
-        <v>389</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">