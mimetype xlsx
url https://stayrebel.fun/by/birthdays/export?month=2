--- v3 (2026-07-29)
+++ v4 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
   <si>
     <t>Імя і прозвішча</t>
   </si>
   <si>
     <t>Дзень народзінаў</t>
   </si>
   <si>
     <t>Апісанне</t>
   </si>
   <si>
     <t>Пол</t>
   </si>
   <si>
     <t>Адрас</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>ПЦ Вясна</t>
   </si>
   <si>
     <t>Прысуд</t>
   </si>
   <si>
@@ -68,773 +68,832 @@
   <si>
     <t>1 лютага 1987</t>
   </si>
   <si>
     <t>У сюжэце бел дзярж тэлеканала паведамілі , што Аляксандр перавёў BYPOL у траўні 2021 года каля 800 даляраў ЗША. Варта адзначыць, што BYPOL прызналі экстрэмісцкай арганізацыяй у лістападзе 2021 года, то бок у момант пераводу ініцыятыва экстрэмісцкай не з'яўлялася.
 Па словах сведкаў, Аляксандру сапраўды прапанавалі кампенсаваць шкоду праз фонд, звязаны з прэзідэнтам. Ён пагадзіўся на такую кампенсацыю ў абмен на вызваленне, але ўсё пайшло не па плане. Аляксандр атрымаў адмову, а яго грошы (каля 30 біткоінаў) былі канфіскаваныя. Арганізацыю BYPOL прызналі "тэрарыстычным фармаваннем", і супраць Аляксандра распачалі новую крымінальную справу па артыкуле "Фінансаванне тэрарыстычнай дзейнасці".
 15 сакавіка 2024 года ў Мінскім гарадскім судзе суддзя Алена Шылько вынесла новы прысуд - 9 гадоў пазбаўлення волі. Хвалі памілавання, якія прайшлі па краіне, палітвязня не закранулі.</t>
   </si>
   <si>
     <t>Мужчынскі</t>
   </si>
   <si>
     <t>ПК №17, 213004, г. Шклоў, вул. 1-я Завадская, 8</t>
   </si>
   <si>
     <t>У зняволенні</t>
   </si>
   <si>
     <t>Так</t>
   </si>
   <si>
     <t>Вырак суда 31.10.2022: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.01.2023: невядома. Вырак суда 15.03.2024: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 17.05.2024: невядома.</t>
   </si>
   <si>
     <t>2022-10-13 21:55:50</t>
+  </si>
+  <si>
+    <t>Андрэй Уладзіміравіч Андронаў</t>
+  </si>
+  <si>
+    <t>2 лютага 1977</t>
+  </si>
+  <si>
+    <t>ПК-22, а/с 20, Брэсцкая вобласць, г. Івацэвічы, ст. Даманава, 225295</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-07-12 20:26:29</t>
+  </si>
+  <si>
+    <t>Пётр Часлававіч Юркевіч</t>
+  </si>
+  <si>
+    <t>2 лютага 1973</t>
+  </si>
+  <si>
+    <t>Пётр быў затрыманы ў студзені 2022 года па абвінавачанні ў тэрарызме, выстаўленым на палітычнай глебе, і асуджаны па некалькіх крымінальных артыкулах. Яму прызначылі вялікі тэрмін пазбаўлення волі, першыя пяць гадоў з якога - турэмны рэжым.
+Паводле абвінавачання, з ліпеня 2020 па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група», якая нібыта рыхтавала экстрэмісцкія злачынствы. У яе ўваходзілі радыкальна настроеныя вайскоўцы, сілавікі, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам. Гэтая справа звязана са спробай падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і "арганізацыяй масавых беспарадкаў".
+Пятра зноў пераводзілі ў СІЗА-1 у 2025 годзе, верагодна па новай крымінальнай справе, у пачатку лістапада 2025 года зноў быў этапаваны ў калонію.</t>
+  </si>
+  <si>
+    <t>Вырак суда 21.06.2023: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму (з іх 5 гадоў турэмнага рэжыму). Апеляцыя 04.10.2023: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2023-01-23 20:18:16</t>
   </si>
   <si>
     <t>Віктар Дзмітрыевіч Новік</t>
   </si>
   <si>
     <t>2 лютага 1989</t>
   </si>
   <si>
     <t>Супрацоўнік мытні.
 У Мінскім гарадскім судзе з 10 кастрычніка 2023 года па 6 лютага 2024 года праходзіла закрытае пасяджэнне ў адносінах да трох супрацоўнікаў мытнай службы Яўгена Гурыновіча, Віктара Новіка і Уладзіміра Журомскага. Агулам іх судзілі па васьмі артыкулах Крымінальнага кодэкса. Сярод іншага іх абвінавачваюць у "здрадах дзяржаве", "садзейнічанні экстрэмісцкай дзейнасці", "перавышэнні службовых паўнамоцтваў", "ўзбуджэнні іншай сацыяльнай варожасці", "стварэнні або ўдзеле ў экстрэмісцкіх фарміраваннях".
 Падрабязнасці справы і прычыны пераследу праваабаронцам невядомыя.
 24.05.2024 адбылося апеляцыйнае пасяджэнне суда, прыгавор уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 05.02.2024: 13 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 500 базавых велічынь штрафу. Апеляцыя 24.05.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2023-10-10 00:13:29</t>
   </si>
   <si>
-    <t>Андрэй Уладзіміравіч Андронаў</t>
-[...28 lines deleted...]
-    <t>2023-01-23 20:18:16</t>
+    <t>Цімафей Алегавіч Пугачоў</t>
+  </si>
+  <si>
+    <t>3 лютага 1996</t>
+  </si>
+  <si>
+    <t>Цімафей - бубнач, ён граў у розных калектывах і запісваў каверы. Яго праца таксама была напрамую звязана з хобі: ён працаваў у гомельскай кампаніі "Саўнд-ЛД" (SoundLand), якая займаецца стварэннем і продажам прафесійнай гукавой апаратуры.</t>
+  </si>
+  <si>
+    <t>Вырак суда 29.01.2026: 3 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-04-07 19:26:46</t>
   </si>
   <si>
     <t>Аляксандр Валер'евіч Каваль</t>
   </si>
   <si>
     <t>3 лютага 1985</t>
   </si>
   <si>
     <t>Коваль быў затрыманы 28 траўня 2023 года на мяжы. Ён вяртаўся са спаборніцтваў у Славакіі, а пры ўездзе ў Беларусь у Коваля запатрабавалі на праверку тэлефон. Мужчына сам даў сілавікам тэлефон і пароль да яго. Пры аглядзе ў яго знайшлі “забароненыя” на думку беларускіх сілавікоў дадзеныя. З таго дня Каваль у няволі.На крымінальным судзе Коваля абвінавацілі ў тым, што 27 сакавіка 2022 года ён адправіў відэа ў тэлеграм-бот "Рэдакцыя Nexta". На відэа было перамяшчэнне ваеннай тэхнікі на кальцавой дарозе МКАД (вакол Мінска). Такім чынам, на думку дзяржабвінавачання, Коваль здзейсніў злачынства, бо беларускія ўлады лічаць Nexta «экстрэмісцкім фармаваннем».</t>
   </si>
   <si>
     <t>2,5 гады пазбаўлення волі ў калоніі</t>
   </si>
   <si>
     <t>2023-09-13 12:47:23</t>
-  </si>
-[...47 lines deleted...]
-    <t>2025-11-04 18:52:17</t>
   </si>
   <si>
     <t>Аляксандр Аркадзьевіч Максімавіч</t>
   </si>
   <si>
     <t>4 лютага 1996</t>
   </si>
   <si>
     <t>Абвінавачваецца ў фінансаванні экстрэмісцкай і тэрарыстычнай дзейнасці праз ахвяраванні на пратэстную ініцыятыву (Байсол).
 Аляксандр родам ён з Глуска, невялікага райцэнтра ў Магілёўскай вобласці. Пасля заканчэння школы паступіў у Беларускі дзяржаўны ўніверсітэт інфарматыкі і радыёэлектронікі на спецыяльнасць”Інфармацыйныя сістэмы і тэхналогіі ў лагістыцы”. Пасля заканчэння пайшоў у магістратуру.
 Працаваў Аляксандр у сферы IT.</t>
   </si>
   <si>
     <t>ПК №15, 212013, г.Магілёў, п/а Вейна, Слаўгарадская шаша 183</t>
   </si>
   <si>
     <t>Вырак суда 30.05.2024: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 06.08.2024: невядома.</t>
   </si>
   <si>
     <t>2024-05-05 15:28:56</t>
   </si>
   <si>
     <t>Андрэй Аляксандравіч Гарун</t>
   </si>
   <si>
     <t>4 лютага 1989</t>
   </si>
   <si>
     <t>Андрэй да затрымання працаваў у EPAM і раней з'яўляўся супрацоўнікам праваахоўных органаў.
 Быў затрыманы ў кастрычніку 2021 года ў межах крымінальнай справы, узбуджанай па артыкулах «распальванне варожасці» і «незаконны збор і распаўсюджванне звестак аб прыватным жыцці», і узяты пад варту ў СІЗА.
 У жніўні 2022 года Андрэя асудзілі за перадачу гэтых сілавікоў у Telegram-каналы «Карнікі Беларусі» і «Чорная кніга Беларусі» і прыгаварылі да пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>ПК №3, 211300, п.Віцьба, Віцебская вобл, Віцебскі раён</t>
   </si>
   <si>
     <t>Вырак суда 25.08.2022: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 25.11.2022: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-12-21 14:31:02</t>
   </si>
   <si>
-    <t>Аляксей Ігаравіч Галаўко</t>
-[...15 lines deleted...]
-    <t>2021-03-29 22:45:40</t>
+    <t>Васіль Алегавіч Прохараў</t>
+  </si>
+  <si>
+    <t>4 лютага 1992</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 15.12.2025: невядома.</t>
+  </si>
+  <si>
+    <t>2025-11-04 18:52:17</t>
+  </si>
+  <si>
+    <t>Таццяна Алегаўна Францкевіч</t>
+  </si>
+  <si>
+    <t>4 лютага 1959</t>
+  </si>
+  <si>
+    <t>Таццяну Францкевіч і Наталлю Лабацэвіч затрымалі 19 ліпеня 2024 г., калі Таццяну выклікалі ў следчы камітэт падпісаць падпіску аб не выездзе з горада Полацк, а Наталля паехала разам з ёй падтрымаць.
+Супраць Таццяны Францкевіч, маці асуджанага анархіста Аляксандра Францкевіча, і яе сястры Наталлі Лабацэвіч, маці былога палітвязня Іллі Лабацэвіча, завялі крымінальную справу і змясцілі ў СІЗА Віцебску.</t>
+  </si>
+  <si>
+    <t>Жаночы</t>
+  </si>
+  <si>
+    <t>Гомель, ПК-4, вул. Антошкіна 3, 246035</t>
+  </si>
+  <si>
+    <t>Вырак суда 18.02.2025: 3 гады 3 месяца пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 15.04.2025: адпраўлена на перагляд. Вырак суда 16.06.2025: 3 гады 3 месяца пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2024-07-25 20:26:18</t>
+  </si>
+  <si>
+    <t>Сяргей Іванавіч Валадзько</t>
+  </si>
+  <si>
+    <t>5 лютага 1980</t>
+  </si>
+  <si>
+    <t>Псіхолаг з Пастаўскага раёна. Затрыманы за каментарыі, падрабязнасці пераследу невядомыя.
+Хутчэй за ўсё гэта беларускі псіхолаг і коуч Сяргей Валадзько , заснавальнік «Трэнінг Клуба»: ён з пачатку чэрвеня перастаў абнаўляць сацсеткі .</t>
+  </si>
+  <si>
+    <t>СІЗА №1 Навадворскі с/с, 143/4, в. Пашковічы, Мінскі раён, Мінская вобласць 223016</t>
+  </si>
+  <si>
+    <t>2026-09-10 22:35:04</t>
+  </si>
+  <si>
+    <t>Дыяна Мікалаеўна Стульба</t>
+  </si>
+  <si>
+    <t>6 лютага 1984</t>
+  </si>
+  <si>
+    <t>Судмедэксперт.
+27.02.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
+  </si>
+  <si>
+    <t>3 гады пазбаўлення волі ў калоніі агульнага рэжыму</t>
+  </si>
+  <si>
+    <t>2024-02-15 23:01:27</t>
   </si>
   <si>
     <t>Яўген Аляксандравіч Бодрыкаў</t>
   </si>
   <si>
     <t>6 лютага 1997</t>
   </si>
   <si>
     <t>Яўген — ураджэнец Оршы, пераможца рэспубліканскай алімпіяды па гісторыі і выпускнік гістфака БДУ.
 У 2020 годзе яго затрымалі і збілі падчас пратэстаў у Менску, пасля чаго аштрафавалі за «ўдзел у несанкцыянаваным мерапрыемстве».
 У 2022 годзе яго зноў прыцягнулі па тым жа артыкуле — суд у Оршы прызначыў 15 сутак арышту за фота ў сацсетках з майкай з «Пагоняй».
 У 2025 годзе супраць яго распачалі новую крымінальную справу, як мяркуецца, за здымку перасоўванняў ваеннай тэхнікі, і прысудзілі да абмежавання волі з накіраваннем.</t>
   </si>
   <si>
     <t>ПУАТ-7, Пружанскі раён, в. Куплін, 225136</t>
   </si>
   <si>
     <t>Хімія са скіраваннем</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-06-09 22:10:00</t>
   </si>
   <si>
     <t>Андрэй Андрэевіч Зайкоў</t>
   </si>
   <si>
     <t>6 лютага 1987</t>
   </si>
   <si>
     <t>Андрэю 36 гадоў. У 2020-м працаваў у агенцтве нерухомасці "Этажы". У мужчыны ёсць маленькая дачка.
 Паводле праўладных тэлеграм-каналаў, ён сам напісаў у Чорную кнігу Беларусі і прапанаваў скідваць адрасы сілавікоў, якія маюць дачыненне да рэпрэсій. Андрэй не ведаў, што на тым баку яму адказвае супрацоўнік ГУБАЗіК Артур Гайко.
 Андрэя затрымалі 10 лістапада 2023 года. Цяпер яму пагражае да 12 гадоў зняволення.
 Мужчына карыстаўся адным і тым жа акаўнтам з 2019 года. З яго ён» зліваў інфармацыю ў Чорную кнігу Беларусі, з яго ж пісаў каментары ў адкрытых чатах і групах. У відэа паказваюць яго архіўнае імя карыстальніка з базы бота ЧКБ, якую захаваў Артур Гайко. Праз яго можна адшукаць актуальнае імя тэлеграм-акаўнта і ID.</t>
   </si>
   <si>
     <t>ВК №1, 211445, г. Наваполацк,вул. Тэхнічная, 8</t>
   </si>
   <si>
-    <t>невядома гадоў пазбаўлення волі ў калоніі</t>
+    <t>Вырак суда 10.04.2024: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 06.08.2024: невядома.</t>
   </si>
   <si>
     <t>2023-11-14 14:13:23</t>
   </si>
   <si>
     <t>Сяргей Васільевіч Шабан</t>
   </si>
   <si>
     <t>6 лютага 1971</t>
   </si>
   <si>
     <t>Сяргей, намеснік старшыні праўлення Белгазпрамбанка, быў затрыманы ў рамках "справы Бабарыка" і ў ліпені 2021 года асуджаны па артыкуле "атрыманне хабару".</t>
   </si>
   <si>
     <t>Не</t>
   </si>
   <si>
     <t>Вырак суда 06.07.2021: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2021-07-06 23:32:05</t>
   </si>
   <si>
-    <t>Дыяна Мікалаеўна Стульба</t>
-[...12 lines deleted...]
-    <t>2024-02-15 23:01:27</t>
+    <t>Аляксей Ігаравіч Галаўко</t>
+  </si>
+  <si>
+    <t>6 лютага 2001</t>
+  </si>
+  <si>
+    <t>Аляксей, актывіст анархісцкага руху, быў затрыманы ў сакавіку 2021 года ў межах крымінальнай справы, узбуджанай супраць анархістаў з Брэсцкай вобласці. Ён быў асуджаны па некалькіх крымінальных артыкулах, такіх як "удзел у групавых дзеяннях, якія груба парушаюць грамадскі парадак" і "стварэнне экстрэмісцкага фарміравання і ўдзел у ім".
+Вядома, што ў аснову абвінавачання лёг эпізод з перакрыццем дарог у Брэсце ў 2018 годзе падчас пратэсту супраць будаўніцтва завода АКБ, а таксама ўдзел у "Маршы недармаедаў", які адбыўся 5 сакавіка 2017 года.</t>
+  </si>
+  <si>
+    <t>ПК-14 222125, Мінская вобл., с.н.п Навасады, вул.Міра, 1А</t>
+  </si>
+  <si>
+    <t>Вырак суда 06.09.2022: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 700 базавых велічынь штрафу. Апеляцыя 28.02.2023: прысуд пакінуты без змены. Вырак суда 05.09.2025: 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму.</t>
+  </si>
+  <si>
+    <t>2021-03-29 22:45:40</t>
   </si>
   <si>
     <t>Аляксандр Аляксандравіч Чумакоў</t>
   </si>
   <si>
     <t>7 лютага 1984</t>
   </si>
   <si>
     <t>09.02.2024 адбылося апеляцыйнае паседжанне суда, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 04.12.2023: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 09.02.2024: невядома.</t>
   </si>
   <si>
     <t>2023-12-07 23:17:56</t>
   </si>
   <si>
+    <t>Таццяна Аляксандраўна Шынкевіч</t>
+  </si>
+  <si>
+    <t>9 лютага 1983</t>
+  </si>
+  <si>
+    <t>Таццяну асудзілі больш як да шасці гадоў пазбаўлення волі - дакладны тэрмін невядомы.</t>
+  </si>
+  <si>
+    <t>Вырак суда 25.03.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 14.06.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-03-18 17:25:01</t>
+  </si>
+  <si>
     <t>Аляксей Вікенцьевіч Ігнаценка</t>
   </si>
   <si>
     <t>9 лютага 1978</t>
   </si>
   <si>
     <t>Асуджаны за каментары ў сацсетках.</t>
   </si>
   <si>
     <t>ПУАТ-29, г. Валкавыск, вул. Ракасоўскага, 118, 230415</t>
   </si>
   <si>
     <t>Вырак суда 14.03.2025: 2 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу, 100 базавых велічынь штрафу. Апеляцыя 04.04.2025: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2026-05-06 11:14:09</t>
-  </si>
-[...13 lines deleted...]
-    <t>2024-03-18 17:25:01</t>
   </si>
   <si>
     <t>Дзмітрый Уладзіміравіч Вялаў</t>
   </si>
   <si>
     <t>10 лютага 1981</t>
   </si>
   <si>
     <t>Зміцер да падзей 2020-га працаваў у Лідскім лакаматыўным дэпо, у апошнія гады быў дальнабойшчыкам у Еўрасаюзе.
 Як мяркуецца, быў затрыманы восенню 2025 года пасля аднаго з чарговых рэйсаў. Апошнія яго паведамленні датычацца перасячэння мяжы менавіта ў гэты перыяд.
 У 2026 годзе Зміцер быў прызнаны вінаватым па артыкулах «паклёп у дачыненні да Лукашэнкі», «распальванне варожасці» і «садзейнічанне экстрэмісцкай дзейнасці» і пргавораны да пазбаўлення волі ў калоніі.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 4 гады пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2026-03-22 13:43:01</t>
   </si>
   <si>
     <t>Дзяніс Фадзеевіч Цыбульскі</t>
   </si>
   <si>
     <t>11 лютага 1981</t>
   </si>
   <si>
     <t>Асуджаны судом Заводскага раёна г. Мінска па ч. 1 арт. 342 Крымінальнага кодэкса 22 сакавіка 2023 г. справу разгледзела суддзя Хвойніцкая Жанна .
 На пачатку траўня 2024 г. стала вядома, што Дзяніс праходзіць па новай справе. ( удзел у экстрэмісцкім фармаванні ) . У Віцебскім абласным судзе Яўген Буруноў разглядаў справу ў закрытым судовым паседжанні з 7 траўня па 5 чэрвеня 2024 года .</t>
   </si>
   <si>
     <t>Вырак суда 22.03.2023: невядома гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 06.06.2023: невядома. Вырак суда 05.06.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 23.08.2024: невядома.</t>
   </si>
   <si>
     <t>2023-05-31 18:28:36</t>
   </si>
   <si>
-    <t>Аляксандра Вячаславаўна Пуліновіч</t>
-[...34 lines deleted...]
-    <t>2022-07-22 14:35:14</t>
+    <t>Аксана Станіславаўна Вольвачава</t>
+  </si>
+  <si>
+    <t>11 лютага 1969</t>
+  </si>
+  <si>
+    <t>Аксана Вольвачава нарадзілася ва ўкраінскай Вінніцы, але жыве ў Беларусі больш за 30 гадоў.
+З пачатку 2019 года жанчына была зарэгістраваная як ІП, а яе асноўным відам дзейнасці быў рознічны гандаль каўбаснымі вырабамі і вяндлінай у спецыялізаваных магазінах Мінска. Цяпер яе бізнэс знаходзіцца ў працэсе ліквідацыі.
+Аксана мае актыўную грамадзянскую пазіцыю і шмат размаўляла ў палітычных тэлеграм-чатах, асабліва пасля пачатку поўнамаштабнай вайны ва Украіне ў 2022 годзе. З адкрытых дадзеных вынікае, што сілавікі пераследвалі яе менавіта за каментары ў сетцы. Першы раз мінчанку затрымлівалі яшчэ ў студзені 2024 года менавіта за каментарыі.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-06-26 19:57:56</t>
+  </si>
+  <si>
+    <t>Андрэй Васільевіч Цыпак</t>
+  </si>
+  <si>
+    <t>12 лютага 1993</t>
+  </si>
+  <si>
+    <t>Былога супрацоўніка МТС з Брэста затрымалі ў пачатку лістапада 2022 года. У відэа "пакаяння" ён распавёў, што ў 2020-2021 гадах працаваў у МТС і меў доступ да дадзеных. Па дадзеных сілавікоў, Андрэй перадаў у "Чорную кнігу Беларусі" дадзеныя некалькіх чыноўнікаў і пракурораў.
+Былы сукамернік Цыпака распавёў праваабаронцам, што Андрэя моцна збілі пры затрыманні.
+Справа Андрэя разглядалася ў закрытым рэжыме, таму зыход суда праваабаронцам невядомы.
+Андрэй Цыпак раней гуляў у брэсцкім гандбольным клубе імя Мяшкова. З 2020 па 2021 год працаваў у МТС - і ў гэты час, па версіі сілавікоў, перадаў дадзеныя некалькіх пракурораў і дзяржаўных службовых асоб у пратэстную ініцыятыву.</t>
+  </si>
+  <si>
+    <t>Вырак суда 23.03.2023: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 19.05.2023: невядома.</t>
+  </si>
+  <si>
+    <t>2023-03-16 22:41:19</t>
   </si>
   <si>
     <t>Сяргей Аляксандравіч Сікорскі</t>
   </si>
   <si>
     <t>12 лютага 1976</t>
   </si>
   <si>
     <t>Сяргей, памочнік кіраўніка адной са сталічных арганізацый, быў затрыманы ў верасні 2020 года ў сябе дома за ўдзел у акцыі пратэсту супраць фальсіфікацый прэзідэнцкіх выбараў і гвалту супраць мірных грамадзян, якая праходзіла 11 жніўня 2020 года ў Менску. Яго асудзілі за "ўдзел у масавых беспарадках", а таксама па артыкуле, звязаным з наркотыкамі.
 м
 7 верасьня 2020 года яго затрымалі па месцы жыхарства. Згодна з пратаколам агляду, у момант затрымання ён знаходзіўся ў стане, выкліканым спажываннем псіхатропных рэчываў, у яго арганізме быў выяўлены мефедрон. Падчас вобыску ў кватэры праваахоўнікі знайшлі парашкападобнае рэчыва. Пазней следчыя прыйшлі да высновы, што Сікорскі таксама збыў такое рэчыва 46-гадовай жыхарцы Магілёва.
 Падчас спрэчак бакоў дзяржабвінаваўца запытаў суд прысудзіць Сікорскаму:
 Па частцы 1 артыкула 328 КК - 2 гады пазбаўлення волі;
 Па частцы 3 артыкула 328 КК - 7 гадоў пазбаўлення волі і 300 базавых велічынь штрафу. Шляхам складання пакаранняў па дзвюх частках артыкула 328 разам прысудзіць 7 гадоў пазбаўлення волі;
 Па частцы 2 артыкула 293 КК - 5 гадоў пазбаўлення волі.
 Выніковае пакаранне -9 гадоў пазбаўлення волі з адбываннем у папраўчай калоніі ўзмоцненага рэжыму і 300 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>Вырак суда 06.05.2021: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 300 базавых велічынь штрафу.</t>
   </si>
   <si>
     <t>2021-05-06 19:38:28</t>
   </si>
   <si>
-    <t>Андрэй Васільевіч Цыпак</t>
-[...31 lines deleted...]
-    <t>2026-06-01 21:51:29</t>
+    <t>Аляксандра Вячаславаўна Пуліновіч</t>
+  </si>
+  <si>
+    <t>12 лютага 2007</t>
+  </si>
+  <si>
+    <t>У праўладным фільме (красавік 2024 года) распавялі, што шэсць падлеткаў нібыта аб'ядналіся ў "анархісцкую ячэйку "Чорныя салаўі", якую "пад кіраўніцтвам Нацыянальнай вызваленчай арміі Украіны" стварыла 16-гадовая грамадзянка Украіны Марыя Місюк.
+Супрацоўнікі АНТ сцвярджаюць , што падлеткі аб'ядналіся, каб рабіць дыверсіі па навядзенні ў Беларусі, а пасля - у Расіі. Марыю абвінавачваюць паводле ч. 2 арт. 289 КК (акт тэрарызму). Паводле сюжэту, 16-гадовая Марыя Місюк у 2022 годзе пераехала разам з сям'ёй з Украіны ў Беларусь, дзе стварыла "анархісцкае вочка для падрыхтоўкі тэрактаў". Сярод затрыманых – навучэнцы каледжаў у Баранавічах, Нясвіжы, Міры, Мінску і Лунінцы. Гэта Трафім Барысаў, Сяргей Жыгалёў, Зміцер Захарошка, Анастасія Кліменка і Аляксандра Пуліновіч . Як сцвярджаюць супрацоўнікі АНТ, маладыя людзі збіраліся на Баранавіцкай кватэры, каб падрыхтавацца да сваёй першай сур'ёзнай акцыі – сабраць узрыўчатку і падарваць Баранавіцкую філію міліцыі ці пракуратуру. Па якіх артыкулах абвінавачваюць астатніх пяці ўдзельнікаў, невядома. Як і невядомы іх статусы і месцазнаходжанне.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 10 гадоў 3 месяца пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 09.02.2026: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-05-01 20:30:24</t>
+  </si>
+  <si>
+    <t>Віталь Юр'евіч Мельнік</t>
+  </si>
+  <si>
+    <t>12 лютага 1982</t>
+  </si>
+  <si>
+    <t>Затрыманы па справе "рэйкавых партызан".
+Вядома, што мужчына пражывае ў вёсцы Хадакова, у яго ёсць маленькае дзіця.
+Пры затрыманні яму прастрэлілі каленныя суставы.
+Сям'я лічыць, што Віталь не мае дачынення да свядомых артыкулаў, і звязвае затрыманне з помстай мясцовага суддзі, а таксама тым, што раней у Віталя была судзімасць.
+Падрабязнасці справы невядомыя.</t>
+  </si>
+  <si>
+    <t>ПК-13, г.Глыбокае, вул.Савецкая 205, 211791</t>
+  </si>
+  <si>
+    <t>16 гадоў пазбаўленні ў калоніі ва ўмовах строгага рэжыму і 300 базавых штрафаў.</t>
+  </si>
+  <si>
+    <t>2022-07-22 14:35:14</t>
   </si>
   <si>
     <t>Віталь Леанідавіч Каледа</t>
   </si>
   <si>
     <t>13 лютага 1967</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
   </si>
   <si>
     <t>2025-09-30 20:53:43</t>
   </si>
   <si>
     <t>Валянцін Валянцінавіч Цераневіч</t>
   </si>
   <si>
     <t>13 лютага 1975</t>
   </si>
   <si>
     <t>Валянцін, памочнік майстра на заводзе «Хімвалакно», які ўваходзіць у склад «Гродна Азот», а таксама намеснік старшыні Беларускага незалежнага прафсаюза «Гродна Азота», быў затрыманы восенню 2021 года ў межах крымінальнай справы, узбуджанай супраць супрацоўнікаў заводаў, якія падтрымалі страйк і ўваходзілі ў ініцыятыву «Рабочы рух». 21 верасня 2021 года гэтая ініцыятыва была прызнана экстрэмісцкай арганізацыяй, пасля чаго па ўсёй краіне прайшлі масавыя затрыманні рабочых.
 У лютым 2023 года Валянціна прызналі вінаватым паводле артыкулаў «здрада дзяржаве» і «стварэнне экстрэмісцкага фарміравання і ўдзел у ім» і прыгаварылі да пазбаўлення волі.
 У кастрычніку 2024 года адбылося чарговае судовае пасяджэнне, па выніках якога Валянціна перавялі на турэмны рэжым.</t>
   </si>
   <si>
     <t>Турма №4, Магілёў, вул. Крупскай 99А, 212011</t>
   </si>
   <si>
     <t>Вырак суда 17.02.2023: 12 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 02.08.2023: прысуд пакінуты без змены. Суд па змене рэжыму 09.10.2024: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-09-26 12:54:01</t>
-  </si>
-[...11 lines deleted...]
-    <t>2022-10-03 16:12:26</t>
   </si>
   <si>
     <t>Віталь Пятровіч Мінкевіч</t>
   </si>
   <si>
     <t>13 лютага 1994</t>
   </si>
   <si>
     <t>Жыхар Магілёўскай вобласці. Работнік абутковага магазіна.
 У 2020 годзе затрымліваўся за ўдзел у акцыях пратэсту.
 Затрыманы за сабатаж чыгунка каля станцый г. Бабруйска, а таксама падпал стралковага ціра в/ч 5527.
 12.04.2024 адбыўся суд па змене ўмоваў рэжыму адбыцця пакарання і Віталя перавялі на турэмны рэжым тэрмінам на 3 гады.</t>
   </si>
   <si>
     <t>Турма-1, Гродна, вул. Кірава 1, 230023</t>
   </si>
   <si>
     <t>15 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму</t>
   </si>
   <si>
     <t>2022-05-23 12:40:57</t>
   </si>
   <si>
+    <t>Міхаіл Пятровіч Даўжанкоў</t>
+  </si>
+  <si>
+    <t>13 лютага 1971</t>
+  </si>
+  <si>
+    <t>Быў затрыманы ў канцы жніўня - пачатку верасня 2024 года перад выбарамі. Асуджаны па арт. 203 Крымінальнага кодэкса да пяці гадоў пазбаўлення волі за захоўванне даведніка ў электронным выглядзе.
+Міхась скончыў МГУП і Акадэмію кіравання. Працаваў у гарвыканкаме інжынерам па кібербяспецы, пасля 2020 года альбо быў звольнены, альбо звольніўся сам.
+Спачатку ўтрымліваўся ў СІЗА-7, 13 жніўня 2025 года прыбыў у ВК-22.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2026-06-01 21:51:29</t>
+  </si>
+  <si>
+    <t>Валерый Віктаравіч Барзенка</t>
+  </si>
+  <si>
+    <t>Яго прызналі вінаватым у тым, што ў лістападзе 2020 года і сакавіку 2021 года ён накіраваў у тэлеграм-боты "дэструктыўных каналаў" інфармацыю пра свайго былога кіраўніка. У наступным яе размясцілі рэсурсы, праз якія "ажыццяўлялася супрацьпраўная дзейнасць у складзе экстрэмісцкіх фармаванняў". Таксама паводле абвінавачання, размяшчэнне інфармацыі, атрыманай ад Барзенка, пацягнула за сабой "іншыя цяжкія наступствы".
+Таксама яго прызналі вінаватым у тым, што ён набыў і захоўваў боепрыпасы да агнястрэльнай зброі.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму.</t>
+  </si>
+  <si>
+    <t>2022-10-03 16:12:26</t>
+  </si>
+  <si>
     <t>Ганна Генадзеўна Шпак</t>
   </si>
   <si>
     <t>14 лютага 1997</t>
   </si>
   <si>
     <t>Ганна скончыла факультэт масавых відаў спорту Беларускага дзяржаўнага ўніверсітэта фізкультуры ў 2019 годзе. Працавала трэнерам-выкладчыкам у школе алімпійскага рэзерву «Буравеснік» у Мінску.
 У 2014 годзе Ганна ўдзельнічала ва II летніх юнацкіх Алімпійскіх гульнях, дзе скокнула на 3.80 і заняла 4-е месца ў агульным заліку. За гэта дзяўчына атрымала імянную стыпендыю ад Нацыянальнага алімпійскага камітэта.
 Верагодна, яе затрымалі па «справе Гаюна». У “спісе экстрэмістаў”, які вядзе МУС, яе статус пазначаны як “адбывае пакаранне”. Гэта значыць, што чалавеку прызначылі ці хімію з кірункам, ці калонію.</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2025-08-12 14:08:21</t>
   </si>
   <si>
+    <t>Сяргей Вітальевіч Высоцкі</t>
+  </si>
+  <si>
+    <t>15 лютага 1976</t>
+  </si>
+  <si>
+    <t>Сяргея прызналі вінаватым у "рыхтаванні ва ўваходжанне асобы ў склад экстрэмісцкага фарміравання ў мэтах учынення злачынства экстрэмісцкай накіраванасці". Вядома, што ў яго канфіскавалі ў даход дзяржавы тэлефон - як сродак здзяйснення злачынства. Астатнія падрабязнасці невядомыя: суд праходзіў у закрытым рэжыме. Па рашэнні суда ён павінен выплаціць штраф у памеры 400 базавых велічынь (16 тыс. рублёў).
+26 ліпеня 2024 г. адбыўся разгляд апеляцыйнай скаргі.</t>
+  </si>
+  <si>
+    <t>ПК-20, 247755, Гомельская вобл., Мазырскі р-н, Міхалкоўскі сельсавет, д.70</t>
+  </si>
+  <si>
+    <t>Вырак суда 21.05.2024: 3 гады 6 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 26.07.2024: невядома.</t>
+  </si>
+  <si>
+    <t>2024-04-10 00:10:05</t>
+  </si>
+  <si>
     <t>Зміцер Леанідавіч Мацкевіч</t>
   </si>
   <si>
     <t>15 лютага 1994</t>
   </si>
   <si>
     <t>ПУАТ-9, 210034, г.Віцебск, вул. 3-я Чэпінская, 39</t>
   </si>
   <si>
     <t>Вырак суда 07.09.2023: 3 гады 6 месяцаў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 14.11.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2026-05-12 14:13:01</t>
   </si>
   <si>
     <t>Андрэй Анатольевіч Бераставой</t>
   </si>
   <si>
     <t>15 лютага 1980</t>
   </si>
   <si>
     <t>У Андрэя Бераставога больш за 20 гадоў досведу працы ў дызайне, а апошнія 15 ён працуе ў IT. У другой палове 2024-га яго затрымалі. Вядома толькі тое, што падставай затрымання маглі стаць каментары Бераставога ў тэлеграме. Ён карыстаўся старым акаўнтам, прывязаным да яго ўласнага беларускага нумару, і старым нікнэймам, які выкарыстоўваў паўсюль.
 Вядома, што перыядычна ездзіў у Беларусь.</t>
   </si>
   <si>
     <t>СІЗА-7, Брэст, вул. Савецкіх Памежнікаў 37, 224030</t>
   </si>
   <si>
     <t>Вырак суда 20.05.2025: невядома гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2025-07-24 17:15:25</t>
   </si>
   <si>
     <t>Антон Алегавіч Чарэмных</t>
   </si>
   <si>
     <t>15 лютага 1983</t>
   </si>
   <si>
     <t>Намеснік камандзіра 310-й групы артылерыі па ідэалагічнай рабоце 120-й асобнай гвардзейскай механізаванай брыгады гвардыі, падпалкоўнік. Яго абвінавачваюць у "здрады дзяржаве асобай, на якую распаўсюджваецца статус вайскоўца" і "распальванні іншай сацыяльнай варожасці".
 Абставіны справы невядомыя.
 5 і 17 ліпеня 2024 г. адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 28.03.2024: невядома. Апеляцыя 17.07.2024: невядома.</t>
   </si>
   <si>
     <t>2023-03-16 11:23:55</t>
-  </si>
-[...17 lines deleted...]
-    <t>2025-12-08 23:17:30</t>
   </si>
   <si>
     <t>Алег Ігаравіч Гаўрылаў</t>
   </si>
   <si>
     <t>16 лютага 1981</t>
   </si>
   <si>
     <t>Фітнес-трэнер з Салігорска.
 Згодна з матэрыяламі справы Гаўрылаў у студзені 2021 года набыў і падаў двум знаёмым — Таццяне і Алегу Бірулям — аэразольныя балоны з фарбай. Пасля чаго апошнія са студзеня па люты 2021 года наносілі на розныя аб'екты інфраструктуры Салігорска надпісы і малюнкі, «ажыццяўляючы іх псуту».
 У жніўні 2021 года Гаўрылаў шляхам дамоўленасцей, у тым ліку за матэрыяльную ўзнагароду, уцягнуў іншага знаёмага — Сяргея Пасюка — у занятак «экстрэмісцкай дзейнасцю».
 Потым абвінавачаныя са жніўня па снежань 2021 года распаўсюджвалі на тэрыторыі Салігорска ўлёткі і іншую друкаваную прадукцыю. Экспертыза зместу «Сумленнай газеты», з асобнікамі якой быў затрыманы трэнер, сведчыла аб тым, што Гаўрылаў нібыта датычны да распальвання расавай, нацыянальнай, рэлігійнай або іншай сацыяльнай варожасці або варожасці, учыненага групай асоб.</t>
   </si>
   <si>
     <t>Вырак суда 12.12.2022: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах строгага рэжыму. Апеляцыя 07.04.2023: невядома. Суд па змене рэжыму дата невядомая: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2021-12-30 14:20:17</t>
   </si>
   <si>
+    <t>Зміцер Аляксандравіч Кажадуб</t>
+  </si>
+  <si>
+    <t>16 лютага 1970</t>
+  </si>
+  <si>
+    <t>У 1994 годзе Зміцер скончыў мясцовы педагагічны інстытут імя Крупскай. Раней у Кажадуба быў уласны бізнэс. З 2013 па 2019 год ён быў зарэгістраваны як індывідуальны прадпрымальнік. Асноўным відам дзейнасці была здача ў наём уласнай нерухомасці.
+Зміцер любіць падарожнічаць, плаваць на лодках і катацца на ровары.</t>
+  </si>
+  <si>
+    <t>ПК №2, 213800, г. Бабруйск, вул. Сікорскага, 1</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.11.2025: 3 гады пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
+  </si>
+  <si>
+    <t>2025-12-08 23:17:30</t>
+  </si>
+  <si>
     <t>Максім Віктаравіч Палонская</t>
   </si>
   <si>
     <t>16 лютага 1986</t>
   </si>
   <si>
     <t>Вырак суда 29.01.2025: невядома.</t>
   </si>
   <si>
     <t>2025-02-14 14:52:53</t>
   </si>
   <si>
     <t>Аляксей Андрэевіч Чарнавусаў</t>
   </si>
   <si>
     <t>17 лютага 1991</t>
   </si>
   <si>
     <t>ПК-11, г.Ваўкавыск, вул. Ракасоўскага, 118, 231900</t>
   </si>
   <si>
     <t>Вырак суда 15.05.2024: 4 гады 3 месяца пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 05.09.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2024-04-09 22:28:05</t>
   </si>
   <si>
     <t>Зміцер Валер'евіч Гут</t>
   </si>
   <si>
     <t>18 лютага 1988</t>
   </si>
   <si>
     <t>Зміцер працаваў у IT сферы, да гэтага 7 гадоў прапрацаваў у пракуратуры.
 09.01.2024 адбыўся разгляд апеляцыйнай скаргі, прысуд уступіў у сілу.</t>
   </si>
   <si>
     <t>Вырак суда 23.10.2023: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 09.01.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2023-10-16 18:51:25</t>
   </si>
   <si>
-    <t>Аляксандр Іванавіч Шайпак</t>
-[...11 lines deleted...]
-    <t>2025-02-17 19:02:32</t>
+    <t>Павел Аляксандравіч Каберда</t>
+  </si>
+  <si>
+    <t>19 лютага 1983</t>
+  </si>
+  <si>
+    <t>У 2006 годзе ён скончыў магістратуру фізічнага факультэта БДУ. Да затрымання займаў пасаду вядучага інжынера-праграміста (кіруючая пасаду) у кампаніі EPAM. У маі 2020 года Павел разам з камандай іншых IT-супрацоўнікаў дапамагаў беларускім настаўнікам з арганізацыяй сістэмы дыстанцыйнай адукацыі. Павел жанаты, у яго двое дзяцей. На момант затрымання і суда яго жонка была цяжарная: ён не бачыў другога дзіця.
+Судзячы па сацсетках, Павел займаўся сацыяльнымі танцамі (хастлом).
+Падставай прысуду сталі грашовыя донаты праз PayPal у 2020-2022 гадах на адрас такіх фондаў і ініцыятываў, як BYSOL, BY_help, BYPOL і іншыя. Большасць донатаў складала ад 10 да 50 еўра, усяго пераводаў было каля дзесяці. Павел прызнаў факты перакладаў і патлумачыў іх жаданнем дапамагчы людзям, якія пацярпелі падчас пратэстаў ці страцілі працу.</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.01.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 300 базавых велічынь штрафу. Апеляцыя 23.04.2024: прысуд пакінуты без змены.</t>
+  </si>
+  <si>
+    <t>2024-01-15 16:54:26</t>
   </si>
   <si>
     <t>Уладзімір Юр'евіч Савельеў</t>
   </si>
   <si>
     <t>19 лютага 1987</t>
   </si>
   <si>
     <t>У пачатку кастрычніка 2022 г. у Маскоўскім раёне сталіцы на апоры лініі электраперадач невядомыя вывесілі бел-чырвона-белы сцяг і сцяг Украіны. У тэлеграм-канале Антона Матолькі на наступны дзень з'явіўся пост з фатаграфіяй сцяга і подпісам: "Мінчане віншуюць украінскі народ з цудоўнымі навінамі з крымскага моста. Крым — це Україна! Жыве Беларусь! Слава Украіне!". Падчас аператыўна-вышуковых мерапрыемстваў супрацоўнікі міліцыі затрымалі шасцярых мінчан ва ўзросце ад 34 да 36 гадоў, якія нібыта гэта зрабілі. У тым ліку Уладзіміра.
 Савельеў на праўладным відэа казаў , што акцыю зладзілі ў падтрымку ўкраінцаў: "Гэта падтрымка мірных грамадзян, якія гінуць у непатрэбнай вайне".
 14.09.2023 адбылося апеляцыйнае паседжанне суда. Прысуд уступіў у сілу.</t>
   </si>
   <si>
+    <t>невядома гадоў пазбаўлення волі ў калоніі</t>
+  </si>
+  <si>
     <t>2023-05-19 10:04:03</t>
   </si>
   <si>
-    <t>Павел Аляксандравіч Каберда</t>
-[...13 lines deleted...]
-    <t>2024-01-15 16:54:26</t>
+    <t>Станіслаў Сяргеевіч Шапель</t>
+  </si>
+  <si>
+    <t>19 лютага 2006</t>
+  </si>
+  <si>
+    <t>Як паведамлялася ў фільме АНТ "Дзеці на прыцэле. Завербаваныя ворагам", Станіслава абвінавачваюць у тым, што ён пагадзіўся быць кур'ерам для "арганізацыі, якая курыравала СБУ". Там яго прадставілі як агента ўкраінскіх спецслужбаў-маўляў, хлопец запісаў відэа, што "гатовы працаваць супраць ФСБ і Пуціна". Але на момант здымкі фільма ён ужо адбываў пакаранне ў калоніі за "махлярства". Суд адбыўся ў маі 2024-га. Прыгавор невядомы, тэрмін можа складаць ад 3 да 10 гадоў калоніі са штрафам.
+Паводле фільма АНТ, у студзені 2023 года тады яшчэ 16-гадовы хлопец са шматдзетнай сям'і шукаў працу ў інтэрнэце. Ён натыкнуўся на ашуканцаў, якія прапанавалі працу кур'ерам - забіраць і перавозіць грошы. Станіславу сказалі запісаць відэа, на якім ён заявіў, што падтрымлівае Украіну і нібыта пагаджаецца працаваць для СБУ.</t>
+  </si>
+  <si>
+    <t>Вырак суда 31.07.2024: 7 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 29.08.2024: невядома. Апеляцыя 04.10.2024: невядома. Суд па змене рэжыму дата невядомая: турэмны рэжым да канца тэрміну.</t>
+  </si>
+  <si>
+    <t>2024-07-30 00:03:14</t>
   </si>
   <si>
     <t>Аляксей Мікалаевіч Храловіч</t>
   </si>
   <si>
     <t>19 лютага 1984</t>
   </si>
   <si>
     <t>Экс-падпалкоўнік КДБ.
 Аб крымінальнай справе супраць падпалкоўніка вядома толькі з дзяржаўных СМІ.
 У 2021 годзе на тэлеканале ОНТ паказалі фільм «Аперацыя КДБ «Манкурты»», у якім паведамілі аб затрыманні падпалкоўніка КДБ Аляксея Храловіча.
 Значыць, пад вартай сілавік знаходзіцца каля года на момант абвяшчэння прысуду.
 Храловіч пазбаўлены воінскага звання «падпалкоўнік».</t>
   </si>
   <si>
     <t>Вырак суда 30.03.2022: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Суд па змене рэжыму 24.10.2023: 3 гады турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2022-03-30 19:11:23</t>
   </si>
   <si>
-    <t>Станіслаў Сяргеевіч Шапель</t>
-[...12 lines deleted...]
-    <t>2024-07-30 00:03:14</t>
+    <t>Дзяніс Станіслававіч Голубеў</t>
+  </si>
+  <si>
+    <t>20 лютага 1975</t>
+  </si>
+  <si>
+    <t>Дзяніс, кандыдат ветэрынарных навук, быў прызнаны вінаватым у рамках крымінальнай справы, узбуджанай па артыкулах «абраза Лукашэнкі» і «садзейнічанне экстрэмісцкай дзейнасці».
+Дакладны прысуд невядомы; верагодна, яму прызначылі абмежаванне волі з накіраваннем у папраўчую ўстанову адкрытага тыпу або пазбаўленне волі ў калоніі.</t>
+  </si>
+  <si>
+    <t>ПУАТ-24, 230025, г.Гродна, вул. Лідская, 29/б</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 4 гады абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу. Апеляцыя 16.06.2026: невядома.</t>
+  </si>
+  <si>
+    <t>2026-05-01 14:27:02</t>
   </si>
   <si>
     <t>Мікалай Аляксеевіч Багданчык</t>
   </si>
   <si>
     <t>20 лютага 1976</t>
   </si>
   <si>
     <t>ПУАТ-45, 225073, Брэсцкая вобл., Камянецкі р-н., в. Сушкі, вул. Цэнтральная, 1</t>
   </si>
   <si>
     <t>Вырак суда дата невядомая: 5 гадоў абмежаванні волі з накіраваннем ва ўстанову адкрытага тыпу.</t>
   </si>
   <si>
     <t>2026-06-26 21:29:09</t>
   </si>
   <si>
     <t>Уладзіслаў Вітальевіч Вайцяховіч</t>
   </si>
   <si>
     <t>20 лютага 1995</t>
   </si>
   <si>
     <t>Уладзіслаў быў затрыманы ў жніўні 2021 года ў рамках крымінальнай справы, узбуджанай па артыкуле «акт тэрарызму».
 Паводле абвінавачання, з ліпеня 2020 па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група», якая нібыта рыхтавала экстрэмісцкія злачынствы. У яе ўваходзілі радыкальна настроеныя вайскоўцы, сілавікі, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам. Гэтая справа звязана са спробай падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і «арганізацыяй масавых беспарадкаў».
@@ -858,239 +917,221 @@
 24 кастрычніка "экстрэмісцкім фармаваннем" па рашэнні КДБ быў прызнаны закрыты Telegram — чат "Гомель за Мікіту Залатарова", а яго адзіным пазначаным удзельнікам — бацька палітвязня Міхаіл Лапуноў.
 Праваабаронцам стала вядома , што праз некаторы час пасля адбыцця адміністрацыйных арыштаў Міхаіл быў узяты пад варту. Па стане на лета 2024 г. утрымліваецца ў СІЗА .</t>
   </si>
   <si>
     <t>Вырак суда 30.08.2024: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 15.11.2024: невядома.</t>
   </si>
   <si>
     <t>2023-09-26 14:03:10</t>
   </si>
   <si>
     <t>Арцём Сяргеевіч Міцук</t>
   </si>
   <si>
     <t>21 лютага 2001</t>
   </si>
   <si>
     <t>Быў затрыманы па справе аб масавых беспарадках і абвінавачаны ва ўдзеле ў тэлеграм-каналах "радыкальнага напрамку".</t>
   </si>
   <si>
     <t>Вырак суда 19.07.2021: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 23.11.2021: прысуд пакінуты без змены. Апеляцыя 10.07.2024: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-02-25 11:33:01</t>
   </si>
   <si>
+    <t>Наталля Аляксандраўна Чубоўская</t>
+  </si>
+  <si>
+    <t>21 лютага 1981</t>
+  </si>
+  <si>
+    <t>Доўгі час працавала прафесійным візажыстам, грымёрам і бутафорам. Жанчына стварала вясельныя выявы і прымала кліентак у мясцовым салоне прыгажосці. Таксама яна ўдзельнічала ў адкрыцці арт-студыі Le Grand.
+Наталля Чубоўская - вядомы ў горадзе над Нёманам чалавек. У яе інстаграме больш за 9 тысяч падпісчыкаў, у жанчыны шмат кліентаў і свой салон.</t>
+  </si>
+  <si>
+    <t>Вырак суда 24.04.2026: 5 гадоў 5 месяцаў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму, 500 базавых велічынь штрафу. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-10-30 15:34:18</t>
+  </si>
+  <si>
     <t>Аляксандр Сяргеевіч Леановіч</t>
   </si>
   <si>
     <t>21 лютага 1991</t>
   </si>
   <si>
     <t>Паводле праўладных СМІ, быў асуджаны за тое, што адправіў дадзеныя трох сваіх былых таварышаў па службе ў адзін з "экстрэмісцкіх" Тelegram-каналаў.
 24.10.2023 адбылося пасяджэнне суда на прадмет "вызвалення асуджанага ад пакарання ў выглядзе пазбаўлення волі, выкананне якога было адтэрмінавана".</t>
   </si>
   <si>
     <t>Вырак суда 08.09.2023: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму.</t>
   </si>
   <si>
     <t>2023-08-30 15:41:08</t>
   </si>
   <si>
     <t>Алег Ігаравіч Сычоў</t>
   </si>
   <si>
     <t>21 лютага 1976</t>
   </si>
   <si>
     <t>47-гадовы Алег нарадзіўся ў Краснаярску, але ў нулявых пераехаў у Беларусь і ўжо атрымаў грамадзянства.  У праўладным фільме паказалі, як «украінскага тэрарыста» Мікалая Швеца затрымалі 4 сакавіка ў доме Алега ў садовым таварыстве «Бярозавы Гай» у вёсцы Чарцяж (Бараўлянскі сельсавет).
 Сычова разам з жонкай Настай Пілько сілавікі затрымалі 3 сакавіка ў гэтым самым доме. Паводле інфармацыі праваабаронцаў, абодва яны зараз знаходзяцца ў СІЗА КДБ.
 Затрыманая пара мае двух непаўналетніх дзяцей, якія зараз з бабуляй .</t>
   </si>
   <si>
     <t>Вырак суда 03.10.2024: 9 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 27.12.2024: невядома.</t>
   </si>
   <si>
     <t>2023-04-07 13:01:12</t>
   </si>
   <si>
-    <t>Наталля Аляксандраўна Чубоўская</t>
-[...14 lines deleted...]
-  <si>
     <t>Уладзіслаў Уладзіміравіч Зянюк</t>
   </si>
   <si>
     <t>21 лютага 1994</t>
   </si>
   <si>
     <t>Вырак суда 08.11.2021: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
   </si>
   <si>
     <t>2022-06-14 20:17:50</t>
-  </si>
-[...16 lines deleted...]
-    <t>2023-01-24 13:54:58</t>
   </si>
   <si>
     <t>Андрэй Яўгенавіч Паротнікаў</t>
   </si>
   <si>
     <t>24 лютага 1978</t>
   </si>
   <si>
     <t>Палітолаг, спецыяліст па праблемах бяспекі. Кіраўнік аналітычнага цэнтру Belarus Security Blog; член Рады арганізацыі «Правы альянс» (2010-2011).
 Па словах знаёмага Андрэя, яго затрымалі ў Маскве некалькі дзён таму. Цяпер яго даставілі ў Менск і ён зараз знаходзіцца ў СІЗА КДБ. </t>
   </si>
   <si>
-    <t xml:space="preserve"> Вырак суда 31.10.2024: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 18.03.2025: невядома.</t>
+    <t>Вырак суда 31.10.2024: 10 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 18.03.2025: невядома. Суд па змене рэжыму дата невядомая: невядома гадоў турэмнага рэжыму.</t>
   </si>
   <si>
     <t>2023-03-23 23:52:54</t>
   </si>
   <si>
     <t>Сяргей Анатольевіч Сакалоў</t>
   </si>
   <si>
     <t>24 лютага 1976</t>
   </si>
   <si>
     <t>Сяргей быў затрыманы ў жніўні 2021 года ў межах крымінальнай справы, узбуджанай па артыкуле «акт тэрарызму».
 Паводле абвінавачання, з ліпеня 2020 года па студзень 2022 года ў Беларусі, Турцыі, Польшчы, Украіне і іншых краінах «дзейнічала арганізаваная злачынная група, мэтай якой было здзяйсненне экстрэмісцкіх злачынстваў. У групе ўдзельнічалі радыкальна настроеныя асобы, у тым ліку былыя і дзейныя вайскоўцы, супрацоўнікі сілавых органаў, спартоўцы і бізнэсмэны, якія імкнуліся захапіць уладу незаконным шляхам». Гэтая справа звязана з абвінавачваннямі ў спробе падпалу дома дэпутата Алега Гайдукевіча ў чэрвені 2021 года і «арганізацыі масавых беспарадкаў».
 Сяргея асудзілі па некалькіх крымінальных артыкулах на вялікі тэрмін пазбаўлення волі і штрафу, а таксама яго пазбавілі воінскага звання.</t>
   </si>
   <si>
     <t>Вырак суда 21.06.2023: 14 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму, 700 базавых велічынь штрафу, абмежаванне па ваеннай службе. Апеляцыя 04.10.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2021-11-15 19:40:36</t>
   </si>
   <si>
-    <t>Ягор Рамановіч Цюшкевіч</t>
-[...25 lines deleted...]
-    <t>2021-02-26 21:47:17</t>
+    <t>Аляксей Паўловіч Пераверзеў</t>
+  </si>
+  <si>
+    <t>25 лютага 2002</t>
+  </si>
+  <si>
+    <t>Па сцвярджэнні праўладных СМІ абвінавачваецца ў фінансаванні тэрарыстычнай дзейнасці за данат Палку Каліноўскага 50 уе ў 2023 годзе.</t>
+  </si>
+  <si>
+    <t>Вырак суда дата невядомая: 5 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2025-04-03 14:00:05</t>
   </si>
   <si>
     <t>Аляксей Дзмітрыевіч Шышкавец</t>
   </si>
   <si>
     <t>25 лютага 1979</t>
   </si>
   <si>
     <t>Затрыманы за «падрыхтоўку да дыверсіі на чыгунцы».
 Паводле інфармацыі МУС, у пачатку 2022 года мужчына «увайшоў у склад экстрэмісцкага фарміравання «ByPol», аўтарызаваўшыся ў мабілізацыйным чат-боце для здзяйснення супрацьпраўных дзеянняў у Беларусі».
 1 сакавіка ён нібыта атрымаў указанні па блакаванні чыгуначных шляхоў, а таксама па вырабе і выкарыстанні «кактэйляў Молатава».</t>
   </si>
   <si>
     <t>Вырак суда 12.10.2022: 11 гадоў пазбаўлення волі ў калоніі ва ўмовах узмоцненага рэжыму. Апеляцыя 06.01.2023: прысуд пакінуты без змены.</t>
   </si>
   <si>
     <t>2022-03-11 01:18:52</t>
-  </si>
-[...13 lines deleted...]
-    <t>2025-04-03 14:00:05</t>
   </si>
   <si>
     <t>Ларыса Іванаўна Прохарава</t>
   </si>
   <si>
     <t>25 лютага 1975</t>
   </si>
   <si>
     <t>Затрыманы разам з усёй сям'ёй (муж, дачка, сын) па падазрэнні ў "дзяржзмене". Дачку пазней, мяркуючы па ўсім, адпусцілі. Падрабязнасці справы невядомыя.
 Працавала санітаркай у Гомельскай гарадской клінічнай бальніцы №3. Ларыса Прохарава – зусім непублічны чалавек. Яна нарадзілася ў 1975 годзе ў Грабаўцы, дзе пражыла ўсё жыццё.
 Удзельнікі закрытага працэсу маюць падпіскі аб неразгалошванні. З неафіцыйнай крыніцы вядома, што крымінальная справа тычыцца фатаграфавання розных аб'ектаў на тэрыторыі Беларусі, а за фігурантамі справы нейкі час перад арыштам сачылі спецслужбы.
 Сям'я Прохаравых доўгі час жыла ў вёсцы Грабаўка Гомельскага раёна. На момант затрымання яны жылі ў вёсцы Уза Гомельскага раёна, куды пераехалі два гады таму.</t>
   </si>
   <si>
     <t>Вырак суда 20.06.2024: 8 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 30.08.2024: невядома.</t>
   </si>
   <si>
     <t>2023-12-29 15:11:09</t>
+  </si>
+  <si>
+    <t>Ягор Рамановіч Цюшкевіч</t>
+  </si>
+  <si>
+    <t>25 лютага 1997</t>
+  </si>
+  <si>
+    <t>Музыка. Працаваў у лялечным тэатры ў Брэсце.
+Першы раз быў асуджаны ў Брэсцкім абласным судзе 19.12.2024 года.
+У кастрычніку 2025 года стала вядома, што на Ягора завялі новую крымінальную справу і перавялі ў СІЗА.</t>
+  </si>
+  <si>
+    <t>Вырак суда 19.12.2024: 6 гадоў пазбаўлення волі ў калоніі ва ўмовах агульнага рэжыму. Апеляцыя 04.03.2025: невядома. Вырак суда дата невядомая: невядома.</t>
+  </si>
+  <si>
+    <t>2024-12-12 12:21:12</t>
+  </si>
+  <si>
+    <t>Павел Леанідавіч Нядбайла</t>
+  </si>
+  <si>
+    <t>25 лютага 1981</t>
+  </si>
+  <si>
+    <t>Жыхар Светлагорска быў затрыманы 29 верасня 2020 года па справе аб масавых беспарадках і абвінавачаны ва ўдзеле ў тэлеграм-каналах "радыкальнага напрамку".</t>
+  </si>
+  <si>
+    <t>2021-02-26 21:47:17</t>
   </si>
   <si>
     <t>Павел Юр'евіч Бялюцін</t>
   </si>
   <si>
     <t>27 лютага 1977</t>
   </si>
   <si>
     <t>Павел быў асуджаны ў судзе Фрунзенскага раёна горада Мінска 23 траўня 2022 года па арт. 369 КК РБ.
 У вячэрнім выпуску навін на дзяржаўным тэлебачанні "Беларусь 1" пятага мая 2025 года Паўла назвалі "ўдзельнікам экстрэмісцкага фарміравання" і "часткай Віленскай харугвы", мэта якой нібыта ўварванне ў Беларусь. У роліку паведамлялася , што актывіст нібыта праходзіў ваенізаваную трэніроўку ва ўказанай арганізацыі. А таксама нібыта ў 2020 годзе ўдзельнічаў у акцыях пратэсту і ўваходзіў у склад групы, якая планавала атаку беспілотнікамі Астравецкай АЭС.
 Паведамляецца, што Павал зьехаў з Беларусі, а яго аб'явілі ў міждзяржаўны вышук. Абставіны затрымання актывіста невядомыя. На відэа мужчыну ў аэрапорце выводзяць з самалёта супрацоўнікі з павязкамі КДБ і перасаджваюць у аўтамабіль.</t>
   </si>
   <si>
     <t>Галоўпаштамт, а\с 8, Мінск 220050</t>
   </si>
   <si>
     <t>Вырак суда 23.05.2022: невядома гадоў абмежаванні волі без накіравання. Суд па змене рэжыму 19.03.2025: невядома.</t>
   </si>
   <si>
     <t>2022-06-01 18:47:07</t>
   </si>
   <si>
     <t>Аліна Віктараўна Шаўцова</t>
   </si>
   <si>
@@ -1450,51 +1491,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I63"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1523,1762 +1564,1823 @@
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>36</v>
       </c>
       <c r="I6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" t="s">
         <v>40</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" t="s">
         <v>45</v>
       </c>
       <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>46</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>47</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
+      <c r="E9" t="s">
+        <v>52</v>
+      </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
         <v>57</v>
       </c>
-      <c r="F10" t="s">
-[...5 lines deleted...]
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>63</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>64</v>
       </c>
       <c r="I11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" t="s">
         <v>68</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>69</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" t="s">
         <v>72</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>73</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" t="s">
+        <v>63</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
         <v>74</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="I13" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" t="s">
+        <v>78</v>
+      </c>
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
         <v>79</v>
       </c>
-      <c r="B14" t="s">
+      <c r="F14" t="s">
         <v>80</v>
       </c>
-      <c r="C14" t="s">
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
         <v>81</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="I14" t="s">
         <v>82</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" t="s">
         <v>85</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>86</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" t="s">
         <v>87</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="G15" t="s">
+      <c r="I15" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" t="s">
+        <v>90</v>
+      </c>
+      <c r="C16" t="s">
         <v>91</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" t="s">
         <v>92</v>
       </c>
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>93</v>
       </c>
-      <c r="D16" t="s">
-[...11 lines deleted...]
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" t="s">
         <v>96</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>97</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>99</v>
       </c>
       <c r="I17" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>101</v>
       </c>
       <c r="B18" t="s">
         <v>102</v>
       </c>
       <c r="C18" t="s">
         <v>103</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
+        <v>52</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
         <v>104</v>
       </c>
-      <c r="F18" t="s">
-[...5 lines deleted...]
-      <c r="H18" t="s">
+      <c r="I18" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>106</v>
+      </c>
+      <c r="B19" t="s">
         <v>107</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>108</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
         <v>109</v>
       </c>
-      <c r="D19" t="s">
-[...11 lines deleted...]
-      <c r="H19" t="s">
+      <c r="I19" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20" t="s">
         <v>112</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>113</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
         <v>114</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>115</v>
       </c>
       <c r="I20" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>117</v>
       </c>
       <c r="B21" t="s">
         <v>118</v>
       </c>
       <c r="C21" t="s">
         <v>119</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>120</v>
       </c>
       <c r="I21" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>122</v>
       </c>
       <c r="B22" t="s">
         <v>123</v>
       </c>
       <c r="C22" t="s">
         <v>124</v>
       </c>
       <c r="D22" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>125</v>
       </c>
       <c r="I22" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>127</v>
       </c>
       <c r="B23" t="s">
         <v>128</v>
       </c>
       <c r="C23" t="s">
         <v>129</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E23" t="s">
+        <v>63</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
         <v>130</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>132</v>
+      </c>
+      <c r="B24" t="s">
         <v>133</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>134</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
         <v>135</v>
       </c>
-      <c r="D24" t="s">
-[...11 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>137</v>
+      </c>
+      <c r="B25" t="s">
         <v>138</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>139</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>46</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>92</v>
+      </c>
+      <c r="H25" t="s">
         <v>140</v>
       </c>
-      <c r="D25" t="s">
-[...11 lines deleted...]
-      <c r="H25" t="s">
+      <c r="I25" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B26" t="s">
         <v>143</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>144</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>62</v>
+      </c>
+      <c r="E26" t="s">
+        <v>63</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
+        <v>15</v>
+      </c>
+      <c r="H26" t="s">
         <v>145</v>
       </c>
-      <c r="D26" t="s">
-[...11 lines deleted...]
-      <c r="H26" t="s">
+      <c r="I26" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>147</v>
+      </c>
+      <c r="B27" t="s">
         <v>148</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>149</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>63</v>
+        <v>150</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="C28" t="s">
         <v>154</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
+        <v>52</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
         <v>155</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>157</v>
+      </c>
+      <c r="B29" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C29" t="s">
         <v>159</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>63</v>
+        <v>160</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B31" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C31" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D31" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I31" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B32" t="s">
-        <v>174</v>
+        <v>170</v>
+      </c>
+      <c r="C32" t="s">
+        <v>175</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="F32" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>176</v>
       </c>
       <c r="I32" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>178</v>
       </c>
       <c r="B33" t="s">
         <v>179</v>
       </c>
       <c r="C33" t="s">
         <v>180</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E33" t="s">
+        <v>63</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
         <v>181</v>
       </c>
-      <c r="F33" t="s">
-[...5 lines deleted...]
-      <c r="H33" t="s">
+      <c r="I33" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>183</v>
+      </c>
+      <c r="B34" t="s">
         <v>184</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>185</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>187</v>
       </c>
       <c r="I34" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>189</v>
       </c>
       <c r="B35" t="s">
         <v>190</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" t="s">
         <v>191</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35" t="s">
+      <c r="F35" t="s">
+        <v>80</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
         <v>192</v>
       </c>
-      <c r="F35" t="s">
-[...5 lines deleted...]
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>194</v>
+      </c>
+      <c r="B36" t="s">
         <v>195</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>196</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>198</v>
       </c>
       <c r="I36" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>200</v>
       </c>
       <c r="B37" t="s">
         <v>201</v>
       </c>
+      <c r="C37" t="s">
+        <v>202</v>
+      </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
+      <c r="E37" t="s">
+        <v>86</v>
+      </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I37" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B38" t="s">
-        <v>205</v>
+        <v>206</v>
+      </c>
+      <c r="C38" t="s">
+        <v>207</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>206</v>
+        <v>166</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I38" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B39" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C39" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>63</v>
+        <v>213</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39" t="s">
         <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="I39" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B40" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="H40" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I40" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B41" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="C41" t="s">
         <v>221</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
+      <c r="E41" t="s">
+        <v>222</v>
+      </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
       <c r="G41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>83</v>
+        <v>223</v>
       </c>
       <c r="I41" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B42" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C42" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="I42" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B43" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C43" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>155</v>
+        <v>213</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I43" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B44" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C44" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="I44" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B45" t="s">
-        <v>239</v>
+        <v>241</v>
+      </c>
+      <c r="C45" t="s">
+        <v>242</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>240</v>
+        <v>160</v>
       </c>
       <c r="F45" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="G45" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="I45" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B46" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C46" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
+      <c r="E46" t="s">
+        <v>160</v>
+      </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="I46" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B47" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C47" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
       <c r="E47" t="s">
-        <v>206</v>
+        <v>253</v>
       </c>
       <c r="F47" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="I47" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B48" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>57</v>
+        <v>258</v>
       </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="I48" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B49" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C49" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="I49" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B50" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C50" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50" t="s">
-        <v>25</v>
+        <v>222</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="I50" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B51" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C51" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
         <v>46</v>
       </c>
-      <c r="E51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="I51" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B52" t="s">
-        <v>274</v>
+        <v>277</v>
+      </c>
+      <c r="C52" t="s">
+        <v>278</v>
       </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E52" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="I52" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="B53" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C53" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53" t="s">
-        <v>25</v>
+        <v>197</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="I53" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B54" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C54" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="D54" t="s">
         <v>12</v>
       </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="I54" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B55" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="H55" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="I55" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B56" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C56" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
+      <c r="E56" t="s">
+        <v>160</v>
+      </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="I56" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B57" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C57" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>206</v>
+        <v>46</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>256</v>
+        <v>303</v>
       </c>
       <c r="I57" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B58" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C58" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>82</v>
+        <v>213</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="I58" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B59" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C59" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59" t="s">
-        <v>192</v>
+        <v>86</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="I59" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B60" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C60" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D60" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="E60" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="I60" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B61" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="C61" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
-      <c r="E61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="I61" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B62" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C62" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="D62" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>47</v>
+        <v>222</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>325</v>
+        <v>274</v>
       </c>
       <c r="I62" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B63" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C63" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="F63" t="s">
         <v>14</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="I63" t="s">
-        <v>332</v>
+        <v>334</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" t="s">
+        <v>335</v>
+      </c>
+      <c r="B64" t="s">
+        <v>336</v>
+      </c>
+      <c r="C64" t="s">
+        <v>337</v>
+      </c>
+      <c r="D64" t="s">
+        <v>62</v>
+      </c>
+      <c r="E64" t="s">
+        <v>63</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
+        <v>338</v>
+      </c>
+      <c r="I64" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" t="s">
+        <v>340</v>
+      </c>
+      <c r="B65" t="s">
+        <v>341</v>
+      </c>
+      <c r="C65" t="s">
+        <v>342</v>
+      </c>
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>343</v>
+      </c>
+      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" t="s">
+        <v>344</v>
+      </c>
+      <c r="I65" t="s">
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">