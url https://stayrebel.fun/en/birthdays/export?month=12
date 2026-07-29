--- v2 (2026-03-19)
+++ v3 (2026-07-29)
@@ -12,156 +12,182 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="459">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Date of birth</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>HRC "Viasna"</t>
   </si>
   <si>
     <t>Sentence</t>
   </si>
   <si>
     <t>Date added</t>
   </si>
   <si>
-    <t>Victor Viktorovich Sachkovsky</t>
-[...5 lines deleted...]
-    <t>According to the case materials , on February 27, 2022, the man filmed flights of military aircraft and sent the video to the so-called. "extremist formation". Where exactly the video was sent was not specified.</t>
+    <t>Alexander Nikolaevich Sosnovsky</t>
+  </si>
+  <si>
+    <t>2 december 1974</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
+    <t>IUOT-21, 247783, Gomel region, Mozyr, b-r Yunosti, 24</t>
+  </si>
+  <si>
+    <t>Penal labor facility</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years 6 months restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2025-08-17 15:33:14</t>
+  </si>
+  <si>
+    <t>Pavel Yurievich Lukashevich</t>
+  </si>
+  <si>
+    <t>3 december 1987</t>
+  </si>
+  <si>
+    <t>The detention of the Lidchan resident became known on September 22. In a police video, he said that he was “registered in the Peramoga Plan” and left “threats” to security forces in a telegram. According to the telegram channel “Detentions, courts in Lida,” the man was arrested for 15 days under an unnamed administrative article.</t>
+  </si>
+  <si>
+    <t>Turma №1, Grodno, Kirova 1, 230023</t>
+  </si>
+  <si>
     <t>In custody</t>
   </si>
   <si>
-    <t>Yes</t>
-[...5 lines deleted...]
-    <t>2024-03-06 14:01:44</t>
+    <t>Trial outcome 27.05.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 23.08.2024: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2024-05-02 18:38:03</t>
+  </si>
+  <si>
+    <t>Aliaksandr Anatolyevich Karnatski</t>
+  </si>
+  <si>
+    <t>3 december 1981</t>
+  </si>
+  <si>
+    <t>After graduating, Alexander worked as an inspector for the Molodechno District Department of the Ministry of Emergency Situations. He later left government service and most recently worked for the Molodechno-based company "Fenster-LAKSS," which manufactures PVC windows and custom furniture.
+Alexander has a wife and a minor daughter.
+Karnatsky was arrested at the end of July 2025, when he disappeared from social media.</t>
+  </si>
+  <si>
+    <t>IUOT-43, 212003, Mogilev, ul. Cheliuskentsev, 76A</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2026-04-19 01:04:39</t>
   </si>
   <si>
     <t>Nikolai Uladzimiravich Vasilevich</t>
   </si>
   <si>
     <t>3 december 1978</t>
   </si>
   <si>
     <t>Nikolai is accused of "financing terrorist activity", under which article he faces 8 to 12 years in prison.
 The man's last known place of employment was the Republican Olympic Training Center for Track and Field.
 On June 6, 2023, he was sentenced under Article 361-2 of the Criminal Code to 6 years in a maximum security penal colony and a large fine. Other details of the case are unknown.
 On September 1, 2023, Judge V. Cherevach was to consider the appeal of the political prisoner in the Supreme Court. At the moment, the first sentence has entered into force, so when the second was issued, Vasilevich was already considered to have a previous conviction.
 On September 12, 2023, another trial of Nikolai took place in the Pervomaisky District Court. This time, he was accused of "financing terrorist activity." In total, Svetlana Cherepovich sentenced him to 9 years and 6 months in a maximum security penal colony for his donations, as well as a fine of 600 basic units. The pro-government film states that he made at least 54 donations to solidarity funds.
 On November 14, 2023, the appeal was heard and the verdict came into force.</t>
   </si>
   <si>
     <t>IK №15, 212013, Mogilev, p/o Veyno, Slavgorodskoye shosse 183</t>
   </si>
   <si>
     <t>9.5 years of imprisonment in a colony under enhanced security conditions</t>
   </si>
   <si>
     <t>2023-01-03 16:08:31</t>
   </si>
   <si>
-    <t>Pavel Yurievich Lukashevich</t>
-[...16 lines deleted...]
-  <si>
     <t>Alexander Sergeevich Veresovich</t>
   </si>
   <si>
     <t>4 december 1966</t>
   </si>
   <si>
     <t>Alexander's name appeared in the court schedule. The man is accused of donating to help Ukraine and to an “extremist group.”
 It is noteworthy that the man made a donation in support of the “extremist formation” before May 2021, when there were no extremist formations in Belarus at all. Now the man faces from five to ten years in prison. The trial will begin on March 19 in the Minsk City Court.
 Alexander has a small business in Molodechno: as an individual entrepreneur he is engaged in cargo transportation on his own bus. He is raising two children: a young daughter who is finishing sixth grade, and a son who should now be in high school.</t>
   </si>
   <si>
-    <t>6 years of imprisonment in a colony under enhanced security conditions</t>
+    <t>Turma №4, Mogilev, Krupskaya 99A, 212011</t>
+  </si>
+  <si>
+    <t>Trial outcome 01.04.2024: 6 years of imprisonment in colony under enhanced security conditions. Appeal 07.06.2024: unknown.</t>
   </si>
   <si>
     <t>2024-03-18 10:47:34</t>
   </si>
   <si>
     <t>Victor Alexandrovich Savchits</t>
   </si>
   <si>
     <t>4 december 1981</t>
   </si>
   <si>
     <t>Judge Evgeny Pisarevich heard the case from August 28 to September 4, 2024. Viktor will also be ordered to pay 1,000 rubles in compensation for moral damages to the Logoisk police officer.
 On October 7, 2025, the verdict was announced in the second trial: taking into account the first trial - 6 years of imprisonment in a maximum security prison, a fine of 600 basic units, as well as compensation for moral damages to Chemodanova - 5,000 Belarusian rubles, Karpenkov - 2,000 Belarusian rubles, and Nikitenko - 5,000 Belarusian rubles.</t>
   </si>
   <si>
     <t>Trial outcome 04.09.2024: 6 years of imprisonment in colony under general regime conditions, 1000 rubles of compensation. Appeal 05.11.2024: unknown. Trial outcome 07.10.2025: 6 years of imprisonment in colony under enhanced security conditions, 600 basic values fine.</t>
   </si>
   <si>
     <t>2024-08-19 19:21:31</t>
   </si>
   <si>
     <t>Marina Viktorovna Mazovka</t>
   </si>
   <si>
     <t>5 december 1972</t>
@@ -194,1331 +220,955 @@
   <si>
     <t>2022-06-29 17:36:43</t>
   </si>
   <si>
     <t>Vladimir Anatolyevich Trifonov</t>
   </si>
   <si>
     <t>6 december 1964</t>
   </si>
   <si>
     <t>The details of the case are unknown, since the trial took place in closed mode, and the criminal case itself is classified as secret.
 Details of the convict's detention are known from the propaganda film «Operation KGB «Mankurty»», which the Television News Agency showed in 2021.
 According to the ONT film, Vladimir Trifonov is a guide across the Belarusian-Lithuanian border, through which he had to illegally transfer Alexey Khralovich.
 He began serving his sentence.</t>
   </si>
   <si>
     <t>IK №2, 213800, Bobruysk, ul. Sikorskogo, 1</t>
   </si>
   <si>
     <t>14 years of imprisonment in a penal colony of general regime.</t>
   </si>
   <si>
     <t>2022-11-04 17:52:25</t>
   </si>
   <si>
-    <t>Viktor Lameko</t>
-[...29 lines deleted...]
-</t>
+    <t>Igor Vasilievich Cherpakov</t>
+  </si>
+  <si>
+    <t>7 december 1975</t>
   </si>
   <si>
     <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
-    <t>2025-11-01 18:11:07</t>
-[...2 lines deleted...]
-    <t>Vladimir Leonidovich Leosevich</t>
+    <t>2025-11-15 23:37:00</t>
+  </si>
+  <si>
+    <t>Anna Vladimirovna Vlasenko</t>
   </si>
   <si>
     <t>7 december 1981</t>
   </si>
   <si>
-    <t>A court hearing was held on October 30, 2023.</t>
-[...14 lines deleted...]
-    <t>Trial outcome date unknown: unknown.</t>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2025-11-01 22:19:38</t>
-  </si>
-[...10 lines deleted...]
-    <t>2023-09-04 22:43:02</t>
   </si>
   <si>
     <t>Egor Aleksandrovich Michailov</t>
   </si>
   <si>
     <t>7 december 1994</t>
   </si>
   <si>
     <t>Yegor was arrested in February 2021 and later convicted of setting fire to a T-72 tank aboard a military train at the Stepyanka railway station. According to the case file, on the night of January 31, 2021, he threw a Molotov cocktail with the inscription "OGSB" at the tank. His actions were classified as an "act of terrorism." According to the prosecution, Yegor committed the arson based on his political views.
 In early October 2023, it was announced that Yegor had been transferred to Pretrial Detention Center No. 1 in connection with a new criminal case opened under the article "organizing and preparing actions that grossly violate public order, or active participation therein." In this case, he was sentenced to an additional six months in prison.</t>
   </si>
   <si>
     <t>IK №17, 213004, Shklov, ul. 1-ya Zavodskaya, 8</t>
   </si>
   <si>
     <t>Trial outcome 26.07.2021: 10 years of imprisonment in colony under enhanced security conditions, 685 rubles of compensation. Trial outcome 05.10.2023: 6 months of imprisonment in colony under enhanced security conditions. Appeal 12.12.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-07-16 14:53:21</t>
   </si>
   <si>
-    <t>Igor Vasilievich Cherpakov</t>
-[...17 lines deleted...]
-    <t>2025-09-17 18:20:13</t>
+    <t>Alexander Stanislavovich Yushkevich</t>
+  </si>
+  <si>
+    <t>7 december 1987</t>
+  </si>
+  <si>
+    <t>8 years of imprisonment in a maximum security colony.</t>
+  </si>
+  <si>
+    <t>2023-09-04 22:43:02</t>
   </si>
   <si>
     <t>Marina Vladimirovna Leonovich</t>
   </si>
   <si>
     <t>8 december 1995</t>
   </si>
   <si>
     <t>Marina is a Belarusian-speaking IT specialist from EPAM who is also involved in creative work. She writes articles for the Belarusian Wikipedia, makes illustrations, translates into Belarusian, and writes poetry. After the start of full-scale Russian aggression against Ukraine, she moved to Georgia, but then returned to Belarus for unknown reasons. Soon after, she was detained as part of a criminal case and convicted under the articles “financing extremist activity” and “financing or other financial support of war.”</t>
   </si>
   <si>
     <t>Trial outcome 14.01.2025: 5 years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2024-03-14 18:44:29</t>
-  </si>
-[...44 lines deleted...]
-    <t>2024-04-11 02:04:25</t>
   </si>
   <si>
     <t>Anna Valentinovna Korneenko</t>
   </si>
   <si>
     <t>8 december 1985</t>
   </si>
   <si>
     <t>A former accountant at the Vavilov Minsk Electrotechnical Plant . The trial began on May 19 and was held behind closed doors, so little information about the charges is available. It is known that Anna was fired from her job following the "People's Ultimatum" in 2020, and then sued the company for wrongful dismissal.
 Anna's youngest child was only 5 months old when she was detained.</t>
   </si>
   <si>
     <t xml:space="preserve"> Trial outcome 24.05.2023: 5 years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2023-05-31 22:42:36</t>
   </si>
   <si>
-    <t>Yauhen Kholadau</t>
-[...14 lines deleted...]
-    <t>2023-08-11 19:13:51</t>
+    <t>Egor Andreevich Zakharchuk</t>
+  </si>
+  <si>
+    <t>8 december 1992</t>
+  </si>
+  <si>
+    <t>Convicted for participating in protests, as well as for comments on social networks.</t>
+  </si>
+  <si>
+    <t>unknown</t>
+  </si>
+  <si>
+    <t>2023-08-11 19:24:21</t>
   </si>
   <si>
     <t>Tatsiana Palubok</t>
   </si>
   <si>
     <t>9 december 1978</t>
   </si>
   <si>
     <t>It is known that the GUBOPiK officers are investigating the case against people who were allegedly involved in the Telegram chat "partisans of Novogrudok". Criminal cases have been opened against them under the article "extremism". All those who were interrogated in the case are being asked to sign a non-disclosure agreement.
 The media reports that at least six people among those detained by security forces 15 days ago have not been released after serving their administrative arrest, including Tatyana.</t>
   </si>
   <si>
     <t>Trial outcome 21.10.2025: 2 years 6 months of imprisonment in colony under general regime conditions, 800 basic values fine. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2024-11-18 23:01:53</t>
-  </si>
-[...44 lines deleted...]
-    <t>2024-06-21 16:37:39</t>
   </si>
   <si>
     <t>Alina Valentinovna Khmelevskaya</t>
   </si>
   <si>
     <t>10 december 1984</t>
   </si>
   <si>
     <t>Alina was convicted in July 2024 under the articles "participation in an armed group or armed conflict on the territory of a foreign state" and "financing the activities of an extremist group."
 Human rights activists are unaware of the sentence or the nature of the charges, but in Belarus, the first article is typically used for prosecution for supporting Ukraine in the war. For such a donation, she could have been sentenced to five to ten years in a penal colony.</t>
   </si>
   <si>
     <t>Trial outcome 30.07.2024: 5 years 6 months of imprisonment in colony under general regime conditions. Appeal 12.11.2024: unknown.</t>
   </si>
   <si>
     <t>2024-07-30 19:27:11</t>
   </si>
   <si>
     <t>Sergey Petrovich Zabelich</t>
   </si>
   <si>
     <t>11 december 1972</t>
   </si>
   <si>
     <t>51-year-old Sergei Zabelich from Minsk, graduated from the Belarusian State University of Informatics and Radioelectronics. Judging by Linkedin, he worked as a programmer for at least twenty years. In September 2022, he moved from Nikta Technologies to Intrahealth, an HTP resident operating in the Canadian market.
 It is known that Sergei was detained on December 13, 2020, when people went out together for street marches. On this day, another 300 Belarusians were detained.
 He is accused of two counts of “financing extremist activities, committed repeatedly” and “financing the activities of an extremist formation.” He faces up to eight years in prison.
 On June 7, 2024, the appeal was considered, and the verdict came into force.</t>
   </si>
   <si>
-    <t>Trial outcome 04.04.2024: 5 years of imprisonment in colony under general regime conditions. Appeal 07.06.2024: unknown.</t>
+    <t>Trial outcome 04.04.2024: 6 years of imprisonment in colony under general regime conditions. Appeal 07.06.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-04-02 13:51:41</t>
+  </si>
+  <si>
+    <t>Eugene Aleksandrovich Glushkov</t>
+  </si>
+  <si>
+    <t>11 december 1968</t>
+  </si>
+  <si>
+    <t>Evgeny Glushkov is a former Mogilev journalist, in the 90s and 2000s he worked on city television, after which he collaborated with several city portals.
+Glushkov was detained in early January by assault because the man did not open the door to the security forces. He was dragged out into the street in the same clothes he was wearing at home.
+According to some reports , it has been established that a criminal case has been opened against Glushkov for journalistic activities. The presumptive article is 361-1 of the Criminal Code of the Republic of Belarus (creation or participation in an extremist formation).</t>
+  </si>
+  <si>
+    <t>Trial outcome 31.07.2024: 3 years of imprisonment in colony under general regime conditions. Appeal 27.09.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-02-12 16:40:41</t>
+  </si>
+  <si>
+    <t>Alla Ivanovna Puchinskaya</t>
+  </si>
+  <si>
+    <t>11 december 1981</t>
+  </si>
+  <si>
+    <t>On February 21, 2024, in the Pinsk District Court, Judge Andrey Bychilo considered the case under Part 2 of Article 19.11 of the Code of Administrative Offenses (Distribution of information products included in the republican list of extremist materials, as well as the production, publication, storage or transportation for the purpose of distributing such information products).
+Apparently, a criminal case was opened after this.</t>
+  </si>
+  <si>
+    <t>Trial outcome 08.02.2024: 5 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2024-01-31 18:44:06</t>
   </si>
   <si>
     <t>Maxim Vladimirovich Ralko</t>
   </si>
   <si>
     <t>11 december 2001</t>
   </si>
   <si>
     <t>Maxim was featured in a propaganda film, filmed in prison.
 In the spring of 2022, he joined Kalinovsky's volunteer regiment, which was formed in February of that year to defend Ukraine from a Russian invasion.
 According to a pro-government television channel, Ralko took part in military operations.
 In early 2024, Ralko resigned from Polk and returned to Warsaw. He began studying IT testing, attended protests, and worked as a security guard at Biedronka. He received subsidiary protection status. A couple of months after returning from Ukraine to Poland, Maksym had a falling out with his friends and disappeared. He accused one of them of espionage. He then reconnected in May 2024, claiming to be in Germany and planning to apply for asylum there. Maksym later reported that he had escaped from the refugee camp and left all his documents behind, including his passport.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 10 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2024-11-21 23:40:33</t>
   </si>
   <si>
-    <t>Vilen Sergeevich Turgunov</t>
-[...45 lines deleted...]
-    <t>2024-01-31 18:44:06</t>
+    <t>Leonid Valerievich Raichenok</t>
+  </si>
+  <si>
+    <t>12 december 1986</t>
+  </si>
+  <si>
+    <t>According to the prosecution , on May 17, 2022, Leonid Raichonok transferred $400 for body armor to Belarusian volunteers fighting on the side of Ukraine. He made a second donation in the amount of $150 to the benefit of the “Prague Support Team” (an association of Belarusians in Prague who collect donations and use them to buy uniforms, sometimes for weapons accessories, for Belarusian volunteers fighting on the side of Ukraine). The Brest resident’s actions were qualified as “financing citizens of the Republic of Belarus to participate on the territory of a foreign state in an armed formation of one of the warring parties, in armed conflicts, military operations.”
+On December 12, 2023, an appeal hearing was held. The verdict came into force.</t>
+  </si>
+  <si>
+    <t>Trial outcome 17.10.2023: 6 years of imprisonment in colony under enhanced security conditions. Appeal 12.12.2023: unknown.</t>
+  </si>
+  <si>
+    <t>2023-10-19 23:13:30</t>
   </si>
   <si>
     <t>Igor Evstafievich Sidarovich</t>
   </si>
   <si>
     <t>12 december 1972</t>
   </si>
   <si>
     <t>Igor was first convicted for unfurling a banner reading, "While there is lawlessness in the country, resistance is our duty," blocking traffic. He was given a large fine.
 Later, he was convicted again for insulting the authorities through a comment in the chat "Molodechno for Life" and was assigned a preventive measure in the form of "house arrest". Igor has a disability, as he is missing one leg.
 At the end of 2024, it became known that Igor had been detained again and placed in custody. In July 2025, he was convicted under the article "Assistance to extremist activity", sentenced to imprisonment and a large fine.</t>
   </si>
   <si>
     <t>Trial outcome 31.03.2021: 140 basic values fine. Trial outcome 02.06.2021: 1 year 6 months restrictions of freedom without referral to an open-type correctional facility, 1500 rubles of compensation. Trial outcome 22.07.2025: 4 years of imprisonment in colony under enhanced security conditions, 1000 basic values fine.</t>
   </si>
   <si>
     <t>2021-07-02 21:03:36</t>
   </si>
   <si>
-    <t>Leonid Valerievich Raichenok</t>
-[...29 lines deleted...]
-  <si>
     <t>Ilya Slavomirovich Gumbar</t>
   </si>
   <si>
     <t>12 december 1989</t>
   </si>
   <si>
     <t>Ilya has been working for the IT company iTechArt for over twelve years. This is a large company with over one and a half thousand employees. Ilya is a Senior software engineer. Gumbar has two well-known hobbies - sports tourism and trail running. Trail running is running long distances across rough terrain, often impassable forests or high mountains (within the route, the altitude differences can reach thousands of meters). He ranks second in Belarus among men in this discipline according to the UTMB rating.
 On September 3, 2024, an appeal hearing was held and the verdict came into force.</t>
   </si>
   <si>
+    <t>IK №3</t>
+  </si>
+  <si>
     <t>Trial outcome 08.07.2024: 5 years 6 months of imprisonment in colony under enhanced security conditions. Appeal 03.09.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-07-01 19:56:24</t>
   </si>
   <si>
-    <t>Olga Viktorovna Kolpakova</t>
-[...11 lines deleted...]
-    <t>Andrei Yuryevich Savinski</t>
+    <t>Hleb Yuryevich Rybchanka</t>
+  </si>
+  <si>
+    <t>13 december 1994</t>
+  </si>
+  <si>
+    <t>Gleb is from Grodno. He is known to have lived in Russia for a long time. He worked at Lesta OJSC since at least January 2020. This is the Russian division of Wargaming, a company that develops computer games, most famously World of Tanks.
+Rybchenko is on the leaked Central Bank of Russia blacklist. The reason was a money transfer request denial with the explanation "the transaction is being carried out for the purpose of financing terrorism." It appears he attempted to donate to Polk Kalinovsky using a Russian card. This occurred in March 2022.
+Gleb is also listed in the Russian "opposition" database, which was created by Russian security forces to more easily monitor those who disagree with the war and activists. It was leaked online.</t>
+  </si>
+  <si>
+    <t>IK No. 1, 211445, Novopolotsk, st. Technical, 8</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 15 years of imprisonment in colony under enhanced security conditions. Appeal date unknown: 14 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2026-02-20 19:09:51</t>
+  </si>
+  <si>
+    <t>Hleb Herasimovich</t>
   </si>
   <si>
     <t>14 december 1987</t>
   </si>
   <si>
-    <t>According to the case materials , Savinsky transferred the equivalent of 50 US dollars to the accounts of funds recognized as “extremist” over the course of a year and a half. At the same time, he repeatedly used his Facebook account. He also created and posted 4 text messages in one of the telegram chats, allegedly aimed at “inciting social hostility in society.”
-[...15 lines deleted...]
-    <t>2025-07-20 12:14:16</t>
+    <t>Head of Malimon Ecosystem.
+Glebwas detained in connection with the case related to the designation of the Green Network coalition of initiatives as an "extremist group." These include the Belarus Beehive, Green Portal, and Ecodom projects. The corresponding decision was made by the KGB on July 30, 2025. He is likely charged under Article 361-4 ("assistance to extremist activity") of the Criminal Code.
+During the investigation, it was assumed that the actions of Milkomanovich and Gerasimovich could be classified under Article 361-4 of the Criminal Code (assistance to extremist activity), but the final sentence was handed down for participation in the aforementioned group.</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, Pashkovichi village, Minsk district, Minsk region 223016</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 6 years of imprisonment in colony under enhanced security conditions, 500 basic values fine.</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:39:17</t>
   </si>
   <si>
     <t>Kanstantsin Siarheyevich Prytulenka</t>
   </si>
   <si>
     <t>14 december 1979</t>
   </si>
   <si>
     <t>Former Assistant Prosecutor of the Glusk District.
 In the video published by the Investigative Committee, Prytulenko said that he sent the data of an employee of the prosecutor's office of the Glusk district and a doctor to the chat bot of the Black Book of Belarus.
 According to Nasha Niva, in 2005 Konstantin Prytulenko was an investigator, and later an assistant to the district prosecutor. Where Prytulenko worked before his arrest is unknown.
 Initially, the process was open, but, at the request of the injured officials and security forces, it was closed.In total, more than a dozen people pass as victims, including the former deputy chairman of the Mogilev city council, "the main ideologist of the city" Alla Galushko. Other victims include members of election commissions, prosecutors, law enforcers and other government officials.</t>
   </si>
   <si>
     <t>6 years in prison in a strict regime colony.</t>
   </si>
   <si>
     <t>2023-06-29 16:38:29</t>
   </si>
   <si>
     <t>Alexander Evgenyevich Sobolevsky</t>
   </si>
   <si>
     <t>15 december 1967</t>
   </si>
   <si>
     <t>In Mogilev, Sobolevsky is known as one of the freelancers who collaborated with city online publications until 2020. Ales was sentenced twice for an administrative violation for a day, after which he was not released.</t>
   </si>
   <si>
     <t>Trial outcome 31.07.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 27.09.2024: unknown.</t>
   </si>
   <si>
     <t>2024-01-08 17:12:54</t>
   </si>
   <si>
-    <t>Olga Vladimirovna Lotsmanova</t>
-[...33 lines deleted...]
-  <si>
     <t>Aliaksandr Frantskevich</t>
   </si>
   <si>
     <t>15 december 1988</t>
   </si>
   <si>
     <t>The Investigative Committee calls him an active participant in destructive telegram channels and a representative of the «sofa troops».
 The victims in the case were 26 people.
 Frantskevich was held in custody until the trial.</t>
   </si>
   <si>
     <t>4,5 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-06-28 16:49:54</t>
   </si>
   <si>
-    <t>Victor Vasilevich Barket</t>
-[...26 lines deleted...]
-    <t>2024-09-03 23:02:53</t>
+    <t>Stanislau Valiantsinavich Kuzmitski</t>
+  </si>
+  <si>
+    <t>15 december 1986</t>
+  </si>
+  <si>
+    <t>Stanislav, a businessman, was arrested in December 2021 in connection with a criminal case opened under six criminal charges, including "calls for actions aimed at harming the national security of the Republic of Belarus" and "creating or participating in an organization to carry out terrorist activity." He was initially held in a KGB pretrial detention facility and was later transferred to Pretrial Detention Center No. 1 pending trial.
+The trial lasted approximately six weeks, and in November 2022, Stanislav was found guilty of administering more than 30 Telegram chats, including "97" chats, which, according to investigators, were used to distribute extremist materials and coordinate protest activity. He was also charged with forming and coordinating community members, assigning roles and organizing their participation in protests, as well as actions to expand the number of participants and support the activities of the communities.</t>
+  </si>
+  <si>
+    <t>Trial outcome 03.11.2022: 15 years of imprisonment in colony under enhanced security conditions. Appeal 10.02.2023: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-12-28 13:36:42</t>
+  </si>
+  <si>
+    <t>Igor Nikolaevich Zhylavets</t>
+  </si>
+  <si>
+    <t>16 december 1983</t>
+  </si>
+  <si>
+    <t>IUOT-9, 210034, Vitebsk, ul. 3-ya Chepinskaya, 39</t>
+  </si>
+  <si>
+    <t>Trial outcome 08.05.2025: 2 years 6 months restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2025-07-12 17:21:25</t>
+  </si>
+  <si>
+    <t>Pavel Vladimirovich Kuntsevich</t>
+  </si>
+  <si>
+    <t>17 december 1985</t>
+  </si>
+  <si>
+    <t>Pavel Kuntsevich is 39 years old. He is a Minsk resident, he studied at the Minsk State Institute of Ecology named after Sakharov as a psychologist. He worked at the Chervensky market, where he had his own retail outlet, and recently he made greenhouses for money.
+Judging by social networks, he was detained in the fall of 2023. He was accused under Part 3 of Art. 361 of the Criminal Code of Belarus - “calls for sanctions or other actions aimed at harming the national security of Belarus.” Under the article, he faced up to 12 years in prison.Pavel has a large family - a wife and four children.</t>
+  </si>
+  <si>
+    <t>IK-8, 211388, Vitebsk region, Orsha, ul. Lenina, 195A</t>
+  </si>
+  <si>
+    <t>Trial outcome 22.01.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 01.03.2024: unknown. Trial outcome date unknown: 8 months of imprisonment in colony in strict regime conditions.</t>
+  </si>
+  <si>
+    <t>2024-01-15 21:41:51</t>
+  </si>
+  <si>
+    <t>Pavel Viktorovich Myakish</t>
+  </si>
+  <si>
+    <t>17 december 1987</t>
+  </si>
+  <si>
+    <t>He's a former medical examiner. I studied programming.</t>
+  </si>
+  <si>
+    <t>5,5 years of imprisonment in a penal colony of strict regime.</t>
+  </si>
+  <si>
+    <t>2022-06-09 00:04:39</t>
   </si>
   <si>
     <t>Yauheni Aliakseyevich Zbarouski</t>
   </si>
   <si>
     <t>17 december 1981</t>
   </si>
   <si>
     <t>Evgeny was charged under 9 articles of the Criminal Code. The reason for this was comments in Telegram and sending 0.28 and 0.004 bitcoins to the administrators of Telegram channels.
 In addition, from December 2019 to January 2020, he purchased particularly dangerous psychotropic substances, and on the territory of Russia (in the Bryansk region) he bought a firearm – a Makarov pistol (PM) and at least 46 cartridges for it.
 The trial lasted from February 14 to June 2, almost four months.
 Yevgeny partially admitted his guilt, explained that he did not agree with the results of the presidential elections in Belarus, and that is why he decided to act actively.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>8 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-02-14 21:25:55</t>
   </si>
   <si>
-    <t>Pavel Viktorovich Myakish</t>
-[...13 lines deleted...]
-  <si>
     <t>Natalia Sergeevna Matveeva</t>
   </si>
   <si>
     <t>17 december 1983</t>
   </si>
   <si>
     <t>Natalia was arrested in June 2021 on suspicion of planning to set fire to logging equipment. The arrest took place in the evening right on the forestry farm grounds, where she allegedly arrived with her accomplice, Gordeyev, who was actually on assignment from state security agencies.
 According to the prosecution, on the evening of June 8, 2021, Natalia and this man prepared Molotov cocktails, which they planned to use to set fire to the equipment. However, the crime was not completed—Natalia was detained before the arson could be committed.
 In court, Natalia testified that she had found herself in a difficult situation: in August 2020, an acquaintance of hers was arrested, she had lost her father, and was experiencing difficulties at work. She also confirmed that she had indeed been a member of the "OGSB" chat group and had intended to destroy logging equipment at the forestry enterprise.
 In December 2022, she was found guilty and sentenced to imprisonment in a general regime penal colony with a large fine.</t>
   </si>
   <si>
     <t>Trial outcome 05.12.2022: 14 years of imprisonment in colony under general regime conditions, 400 basic values fine. Appeal 03.03.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-09-01 17:30:07</t>
   </si>
   <si>
     <t>Maxim Valerievich Solop</t>
   </si>
   <si>
     <t>17 december 1988</t>
   </si>
   <si>
     <t>Maxim Solop is 36 years old. He is originally from Brest. In 2012, he graduated from the Physics Department of the Francisk Skorina Gomel State University. He worked as an engineer at the Brest Information Computing Center for Export-Import Transportation of the Belarusian Railway.
 Maxim loves traveling and active recreation, and also engages in various sports and leads a healthy lifestyle.
 His trial will begin on February 24, 2025, in the Brest City Court. Maxim is accused of "calls for actions aimed at causing harm to the national security of Belarus" (Part 3 of Article 361 of the Criminal Code).</t>
   </si>
   <si>
+    <t>IK -22, p.o.b 20, Brest region, Ivatsevichi, st. Domanovo, 225295</t>
+  </si>
+  <si>
     <t>Trial outcome 26.02.2025: unknown.</t>
   </si>
   <si>
     <t>2025-02-24 17:46:36</t>
-  </si>
-[...17 lines deleted...]
-    <t>2024-01-15 21:41:51</t>
   </si>
   <si>
     <t>Arthur Igorevich Syrokvasha</t>
   </si>
   <si>
     <t>18 december 1993</t>
   </si>
   <si>
     <t>Artur Syrokvasha served as deputy head of the Khoiniki border outpost, established in 2020. This means Artur worked on the border crossing through which Russian equipment entered Ukraine.
 He was the secretary of the local BRSM youth union. Artur's VKontakte profile indicates that he is originally from Minsk and graduated from BSU.</t>
   </si>
   <si>
     <t>2025-10-10 22:45:12</t>
   </si>
   <si>
-    <t>Vitali Alehavich Vyprazhkin</t>
-[...22 lines deleted...]
-  <si>
     <t>Yauheni Anatolyevich Dorakhau</t>
   </si>
   <si>
     <t>19 december 1980</t>
   </si>
   <si>
     <t>Detained for comments.
 Worked as an energy engineer at Belgro.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 3 years 6 months of imprisonment in colony under enhanced security conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-09-12 14:21:44</t>
   </si>
   <si>
-    <t>Evgeniy Vladimirovich Propolskiy</t>
-[...38 lines deleted...]
-    <t>Vladimir Anatolevich Baslyk</t>
+    <t>Yury Kazimiravich Trashchynski</t>
+  </si>
+  <si>
+    <t>20 december 1967</t>
+  </si>
+  <si>
+    <t>Yuri Treshchinsky worked as a sound engineer at the Belarusian Television and Radio Company for over twenty years.
+After the 2020 presidential elections, Yuri signed a petition against violence by security forces and later left for Poland.
+Treshchinsky was arrested on November 15, 2025, immediately after returning to Minsk from abroad. Initially, the former sound engineer was jailed in Okrestina Prison for 15 days on administrative charges, but he was never released.
+A criminal case was opened against the man and he was transferred to Minsk Pretrial Detention Center No. 1, and on the eve of the trial he was transferred to Gomel.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 2 years 6 months of imprisonment in colony under general regime conditions, 500 basic values fine. Appeal 07.07.2026: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2026-07-19 11:06:09</t>
+  </si>
+  <si>
+    <t>Leonid Valentinovich Kozyr</t>
   </si>
   <si>
     <t>20 december 1981</t>
-  </si>
-[...27 lines deleted...]
-    <t>Leonid Valentinovich Kozyr</t>
   </si>
   <si>
     <t>Leonid's first trial took place in the fall of 2022; he was charged under Article 369 and sentenced to restriction of freedom without referral.
 The second trial was announced in August 2024. Leonid is accused of "financing the activities of an extremist group" (Article 361-2 of the Criminal Code) and "recruiting, training or preparing for participation in a war, as well as providing material support for such activities" (Part 2 of Article 361-3 of the Criminal Code). The man was probably found to have donated to the Armed Forces of Ukraine. The sentence is most likely related to imprisonment.
 Leonid has a higher education , his last place of work was the private enterprise "Gomelstalstandart ".</t>
   </si>
   <si>
     <t>Trial outcome 12.10.2022: unknown years restrictions of freedom without referral to an open-type correctional facility. Trial outcome 22.08.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 29.10.2024: unknown.</t>
   </si>
   <si>
     <t>2022-09-30 23:02:21</t>
   </si>
   <si>
+    <t>Pavel Pavlovich Stanislavchik</t>
+  </si>
+  <si>
+    <t>20 december 1989</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2025-12-16 14:18:04</t>
+  </si>
+  <si>
+    <t>Evgeniy Vladimirovich Propolskiy</t>
+  </si>
+  <si>
+    <t>20 december 1994</t>
+  </si>
+  <si>
+    <t>Evgeny was detained in connection with the mass riots and accused of participating in Telegram channels of a "radical orientation."
+In May 2023, he was convicted again for "malicious disobedience to the demands of the colony administration."</t>
+  </si>
+  <si>
+    <t>IK-20, 247755, Gomelslaya obl., Mozyrski rayon, Mikhaolovsky selsovet, 70</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.07.2021: 8 years of imprisonment in colony under enhanced security conditions. Appeal 23.11.2021: the sentence was upheld. Appeal 10.07.2024: the sentence was upheld. Trial outcome 03.05.2023: 1 year 6 months of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:08:25</t>
+  </si>
+  <si>
+    <t>Igor Mikhailovich Sushko</t>
+  </si>
+  <si>
+    <t>21 december 1978</t>
+  </si>
+  <si>
+    <t>Igor was detained on November 23, 2023. From a video on a pro-government channel published by security forces, it is known that he was a co-founder of a company for urban route transportation.
+On camera, Igor says that he was detained for comments in Telegram channels about the Belarusian and Russian military.</t>
+  </si>
+  <si>
+    <t>Trial outcome 08.07.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 10.09.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-07-01 10:59:51</t>
+  </si>
+  <si>
     <t>Dmitry Sergeevich Osiyuk</t>
   </si>
   <si>
     <t>21 december 1987</t>
   </si>
   <si>
     <t>It is known that Dmitry's case was largely fabricated, and some of his actions were deliberately provoked by intelligence officers.
 Human rights activists know that the man has been in custody since approximately December 2023. He was initially held in Minsk's Pretrial Detention Center No. 1 and then transferred to the Brest Pretrial Detention Center. He was sentenced to 20 years in prison, the first five of which will be in a penal colony.
 It is known that Osiyuk lived in Bereza and has a daughter.</t>
   </si>
   <si>
     <t>Turma №8, Zhodino, Sovetskaya ul. 22A, 222163</t>
   </si>
   <si>
     <t>Trial outcome 14.08.2024: 20 years of imprisonment in colony under enhanced security conditions (among them 5 years of prison regime). Appeal 16.01.2025: unknown.</t>
   </si>
   <si>
     <t>2024-08-23 11:44:01</t>
   </si>
   <si>
-    <t>Igor Mikhailovich Sushko</t>
-[...14 lines deleted...]
-  <si>
     <t>Michael Yuryevich Neznanov</t>
   </si>
   <si>
     <t>22 december 1982</t>
   </si>
   <si>
     <t>Trial outcome 23.07.2024: 5 years of imprisonment in colony under general regime conditions. Appeal 27.09.2024: unknown.</t>
   </si>
   <si>
     <t>2025-02-24 23:50:24</t>
+  </si>
+  <si>
+    <t>Michail Igorevich Palaznik</t>
+  </si>
+  <si>
+    <t>23 december 1991</t>
+  </si>
+  <si>
+    <t>Mikhail lived in Mozyr. In 2014, he served in the Minsk garrison and took part in the troop parade on July 3rd. For his participation in that parade, he received a commendation from Lukashenko.</t>
+  </si>
+  <si>
+    <t>IUOT-24, 230025, Grodno, ul. Lidskaya, 29б</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2026-01-18 23:35:07</t>
   </si>
   <si>
     <t>Maksim Ivanovich Sobolev</t>
   </si>
   <si>
     <t>23 december 1998</t>
   </si>
   <si>
     <t>According to the prosecution , from August 10 to August 11, 2020, at that time, minors Yulia Sharanova, Nikita Voytyuk, Nikolay Nikityuk, as well as Vasily Alekseyuk, Gleb Klimovich, Vitaly Varfalameev, Alexander Tysevich, Maxim Sobolev, were on the roadway of Masherov Avenue, Cosmonauts Boulevards and Shevchenko, st. Soviet in Brest, “ they shouted slogans, demonstrated white-red-white canvases, grossly violating public order, deliberately impeding the movement of vehicles and the normal functioning of enterprises and organizations.”
 At the court hearing, everyone fully admitted their guilt.
 It is also known that Maxim Sobolev, Gleb Klimovich, Yulia Sharanova were convicted, including on “narcotic” charges.
 Maxim Sobolev under Part 1 of Art. 342 of the Criminal Code was sentenced to two years of imprisonment. But since Maxim was already convicted under the “narcotic” part 4 of Art. 328 of the Criminal Code, by partial addition of the main punishments and the full addition of an additional punishment, 12 years in prison were sentenced to serve in a correctional colony under a high security regime with a fine of 3,200 rubles.</t>
   </si>
   <si>
     <t>IK-11, Volkovysk, Rokossovskogo, 118, 231900</t>
   </si>
   <si>
     <t>Trial outcome 20.05.2024: 12 years of imprisonment in colony under enhanced security conditions. Appeal 23.07.2024: unknown.</t>
   </si>
   <si>
     <t>2024-05-08 18:07:55</t>
   </si>
   <si>
-    <t>Sergei Alexandrovich Chernetsky</t>
-[...58 lines deleted...]
-  <si>
     <t>Anatoly Viktorovich Latushka</t>
   </si>
   <si>
     <t>24 december 1976</t>
   </si>
   <si>
     <t>Detained for drawing using stencils of "Chase".
 Anatoly Latushka is the cousin of politician Pavel Latushko.
 On March 22, 2024, he was transferred to prison regime until the end of his term.</t>
   </si>
   <si>
     <t>Trial outcome 20.09.2022: 6 years of imprisonment in colony under general regime conditions. Appeal 02.12.2022: unknown. Regime change trial 22.03.2024: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2022-02-03 18:53:15</t>
   </si>
   <si>
-    <t>Dmitry Ivanovich Shablyko</t>
-[...20 lines deleted...]
-    <t>2026-01-17 00:05:19</t>
+    <t>Aliaksei Iharavich Chareshniau</t>
+  </si>
+  <si>
+    <t>24 december 1999</t>
+  </si>
+  <si>
+    <t>2026-03-02 10:59:22</t>
   </si>
   <si>
     <t>Dmitry Nikolaevich Khaltsov</t>
   </si>
   <si>
     <t>25 december 1987</t>
   </si>
   <si>
     <t>Dmitry Khaltsov is a sole proprietor. In 2020, Komsomolskaya Pravda wrote about him in a report on the protests in Gomel following the funeral of Alexander Vikhor, who was killed by police officers. He bought a megaphone with his own money and wrote in a local chat room suggesting they gather and go to the regional executive committee. The protesters then summoned the regional governor for a meeting.
 Due to the closed nature of the judicial system, the nature of the charges brought against Dmitry Khaltsov and his specific sentence are still unknown. All that is known is that he was sentenced to a prison term.</t>
   </si>
   <si>
-    <t>SIZO-3, Gomel, ul. Knizhnaya 1A, 246144</t>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under enhanced security conditions. Appeal 05.12.2025: unknown.</t>
   </si>
   <si>
     <t>2025-10-18 15:04:38</t>
   </si>
   <si>
     <t>Anastasia Yuryevna Gritskevich</t>
   </si>
   <si>
     <t>25 december 1993</t>
   </si>
   <si>
     <t>Anastasia, originally from Mozyr, graduated from the Belarusian State University of Physical Culture and Sport (BSUPhK) with a degree in tourism and hospitality and worked at the Minsk Arena. She traveled extensively and loved sports, including hockey and cycling.
 The date of Anastasia's arrest is unknown. She last posted on Telegram in February 2025. It was that month that arrests in the Gayun case were in full swing.
 Gritskevich hasn't been online since her arrest. This suggests she was sentenced to imprisonment.</t>
   </si>
   <si>
     <t>2025-11-07 20:59:21</t>
   </si>
   <si>
-    <t>Artem Shirinovich Nasanovich</t>
-[...13 lines deleted...]
-  <si>
     <t>Igor Nikolaevich Kozlov</t>
   </si>
   <si>
     <t>25 december 1975</t>
   </si>
   <si>
     <t>A resident of the Mogilev region. Employees of the «Bobruisk plant of tractor parts and aggregates».
 He was detained for sabotage on the railway near the stations of Bobruisk, as well as arson of the shooting range of military unit 5527. Detained together with his wife.</t>
   </si>
   <si>
     <t>Trial outcome 10.08.2022: 14 years of imprisonment in colony under enhanced security conditions. Appeal 25.10.2022: unknown.</t>
   </si>
   <si>
     <t>2022-05-23 12:43:25</t>
   </si>
   <si>
     <t>Anatoly Vladimirovich Volodko</t>
   </si>
   <si>
     <t>25 december 1967</t>
   </si>
   <si>
     <t>Anatoly Volodko is 56 years old. He is a resident of Minsk. The man has a wife, an adult daughter and a son who will soon turn eighteen. Volodko worked as a programmer at Top Soft for over 20 years. It is engaged in the creation of the Galaxy product ecosystem, which is necessary for the digitalization of business. The company's central office is located in Russia, where Anatoly worked part of the time.
 The exact date of the man's arrest is unknown, but it was probably January 15 or 16, 2024. After all, on January 17, he and his wife were convicted of "petty hooliganism" - he was sentenced to 15 days, while the sentence for his wife is unknown. According to the testimony of security officials, Anatoly Volodko "was in a public place and, out of hooligan motives, was shouting loudly, using obscene language, waving his arms and behaving aggressively." The man did not admit his guilt and said that he was detained in his own home in the middle of the day. He did not do any of the things that the witnesses said.According to cellmate Anatoly Volodko, he refused to pay "donations" that KGB officers threatened to offer to those who made donations. In general, the man did not admit his guilt. Anatoly's cellmate claims that this served as the reason for further prosecution - administrative and criminal.
 On August 27, 2024, Anatoly had his appeal heard and the verdict came into force.</t>
   </si>
   <si>
     <t>Trial outcome 11.06.2024: 8 years 6 months of imprisonment in colony under general regime conditions. Appeal 27.08.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-06-10 19:30:21</t>
+  </si>
+  <si>
+    <t>Aksana Siarheyeuna Valkovich</t>
+  </si>
+  <si>
+    <t>25 december 1978</t>
+  </si>
+  <si>
+    <t>The persecution was sparked by the woman's comments on Telegram channels in 2021.</t>
+  </si>
+  <si>
+    <t>Trial outcome 05.06.2025: 3 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2026-03-30 23:29:38</t>
   </si>
   <si>
     <t>Anton Uladzimiravich Kazachenka</t>
   </si>
   <si>
     <t>26 december 1994</t>
   </si>
   <si>
     <t>Anton worked for a car repair company in Minsk. He also worked for a while in Russia, in Elektrostal, near Moscow.
 In recent years, Anton has become interested in the IT field and has taken various online courses.
 Outside of work, Anton's main passion was technology—he loves sports motorcycles and fast cars and is a subscriber to themed communities.
 Most likely Anton is in prison.</t>
   </si>
   <si>
+    <t>IUOT-7, Pruzhany region, Kuplin, 225136</t>
+  </si>
+  <si>
     <t>Trial outcome date unknown: 4 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2026-02-24 03:13:21</t>
   </si>
   <si>
     <t>Artsiom Yauhenavich Parkhamovich</t>
   </si>
   <si>
     <t>26 december 1995</t>
   </si>
   <si>
     <t>Artyom, a former Beltelecom employee, was arrested in October 2020 as part of a criminal case opened under eight articles, including "illegal actions against private information and personal data" and "interference with the activities of a law enforcement officer." Artyom was also reportedly severely beaten during his arrest.
 In February 2022, he was convicted of "transferring personal and other personal data of more than 150 individuals to Telegram channels deemed extremist" and sentenced to a long prison term, as well as to pay a large amount of compensation to the "victims."</t>
   </si>
   <si>
     <t>Trial outcome 08.02.2022: 11 years of imprisonment in colony under enhanced security conditions, unknown rubles of compensation. Appeal 29.04.2022: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-02-26 22:04:01</t>
   </si>
   <si>
-    <t>Vera Mikhajlauna Kananenka</t>
-[...15 lines deleted...]
-  <si>
     <t>Olga Dmitrievna Alekseeva</t>
   </si>
   <si>
     <t>27 december 1982</t>
   </si>
   <si>
     <t>Presumably detained for assisting political prisoners.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 4 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2024-11-15 21:15:27</t>
   </si>
   <si>
-    <t>Vyacheslav Yuryevich Malyshev</t>
-[...35 lines deleted...]
-    <t>Joseph (Yazep) Iosifovich Dulebo</t>
+    <t>Uladzislau Marchyk</t>
+  </si>
+  <si>
+    <t>28 december 1998</t>
+  </si>
+  <si>
+    <t>2026-06-01 21:40:01</t>
+  </si>
+  <si>
+    <t>Dmitry Alexandrovich Kolobov</t>
+  </si>
+  <si>
+    <t>29 december 1989</t>
+  </si>
+  <si>
+    <t>Trial outcome 29.11.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 24.01.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2024-11-11 21:34:27</t>
+  </si>
+  <si>
+    <t>Iosif (Iazep) Iosifavich Duleba</t>
   </si>
   <si>
     <t>30 december 1967</t>
   </si>
   <si>
-    <t>On May 3, 2024, the State Security Committee of Belarus added a number of media resources of the FreeInfoBel project to the list of so-called “extremist formations”, and specific people who, in their opinion, are related to the project were also indicated - Olga Pashkevich and Iosif Dulebo. Moreover, the introduction of FreeInfoBel in fact became known only 5 days later - on May 8.
-[...4 lines deleted...]
-    <t>Trial outcome 26.11.2024: unknown years of imprisonment in colony under enhanced security conditions. Appeal 04.02.2025: unknown.</t>
+    <t>On May 3, 2024, the State Security Committee of Belarus added several media resources of the FreeInfoBel project to its list of so-called "extremist groups." They also identified specific individuals they believed were connected to the project—Volha Pashkevich and Iosif Dulebo. FreeInfoBel's inclusion was only revealed five days later, on May 8.
+It's currently unknown what criminal case the man is being held on, but it's likely related to "extremism." It has been learned that Dulebo was initially detained on administrative charges. However, when the time came for his release from the temporary detention facility, Dulebo was not released; he was transferred to a pretrial detention center.
+The man previously headed the Vitebsk division of the Belarusian Popular Front, but withdrew from party affairs in the early 2000s.</t>
+  </si>
+  <si>
+    <t>Trial outcome 26.11.2024: 4 years of imprisonment in colony under general regime conditions, 600 basic values fine. Appeal 04.02.2025: unknown.</t>
   </si>
   <si>
     <t>2024-05-22 19:29:24</t>
   </si>
   <si>
-    <t>Olesya Vyacheslavovna Shapkina</t>
-[...13 lines deleted...]
-    <t>2023-06-22 01:45:27</t>
+    <t>Aliaksandr Viktaravich Katlianik</t>
+  </si>
+  <si>
+    <t>30 december 1953</t>
+  </si>
+  <si>
+    <t>According to Belpol , Alexander had been in business for over 20 years. From the 1990s to 2008, he was deputy director of Litsvin LLC, which was involved in retail trade. From there, he moved to Expotechprom LLC and PromPoisk LLC, which specialized in wholesale trade of non-food products.
+In October 2018, Alexander registered as a sole proprietor. He chose computer programming as his primary activity. This was a rare and inspiring achievement—Kotlyanik was 65 years old at the time.
+In life, Alexander used the Belarusian language—at least when communicating online and when ordering from online stores.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:39:17</t>
   </si>
   <si>
     <t>Aliaksandr Baravik</t>
   </si>
   <si>
     <t>30 december 1981</t>
   </si>
   <si>
     <t>The man was accused of, in the court's opinion, leaving an offensive comment in a telegram addressed to the Minister of Internal Affairs Ivan Kubrakov and the Deputy Chief of the Internal Affairs Directorate of the Central District Administration of Minsk, Chief of the Criminal Police Vladimir Kubrakov. Alexander fully admitted his guilt and repented of his actions. Before the trial, the man was under personal surety. After the verdict was announced, he was taken into custody in the courtroom.
 Alexander Borovik has a minor child in his care. He works as a carpenter-machine operator.
 In January 2024, it became known that Pavel was again accused, but this time under Article 130 of the Criminal Code of the Republic of Belarus.</t>
   </si>
   <si>
     <t>Trial outcome 15.05.2023: 1 year of imprisonment in colony under general regime conditions. Trial outcome 29.03.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 25.06.2024: unknown.</t>
   </si>
   <si>
     <t>2023-05-02 13:34:46</t>
   </si>
   <si>
-    <t>Valeriya Borisovna Kostyugova</t>
-[...37 lines deleted...]
-    <t>Olga Grigorievna Stroeva</t>
+    <t>Olga Anatolyevna Osipchik</t>
+  </si>
+  <si>
+    <t>30 december 1977</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.03.2026: 8 years 6 months of imprisonment in colony under general regime conditions, 1000 basic values fine.</t>
+  </si>
+  <si>
+    <t>2025-10-21 21:23:23</t>
+  </si>
+  <si>
+    <t>Volha Ryhorauna Stroyeva</t>
   </si>
   <si>
     <t>31 december 1959</t>
   </si>
   <si>
+    <t>The woman ran her own business, selling fish delicacies and red and black caviar for over twenty years. She was forced to shut down due to the impact of the coronavirus pandemic.
+Olga has two daughters. One lives in Asia, the other in Russia.
+Olga loves animals and kept cats and dogs at home.</t>
+  </si>
+  <si>
+    <t>Trial outcome 30.04.2026: unknown years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
     <t>2025-12-11 16:57:27</t>
-  </si>
-[...13 lines deleted...]
-    <t>2026-02-08 00:47:20</t>
   </si>
   <si>
     <t>Vadim Nikolaevich Vasiliev</t>
   </si>
   <si>
     <t>31 december 1994</t>
   </si>
   <si>
     <t>Detained for the administration of chats «Vitebsk -97%» and «Orsha -97%».
 Lighting designer at the Belarusian theater «Lyalka».</t>
   </si>
   <si>
     <t>12 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-05-22 14:26:02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -1838,2621 +1488,1927 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I93"/>
+  <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E8" t="s">
+        <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B12" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>70</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
-        <v>68</v>
+      <c r="C13" t="s">
+        <v>74</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>75</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B15" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C15" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E15" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B16" t="s">
-        <v>87</v>
+        <v>88</v>
+      </c>
+      <c r="C16" t="s">
+        <v>89</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E16" t="s">
+        <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>93</v>
+      </c>
+      <c r="C17" t="s">
+        <v>94</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I17" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="I18" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="I19" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B20" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C20" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>75</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="I20" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B21" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C21" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="I21" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B22" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C22" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D22" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="I22" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B23" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C23" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C24" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D24" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="I24" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C25" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>61</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>135</v>
       </c>
       <c r="I25" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B26" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D26" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="I26" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B27" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C27" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D27" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>83</v>
+        <v>146</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="I27" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="D28" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="I28" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B29" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C29" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D29" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>140</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="I29" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B30" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="D30" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="I30" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="B31" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="C31" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I31" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B32" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="C32" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>146</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="I32" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B33" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="D33" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="I33" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="B34" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="C34" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="D34" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>53</v>
+        <v>183</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="I34" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B35" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="C35" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="D35" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="I35" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B36" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="C36" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="D36" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="H36" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="I36" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="B37" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="C37" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E37" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="I37" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="B38" t="s">
-        <v>193</v>
+        <v>203</v>
+      </c>
+      <c r="C38" t="s">
+        <v>204</v>
       </c>
       <c r="D38" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>42</v>
+        <v>205</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="I38" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="B39" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="C39" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="D39" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>199</v>
+        <v>66</v>
       </c>
       <c r="I39" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="B40" t="s">
-        <v>202</v>
+        <v>213</v>
+      </c>
+      <c r="C40" t="s">
+        <v>214</v>
       </c>
       <c r="D40" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>43</v>
+        <v>215</v>
       </c>
       <c r="I40" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="B41" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="C41" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="D41" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="I41" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="B42" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="C42" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="I42" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B43" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="D43" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="I43" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="B44" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="C44" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="D44" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="I44" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="B45" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C45" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="D45" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="I45" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="B46" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="C46" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>53</v>
+        <v>245</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="I46" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="B47" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="D47" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>140</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="I47" t="s">
-        <v>239</v>
+        <v>251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B48" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="C48" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>20</v>
+        <v>255</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="I48" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="B49" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="C49" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="H49" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="I49" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="B50" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="C50" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="D50" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
       <c r="I50" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="B51" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="D51" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>11</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>259</v>
+        <v>51</v>
       </c>
       <c r="I51" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="B52" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="C52" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>264</v>
+        <v>205</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="I52" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="B53" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="C53" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="D53" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E53" t="s">
+        <v>50</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I53" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="B54" t="s">
-        <v>272</v>
+        <v>282</v>
+      </c>
+      <c r="C54" t="s">
+        <v>283</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
+      <c r="H54" t="s">
+        <v>284</v>
+      </c>
       <c r="I54" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="B55" t="s">
-        <v>276</v>
+        <v>287</v>
+      </c>
+      <c r="C55" t="s">
+        <v>288</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="I55" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="B56" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="C56" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D56" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E56" t="s">
+        <v>50</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="I56" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="B57" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="C57" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="I57" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="B58" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="C58" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="D58" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>293</v>
+        <v>75</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
       <c r="I58" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="B59" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="C59" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="D59" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E59" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="I59" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="B60" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>20</v>
+        <v>152</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
-      <c r="H60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="B61" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="D61" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>61</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="I61" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="B62" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="C62" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>313</v>
+        <v>61</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="B63" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="C63" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="D63" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>75</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="I63" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="B64" t="s">
-        <v>322</v>
+        <v>330</v>
+      </c>
+      <c r="C64" t="s">
+        <v>331</v>
       </c>
       <c r="D64" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="I64" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="B65" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="D65" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E65" t="s">
-        <v>328</v>
+        <v>152</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G65" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="I65" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B66" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="C66" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="D66" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E66" t="s">
+        <v>50</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="I66" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="B67" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="C67" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="D67" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>339</v>
+        <v>61</v>
       </c>
       <c r="F67" t="s">
-        <v>340</v>
+        <v>21</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I67" t="s">
-        <v>342</v>
-[...27 lines deleted...]
-      <c r="I68" t="s">
         <v>347</v>
-      </c>
-[...675 lines deleted...]
-        <v>458</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">