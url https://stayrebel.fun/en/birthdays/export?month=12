--- v3 (2026-07-29)
+++ v4 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Date of birth</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>HRC "Viasna"</t>
   </si>
   <si>
     <t>Sentence</t>
   </si>
   <si>
@@ -84,95 +84,95 @@
     <t>Trial outcome date unknown: 3 years 6 months restrictions of freedom with referral to an open-type correctional facility.</t>
   </si>
   <si>
     <t>2025-08-17 15:33:14</t>
   </si>
   <si>
     <t>Pavel Yurievich Lukashevich</t>
   </si>
   <si>
     <t>3 december 1987</t>
   </si>
   <si>
     <t>The detention of the Lidchan resident became known on September 22. In a police video, he said that he was “registered in the Peramoga Plan” and left “threats” to security forces in a telegram. According to the telegram channel “Detentions, courts in Lida,” the man was arrested for 15 days under an unnamed administrative article.</t>
   </si>
   <si>
     <t>Turma №1, Grodno, Kirova 1, 230023</t>
   </si>
   <si>
     <t>In custody</t>
   </si>
   <si>
     <t>Trial outcome 27.05.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 23.08.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-05-02 18:38:03</t>
-  </si>
-[...18 lines deleted...]
-    <t>2026-04-19 01:04:39</t>
   </si>
   <si>
     <t>Nikolai Uladzimiravich Vasilevich</t>
   </si>
   <si>
     <t>3 december 1978</t>
   </si>
   <si>
     <t>Nikolai is accused of "financing terrorist activity", under which article he faces 8 to 12 years in prison.
 The man's last known place of employment was the Republican Olympic Training Center for Track and Field.
 On June 6, 2023, he was sentenced under Article 361-2 of the Criminal Code to 6 years in a maximum security penal colony and a large fine. Other details of the case are unknown.
 On September 1, 2023, Judge V. Cherevach was to consider the appeal of the political prisoner in the Supreme Court. At the moment, the first sentence has entered into force, so when the second was issued, Vasilevich was already considered to have a previous conviction.
 On September 12, 2023, another trial of Nikolai took place in the Pervomaisky District Court. This time, he was accused of "financing terrorist activity." In total, Svetlana Cherepovich sentenced him to 9 years and 6 months in a maximum security penal colony for his donations, as well as a fine of 600 basic units. The pro-government film states that he made at least 54 donations to solidarity funds.
 On November 14, 2023, the appeal was heard and the verdict came into force.</t>
   </si>
   <si>
     <t>IK №15, 212013, Mogilev, p/o Veyno, Slavgorodskoye shosse 183</t>
   </si>
   <si>
     <t>9.5 years of imprisonment in a colony under enhanced security conditions</t>
   </si>
   <si>
     <t>2023-01-03 16:08:31</t>
   </si>
   <si>
+    <t>Aliaksandr Anatolyevich Karnatski</t>
+  </si>
+  <si>
+    <t>3 december 1981</t>
+  </si>
+  <si>
+    <t>After graduating, Alexander worked as an inspector for the Molodechno District Department of the Ministry of Emergency Situations. He later left government service and most recently worked for the Molodechno-based company "Fenster-LAKSS," which manufactures PVC windows and custom furniture.
+Alexander has a wife and a minor daughter.
+Karnatsky was arrested at the end of July 2025, when he disappeared from social media.</t>
+  </si>
+  <si>
+    <t>IUOT-43, 212003, Mogilev, ul. Cheliuskentsev, 76A</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2026-04-19 01:04:39</t>
+  </si>
+  <si>
     <t>Alexander Sergeevich Veresovich</t>
   </si>
   <si>
     <t>4 december 1966</t>
   </si>
   <si>
     <t>Alexander's name appeared in the court schedule. The man is accused of donating to help Ukraine and to an “extremist group.”
 It is noteworthy that the man made a donation in support of the “extremist formation” before May 2021, when there were no extremist formations in Belarus at all. Now the man faces from five to ten years in prison. The trial will begin on March 19 in the Minsk City Court.
 Alexander has a small business in Molodechno: as an individual entrepreneur he is engaged in cargo transportation on his own bus. He is raising two children: a young daughter who is finishing sixth grade, and a son who should now be in high school.</t>
   </si>
   <si>
     <t>Turma №4, Mogilev, Krupskaya 99A, 212011</t>
   </si>
   <si>
     <t>Trial outcome 01.04.2024: 6 years of imprisonment in colony under enhanced security conditions. Appeal 07.06.2024: unknown.</t>
   </si>
   <si>
     <t>2024-03-18 10:47:34</t>
   </si>
   <si>
     <t>Victor Alexandrovich Savchits</t>
   </si>
   <si>
     <t>4 december 1981</t>
   </si>
@@ -220,50 +220,65 @@
   <si>
     <t>2022-06-29 17:36:43</t>
   </si>
   <si>
     <t>Vladimir Anatolyevich Trifonov</t>
   </si>
   <si>
     <t>6 december 1964</t>
   </si>
   <si>
     <t>The details of the case are unknown, since the trial took place in closed mode, and the criminal case itself is classified as secret.
 Details of the convict's detention are known from the propaganda film «Operation KGB «Mankurty»», which the Television News Agency showed in 2021.
 According to the ONT film, Vladimir Trifonov is a guide across the Belarusian-Lithuanian border, through which he had to illegally transfer Alexey Khralovich.
 He began serving his sentence.</t>
   </si>
   <si>
     <t>IK №2, 213800, Bobruysk, ul. Sikorskogo, 1</t>
   </si>
   <si>
     <t>14 years of imprisonment in a penal colony of general regime.</t>
   </si>
   <si>
     <t>2022-11-04 17:52:25</t>
   </si>
   <si>
+    <t>Maksim Henadzevich Khviazko</t>
+  </si>
+  <si>
+    <t>7 december 1995</t>
+  </si>
+  <si>
+    <t>Maxim is a long-haul truck driver. He worked as a caregiver at a nursing home in Poland. He was arrested when he came to Belarus to visit family.</t>
+  </si>
+  <si>
+    <t>SIZO-7, Brest, Sovetskih Pogranichnikov 37, 224030</t>
+  </si>
+  <si>
+    <t>2026-08-30 23:21:02</t>
+  </si>
+  <si>
     <t>Igor Vasilievich Cherpakov</t>
   </si>
   <si>
     <t>7 december 1975</t>
   </si>
   <si>
     <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2025-11-15 23:37:00</t>
   </si>
   <si>
     <t>Anna Vladimirovna Vlasenko</t>
   </si>
   <si>
     <t>7 december 1981</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2025-11-01 22:19:38</t>
   </si>
   <si>
     <t>Egor Aleksandrovich Michailov</t>
@@ -275,402 +290,382 @@
     <t>Yegor was arrested in February 2021 and later convicted of setting fire to a T-72 tank aboard a military train at the Stepyanka railway station. According to the case file, on the night of January 31, 2021, he threw a Molotov cocktail with the inscription "OGSB" at the tank. His actions were classified as an "act of terrorism." According to the prosecution, Yegor committed the arson based on his political views.
 In early October 2023, it was announced that Yegor had been transferred to Pretrial Detention Center No. 1 in connection with a new criminal case opened under the article "organizing and preparing actions that grossly violate public order, or active participation therein." In this case, he was sentenced to an additional six months in prison.</t>
   </si>
   <si>
     <t>IK №17, 213004, Shklov, ul. 1-ya Zavodskaya, 8</t>
   </si>
   <si>
     <t>Trial outcome 26.07.2021: 10 years of imprisonment in colony under enhanced security conditions, 685 rubles of compensation. Trial outcome 05.10.2023: 6 months of imprisonment in colony under enhanced security conditions. Appeal 12.12.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-07-16 14:53:21</t>
   </si>
   <si>
     <t>Alexander Stanislavovich Yushkevich</t>
   </si>
   <si>
     <t>7 december 1987</t>
   </si>
   <si>
     <t>8 years of imprisonment in a maximum security colony.</t>
   </si>
   <si>
     <t>2023-09-04 22:43:02</t>
   </si>
   <si>
-    <t>Marina Vladimirovna Leonovich</t>
-[...13 lines deleted...]
-  <si>
     <t>Anna Valentinovna Korneenko</t>
   </si>
   <si>
     <t>8 december 1985</t>
   </si>
   <si>
     <t>A former accountant at the Vavilov Minsk Electrotechnical Plant . The trial began on May 19 and was held behind closed doors, so little information about the charges is available. It is known that Anna was fired from her job following the "People's Ultimatum" in 2020, and then sued the company for wrongful dismissal.
 Anna's youngest child was only 5 months old when she was detained.</t>
   </si>
   <si>
     <t xml:space="preserve"> Trial outcome 24.05.2023: 5 years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2023-05-31 22:42:36</t>
   </si>
   <si>
     <t>Egor Andreevich Zakharchuk</t>
   </si>
   <si>
     <t>8 december 1992</t>
   </si>
   <si>
     <t>Convicted for participating in protests, as well as for comments on social networks.</t>
   </si>
   <si>
     <t>unknown</t>
   </si>
   <si>
     <t>2023-08-11 19:24:21</t>
   </si>
   <si>
+    <t>Marina Vladimirovna Leonovich</t>
+  </si>
+  <si>
+    <t>8 december 1995</t>
+  </si>
+  <si>
+    <t>Marina is a Belarusian-speaking IT specialist from EPAM who is also involved in creative work. She writes articles for the Belarusian Wikipedia, makes illustrations, translates into Belarusian, and writes poetry. After the start of full-scale Russian aggression against Ukraine, she moved to Georgia, but then returned to Belarus for unknown reasons. Soon after, she was detained as part of a criminal case and convicted under the articles “financing extremist activity” and “financing or other financial support of war.”</t>
+  </si>
+  <si>
+    <t>Trial outcome 14.01.2025: 5 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2024-03-14 18:44:29</t>
+  </si>
+  <si>
     <t>Tatsiana Palubok</t>
   </si>
   <si>
     <t>9 december 1978</t>
   </si>
   <si>
     <t>It is known that the GUBOPiK officers are investigating the case against people who were allegedly involved in the Telegram chat "partisans of Novogrudok". Criminal cases have been opened against them under the article "extremism". All those who were interrogated in the case are being asked to sign a non-disclosure agreement.
 The media reports that at least six people among those detained by security forces 15 days ago have not been released after serving their administrative arrest, including Tatyana.</t>
   </si>
   <si>
     <t>Trial outcome 21.10.2025: 2 years 6 months of imprisonment in colony under general regime conditions, 800 basic values fine. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2024-11-18 23:01:53</t>
   </si>
   <si>
     <t>Alina Valentinovna Khmelevskaya</t>
   </si>
   <si>
     <t>10 december 1984</t>
   </si>
   <si>
     <t>Alina was convicted in July 2024 under the articles "participation in an armed group or armed conflict on the territory of a foreign state" and "financing the activities of an extremist group."
 Human rights activists are unaware of the sentence or the nature of the charges, but in Belarus, the first article is typically used for prosecution for supporting Ukraine in the war. For such a donation, she could have been sentenced to five to ten years in a penal colony.</t>
   </si>
   <si>
     <t>Trial outcome 30.07.2024: 5 years 6 months of imprisonment in colony under general regime conditions. Appeal 12.11.2024: unknown.</t>
   </si>
   <si>
     <t>2024-07-30 19:27:11</t>
+  </si>
+  <si>
+    <t>Maxim Vladimirovich Ralko</t>
+  </si>
+  <si>
+    <t>11 december 2001</t>
+  </si>
+  <si>
+    <t>Maxim was featured in a propaganda film, filmed in prison.
+In the spring of 2022, he joined Kalinovsky's volunteer regiment, which was formed in February of that year to defend Ukraine from a Russian invasion.
+According to a pro-government television channel, Ralko took part in military operations.
+In early 2024, Ralko resigned from Polk and returned to Warsaw. He began studying IT testing, attended protests, and worked as a security guard at Biedronka. He received subsidiary protection status. A couple of months after returning from Ukraine to Poland, Maksym had a falling out with his friends and disappeared. He accused one of them of espionage. He then reconnected in May 2024, claiming to be in Germany and planning to apply for asylum there. Maksym later reported that he had escaped from the refugee camp and left all his documents behind, including his passport.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 10 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2024-11-21 23:40:33</t>
   </si>
   <si>
     <t>Sergey Petrovich Zabelich</t>
   </si>
   <si>
     <t>11 december 1972</t>
   </si>
   <si>
     <t>51-year-old Sergei Zabelich from Minsk, graduated from the Belarusian State University of Informatics and Radioelectronics. Judging by Linkedin, he worked as a programmer for at least twenty years. In September 2022, he moved from Nikta Technologies to Intrahealth, an HTP resident operating in the Canadian market.
 It is known that Sergei was detained on December 13, 2020, when people went out together for street marches. On this day, another 300 Belarusians were detained.
 He is accused of two counts of “financing extremist activities, committed repeatedly” and “financing the activities of an extremist formation.” He faces up to eight years in prison.
 On June 7, 2024, the appeal was considered, and the verdict came into force.</t>
   </si>
   <si>
     <t>Trial outcome 04.04.2024: 6 years of imprisonment in colony under general regime conditions. Appeal 07.06.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-04-02 13:51:41</t>
   </si>
   <si>
-    <t>Eugene Aleksandrovich Glushkov</t>
-[...15 lines deleted...]
-  <si>
     <t>Alla Ivanovna Puchinskaya</t>
   </si>
   <si>
     <t>11 december 1981</t>
   </si>
   <si>
     <t>On February 21, 2024, in the Pinsk District Court, Judge Andrey Bychilo considered the case under Part 2 of Article 19.11 of the Code of Administrative Offenses (Distribution of information products included in the republican list of extremist materials, as well as the production, publication, storage or transportation for the purpose of distributing such information products).
 Apparently, a criminal case was opened after this.</t>
   </si>
   <si>
     <t>Trial outcome 08.02.2024: 5 years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2024-01-31 18:44:06</t>
   </si>
   <si>
-    <t>Maxim Vladimirovich Ralko</t>
-[...14 lines deleted...]
-    <t>2024-11-21 23:40:33</t>
+    <t>Ilya Slavomirovich Gumbar</t>
+  </si>
+  <si>
+    <t>12 december 1989</t>
+  </si>
+  <si>
+    <t>Ilya has been working for the IT company iTechArt for over twelve years. This is a large company with over one and a half thousand employees. Ilya is a Senior software engineer. Gumbar has two well-known hobbies - sports tourism and trail running. Trail running is running long distances across rough terrain, often impassable forests or high mountains (within the route, the altitude differences can reach thousands of meters). He ranks second in Belarus among men in this discipline according to the UTMB rating.
+On September 3, 2024, an appeal hearing was held and the verdict came into force.</t>
+  </si>
+  <si>
+    <t>IK №3</t>
+  </si>
+  <si>
+    <t>Trial outcome 08.07.2024: 5 years 6 months of imprisonment in colony under enhanced security conditions. Appeal 03.09.2024: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2024-07-01 19:56:24</t>
   </si>
   <si>
     <t>Leonid Valerievich Raichenok</t>
   </si>
   <si>
     <t>12 december 1986</t>
   </si>
   <si>
     <t>According to the prosecution , on May 17, 2022, Leonid Raichonok transferred $400 for body armor to Belarusian volunteers fighting on the side of Ukraine. He made a second donation in the amount of $150 to the benefit of the “Prague Support Team” (an association of Belarusians in Prague who collect donations and use them to buy uniforms, sometimes for weapons accessories, for Belarusian volunteers fighting on the side of Ukraine). The Brest resident’s actions were qualified as “financing citizens of the Republic of Belarus to participate on the territory of a foreign state in an armed formation of one of the warring parties, in armed conflicts, military operations.”
 On December 12, 2023, an appeal hearing was held. The verdict came into force.</t>
   </si>
   <si>
     <t>Trial outcome 17.10.2023: 6 years of imprisonment in colony under enhanced security conditions. Appeal 12.12.2023: unknown.</t>
   </si>
   <si>
     <t>2023-10-19 23:13:30</t>
   </si>
   <si>
     <t>Igor Evstafievich Sidarovich</t>
   </si>
   <si>
     <t>12 december 1972</t>
   </si>
   <si>
     <t>Igor was first convicted for unfurling a banner reading, "While there is lawlessness in the country, resistance is our duty," blocking traffic. He was given a large fine.
 Later, he was convicted again for insulting the authorities through a comment in the chat "Molodechno for Life" and was assigned a preventive measure in the form of "house arrest". Igor has a disability, as he is missing one leg.
 At the end of 2024, it became known that Igor had been detained again and placed in custody. In July 2025, he was convicted under the article "Assistance to extremist activity", sentenced to imprisonment and a large fine.</t>
   </si>
   <si>
     <t>Trial outcome 31.03.2021: 140 basic values fine. Trial outcome 02.06.2021: 1 year 6 months restrictions of freedom without referral to an open-type correctional facility, 1500 rubles of compensation. Trial outcome 22.07.2025: 4 years of imprisonment in colony under enhanced security conditions, 1000 basic values fine.</t>
   </si>
   <si>
     <t>2021-07-02 21:03:36</t>
   </si>
   <si>
-    <t>Ilya Slavomirovich Gumbar</t>
-[...17 lines deleted...]
-  <si>
     <t>Hleb Yuryevich Rybchanka</t>
   </si>
   <si>
     <t>13 december 1994</t>
   </si>
   <si>
     <t>Gleb is from Grodno. He is known to have lived in Russia for a long time. He worked at Lesta OJSC since at least January 2020. This is the Russian division of Wargaming, a company that develops computer games, most famously World of Tanks.
 Rybchenko is on the leaked Central Bank of Russia blacklist. The reason was a money transfer request denial with the explanation "the transaction is being carried out for the purpose of financing terrorism." It appears he attempted to donate to Polk Kalinovsky using a Russian card. This occurred in March 2022.
 Gleb is also listed in the Russian "opposition" database, which was created by Russian security forces to more easily monitor those who disagree with the war and activists. It was leaked online.</t>
   </si>
   <si>
     <t>IK No. 1, 211445, Novopolotsk, st. Technical, 8</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 15 years of imprisonment in colony under enhanced security conditions. Appeal date unknown: 14 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2026-02-20 19:09:51</t>
-  </si>
-[...18 lines deleted...]
-    <t>2026-05-29 09:39:17</t>
   </si>
   <si>
     <t>Kanstantsin Siarheyevich Prytulenka</t>
   </si>
   <si>
     <t>14 december 1979</t>
   </si>
   <si>
     <t>Former Assistant Prosecutor of the Glusk District.
 In the video published by the Investigative Committee, Prytulenko said that he sent the data of an employee of the prosecutor's office of the Glusk district and a doctor to the chat bot of the Black Book of Belarus.
 According to Nasha Niva, in 2005 Konstantin Prytulenko was an investigator, and later an assistant to the district prosecutor. Where Prytulenko worked before his arrest is unknown.
 Initially, the process was open, but, at the request of the injured officials and security forces, it was closed.In total, more than a dozen people pass as victims, including the former deputy chairman of the Mogilev city council, "the main ideologist of the city" Alla Galushko. Other victims include members of election commissions, prosecutors, law enforcers and other government officials.</t>
   </si>
   <si>
     <t>6 years in prison in a strict regime colony.</t>
   </si>
   <si>
     <t>2023-06-29 16:38:29</t>
   </si>
   <si>
+    <t>Hleb Viachaslavavich Herasimovich</t>
+  </si>
+  <si>
+    <t>14 december 1987</t>
+  </si>
+  <si>
+    <t>Head of Malimon Ecosystem.
+Glebwas detained in connection with the case related to the designation of the Green Network coalition of initiatives as an "extremist group." These include the Belarus Beehive, Green Portal, and Ecodom projects. The corresponding decision was made by the KGB on July 30, 2025. He is likely charged under Article 361-4 ("assistance to extremist activity") of the Criminal Code.
+During the investigation, it was assumed that the actions of Milkomanovich and Gerasimovich could be classified under Article 361-4 of the Criminal Code (assistance to extremist activity), but the final sentence was handed down for participation in the aforementioned group.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 6 years of imprisonment in colony under enhanced security conditions, 500 basic values fine.</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:39:17</t>
+  </si>
+  <si>
     <t>Alexander Evgenyevich Sobolevsky</t>
   </si>
   <si>
     <t>15 december 1967</t>
   </si>
   <si>
     <t>In Mogilev, Sobolevsky is known as one of the freelancers who collaborated with city online publications until 2020. Ales was sentenced twice for an administrative violation for a day, after which he was not released.</t>
   </si>
   <si>
     <t>Trial outcome 31.07.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 27.09.2024: unknown.</t>
   </si>
   <si>
     <t>2024-01-08 17:12:54</t>
+  </si>
+  <si>
+    <t>Stanislau Valiantsinavich Kuzmitski</t>
+  </si>
+  <si>
+    <t>15 december 1986</t>
+  </si>
+  <si>
+    <t>Stanislav, a businessman, was arrested in December 2021 in connection with a criminal case opened under six criminal charges, including "calls for actions aimed at harming the national security of the Republic of Belarus" and "creating or participating in an organization to carry out terrorist activity." He was initially held in a KGB pretrial detention facility and was later transferred to Pretrial Detention Center No. 1 pending trial.
+The trial lasted approximately six weeks, and in November 2022, Stanislav was found guilty of administering more than 30 Telegram chats, including "97" chats, which, according to investigators, were used to distribute extremist materials and coordinate protest activity. He was also charged with forming and coordinating community members, assigning roles and organizing their participation in protests, as well as actions to expand the number of participants and support the activities of the communities.</t>
+  </si>
+  <si>
+    <t>Trial outcome 03.11.2022: 15 years of imprisonment in colony under enhanced security conditions. Appeal 10.02.2023: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-12-28 13:36:42</t>
   </si>
   <si>
     <t>Aliaksandr Frantskevich</t>
   </si>
   <si>
     <t>15 december 1988</t>
   </si>
   <si>
     <t>The Investigative Committee calls him an active participant in destructive telegram channels and a representative of the «sofa troops».
 The victims in the case were 26 people.
 Frantskevich was held in custody until the trial.</t>
   </si>
   <si>
     <t>4,5 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-06-28 16:49:54</t>
   </si>
   <si>
-    <t>Stanislau Valiantsinavich Kuzmitski</t>
-[...14 lines deleted...]
-  <si>
     <t>Igor Nikolaevich Zhylavets</t>
   </si>
   <si>
     <t>16 december 1983</t>
   </si>
   <si>
     <t>IUOT-9, 210034, Vitebsk, ul. 3-ya Chepinskaya, 39</t>
   </si>
   <si>
     <t>Trial outcome 08.05.2025: 2 years 6 months restrictions of freedom with referral to an open-type correctional facility.</t>
   </si>
   <si>
     <t>2025-07-12 17:21:25</t>
+  </si>
+  <si>
+    <t>Pavel Viktorovich Myakish</t>
+  </si>
+  <si>
+    <t>17 december 1987</t>
+  </si>
+  <si>
+    <t>He's a former medical examiner. I studied programming.</t>
+  </si>
+  <si>
+    <t>5,5 years of imprisonment in a penal colony of strict regime.</t>
+  </si>
+  <si>
+    <t>2022-06-09 00:04:39</t>
   </si>
   <si>
     <t>Pavel Vladimirovich Kuntsevich</t>
   </si>
   <si>
     <t>17 december 1985</t>
   </si>
   <si>
     <t>Pavel Kuntsevich is 39 years old. He is a Minsk resident, he studied at the Minsk State Institute of Ecology named after Sakharov as a psychologist. He worked at the Chervensky market, where he had his own retail outlet, and recently he made greenhouses for money.
 Judging by social networks, he was detained in the fall of 2023. He was accused under Part 3 of Art. 361 of the Criminal Code of Belarus - “calls for sanctions or other actions aimed at harming the national security of Belarus.” Under the article, he faced up to 12 years in prison.Pavel has a large family - a wife and four children.</t>
   </si>
   <si>
     <t>IK-8, 211388, Vitebsk region, Orsha, ul. Lenina, 195A</t>
   </si>
   <si>
     <t>Trial outcome 22.01.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 01.03.2024: unknown. Trial outcome date unknown: 8 months of imprisonment in colony in strict regime conditions.</t>
   </si>
   <si>
     <t>2024-01-15 21:41:51</t>
-  </si>
-[...13 lines deleted...]
-    <t>2022-06-09 00:04:39</t>
   </si>
   <si>
     <t>Yauheni Aliakseyevich Zbarouski</t>
   </si>
   <si>
     <t>17 december 1981</t>
   </si>
   <si>
     <t>Evgeny was charged under 9 articles of the Criminal Code. The reason for this was comments in Telegram and sending 0.28 and 0.004 bitcoins to the administrators of Telegram channels.
 In addition, from December 2019 to January 2020, he purchased particularly dangerous psychotropic substances, and on the territory of Russia (in the Bryansk region) he bought a firearm – a Makarov pistol (PM) and at least 46 cartridges for it.
 The trial lasted from February 14 to June 2, almost four months.
 Yevgeny partially admitted his guilt, explained that he did not agree with the results of the presidential elections in Belarus, and that is why he decided to act actively.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>8 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-02-14 21:25:55</t>
   </si>
   <si>
     <t>Natalia Sergeevna Matveeva</t>
   </si>
@@ -735,456 +730,440 @@
   <si>
     <t>Trial outcome date unknown: 3 years 6 months of imprisonment in colony under enhanced security conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-09-12 14:21:44</t>
   </si>
   <si>
     <t>Yury Kazimiravich Trashchynski</t>
   </si>
   <si>
     <t>20 december 1967</t>
   </si>
   <si>
     <t>Yuri Treshchinsky worked as a sound engineer at the Belarusian Television and Radio Company for over twenty years.
 After the 2020 presidential elections, Yuri signed a petition against violence by security forces and later left for Poland.
 Treshchinsky was arrested on November 15, 2025, immediately after returning to Minsk from abroad. Initially, the former sound engineer was jailed in Okrestina Prison for 15 days on administrative charges, but he was never released.
 A criminal case was opened against the man and he was transferred to Minsk Pretrial Detention Center No. 1, and on the eve of the trial he was transferred to Gomel.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 2 years 6 months of imprisonment in colony under general regime conditions, 500 basic values fine. Appeal 07.07.2026: the sentence was upheld.</t>
   </si>
   <si>
     <t>2026-07-19 11:06:09</t>
   </si>
   <si>
+    <t>Anton Siarheyevich Barysenka</t>
+  </si>
+  <si>
+    <t>20 december 1988</t>
+  </si>
+  <si>
+    <t>IUOT-24, 230025, Grodno, ul. Lidskaya, 29б</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-04-12 23:37:10</t>
+  </si>
+  <si>
+    <t>Pavel Pavlovich Stanislavchik</t>
+  </si>
+  <si>
+    <t>20 december 1989</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2025-12-16 14:18:04</t>
+  </si>
+  <si>
+    <t>Evgeniy Vladimirovich Propolskiy</t>
+  </si>
+  <si>
+    <t>20 december 1994</t>
+  </si>
+  <si>
+    <t>Evgeny was detained in connection with the mass riots and accused of participating in Telegram channels of a "radical orientation."
+In May 2023, he was convicted again for "malicious disobedience to the demands of the colony administration."</t>
+  </si>
+  <si>
+    <t>IK-20, 247755, Gomelslaya obl., Mozyrski rayon, Mikhaolovsky selsovet, 70</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.07.2021: 8 years of imprisonment in colony under enhanced security conditions. Appeal 23.11.2021: the sentence was upheld. Appeal 10.07.2024: the sentence was upheld. Trial outcome 03.05.2023: 1 year 6 months of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:08:25</t>
+  </si>
+  <si>
     <t>Leonid Valentinovich Kozyr</t>
   </si>
   <si>
     <t>20 december 1981</t>
   </si>
   <si>
     <t>Leonid's first trial took place in the fall of 2022; he was charged under Article 369 and sentenced to restriction of freedom without referral.
 The second trial was announced in August 2024. Leonid is accused of "financing the activities of an extremist group" (Article 361-2 of the Criminal Code) and "recruiting, training or preparing for participation in a war, as well as providing material support for such activities" (Part 2 of Article 361-3 of the Criminal Code). The man was probably found to have donated to the Armed Forces of Ukraine. The sentence is most likely related to imprisonment.
 Leonid has a higher education , his last place of work was the private enterprise "Gomelstalstandart ".</t>
   </si>
   <si>
     <t>Trial outcome 12.10.2022: unknown years restrictions of freedom without referral to an open-type correctional facility. Trial outcome 22.08.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 29.10.2024: unknown.</t>
   </si>
   <si>
     <t>2022-09-30 23:02:21</t>
   </si>
   <si>
-    <t>Pavel Pavlovich Stanislavchik</t>
-[...45 lines deleted...]
-  <si>
     <t>Dmitry Sergeevich Osiyuk</t>
   </si>
   <si>
     <t>21 december 1987</t>
   </si>
   <si>
     <t>It is known that Dmitry's case was largely fabricated, and some of his actions were deliberately provoked by intelligence officers.
 Human rights activists know that the man has been in custody since approximately December 2023. He was initially held in Minsk's Pretrial Detention Center No. 1 and then transferred to the Brest Pretrial Detention Center. He was sentenced to 20 years in prison, the first five of which will be in a penal colony.
 It is known that Osiyuk lived in Bereza and has a daughter.</t>
   </si>
   <si>
     <t>Turma №8, Zhodino, Sovetskaya ul. 22A, 222163</t>
   </si>
   <si>
     <t>Trial outcome 14.08.2024: 20 years of imprisonment in colony under enhanced security conditions (among them 5 years of prison regime). Appeal 16.01.2025: unknown.</t>
   </si>
   <si>
     <t>2024-08-23 11:44:01</t>
   </si>
   <si>
     <t>Michael Yuryevich Neznanov</t>
   </si>
   <si>
     <t>22 december 1982</t>
   </si>
   <si>
     <t>Trial outcome 23.07.2024: 5 years of imprisonment in colony under general regime conditions. Appeal 27.09.2024: unknown.</t>
   </si>
   <si>
     <t>2025-02-24 23:50:24</t>
   </si>
   <si>
     <t>Michail Igorevich Palaznik</t>
   </si>
   <si>
     <t>23 december 1991</t>
   </si>
   <si>
     <t>Mikhail lived in Mozyr. In 2014, he served in the Minsk garrison and took part in the troop parade on July 3rd. For his participation in that parade, he received a commendation from Lukashenko.</t>
-  </si>
-[...1 lines deleted...]
-    <t>IUOT-24, 230025, Grodno, ul. Lidskaya, 29б</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 4 years restrictions of freedom with referral to an open-type correctional facility.</t>
   </si>
   <si>
     <t>2026-01-18 23:35:07</t>
   </si>
   <si>
     <t>Maksim Ivanovich Sobolev</t>
   </si>
   <si>
     <t>23 december 1998</t>
   </si>
   <si>
     <t>According to the prosecution , from August 10 to August 11, 2020, at that time, minors Yulia Sharanova, Nikita Voytyuk, Nikolay Nikityuk, as well as Vasily Alekseyuk, Gleb Klimovich, Vitaly Varfalameev, Alexander Tysevich, Maxim Sobolev, were on the roadway of Masherov Avenue, Cosmonauts Boulevards and Shevchenko, st. Soviet in Brest, “ they shouted slogans, demonstrated white-red-white canvases, grossly violating public order, deliberately impeding the movement of vehicles and the normal functioning of enterprises and organizations.”
 At the court hearing, everyone fully admitted their guilt.
 It is also known that Maxim Sobolev, Gleb Klimovich, Yulia Sharanova were convicted, including on “narcotic” charges.
 Maxim Sobolev under Part 1 of Art. 342 of the Criminal Code was sentenced to two years of imprisonment. But since Maxim was already convicted under the “narcotic” part 4 of Art. 328 of the Criminal Code, by partial addition of the main punishments and the full addition of an additional punishment, 12 years in prison were sentenced to serve in a correctional colony under a high security regime with a fine of 3,200 rubles.</t>
   </si>
   <si>
     <t>IK-11, Volkovysk, Rokossovskogo, 118, 231900</t>
   </si>
   <si>
     <t>Trial outcome 20.05.2024: 12 years of imprisonment in colony under enhanced security conditions. Appeal 23.07.2024: unknown.</t>
   </si>
   <si>
     <t>2024-05-08 18:07:55</t>
   </si>
   <si>
+    <t>Aliaksei Iharavich Chareshniau</t>
+  </si>
+  <si>
+    <t>24 december 1999</t>
+  </si>
+  <si>
+    <t>2026-03-02 10:59:22</t>
+  </si>
+  <si>
     <t>Anatoly Viktorovich Latushka</t>
   </si>
   <si>
     <t>24 december 1976</t>
   </si>
   <si>
     <t>Detained for drawing using stencils of "Chase".
 Anatoly Latushka is the cousin of politician Pavel Latushko.
 On March 22, 2024, he was transferred to prison regime until the end of his term.</t>
   </si>
   <si>
     <t>Trial outcome 20.09.2022: 6 years of imprisonment in colony under general regime conditions. Appeal 02.12.2022: unknown. Regime change trial 22.03.2024: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2022-02-03 18:53:15</t>
   </si>
   <si>
-    <t>Aliaksei Iharavich Chareshniau</t>
-[...7 lines deleted...]
-  <si>
     <t>Dmitry Nikolaevich Khaltsov</t>
   </si>
   <si>
     <t>25 december 1987</t>
   </si>
   <si>
     <t>Dmitry Khaltsov is a sole proprietor. In 2020, Komsomolskaya Pravda wrote about him in a report on the protests in Gomel following the funeral of Alexander Vikhor, who was killed by police officers. He bought a megaphone with his own money and wrote in a local chat room suggesting they gather and go to the regional executive committee. The protesters then summoned the regional governor for a meeting.
 Due to the closed nature of the judicial system, the nature of the charges brought against Dmitry Khaltsov and his specific sentence are still unknown. All that is known is that he was sentenced to a prison term.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 3 years of imprisonment in colony under enhanced security conditions. Appeal 05.12.2025: unknown.</t>
   </si>
   <si>
     <t>2025-10-18 15:04:38</t>
   </si>
   <si>
     <t>Anastasia Yuryevna Gritskevich</t>
   </si>
   <si>
     <t>25 december 1993</t>
   </si>
   <si>
     <t>Anastasia, originally from Mozyr, graduated from the Belarusian State University of Physical Culture and Sport (BSUPhK) with a degree in tourism and hospitality and worked at the Minsk Arena. She traveled extensively and loved sports, including hockey and cycling.
 The date of Anastasia's arrest is unknown. She last posted on Telegram in February 2025. It was that month that arrests in the Gayun case were in full swing.
 Gritskevich hasn't been online since her arrest. This suggests she was sentenced to imprisonment.</t>
   </si>
   <si>
     <t>2025-11-07 20:59:21</t>
   </si>
   <si>
-    <t>Igor Nikolaevich Kozlov</t>
-[...14 lines deleted...]
-  <si>
     <t>Anatoly Vladimirovich Volodko</t>
   </si>
   <si>
     <t>25 december 1967</t>
   </si>
   <si>
     <t>Anatoly Volodko is 56 years old. He is a resident of Minsk. The man has a wife, an adult daughter and a son who will soon turn eighteen. Volodko worked as a programmer at Top Soft for over 20 years. It is engaged in the creation of the Galaxy product ecosystem, which is necessary for the digitalization of business. The company's central office is located in Russia, where Anatoly worked part of the time.
 The exact date of the man's arrest is unknown, but it was probably January 15 or 16, 2024. After all, on January 17, he and his wife were convicted of "petty hooliganism" - he was sentenced to 15 days, while the sentence for his wife is unknown. According to the testimony of security officials, Anatoly Volodko "was in a public place and, out of hooligan motives, was shouting loudly, using obscene language, waving his arms and behaving aggressively." The man did not admit his guilt and said that he was detained in his own home in the middle of the day. He did not do any of the things that the witnesses said.According to cellmate Anatoly Volodko, he refused to pay "donations" that KGB officers threatened to offer to those who made donations. In general, the man did not admit his guilt. Anatoly's cellmate claims that this served as the reason for further prosecution - administrative and criminal.
 On August 27, 2024, Anatoly had his appeal heard and the verdict came into force.</t>
   </si>
   <si>
     <t>Trial outcome 11.06.2024: 8 years 6 months of imprisonment in colony under general regime conditions. Appeal 27.08.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-06-10 19:30:21</t>
   </si>
   <si>
     <t>Aksana Siarheyeuna Valkovich</t>
   </si>
   <si>
     <t>25 december 1978</t>
   </si>
   <si>
     <t>The persecution was sparked by the woman's comments on Telegram channels in 2021.</t>
   </si>
   <si>
     <t>Trial outcome 05.06.2025: 3 years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2026-03-30 23:29:38</t>
+  </si>
+  <si>
+    <t>Igor Nikolaevich Kozlov</t>
+  </si>
+  <si>
+    <t>25 december 1975</t>
+  </si>
+  <si>
+    <t>A resident of the Mogilev region. Employees of the «Bobruisk plant of tractor parts and aggregates».
+He was detained for sabotage on the railway near the stations of Bobruisk, as well as arson of the shooting range of military unit 5527. Detained together with his wife.</t>
+  </si>
+  <si>
+    <t>Trial outcome 10.08.2022: 14 years of imprisonment in colony under enhanced security conditions. Appeal 25.10.2022: unknown.</t>
+  </si>
+  <si>
+    <t>2022-05-23 12:43:25</t>
+  </si>
+  <si>
+    <t>Artsiom Yauhenavich Parkhamovich</t>
+  </si>
+  <si>
+    <t>26 december 1995</t>
+  </si>
+  <si>
+    <t>Artyom, a former Beltelecom employee, was arrested in October 2020 as part of a criminal case opened under eight articles, including "illegal actions against private information and personal data" and "interference with the activities of a law enforcement officer." Artyom was also reportedly severely beaten during his arrest.
+In February 2022, he was convicted of "transferring personal and other personal data of more than 150 individuals to Telegram channels deemed extremist" and sentenced to a long prison term, as well as to pay a large amount of compensation to the "victims."</t>
+  </si>
+  <si>
+    <t>Trial outcome 08.02.2022: 11 years of imprisonment in colony under enhanced security conditions, unknown rubles of compensation. Appeal 29.04.2022: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:04:01</t>
   </si>
   <si>
     <t>Anton Uladzimiravich Kazachenka</t>
   </si>
   <si>
     <t>26 december 1994</t>
   </si>
   <si>
     <t>Anton worked for a car repair company in Minsk. He also worked for a while in Russia, in Elektrostal, near Moscow.
 In recent years, Anton has become interested in the IT field and has taken various online courses.
 Outside of work, Anton's main passion was technology—he loves sports motorcycles and fast cars and is a subscriber to themed communities.
 Most likely Anton is in prison.</t>
   </si>
   <si>
     <t>IUOT-7, Pruzhany region, Kuplin, 225136</t>
   </si>
   <si>
-    <t>Trial outcome date unknown: 4 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-24 03:13:21</t>
   </si>
   <si>
-    <t>Artsiom Yauhenavich Parkhamovich</t>
-[...14 lines deleted...]
-  <si>
     <t>Olga Dmitrievna Alekseeva</t>
   </si>
   <si>
     <t>27 december 1982</t>
   </si>
   <si>
     <t>Presumably detained for assisting political prisoners.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 4 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2024-11-15 21:15:27</t>
   </si>
   <si>
-    <t>Uladzislau Marchyk</t>
-[...7 lines deleted...]
-  <si>
     <t>Dmitry Alexandrovich Kolobov</t>
   </si>
   <si>
     <t>29 december 1989</t>
   </si>
   <si>
     <t>Trial outcome 29.11.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 24.01.2025: unknown.</t>
   </si>
   <si>
     <t>2024-11-11 21:34:27</t>
+  </si>
+  <si>
+    <t>Aliaksandr Viktaravich Katlianik</t>
+  </si>
+  <si>
+    <t>30 december 1953</t>
+  </si>
+  <si>
+    <t>According to Belpol , Alexander had been in business for over 20 years. From the 1990s to 2008, he was deputy director of Litsvin LLC, which was involved in retail trade. From there, he moved to Expotechprom LLC and PromPoisk LLC, which specialized in wholesale trade of non-food products.
+In October 2018, Alexander registered as a sole proprietor. He chose computer programming as his primary activity. This was a rare and inspiring achievement—Kotlyanik was 65 years old at the time.
+In life, Alexander used the Belarusian language—at least when communicating online and when ordering from online stores.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:39:17</t>
+  </si>
+  <si>
+    <t>Aliaksandr Baravik</t>
+  </si>
+  <si>
+    <t>30 december 1981</t>
+  </si>
+  <si>
+    <t>The man was accused of, in the court's opinion, leaving an offensive comment in a telegram addressed to the Minister of Internal Affairs Ivan Kubrakov and the Deputy Chief of the Internal Affairs Directorate of the Central District Administration of Minsk, Chief of the Criminal Police Vladimir Kubrakov. Alexander fully admitted his guilt and repented of his actions. Before the trial, the man was under personal surety. After the verdict was announced, he was taken into custody in the courtroom.
+Alexander Borovik has a minor child in his care. He works as a carpenter-machine operator.
+In January 2024, it became known that Pavel was again accused, but this time under Article 130 of the Criminal Code of the Republic of Belarus.</t>
+  </si>
+  <si>
+    <t>Trial outcome 15.05.2023: 1 year of imprisonment in colony under general regime conditions. Trial outcome 29.03.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 25.06.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2023-05-02 13:34:46</t>
   </si>
   <si>
     <t>Iosif (Iazep) Iosifavich Duleba</t>
   </si>
   <si>
     <t>30 december 1967</t>
   </si>
   <si>
     <t>On May 3, 2024, the State Security Committee of Belarus added several media resources of the FreeInfoBel project to its list of so-called "extremist groups." They also identified specific individuals they believed were connected to the project—Volha Pashkevich and Iosif Dulebo. FreeInfoBel's inclusion was only revealed five days later, on May 8.
 It's currently unknown what criminal case the man is being held on, but it's likely related to "extremism." It has been learned that Dulebo was initially detained on administrative charges. However, when the time came for his release from the temporary detention facility, Dulebo was not released; he was transferred to a pretrial detention center.
 The man previously headed the Vitebsk division of the Belarusian Popular Front, but withdrew from party affairs in the early 2000s.</t>
   </si>
   <si>
     <t>Trial outcome 26.11.2024: 4 years of imprisonment in colony under general regime conditions, 600 basic values fine. Appeal 04.02.2025: unknown.</t>
   </si>
   <si>
     <t>2024-05-22 19:29:24</t>
   </si>
   <si>
-    <t>Aliaksandr Viktaravich Katlianik</t>
-[...33 lines deleted...]
-    <t>Olga Anatolyevna Osipchik</t>
+    <t>Volha Anatolyeuna Osipchyk</t>
   </si>
   <si>
     <t>30 december 1977</t>
   </si>
   <si>
-    <t>Trial outcome 19.03.2026: 8 years 6 months of imprisonment in colony under general regime conditions, 1000 basic values fine.</t>
+    <t>Trial outcome 19.03.2026: 8 years 6 months of imprisonment in colony under general regime conditions, 1000 basic values fine. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-10-21 21:23:23</t>
-  </si>
-[...15 lines deleted...]
-    <t>2025-12-11 16:57:27</t>
   </si>
   <si>
     <t>Vadim Nikolaevich Vasiliev</t>
   </si>
   <si>
     <t>31 december 1994</t>
   </si>
   <si>
     <t>Detained for the administration of chats «Vitebsk -97%» and «Orsha -97%».
 Lighting designer at the Belarusian theater «Lyalka».</t>
   </si>
   <si>
     <t>12 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-05-22 14:26:02</t>
+  </si>
+  <si>
+    <t>Angela Eduardauna Aharok</t>
+  </si>
+  <si>
+    <t>31 december 1965</t>
+  </si>
+  <si>
+    <t>Angela was arrested in October 2024 in connection with the "yard chats" case.
+On October 29, 2024, the KGB recognized the courtyard coalition "Orden", which includes the courtyard chats "Zlye Kogtiki", "Sukharevo", "Senica2.0", "Solidarity", "Volnyya Vauki", "Navagrudskiya Partisans", "VILIYA", "Skromnye Matryoshka", and "Sosedi", as an "extremist formation".
+According to the agency, those involved in these initiatives include Irina Yakovleva, Natalia Doronina, Diana Gavrilova, Ukrainian citizen Ivan Omelyan, Olga Nekhaychik, Konstantin Kirilenko, Yelizaveta Plitnik, Natalia Guzhova, Irina Smolyarova, Stanislav Botvin, and Natalia Lantukh. A few days later, mass arrests in this case took place across Belarus.</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.03.2026: 8 years 6 months of imprisonment in colony under general regime conditions, 1000 basic values fine. Appeal 17.07.2026: unknown.</t>
+  </si>
+  <si>
+    <t>2026-03-20 10:57:48</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1488,51 +1467,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I67"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1681,51 +1660,51 @@
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" t="s">
         <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>45</v>
       </c>
       <c r="I7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="D8" t="s">
         <v>49</v>
       </c>
       <c r="E8" t="s">
@@ -1784,162 +1763,159 @@
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>61</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>62</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>64</v>
       </c>
       <c r="B11" t="s">
         <v>65</v>
       </c>
+      <c r="C11" t="s">
+        <v>66</v>
+      </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
+      <c r="E11" t="s">
+        <v>67</v>
+      </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
-      <c r="H11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C13" t="s">
         <v>74</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
         <v>75</v>
       </c>
-      <c r="F13" t="s">
-[...5 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" t="s">
         <v>78</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>79</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B15" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="C15" t="s">
         <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>85</v>
       </c>
       <c r="I15" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>87</v>
       </c>
       <c r="B16" t="s">
         <v>88</v>
       </c>
       <c r="C16" t="s">
         <v>89</v>
       </c>
       <c r="D16" t="s">
@@ -2034,225 +2010,225 @@
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>105</v>
       </c>
       <c r="I19" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>107</v>
       </c>
       <c r="B20" t="s">
         <v>108</v>
       </c>
       <c r="C20" t="s">
         <v>109</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>110</v>
       </c>
       <c r="I20" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>112</v>
       </c>
       <c r="B21" t="s">
         <v>113</v>
       </c>
       <c r="C21" t="s">
         <v>114</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>115</v>
       </c>
       <c r="I21" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>117</v>
       </c>
       <c r="B22" t="s">
         <v>118</v>
       </c>
       <c r="C22" t="s">
         <v>119</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>120</v>
       </c>
       <c r="I22" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>122</v>
       </c>
       <c r="B23" t="s">
         <v>123</v>
       </c>
       <c r="C23" t="s">
         <v>124</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>49</v>
+      </c>
+      <c r="E23" t="s">
+        <v>50</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>125</v>
       </c>
       <c r="I23" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>127</v>
       </c>
       <c r="B24" t="s">
         <v>128</v>
       </c>
       <c r="C24" t="s">
         <v>129</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>33</v>
+        <v>130</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="I24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>140</v>
+        <v>61</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>141</v>
       </c>
       <c r="I26" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>143</v>
       </c>
       <c r="B27" t="s">
         <v>144</v>
       </c>
       <c r="C27" t="s">
         <v>145</v>
       </c>
       <c r="D27" t="s">
@@ -2266,1149 +2242,1123 @@
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>147</v>
       </c>
       <c r="I27" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>149</v>
       </c>
       <c r="B28" t="s">
         <v>150</v>
       </c>
       <c r="C28" t="s">
         <v>151</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
+        <v>130</v>
+      </c>
+      <c r="F28" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
         <v>152</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>154</v>
+      </c>
+      <c r="B29" t="s">
         <v>155</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>156</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
         <v>157</v>
       </c>
-      <c r="D29" t="s">
-[...11 lines deleted...]
-      <c r="H29" t="s">
+      <c r="I29" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>159</v>
+      </c>
+      <c r="B30" t="s">
         <v>160</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>161</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
         <v>162</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="H30" t="s">
+      <c r="I30" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>164</v>
+      </c>
+      <c r="B31" t="s">
         <v>165</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>166</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>146</v>
+      </c>
+      <c r="F31" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
         <v>167</v>
       </c>
-      <c r="D31" t="s">
-[...11 lines deleted...]
-      <c r="H31" t="s">
+      <c r="I31" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>169</v>
+      </c>
+      <c r="B32" t="s">
         <v>170</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>171</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>172</v>
       </c>
-      <c r="D32" t="s">
-[...11 lines deleted...]
-      <c r="H32" t="s">
+      <c r="I32" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" t="s">
         <v>175</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
         <v>176</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
+        <v>177</v>
+      </c>
+      <c r="I33" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>179</v>
+      </c>
+      <c r="B34" t="s">
         <v>180</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>181</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>146</v>
+      </c>
+      <c r="F34" t="s">
+        <v>21</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
         <v>182</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34" t="s">
+      <c r="I34" t="s">
         <v>183</v>
-      </c>
-[...10 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>184</v>
+      </c>
+      <c r="B35" t="s">
+        <v>185</v>
+      </c>
+      <c r="C35" t="s">
         <v>186</v>
       </c>
-      <c r="B35" t="s">
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
         <v>187</v>
       </c>
-      <c r="C35" t="s">
+      <c r="F35" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
         <v>188</v>
       </c>
-      <c r="D35" t="s">
-[...11 lines deleted...]
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>190</v>
+      </c>
+      <c r="B36" t="s">
         <v>191</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>192</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>27</v>
+      </c>
+      <c r="F36" t="s">
+        <v>21</v>
+      </c>
+      <c r="G36" t="s">
         <v>193</v>
       </c>
-      <c r="D36" t="s">
-[...8 lines deleted...]
-      <c r="G36" t="s">
+      <c r="H36" t="s">
         <v>194</v>
       </c>
-      <c r="H36" t="s">
+      <c r="I36" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>196</v>
+      </c>
+      <c r="B37" t="s">
         <v>197</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="D37" t="s">
         <v>49</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
+        <v>199</v>
+      </c>
+      <c r="I37" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>201</v>
+      </c>
+      <c r="B38" t="s">
         <v>202</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>203</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
         <v>204</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38" t="s">
+      <c r="F38" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
         <v>205</v>
       </c>
-      <c r="F38" t="s">
-[...5 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>207</v>
+      </c>
+      <c r="B39" t="s">
         <v>208</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>209</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
+        <v>71</v>
+      </c>
+      <c r="I39" t="s">
         <v>210</v>
-      </c>
-[...13 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>211</v>
+      </c>
+      <c r="B40" t="s">
         <v>212</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>213</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>80</v>
+      </c>
+      <c r="F40" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
         <v>214</v>
       </c>
-      <c r="D40" t="s">
-[...11 lines deleted...]
-      <c r="H40" t="s">
+      <c r="I40" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>216</v>
+      </c>
+      <c r="B41" t="s">
         <v>217</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>218</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
         <v>219</v>
       </c>
-      <c r="D41" t="s">
-[...8 lines deleted...]
-      <c r="H41" t="s">
+      <c r="I41" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B42" t="s">
         <v>222</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
         <v>223</v>
       </c>
-      <c r="C42" t="s">
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
         <v>224</v>
       </c>
-      <c r="D42" t="s">
-[...8 lines deleted...]
-      <c r="H42" t="s">
+      <c r="I42" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>226</v>
+      </c>
+      <c r="B43" t="s">
         <v>227</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
+        <v>228</v>
+      </c>
+      <c r="I43" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>230</v>
+      </c>
+      <c r="B44" t="s">
         <v>231</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>232</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
         <v>233</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="F44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
         <v>234</v>
       </c>
-      <c r="F44" t="s">
-[...5 lines deleted...]
-      <c r="H44" t="s">
+      <c r="I44" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>236</v>
+      </c>
+      <c r="B45" t="s">
         <v>237</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>238</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
         <v>239</v>
       </c>
-      <c r="D45" t="s">
-[...8 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>241</v>
+      </c>
+      <c r="B46" t="s">
         <v>242</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>243</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
         <v>244</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46" t="s">
+      <c r="F46" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
         <v>245</v>
       </c>
-      <c r="F46" t="s">
-[...5 lines deleted...]
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>247</v>
+      </c>
+      <c r="B47" t="s">
         <v>248</v>
       </c>
-      <c r="B47" t="s">
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>130</v>
+      </c>
+      <c r="F47" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
         <v>249</v>
       </c>
-      <c r="D47" t="s">
-[...11 lines deleted...]
-      <c r="H47" t="s">
+      <c r="I47" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>251</v>
+      </c>
+      <c r="B48" t="s">
         <v>252</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>253</v>
       </c>
-      <c r="C48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>255</v>
+        <v>223</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="I48" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>256</v>
+      </c>
+      <c r="B49" t="s">
+        <v>257</v>
+      </c>
+      <c r="C49" t="s">
         <v>258</v>
       </c>
-      <c r="B49" t="s">
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
         <v>259</v>
       </c>
-      <c r="C49" t="s">
+      <c r="F49" t="s">
+        <v>21</v>
+      </c>
+      <c r="G49" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" t="s">
         <v>260</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="E49" t="s">
+      <c r="I49" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>262</v>
+      </c>
+      <c r="B50" t="s">
+        <v>263</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" t="s">
+        <v>21</v>
+      </c>
+      <c r="G50" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>51</v>
+      </c>
+      <c r="I50" t="s">
         <v>264</v>
-      </c>
-[...22 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>265</v>
+      </c>
+      <c r="B51" t="s">
+        <v>266</v>
+      </c>
+      <c r="C51" t="s">
+        <v>267</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
+        <v>268</v>
+      </c>
+      <c r="I51" t="s">
         <v>269</v>
-      </c>
-[...16 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>270</v>
+      </c>
+      <c r="B52" t="s">
+        <v>271</v>
+      </c>
+      <c r="C52" t="s">
         <v>272</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>204</v>
+      </c>
+      <c r="F52" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>273</v>
       </c>
-      <c r="C52" t="s">
+      <c r="I52" t="s">
         <v>274</v>
-      </c>
-[...16 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>275</v>
+      </c>
+      <c r="B53" t="s">
+        <v>276</v>
+      </c>
+      <c r="C53" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="D53" t="s">
         <v>49</v>
       </c>
       <c r="E53" t="s">
         <v>50</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="I53" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>279</v>
+      </c>
+      <c r="B54" t="s">
+        <v>280</v>
+      </c>
+      <c r="C54" t="s">
         <v>281</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>27</v>
+      </c>
+      <c r="F54" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" t="s">
         <v>282</v>
       </c>
-      <c r="C54" t="s">
+      <c r="I54" t="s">
         <v>283</v>
-      </c>
-[...16 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>284</v>
+      </c>
+      <c r="B55" t="s">
+        <v>285</v>
+      </c>
+      <c r="C55" t="s">
         <v>286</v>
       </c>
-      <c r="B55" t="s">
+      <c r="D55" t="s">
+        <v>49</v>
+      </c>
+      <c r="E55" t="s">
+        <v>50</v>
+      </c>
+      <c r="F55" t="s">
+        <v>21</v>
+      </c>
+      <c r="G55" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
         <v>287</v>
       </c>
-      <c r="C55" t="s">
+      <c r="I55" t="s">
         <v>288</v>
-      </c>
-[...16 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>289</v>
+      </c>
+      <c r="B56" t="s">
+        <v>290</v>
+      </c>
+      <c r="C56" t="s">
         <v>291</v>
       </c>
-      <c r="B56" t="s">
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>259</v>
+      </c>
+      <c r="F56" t="s">
+        <v>21</v>
+      </c>
+      <c r="G56" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" t="s">
         <v>292</v>
       </c>
-      <c r="C56" t="s">
+      <c r="I56" t="s">
         <v>293</v>
-      </c>
-[...16 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>294</v>
+      </c>
+      <c r="B57" t="s">
+        <v>295</v>
+      </c>
+      <c r="C57" t="s">
         <v>296</v>
       </c>
-      <c r="B57" t="s">
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>80</v>
+      </c>
+      <c r="F57" t="s">
+        <v>21</v>
+      </c>
+      <c r="G57" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
         <v>297</v>
       </c>
-      <c r="C57" t="s">
+      <c r="I57" t="s">
         <v>298</v>
-      </c>
-[...16 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>299</v>
+      </c>
+      <c r="B58" t="s">
+        <v>300</v>
+      </c>
+      <c r="C58" t="s">
+        <v>301</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
         <v>302</v>
       </c>
-      <c r="B58" t="s">
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
+        <v>224</v>
+      </c>
+      <c r="I58" t="s">
         <v>303</v>
-      </c>
-[...19 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B59" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C59" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="D59" t="s">
         <v>49</v>
       </c>
       <c r="E59" t="s">
         <v>50</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="I59" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>309</v>
+      </c>
+      <c r="B60" t="s">
+        <v>310</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>61</v>
+      </c>
+      <c r="F60" t="s">
+        <v>21</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
+        <v>311</v>
+      </c>
+      <c r="I60" t="s">
         <v>312</v>
-      </c>
-[...16 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>313</v>
+      </c>
+      <c r="B61" t="s">
+        <v>314</v>
+      </c>
+      <c r="C61" t="s">
         <v>315</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>80</v>
+      </c>
+      <c r="F61" t="s">
+        <v>21</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
         <v>316</v>
       </c>
-      <c r="D61" t="s">
-[...11 lines deleted...]
-      <c r="H61" t="s">
+      <c r="I61" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>318</v>
+      </c>
+      <c r="B62" t="s">
         <v>319</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>320</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
         <v>321</v>
       </c>
-      <c r="D62" t="s">
-[...11 lines deleted...]
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>323</v>
+      </c>
+      <c r="B63" t="s">
         <v>324</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>325</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>61</v>
+      </c>
+      <c r="F63" t="s">
+        <v>21</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
         <v>326</v>
       </c>
-      <c r="D63" t="s">
-[...11 lines deleted...]
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>328</v>
+      </c>
+      <c r="B64" t="s">
         <v>329</v>
       </c>
-      <c r="B64" t="s">
+      <c r="D64" t="s">
+        <v>49</v>
+      </c>
+      <c r="E64" t="s">
+        <v>50</v>
+      </c>
+      <c r="F64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
         <v>330</v>
       </c>
-      <c r="C64" t="s">
+      <c r="I64" t="s">
         <v>331</v>
-      </c>
-[...13 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>332</v>
+      </c>
+      <c r="B65" t="s">
+        <v>333</v>
+      </c>
+      <c r="C65" t="s">
         <v>334</v>
       </c>
-      <c r="B65" t="s">
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>61</v>
+      </c>
+      <c r="F65" t="s">
+        <v>21</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
         <v>335</v>
       </c>
-      <c r="D65" t="s">
-[...11 lines deleted...]
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>337</v>
+      </c>
+      <c r="B66" t="s">
         <v>338</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="D66" t="s">
         <v>49</v>
       </c>
       <c r="E66" t="s">
         <v>50</v>
       </c>
       <c r="F66" t="s">
         <v>21</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
+        <v>340</v>
+      </c>
+      <c r="I66" t="s">
         <v>341</v>
-      </c>
-[...30 lines deleted...]
-        <v>347</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">