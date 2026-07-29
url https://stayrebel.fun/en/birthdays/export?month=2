--- v2 (2026-03-19)
+++ v3 (2026-07-29)
@@ -12,1320 +12,1145 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Date of birth</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>HRC "Viasna"</t>
   </si>
   <si>
     <t>Sentence</t>
   </si>
   <si>
     <t>Date added</t>
-  </si>
-[...45 lines deleted...]
-    <t>2025-08-22 18:36:28</t>
   </si>
   <si>
     <t>Alexander Zufarievich Ziyazetdinov</t>
   </si>
   <si>
     <t>1 february 1987</t>
   </si>
   <si>
     <t>The Belarusian state TV channel reported that Alexander transferred about 800 US dollars to BYPOL in May 2021. It is worth noting that BYPOL was recognized as an extremist organization in November 2021, meaning that at the time of the transfer, the initiative was not extremist.
 According to witnesses, Alexander was indeed offered compensation for the damage through a fund associated with the president. He agreed to such compensation in exchange for his release, but things did not go according to plan. Alexander was refused, and his money (about 30 bitcoins) was confiscated. The BYPOL organization was recognized as a "terrorist formation", and a new criminal case was opened against Alexander under the article "Financing terrorist activity".
 On March 15, 2024, in the Minsk City Court, Judge Elena Shilkо issued a new sentence – 9 years of imprisonment. The waves of pardons that swept across the country did not affect the political prisoner.</t>
   </si>
   <si>
+    <t>Male</t>
+  </si>
+  <si>
     <t>IK №17, 213004, Shklov, ul. 1-ya Zavodskaya, 8</t>
   </si>
   <si>
+    <t>In custody</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
     <t>Trial outcome 31.10.2022: 3 years of imprisonment in colony under general regime conditions. Appeal 27.01.2023: unknown. Trial outcome 15.03.2024: 9 years of imprisonment in colony under general regime conditions. Appeal 17.05.2024: unknown.</t>
   </si>
   <si>
     <t>2022-10-13 21:55:50</t>
-  </si>
-[...13 lines deleted...]
-    <t>2025-07-12 20:26:29</t>
   </si>
   <si>
     <t>Victor Dmitrievich Novik</t>
   </si>
   <si>
     <t>2 february 1989</t>
   </si>
   <si>
     <t>Customs officer.
 In the Minsk City Court from October 10, 2023 to February 6, 2024, a closed hearing was held against three customs service employees Evgeniy Gurinovich, Viktor Novik and Vladimir Zhuromsky. In total, they were tried under eight articles of the Criminal Code. Among other things, they are accused of “treason to the state,” “promoting extremist activities,” “exceeding official authority,” “inciting other social hostility,” and “creating or participating in extremist formations.”
 The details of the case and the reasons for the persecution are unknown to human rights activists.
 On May 24, 2024, an appeal hearing was held and the verdict entered into force.</t>
   </si>
   <si>
     <t>Trial outcome 05.02.2024: 13 years of imprisonment in colony under enhanced security conditions, 500 basic values fine. Appeal 24.05.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2023-10-10 00:13:29</t>
   </si>
   <si>
+    <t>Andrey Vladimirovich Andronov</t>
+  </si>
+  <si>
+    <t>2 february 1977</t>
+  </si>
+  <si>
+    <t>IK -22, p.o.b 20, Brest region, Ivatsevichi, st. Domanovo, 225295</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-07-12 20:26:29</t>
+  </si>
+  <si>
     <t>Peter Cheslavovich Yurkevich</t>
   </si>
   <si>
     <t>2 february 1973</t>
   </si>
   <si>
     <t>Pyotr was arrested in January 2022 on politically motivated terrorism charges and convicted on several criminal charges. He was sentenced to a lengthy prison sentence, the first five years of which will be in a penal colony.
 According to the indictment, from July 2020 to January 2022, an "organized criminal group" allegedly plotted extremist crimes in Belarus, Turkey, Poland, Ukraine, and other countries. It included radical military personnel, security officials, athletes, and businessmen seeking to seize power illegally. This case is related to the attempted arson of MP Oleg Gaidukevich's home in June 2021 and the "organization of mass unrest."
 Petr was transferred again to Pretrial Detention Center No. 1 in 2025, likely for a new criminal case; in early November 2025, he was again transferred to a penal colony.</t>
   </si>
   <si>
     <t>Trial outcome 21.06.2023: 9 years of imprisonment in colony under enhanced security conditions (among them 5 years of prison regime). Appeal 04.10.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2023-01-23 20:18:16</t>
   </si>
   <si>
     <t>Alexander Valerievich Koval</t>
   </si>
   <si>
     <t>3 february 1985</t>
   </si>
   <si>
     <t>Koval was detained on May 28, 2023 right at the border. He was returning from a competition in Slovakia, and upon entering Belarus, Koval’s phone was asked to be checked. The man himself provided the security forces with his phone and password. During the examination, he was found to have data that was “prohibited” according to the Belarusian security forces. Since that day, Koval has been in captivity.At the criminal trial, Koval was accused of sending a video to the Nexta Editorial telegram bot on March 27, 2022. The video showed the movement of military equipment on the MKAD ring road (around Minsk). Thus, according to the state prosecution, Koval committed a crime, because the Belarusian authorities consider Nexta an “extremist formation.”</t>
   </si>
   <si>
     <t>2.5 years imprisonment in a colony</t>
   </si>
   <si>
     <t>2023-09-13 12:47:23</t>
   </si>
   <si>
-    <t>Sergey Viktorovich Doronin</t>
-[...30 lines deleted...]
-    <t>2021-12-21 14:31:02</t>
+    <t>Timofei Alehavich Pugachov</t>
+  </si>
+  <si>
+    <t>3 february 1996</t>
+  </si>
+  <si>
+    <t>Timofey is a drummer who played in various bands and recorded covers. His work was also directly related to his hobby: he worked at the Gomel-based company SoundLand, which creates and sells professional audio equipment.</t>
+  </si>
+  <si>
+    <t>Trial outcome 29.01.2026: 3 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2026-04-07 19:26:46</t>
+  </si>
+  <si>
+    <t>Tatiana Olegovna Frantskevich</t>
+  </si>
+  <si>
+    <t>4 february 1959</t>
+  </si>
+  <si>
+    <t>Tatyana Frantskevich and Natalya Lobatsevich were detained on July 19, 2024, when Tatyana was summoned to the Investigative Committee to sign a pledge not to leave the city of Polotsk, and Natalya went with her to support her.
+A criminal case was opened against Tatyana Frantskevich, the mother of convicted anarchist Alexander Frantskevich, and her sister Natalia Lobatsevich, the mother of former political prisoner Ilya Lobatsevich, and they were placed in a pretrial detention facility in Vitebsk.</t>
+  </si>
+  <si>
+    <t>Female</t>
+  </si>
+  <si>
+    <t>IK-4, ul. Antoshkina, 3, 246035, Gomel</t>
+  </si>
+  <si>
+    <t>Trial outcome 18.02.2025: 3 years 3 months of imprisonment in colony under general regime conditions. Appeal 15.04.2025: sent for review. Trial outcome 16.06.2025: 3 years 3 months of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2024-07-25 20:26:18</t>
+  </si>
+  <si>
+    <t>Vasily Olegovich Prokhorov</t>
+  </si>
+  <si>
+    <t>4 february 1992</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions. Appeal 15.12.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2025-11-04 18:52:17</t>
   </si>
   <si>
     <t>Alexander Arkadyevich Maksimovich</t>
   </si>
   <si>
     <t>4 february 1996</t>
   </si>
   <si>
     <t>Accused of financing extremist and terrorist activities through donations to a protest initiative (Bysol).
 Alexander is originally from Glusk, a small regional center in the Mogilev region. After finishing school, he entered the Belarusian State University of Informatics and Radioelectronics, majoring in "Information Systems and Technologies in Logistics". After graduating, he went on to a master's degree.
 Alexander worked in the IT field.</t>
   </si>
   <si>
+    <t>IK №15, 212013, Mogilev, p/o Veyno, Slavgorodskoye shosse 183</t>
+  </si>
+  <si>
     <t>Trial outcome 30.05.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 06.08.2024: unknown.</t>
   </si>
   <si>
     <t>2024-05-05 15:28:56</t>
   </si>
   <si>
-    <t>Tatiana Olegovna Frantskevich</t>
-[...51 lines deleted...]
-    <t>2025-11-04 18:52:17</t>
+    <t>Andrei Aliaksandravich Harun</t>
+  </si>
+  <si>
+    <t>4 february 1989</t>
+  </si>
+  <si>
+    <t>Before his arrest, Andrey worked at EPAM and was previously a law enforcement officer.
+He was detained in October 2021 in connection with a criminal case opened under the articles "inciting hatred or discord" and "illegal collection and dissemination of information about private life" and placed in pretrial detention.
+In August 2022, Andrei was convicted of transmitting security forces' data to the Telegram channels "Punishermen of Belarus" and "Black Book of Belarus" and sentenced to imprisonment in a penal colony.</t>
+  </si>
+  <si>
+    <t>IK №3</t>
+  </si>
+  <si>
+    <t>Trial outcome 25.08.2022: 7 years of imprisonment in colony under general regime conditions. Appeal 25.11.2022: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-12-21 14:31:02</t>
+  </si>
+  <si>
+    <t>Aleksey Igorevich Golovko</t>
+  </si>
+  <si>
+    <t>6 february 2001</t>
+  </si>
+  <si>
+    <t>Alexey, an activist in the anarchist movement, was detained in March 2021 as part of a criminal case brought against anarchists from the Brest region. He was convicted under several criminal articles, such as “participation in group actions that grossly violate public order” and “creation of an extremist group and participation in it.”
+It is known that the charges are based on the episode with the blocking of roads in Brest in 2018 during a protest against the construction of the battery plant, as well as participation in the "March of the Non-Parasites", which took place on March 5, 2017.</t>
+  </si>
+  <si>
+    <t>IK-14, 222125, Minsk region, s.n.p. Novosady, ul. Mira 1A</t>
+  </si>
+  <si>
+    <t>Trial outcome 06.09.2022: 12 years of imprisonment in colony under enhanced security conditions, 700 basic values fine. Appeal 28.02.2023: the sentence was upheld. Trial outcome 05.09.2025: 6 months of imprisonment in colony in strict regime conditions.</t>
+  </si>
+  <si>
+    <t>2021-03-29 22:45:40</t>
+  </si>
+  <si>
+    <t>Eugene Alexandrovich Bodrikov</t>
+  </si>
+  <si>
+    <t>6 february 1997</t>
+  </si>
+  <si>
+    <t>Evgeny is a native of Orsha, winner of the Republican Olympiad in history and a graduate of the history department of BSU.
+In 2020, he was detained and beaten during protests in Minsk, after which he was fined for "participating in an unauthorized event."
+In 2022, he was charged again under the same article: a court in Orsha sentenced him to 15 days in jail for a photo on social media featuring a Pahonia T-shirt.
+In 2025, a new criminal case was opened against him, allegedly for filming the movements of military equipment, and he was sentenced to restricted freedom with direction.</t>
+  </si>
+  <si>
+    <t>IUOT-7, Pruzhany region, Kuplin, 225136</t>
+  </si>
+  <si>
+    <t>Penal labor facility</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-06-09 22:10:00</t>
   </si>
   <si>
     <t>Andrey Andreevich Zaikov</t>
   </si>
   <si>
     <t>6 february 1987</t>
   </si>
   <si>
     <t>Andrey is 36 years old. In 2020, he worked at the Etazhi real estate agency. The man has a small daughter.
 According to pro-government telegram channels, he himself wrote to the Black Book of Belarus and offered to drop the addresses of security forces involved in the repressions. Andrei did not know that on the other side, GUBOPiK employee Artur Gaiko was answering him.
 Andrey was detained on November 10, 2023. He now faces up to 12 years in prison.
 The man has been using the same account since 2019. From it he “leaked” information into the Black Book of Belarus, and from it he wrote comments in open chats and groups. The video shows his archived username from the ChKB bot database, which was saved by Arthur Gaiko. Through it you can find the current name of the telegram account and ID.</t>
   </si>
   <si>
     <t>IK No. 1, 211445, Novopolotsk, st. Technical, 8</t>
   </si>
   <si>
     <t>unknown years of imprisonment in a penal colony</t>
   </si>
   <si>
     <t>2023-11-14 14:13:23</t>
   </si>
   <si>
     <t>Sergey Vasilievich Shaban</t>
   </si>
   <si>
     <t>6 february 1971</t>
   </si>
   <si>
     <t>Sergei, deputy chairman of the board of Belgazprombank, was detained as part of the Babariko case and convicted in July 2021 under the article “accepting a bribe”.</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Trial outcome 06.07.2021: 6 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2021-07-06 23:32:05</t>
-  </si>
-[...7 lines deleted...]
-    <t>2025-10-05 15:02:59</t>
   </si>
   <si>
     <t>Diana Nikolaevna Stulba</t>
   </si>
   <si>
     <t>6 february 1984</t>
   </si>
   <si>
     <t>Forensic expert.
 On February 27, 2024, the appeal was considered and the verdict entered into force.</t>
   </si>
   <si>
     <t>3 years imprisonment in a general regime colony</t>
   </si>
   <si>
     <t>2024-02-15 23:01:27</t>
   </si>
   <si>
-    <t>Aleksey Igorevich Golovko</t>
-[...39 lines deleted...]
-    <t>2024-11-17 21:38:39</t>
+    <t>Alexander Aleksandrovich Chumakov</t>
+  </si>
+  <si>
+    <t>7 february 1984</t>
+  </si>
+  <si>
+    <t>On 02/09/2024 an appeal hearing was held and the verdict came into force.</t>
+  </si>
+  <si>
+    <t>Trial outcome 04.12.2023: 7 years of imprisonment in colony under general regime conditions. Appeal 09.02.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2023-12-07 23:17:56</t>
+  </si>
+  <si>
+    <t>Aliaksei Vikentsyevich Ihnatsenka</t>
+  </si>
+  <si>
+    <t>9 february 1978</t>
+  </si>
+  <si>
+    <t>Convicted for comments on social media.</t>
+  </si>
+  <si>
+    <t>IUOT-29, Volkovysk, Rokossovskogo, 118, 230415</t>
+  </si>
+  <si>
+    <t>Trial outcome 14.03.2025: 2 years 6 months restrictions of freedom with referral to an open-type correctional facility, 100 basic values fine. Appeal 04.04.2025: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2026-05-06 11:14:09</t>
   </si>
   <si>
     <t>Tatiana Alexandrovna Shinkevich</t>
   </si>
   <si>
     <t>9 february 1983</t>
   </si>
   <si>
     <t>Tatyana was sentenced to more than six years in prison; the exact term is unknown.</t>
   </si>
   <si>
-    <t>Trial outcome 25.03.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 14.06.2024: unknown.</t>
+    <t>Trial outcome 25.03.2024: 6 years of imprisonment in colony under general regime conditions. Appeal 14.06.2024: unknown.</t>
   </si>
   <si>
     <t>2024-03-18 17:25:01</t>
   </si>
   <si>
-    <t>Roman Bahaddinovich Guseinov</t>
-[...24 lines deleted...]
-    <t>2024-11-18 22:46:29</t>
+    <t>Dzmitry Uladzimiravich Vialau</t>
+  </si>
+  <si>
+    <t>10 february 1981</t>
+  </si>
+  <si>
+    <t>Before the events of 2020, Dmitry worked at the Lida locomotive depot and, in recent years, was a long-distance truck driver in the European Union.
+He was presumably detained in the fall of 2025 after one of his regular flights. His last reports concern crossing the border during this period.
+In 2026, Dmitry was found guilty of "slandering Lukashenko," "inciting hatred," and "assisting extremist activity" and sentenced to imprisonment in a penal colony.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2026-03-22 13:43:01</t>
   </si>
   <si>
     <t>Denis Fadeevich Tsybulsky</t>
   </si>
   <si>
     <t>11 february 1981</t>
   </si>
   <si>
     <t>Convicted by the Zavodskoy District Court of Minsk under Part 1 of Article 342 of the Criminal Code. On March 22, 2023, the case was heard by Judge Zhanna Khvoynitskaya. Sentenced to restriction of freedom with referral to a correctional institution, term unknown .
 In early May 2024, it became known that Denis was involved in a new case. The trial was scheduled for May 7. In addition to him, Andrei Stabulyanets and Alexander Sharabaiko were involved in the case. Depending on the role of each, they were charged under Article 368 (insulting Lukashenko), Article 369 of the Criminal Code (insulting a government official), and Article 361-1 of the Criminal Code (participation in an extremist group). In the Vitebsk Regional Court, Yevgeny Burunov considered the case in a closed court session from May 7 to June 5, 2024. As a result, Denis was sentenced to imprisonment in a general regime colony. The exact term is unknown (about five years ).</t>
   </si>
   <si>
     <t>Trial outcome 22.03.2023: unknown years restrictions of freedom with referral to an open-type correctional facility. Appeal 06.06.2023: unknown. Trial outcome 05.06.2024: 5 years of imprisonment in colony under general regime conditions. Appeal 23.08.2024: unknown.</t>
   </si>
   <si>
     <t>2023-05-31 18:28:36</t>
+  </si>
+  <si>
+    <t>Alexandra Viachaslavauna Pulinovich</t>
+  </si>
+  <si>
+    <t>12 february 2007</t>
+  </si>
+  <si>
+    <t>The pro-government film (April 2024) said that six teenagers allegedly united in the “anarchist cell “Black Nightingales”, which” under the leadership of the National Liberation Army of Ukraine “was created by 16-year-old Ukrainian citizen Maria Misyuk.
+ONT employees claim that the teenagers united to carry out sabotage on a tip in Belarus, and then in Russia. Maria is accused under Part 2 of Art. 289 of the Criminal Code (act of terrorism). According to the story, 16-year-old Maria Misyuk moved with her family from Ukraine to Belarus in 2022, where she created an “anarchist cell for preparing terrorist attacks.” Among those detained are college students in Baranovichi, Nesvizh, Mir, Minsk and Luninets. These are Trofim Borisov, Sergei Zhigalev, Dmitry Zahoroshko, Anastasia Klimenko and Alexandra Pulinovich . According to ONT employees, young people gathered at the Baranovichi apartment to prepare for their first serious action - to collect explosives and blow up the Baranovichi police department or prosecutor's office. It is unknown under what charges the remaining five participants are accused. As well as their status and location are unknown.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 10 years 3 months of imprisonment in colony under enhanced security conditions. Appeal 09.02.2026: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2024-05-01 20:30:24</t>
   </si>
   <si>
     <t>Vitaly Yurievich Melnik</t>
   </si>
   <si>
     <t>12 february 1982</t>
   </si>
   <si>
     <t>Detained in the case of «railway partisans».
 It is known that the man lives in the village of Khodakovo, he has a small child.
 During the arrest, he was shot through the knee joints.
 The family believes that Vitaly has nothing to do with the articles, and connects the detention with the revenge of a local judge, as well as the fact that Vitaly previously had a criminal record.
 Details of the case are unknown.</t>
   </si>
   <si>
     <t>IK-13, Glubokoye, Sovetskaya 205, 211791</t>
   </si>
   <si>
     <t>16 years of imprisonment in a penal colony of strict regime and 11 100 BYN penalty.</t>
   </si>
   <si>
     <t>2022-07-22 14:35:14</t>
-  </si>
-[...43 lines deleted...]
-    <t>2025-10-31 17:31:38</t>
   </si>
   <si>
     <t>Sergey Aleksandrovich Sikorsky</t>
   </si>
   <si>
     <t>12 february 1976</t>
   </si>
   <si>
     <t>Sergei, an assistant to the head of a Minsk organization, was arrested in September 2020 at his home for participating in a protest against presidential election fraud and violence against civilians that took place in Minsk on August 11, 2020. He was convicted of "participating in mass riots" and also on drug-related charges.
 m
 On September 7, 2020, he was detained at his residence. According to the medical examination report, at the time of his arrest, he was in a state caused by the use of psychotropic substances; mephedrone was detected in his system. During a search of his apartment, law enforcement officers found a powdered substance. Investigators later concluded that Sikorsky also sold the same substance to a 46-year-old resident of Mogilev.
 During the closing arguments, the state prosecutor requested the court to award Sikorsky:
 Under Part 1 of Article 328 of the Criminal Code – 2 years of imprisonment;
 Under Part 3 of Article 328 of the Criminal Code – 7 years' imprisonment and a fine of 300 basic units. By combining the penalties under the two parts of Article 328, the total sentence is 7 years' imprisonment;
 Under Part 2 of Article 293 of the Criminal Code – 5 years of imprisonment.
 The final sentence is 9 years of imprisonment in a high-security penal colony and a fine of 300 basic units.</t>
   </si>
   <si>
     <t>Trial outcome 06.05.2021: 9 years of imprisonment in colony under enhanced security conditions, 300 basic values fine.</t>
   </si>
   <si>
     <t>2021-05-06 19:38:28</t>
   </si>
   <si>
-    <t>Alexandra Viachaslavauna Pulinovich</t>
-[...18 lines deleted...]
-    <t>Denis Mikhailovich Krasko</t>
+    <t>Andrey Vasilevich Tsypak</t>
+  </si>
+  <si>
+    <t>12 february 1993</t>
+  </si>
+  <si>
+    <t>A former MTS employee from Brest was detained in early November 2022. In the “repentance” video, he said that in 2020-2021 he worked at MTS and had access to data. According to the security officials, Andrey handed over the data of several officials and prosecutors to the Black Book of Belarus.
+A former cellmate of Tsypak told human rights activists that Andrei was severely beaten during his arrest.
+Andrei's case was considered behind closed doors, so the outcome of the trial is unknown to human rights activists.
+Andrei Tsypak previously played in the Brest handball club named after Meshkov. From 2020 to 2021, he worked at MTS - and at that time, according to the security forces, he transferred the data of several prosecutors and government officials to the protest initiative.</t>
+  </si>
+  <si>
+    <t>Trial outcome 23.03.2023: 6 years of imprisonment in colony under general regime conditions. Appeal 19.05.2023: unknown.</t>
+  </si>
+  <si>
+    <t>2023-03-16 22:41:19</t>
+  </si>
+  <si>
+    <t>Mikhail Piatrovich Dauzhankou</t>
+  </si>
+  <si>
+    <t>13 february 1971</t>
+  </si>
+  <si>
+    <t>He was arrested in late August-early September 2024 before the elections. He was sentenced to five years' imprisonment under Article 203 of the Criminal Code for possession of an electronic reference book.
+Mikhail graduated from Moscow State University of Printing Arts and the Academy of Management. He worked at the city executive committee as a cybersecurity engineer. After 2020, he was either fired or resigned.
+Initially held in pre-trial detention center No. 7, on August 13, 2025, he arrived at correctional colony No. 22.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 5 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2026-06-01 21:51:29</t>
+  </si>
+  <si>
+    <t>Vitaly Leonidovich Kaleda</t>
+  </si>
+  <si>
+    <t>13 february 1967</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2025-09-30 20:53:43</t>
+  </si>
+  <si>
+    <t>Valiantsin Valiantsinavich Tseranevich</t>
   </si>
   <si>
     <t>13 february 1975</t>
   </si>
   <si>
-    <t>According to the prosecution materials , in December 2020, Krasko “published comments in the public domain on the Internet aimed at supporting extremist activities, propaganda and agitation of social discord and hostility towards employees of state law enforcement agencies of the Republic of Belarus, representatives of the judiciary, military personnel serving in the Armed Forces of the Republic of Belarus, published publicly available comments on the Internet aimed at supporting extremist activities, promoting and agitating social discord and hostility towards this category of persons."</t>
-[...5 lines deleted...]
-    <t>2023-12-11 22:28:12</t>
+    <t>Valentin, an assistant foreman at the Khimvolokno plant, part of Grodno Azot , and deputy chairman of the Belarusian Independent Trade Union of Grodno Azot, was arrested in the fall of 2021 as part of a criminal case brought against plant employees who supported the strike and were part of the "Workers' Movement" initiative. On September 21, 2021, this initiative was designated an extremist organization, following which mass arrests of workers took place across the country.
+In February 2023, Valentina was found guilty of treason and the creation of and participation in an extremist group and sentenced to imprisonment.
+In October 2024, another court hearing took place, following which Valentin was transferred to prison.</t>
+  </si>
+  <si>
+    <t>Turma №4, Mogilev, Krupskaya 99A, 212011</t>
+  </si>
+  <si>
+    <t>Trial outcome 17.02.2023: 12 years of imprisonment in colony under enhanced security conditions. Appeal 02.08.2023: the sentence was upheld. Regime change trial 09.10.2024: unknown years of prison regime.</t>
+  </si>
+  <si>
+    <t>2021-09-26 12:54:01</t>
+  </si>
+  <si>
+    <t>Valery Viktorovich Borzenko</t>
+  </si>
+  <si>
+    <t>He was found guilty that in November 2020 and March 2021, he sent information about his former leader to the telegram bots of channels recognized by extremist groups in the Republic of Belarus. Subsequently, it was placed resources through which illegal activities were carried out as part of extremist formations. Also, according to the prosecution, the posting of information received from Borzenko entailed other grave consequences.
+He was also found guilty of purchasing and storing firearms ammunition.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 7 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2022-10-03 16:12:26</t>
   </si>
   <si>
     <t>Vitaly Petrovich Minkevich</t>
   </si>
   <si>
     <t>13 february 1994</t>
   </si>
   <si>
     <t>Resident of the Mogilev region. Shoe store worker.
 In 2020, he was detained for participating in protests.
 Detained for sabotage of the railway near the stations of Bobruisk, as well as arson of the shooting range of military unit 5527.
 On April 12, 2024, a trial was held to change the conditions of the regime of serving the sentence and Vitaly was transferred to a prison regime for a period of 3 years.</t>
   </si>
   <si>
+    <t>Turma №1, Grodno, Kirova 1, 230023</t>
+  </si>
+  <si>
     <t>15 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-05-23 12:40:57</t>
-  </si>
-[...48 lines deleted...]
-    <t>2022-10-03 16:12:26</t>
   </si>
   <si>
     <t>Anna Gennadievna Shpak</t>
   </si>
   <si>
     <t>14 february 1997</t>
   </si>
   <si>
     <t>Anna graduated from the Faculty of Mass Sports at the Belarusian State University of Physical Education in 2019. She worked as a coach and teacher at the Burevestnik Olympic Reserve School in Minsk.
 In 2014, Anna competed in the 2nd Summer Youth Olympic Games, where she jumped 3.80 m and placed fourth overall. For this achievement, she received a scholarship from the National Olympic Committee.
 She was likely detained in connection with the "Gayun case." On the "list of extremists" maintained by the Ministry of Internal Affairs, her status is listed as "serving a sentence." This means she was sentenced to either a penal colony with a referral or a prison colony.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 3 years 6 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-08-12 14:08:21</t>
   </si>
   <si>
+    <t>Zmitser Leanidavich Matskevich</t>
+  </si>
+  <si>
+    <t>15 february 1994</t>
+  </si>
+  <si>
+    <t>IUOT-9, 210034, Vitebsk, ul. 3-ya Chepinskaya, 39</t>
+  </si>
+  <si>
+    <t>Trial outcome 07.09.2023: 3 years 6 months restrictions of freedom with referral to an open-type correctional facility. Appeal 14.11.2023: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2026-05-12 14:13:01</t>
+  </si>
+  <si>
+    <t>Andrey Berestovoy</t>
+  </si>
+  <si>
+    <t>15 february 1980</t>
+  </si>
+  <si>
+    <t>Andrey Berestovoy has over 20 years of experience in design, and the last 15 years he has been working in IT. In the second half of 2024, he was detained. It is only known that the reason for the detention could have been Berestovoy's comments on Telegram. He used an old account linked to his own Belarusian number, and an old nickname that he used everywhere.
+It is known that he periodically traveled to Belarus.</t>
+  </si>
+  <si>
+    <t>SIZO-7, Brest, Sovetskih Pogranichnikov 37, 224030</t>
+  </si>
+  <si>
+    <t>Trial outcome 20.05.2025: unknown years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2025-07-24 17:15:25</t>
+  </si>
+  <si>
     <t>Anton Olegovich Cheremnykh</t>
   </si>
   <si>
     <t>15 february 1983</t>
   </si>
   <si>
     <t>Deputy commander of the 310th artillery group for ideological work of the 120th separate guards mechanized brigade of the guard, lieutenant colonel. He is accused of “treason against the state by a person subject to military status” and “inciting other social discord.”
 The circumstances of the case are unknown.
 On July 5 and 17, 2024, the appeal was considered, and the verdict came into force.</t>
   </si>
   <si>
     <t>Trial outcome 28.03.2024: unknown. Appeal 17.07.2024: unknown.</t>
   </si>
   <si>
     <t>2023-03-16 11:23:55</t>
   </si>
   <si>
-    <t>Andrey Berestovoy</t>
-[...27 lines deleted...]
-    <t>Oleg Igorevich Gavrilov</t>
+    <t>Dmitry Alexandrovich Kozhedub</t>
+  </si>
+  <si>
+    <t>16 february 1970</t>
+  </si>
+  <si>
+    <t>In 1994, Dmitry graduated from the local Krupskaya Pedagogical Institute. Previously, Kozhedub owned his own business. From 2013 to 2019, he was registered as a sole proprietor. His primary business was renting out his own real estate.
+Dmitry loves traveling, boating and cycling.</t>
+  </si>
+  <si>
+    <t>IK №2, 213800, Bobruysk, ul. Sikorskogo, 1</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.11.2025: 3 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2025-12-08 23:17:30</t>
+  </si>
+  <si>
+    <t>Aleh Iharavich Haurylau</t>
   </si>
   <si>
     <t>16 february 1981</t>
   </si>
   <si>
     <t>He is a fitness trainer from Soligorsk.
 According to the case file, in January 2021 Gavrilov purchased and provided aerosol cans with paint to two acquaintances — Tatiana and Oleg Birulya. After that, Tatiana and Oleg, from January to February 2021, applied inscriptions and drawings to various infrastructure facilities in Soligorsk, carrying out their damage.
 In August 2021, Gavrilov, through agreements, including for material remuneration, involved another acquaintance, Sergei Pasyuk, in engaging in extremist activities.
 Then, from August to December 2021, the defendants distributed leaflets and other printed materials on the territory of Soligorsk. The examination of the contents of the «Honest Newspaper», with copies of which the coach was detained, testified that Gavrilov was allegedly involved in inciting racial, national, religious or other social enmity or discord committed by a group of persons.</t>
   </si>
   <si>
-    <t>Trial outcome 12.12.2022: 10 years of imprisonment in colony in strict regime conditions. Appeal 07.04.2023: unknown. Regime change trial date unknown: unknown years of prison regime.</t>
+    <t>Trial outcome 12.12.2022: 10 years of imprisonment in colony in strict regime conditions. Appeal 07.04.2023: unknown. Regime change trial date unknown: 3 years of prison regime.</t>
   </si>
   <si>
     <t>2021-12-30 14:20:17</t>
   </si>
   <si>
-    <t>Andrey Cheslavovich Krasnik</t>
-[...12 lines deleted...]
-    <t>2022-12-20 01:15:12</t>
+    <t>Maxim Viktorovich Polonsky</t>
+  </si>
+  <si>
+    <t>16 february 1986</t>
+  </si>
+  <si>
+    <t>Trial outcome 29.01.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2025-02-14 14:52:53</t>
   </si>
   <si>
     <t>Alexei Andreevich Chernousov</t>
   </si>
   <si>
     <t>17 february 1991</t>
   </si>
   <si>
     <t>IK-11, Volkovysk, Rokossovskogo, 118, 231900</t>
   </si>
   <si>
     <t>Trial outcome 15.05.2024: 4 years 3 months of imprisonment in colony under enhanced security conditions. Appeal 05.09.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-04-09 22:28:05</t>
   </si>
   <si>
     <t>Dmitriy Valerievich Gut</t>
   </si>
   <si>
     <t>18 february 1988</t>
   </si>
   <si>
     <t>Dmitry worked in the IT field, before that he worked in the prosecutor's office for 7 years.
 On January 09, 2024, the appeal was considered and the verdict came into force.</t>
   </si>
   <si>
-    <t>6 years imprisonment in a colony</t>
+    <t>Trial outcome 23.10.2023: 6 years of imprisonment in colony under general regime conditions. Appeal 09.01.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2023-10-16 18:51:25</t>
   </si>
   <si>
-    <t>Stanislav Sergeevich Chapel</t>
-[...27 lines deleted...]
-    <t>2023-09-27 19:19:37</t>
+    <t>Alexander Ivanovich Shaipak</t>
+  </si>
+  <si>
+    <t>18 february 1983</t>
+  </si>
+  <si>
+    <t>He was previously convicted of distributing extremist materials.</t>
+  </si>
+  <si>
+    <t>Trial outcome 12.03.2025: 2 years 6 months of imprisonment in colony under general regime conditions. Appeal 05.05.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2025-02-17 19:02:32</t>
   </si>
   <si>
     <t>Vladimir Yurievich Saveliev</t>
   </si>
   <si>
     <t>19 february 1987</t>
   </si>
   <si>
     <t>At the beginning of October 2022, in the Moscow district of the capital, unknown persons hung a white-red-white flag and the flag of Ukraine on a power line support. Only the next day a post appeared on Anton Mot’s Telegram channel with a photo of the flag and the caption: “Minsk residents congratulate the Ukrainian people on the wonderful news from the Crimean bridge. Crime is Ukraine! Long live Belarus! Glory to Ukraine!” During operational search activities, police officers detained six Minsk residents aged 34 to 36 years who allegedly did this. Including Vladimir.
 Savelyev said in a pro-government video that the action was organized in support of Ukrainians: “This is support for civilians who are dying in an unnecessary war.”
 On September 14, 2023, an appeal hearing was held. The verdict came into force.</t>
   </si>
   <si>
     <t>unknown years of imprisonment in colony</t>
   </si>
   <si>
     <t>2023-05-19 10:04:03</t>
+  </si>
+  <si>
+    <t>Paul Aleksandrovich Kaberda</t>
+  </si>
+  <si>
+    <t>19 february 1983</t>
+  </si>
+  <si>
+    <t>In 2006, he graduated with a master's degree from the Physics Department of Belarusian State University. Before his arrest, he held the position of lead software engineer (a management position) at EPAM. In May 2020, Pavel, along with a team of other IT employees, helped Belarusian teachers set up a distance learning system. Pavel is married and has two children. At the time of his arrest and trial, his wife was pregnant; he had not seen their second child.
+Judging by social media, Pavel was involved in social dancing (hustle).
+The conviction was based on PayPal donations made between 2020 and 2022 to funds and initiatives such as BYSOL, BY_help, BYPOL, and others. Most of the donations ranged from 10 to 50 euros, with about ten transfers in total. Pavel acknowledged the transfers and explained them as a desire to help people affected by the protests or those who lost their jobs.</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.01.2024: 5 years of imprisonment in colony under general regime conditions, 300 basic values fine. Appeal 23.04.2024: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2024-01-15 16:54:26</t>
   </si>
   <si>
     <t>Aleksey Nikolaevich Khralovich</t>
   </si>
   <si>
     <t>19 february 1984</t>
   </si>
   <si>
     <t>Ex-lieutenant colonel of the State Security Committee.
 The criminal case against the lieutenant colonel is known only from the state media.
 In 2021, the ONT TV channel showed the film «Operation of the State Security Committee «Mankurty»», in which they reported on the detention of lieutenant colonel of the State Security Committee Alexei Khralovich.
 The man has been in custody of law enforcement officers for about a year at the time of the verdict.
 Khralovich was deprived of the military rank of lieutenant-colonel.</t>
   </si>
   <si>
     <t>Trial outcome 30.03.2022: 10 years of imprisonment in colony under enhanced security conditions. Regime change trial 24.10.2023: 3 years of prison regime.</t>
   </si>
   <si>
     <t>2022-03-30 19:11:23</t>
   </si>
   <si>
-    <t>Arseny Olegovich Moiseichik</t>
-[...12 lines deleted...]
-    <t>2022-03-12 19:28:48</t>
+    <t>Stanislav Sergeevich Chapel</t>
+  </si>
+  <si>
+    <t>19 february 2006</t>
+  </si>
+  <si>
+    <t>As reported in the ONT film “Children at gunpoint. Recruited by the enemy,” Stanislav is accused of agreeing to be a courier for “the organization that oversaw the SBU.” There he was presented as an agent of the Ukrainian special services, they say, the guy recorded a video that “he is ready to work against the FSB and Putin." But at the time of filming, he was already serving a sentence in a colony for “fraud.” The trial took place in May 2024. The sentence is unknown, the term could be from 3 to 10 years in prison with a fine.
+According to the ONT film, in January 2023, a then 16-year-old boy from a large family was looking for work on the Internet. He came across scammers who offered to work as a courier - to pick up and transport money. Stanislav was told to record a video in which he stated that he supported Ukraine and seemed to agree to work for the SBU.</t>
+  </si>
+  <si>
+    <t>Trial outcome 31.07.2024: 7 years of imprisonment in colony under general regime conditions. Appeal 29.08.2024: unknown. Appeal 04.10.2024: unknown. Regime change trial date unknown: prison regime until the end of the term.</t>
+  </si>
+  <si>
+    <t>2024-07-30 00:03:14</t>
+  </si>
+  <si>
+    <t>Mikalai Aliakseyevich Bahdanchyk</t>
+  </si>
+  <si>
+    <t>20 february 1976</t>
+  </si>
+  <si>
+    <t>IUOT-45, 225073, Brestskaya obl. Kamenetsky region, d. Sushki, ul. Tsentralnaya, 1</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 5 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2026-06-26 21:29:09</t>
+  </si>
+  <si>
+    <t>Vladislav Vitalievich Voitekhovich</t>
+  </si>
+  <si>
+    <t>20 february 1995</t>
+  </si>
+  <si>
+    <t>Vladislav was detained in August 2021 as part of a criminal case initiated under the article “act of terrorism”.
+According to the indictment, from July 2020 to January 2022, an "organized criminal group" allegedly preparing extremist crimes operated in Belarus, Turkey, Poland, Ukraine and other countries. It included radical military personnel, security officials, athletes and businessmen who sought to seize power illegally. This case is related to the attempted arson of the house of MP Oleg Gaidukevich in June 2021 and the "organization of mass riots."
+Vladislav was sentenced under numerous criminal articles to a long term of imprisonment, the first five years of which were in prison. He was also stripped of his military rank.</t>
+  </si>
+  <si>
+    <t>Trial outcome 21.06.2023: 21 year of imprisonment in colony under enhanced security conditions (among them 5 years of prison regime), military service restriction. Appeal 04.10.2023: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-09-17 01:29:35</t>
   </si>
   <si>
     <t>Michael Grigorievich Lapunov</t>
   </si>
   <si>
     <t>20 february 1970</t>
   </si>
   <si>
     <t>Father of political prisoner Nikita Zolotarev . Mikhail was detained on August 8, 2023 and sentenced to 15 days of arrest under Art. 19.11 Code of Administrative Offenses of the Republic of Belarus (distribution of extremist materials). After the first arrest, he was not released and was sentenced under the same article to another 15 days, and then to another 15.
 On September 22, 2023, on the eve of his release after serving his third administrative arrest in a row, he was again found guilty of committing an offense and sent to a detention center for the fourth time.
 On October 24, by decision of the KGB, the closed Telegram chat “Gomel for Nikita Zolotorev” was recognized as an “extremist formation,” and its only designated participant was the father of the political prisoner, Mikhail Lapunov.
 Human rights activists learned that some time after serving administrative arrests, Mikhail was taken into custody. As of the summer of 2024, he is being held in a pre-trial detention center .</t>
   </si>
   <si>
-    <t>Trial outcome 30.08.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 15.11.2024: unknown.</t>
+    <t>Trial outcome 30.08.2024: 5 years of imprisonment in colony under general regime conditions. Appeal 15.11.2024: unknown.</t>
   </si>
   <si>
     <t>2023-09-26 14:03:10</t>
   </si>
   <si>
-    <t>Vladislav Vitalievich Voitekhovich</t>
-[...29 lines deleted...]
-  <si>
     <t>Artem Sergeevich Mitsuk</t>
   </si>
   <si>
     <t>21 february 2001</t>
   </si>
   <si>
     <t>He was detained in connection with a case of mass riots and accused of participating in Telegram channels of a "radical orientation."</t>
   </si>
   <si>
     <t>Trial outcome 19.07.2021: 8 years of imprisonment in colony under enhanced security conditions. Appeal 23.11.2021: the sentence was upheld. Appeal 10.07.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-02-25 11:33:01</t>
   </si>
   <si>
-    <t>Natalia Alexandrovna Chubovskaya</t>
-[...5 lines deleted...]
-    <t>2025-10-30 15:34:18</t>
+    <t>Alexander Sergeevich Leonovich</t>
+  </si>
+  <si>
+    <t>21 february 1991</t>
+  </si>
+  <si>
+    <t>According to pro-government media, he was convicted of sending the data of three of his former colleagues to one of the “extremist” Telegram channels.
+On October 24, 2023, a court hearing was held on the subject of “the release of the convicted person from a sentence of imprisonment, the execution of which was suspended.”</t>
+  </si>
+  <si>
+    <t>Trial outcome 08.09.2023: 5 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2023-08-30 15:41:08</t>
   </si>
   <si>
     <t>Oleg Igorevich Sychev</t>
   </si>
   <si>
     <t>21 february 1976</t>
   </si>
   <si>
     <t>47 year old Oleg was born in Krasnoyarsk, but in 2000 he moved to Belarus and has already received citizenship. 
 In the film on the ONT TV channel, they showed how the Ukrainian terrorist Nikolai Shvets was detained on March 4 at Oleg's house in the «Berezovaya Roshcha» garden association in the village of Chertyazh (Borovlyansky Village Council).
 Sychev with his wife Nastya Pilko was detained by law enforcement officers on March 3 in the same house.
 According to human rights activists, both of them are now in the pre-trial detention center of the State Security Committee.
 The detained couple has two juvenile children who are now with their grandmother.</t>
   </si>
   <si>
     <t>Trial outcome 03.10.2024: 9 years of imprisonment in colony under general regime conditions. Appeal 27.12.2024: unknown.</t>
   </si>
   <si>
     <t>2023-04-07 13:01:12</t>
   </si>
   <si>
-    <t>Artem Ruslanovich Zakrzhevsky</t>
-[...16 lines deleted...]
-    <t>2022-06-30 20:48:16</t>
+    <t>Natallia Aliaksandrauna Chubouskaya</t>
+  </si>
+  <si>
+    <t>21 february 1981</t>
+  </si>
+  <si>
+    <t>For many years, she worked as a professional makeup artist, make-up artist, and prop maker. She created wedding looks and saw clients at a local beauty salon. She also participated in the opening of the Le Grand art studio.
+Natalia Chubovskaya is a well-known figure in the city on the Neman River. She has over 9,000 followers on Instagram, a large clientele, and her own salon.</t>
+  </si>
+  <si>
+    <t>Trial outcome 24.04.2026: 5 years 5 months of imprisonment in colony under general regime conditions, 500 basic values fine. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-10-30 15:34:18</t>
+  </si>
+  <si>
+    <t>Uladzislau Uladzimiravich Zianiuk</t>
+  </si>
+  <si>
+    <t>21 february 1994</t>
+  </si>
+  <si>
+    <t>Trial outcome 08.11.2021: 10 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2022-06-14 20:17:50</t>
   </si>
   <si>
     <t>Andrey Konstantinovich Yaremchik</t>
   </si>
   <si>
     <t>23 february 1993</t>
   </si>
   <si>
     <t>The bass guitarist of the band «TOR BAND».
 On January 20, 2023, it became known that the «TOR BAND» group was recognized as an extremist formation in the Republic of Belarus. Dmitry Golovach and his wife Yulia, Yevgeny Burlo and Andrei Yaremchik were added to the extremist formation of the State Security Committee.
 This is the first musical group to be included in the list of extremist formations.</t>
   </si>
   <si>
     <t>7.5 years of imprisonment in a colony under enhanced security conditions</t>
   </si>
   <si>
     <t>2023-01-24 13:54:58</t>
   </si>
   <si>
-    <t>Aliaksei Kaidash</t>
-[...33 lines deleted...]
-    <t>Sergey Anatolyevich Sokolov</t>
+    <t>Andrey Evgenyevich Porotnikov</t>
+  </si>
+  <si>
+    <t>24 february 1978</t>
+  </si>
+  <si>
+    <t>He is a political scientist, a specialist in security issues. Head of the analytical center Belarus Security Blog; member of the Board of the organization «Pravyi Alliance» (2010-2011).
+According to Andrey's friend, he was detained in Moscow a few days ago. Now he has been taken to Minsk and is now in the pre-trial detention center of the State Security Committee («SIZO KGB»).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Trial outcome 31.10.2024: 10 years of imprisonment in colony under enhanced security conditions. Appeal 18.03.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2023-03-23 23:52:54</t>
+  </si>
+  <si>
+    <t>Siarhei Anatolyevich Sakalou</t>
   </si>
   <si>
     <t>24 february 1976</t>
   </si>
   <si>
     <t>Sergei was detained in August 2021 as part of a criminal case initiated under the article “act of terrorism”.
 According to the indictment, from July 2020 to January 2022, "an organized criminal group operated in Belarus, Turkey, Poland, Ukraine and other countries with the goal of committing extremist crimes. The group included radical individuals, including former and current military personnel, law enforcement officers, athletes and businessmen, who sought to seize power illegally." The case involves charges of attempted arson of the home of MP Oleg Gaidukevich in June 2021 and "organizing mass riots."
 Sergei was convicted under several criminal articles to a long term of imprisonment and a fine, and he was also stripped of his military rank.</t>
   </si>
   <si>
     <t>Trial outcome 21.06.2023: 14 years of imprisonment in colony under enhanced security conditions, 700 basic values fine, military service restriction. Appeal 04.10.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-11-15 19:40:36</t>
   </si>
   <si>
-    <t>Andrey Evgenyevich Porotnikov</t>
-[...63 lines deleted...]
-  <si>
     <t>Egor Romanovich Tyushkevich</t>
   </si>
   <si>
     <t>25 february 1997</t>
   </si>
   <si>
     <t>Musician. Worked in a puppet theater in Brest.
 He was first convicted in the Brest Regional Court on December 19, 2024.
 In October 2025, it became known that a new criminal case had been opened against Yegor and he had been transferred to a pretrial detention facility.</t>
   </si>
   <si>
-    <t xml:space="preserve"> Trial outcome 19.12.2024: 6 years of imprisonment in colony under general regime conditions. Appeal 04.03.2025: unknown.</t>
+    <t>Trial outcome 19.12.2024: 6 years of imprisonment in colony under general regime conditions. Appeal 04.03.2025: unknown. Trial outcome date unknown: unknown.</t>
   </si>
   <si>
     <t>2024-12-12 12:21:12</t>
   </si>
   <si>
-    <t>Dmitry Vasilievich Androsyuk</t>
-[...13 lines deleted...]
-    <t>2021-09-21 17:48:17</t>
+    <t>Pavel Leonidovich Nedbailo</t>
+  </si>
+  <si>
+    <t>25 february 1981</t>
+  </si>
+  <si>
+    <t>A resident of Svetlogorsk was detained on September 29, 2020, in connection with a case of mass riots and accused of participating in Telegram channels of a "radical orientation."</t>
+  </si>
+  <si>
+    <t>2021-02-26 21:47:17</t>
   </si>
   <si>
     <t>Aleksey Dmitrievich Shishkovets</t>
   </si>
   <si>
     <t>25 february 1979</t>
   </si>
   <si>
     <t>He was detained for preparing for sabotage on the railway.
 According to the Ministry of Internal Affairs, at the beginning of 2022, a man joined the extremist formation «ByPol», logging in to a mobilization chat-bot to commit illegal actions in Belarus.
 On March 1, he allegedly received instructions on blocking railway tracks, as well as on the manufacture and use of Molotov cocktails.</t>
   </si>
   <si>
     <t>Trial outcome 12.10.2022: 11 years of imprisonment in colony under enhanced security conditions. Appeal 06.01.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2022-03-11 01:18:52</t>
+  </si>
+  <si>
+    <t>Aliaksei Peraverzeu</t>
+  </si>
+  <si>
+    <t>25 february 2002</t>
+  </si>
+  <si>
+    <t>According to pro-government media, he is accused of financing terrorist activities in exchange for a donation of 50 USD to the Kalinovsky Regiment in 2023.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 5 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-04-03 14:00:05</t>
   </si>
   <si>
     <t>Larisa Ivanovna Prokhorova</t>
   </si>
   <si>
     <t>25 february 1975</t>
   </si>
   <si>
     <t>He was detained along with his entire family (husband, daughter, son) on suspicion of “treason.” The daughter was apparently later released. The details of the case are unknown.
 She worked as a nurse at Gomel City Clinical Hospital No. 3. Larisa Prokhorova is a completely non-public person. She was born in 1975 in Grabovka, where she lived all her life.
 Participants in a closed process have non-disclosure agreements. It is known from an unofficial source that the criminal case concerns photographing various objects on the territory of Belarus, and the persons involved in the case were monitored by special services for some time before their arrest.
 The Prokhorov family lived for a long time in the village of Grabovka, Gomel region. At the time of their arrest, they lived in the village of Uza, Gomel region, where they moved two years ago.</t>
   </si>
   <si>
     <t>Trial outcome 20.06.2024: 8 years of imprisonment in colony under general regime conditions. Appeal 30.08.2024: unknown.</t>
   </si>
   <si>
     <t>2023-12-29 15:11:09</t>
   </si>
   <si>
-    <t>Vitaly Ivanovich Khalchitsky</t>
-[...13 lines deleted...]
-  <si>
     <t>Pavel Yurievich Belyutin</t>
   </si>
   <si>
     <t>27 february 1977</t>
   </si>
   <si>
     <t>Pavel was convicted in the Frunzensky District Court of Minsk on May 23, 2022 under Article 369 of the Criminal Code of the Republic of Belarus.
 In the evening news broadcast on state television "Belarus 1" on May 5, 2025, Pavel was called "a member of an extremist group" and "part of the Vilnius Banner", the purpose of which was allegedly to invade Belarus. The video reported that the activist allegedly underwent paramilitary training in the said organization. And also allegedly in 2020 he participated in protests and was part of a group that planned a drone attack on the Ostrovets NPP.
 It is reported that Pavel left Belarus and was put on the interstate wanted list. The circumstances of the activist's detention are unknown. In the video, the man is taken off the plane at the airport by officers with KGB armbands and transferred to a car.</t>
   </si>
   <si>
     <t>Glavpochtamt, a/b 8, Minsk 220050</t>
   </si>
   <si>
     <t>Trial outcome 23.05.2022: unknown years restrictions of freedom without referral to an open-type correctional facility. Regime change trial 19.03.2025: unknown.</t>
   </si>
   <si>
     <t>2022-06-01 18:47:07</t>
   </si>
   <si>
-    <t>Gleb Vladimirovich Zhukov</t>
-[...10 lines deleted...]
-  <si>
     <t>Alina Viktorovna Shevtsova</t>
   </si>
   <si>
     <t>27 february 2004</t>
   </si>
   <si>
     <t>A student at the Minsk State Linguistic University. Detained in September 2024. Initially, she was sentenced to two days in prison under an administrative article, after which a criminal case was opened. According to acquaintances, the criminal case is politically motivated.
 Alina Shevtsova was added to the list of participants of the "extremist formation" "School of Leadership for Women" at the end of September 2024. This is an educational project for Belarusian female students, which helps them develop leadership skills.</t>
   </si>
   <si>
     <t>Trial outcome 19.06.2025: 3 years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2025-01-07 17:33:41</t>
   </si>
   <si>
     <t>Ruslan Aleksandrovich Lobanok</t>
   </si>
   <si>
     <t>28 february 1983</t>
   </si>
   <si>
     <t>Ruslan, a businessman, founder and former director of the Spanish visa center in Minsk, was detained by KGB officers in October 2021 at the airport when he was about to leave Belarus. The detention took place as part of a criminal case initiated for political reasons.
 In March 2023, Ruslan was convicted of bribery and treason. The court sentenced him to a long prison term and a large fine.
 In August 2024, the conditions of his detention were tightened - Ruslan was transferred to prison regime. Since then, he has been prohibited from receiving parcels, visits and other forms of support. He is allowed to use no more than one basic unit per month for personal needs.</t>
   </si>
   <si>
     <t>Turma №8, Zhodino, Sovetskaya ul. 22A, 222163</t>
   </si>
   <si>
     <t>Trial outcome 06.03.2023: 11 years of imprisonment in colony under enhanced security conditions, 1000 rubles of compensation. Appeal 05.05.2023: the sentence was upheld. Regime change trial 28.08.2024: 3 years of prison regime.</t>
   </si>
   <si>
     <t>2023-03-05 00:05:05</t>
-  </si>
-[...42 lines deleted...]
-    <t>2025-10-15 12:53:46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1629,51 +1454,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I77"/>
+  <dimension ref="A1:I63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1709,2122 +1534,1755 @@
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
+      <c r="I3" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="I4" t="s">
         <v>27</v>
-      </c>
-[...10 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" t="s">
         <v>30</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" t="s">
         <v>31</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" t="s">
         <v>36</v>
       </c>
-      <c r="C6" t="s">
+      <c r="I6" t="s">
         <v>37</v>
-      </c>
-[...16 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="I7" t="s">
         <v>42</v>
-      </c>
-[...16 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>46</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
         <v>47</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>48</v>
       </c>
       <c r="I8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
         <v>52</v>
       </c>
-      <c r="F9" t="s">
-[...5 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>56</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
         <v>57</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
         <v>58</v>
       </c>
-      <c r="F10" t="s">
-[...5 lines deleted...]
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" t="s">
         <v>61</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>62</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" t="s">
         <v>63</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>64</v>
       </c>
       <c r="I11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" t="s">
         <v>68</v>
       </c>
       <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
         <v>69</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
         <v>70</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>74</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>75</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B14" t="s">
-        <v>79</v>
+        <v>80</v>
+      </c>
+      <c r="C14" t="s">
+        <v>81</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>46</v>
+      </c>
+      <c r="E16" t="s">
+        <v>47</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B17" t="s">
-        <v>96</v>
+        <v>97</v>
+      </c>
+      <c r="C17" t="s">
+        <v>98</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="I17" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B18" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>70</v>
+        <v>104</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="I18" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B19" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C19" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>106</v>
+        <v>47</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I19" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B20" t="s">
-        <v>110</v>
+        <v>113</v>
+      </c>
+      <c r="C20" t="s">
+        <v>114</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
+        <v>57</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="I20" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B21" t="s">
-        <v>114</v>
+        <v>118</v>
+      </c>
+      <c r="C21" t="s">
+        <v>119</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="F21" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="I21" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B22" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C22" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D22" t="s">
-        <v>69</v>
+        <v>46</v>
+      </c>
+      <c r="E22" t="s">
+        <v>47</v>
       </c>
       <c r="F22" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="I22" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B23" t="s">
-        <v>123</v>
+        <v>128</v>
+      </c>
+      <c r="C23" t="s">
+        <v>129</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="F23" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="I23" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B24" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C24" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
+      <c r="E24" t="s">
+        <v>57</v>
+      </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H24" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="I24" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B25" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C25" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="F25" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="I25" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B26" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="C26" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>139</v>
+        <v>25</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="I26" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B27" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D27" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="F27" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="I27" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B28" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C28" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>52</v>
+        <v>155</v>
       </c>
       <c r="F28" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="I28" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B29" t="s">
-        <v>153</v>
+        <v>144</v>
+      </c>
+      <c r="C29" t="s">
+        <v>159</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="F29" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="I29" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C30" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>165</v>
       </c>
       <c r="F30" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="I30" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="B31" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="C31" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="D31" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="E31" t="s">
-        <v>164</v>
+        <v>47</v>
       </c>
       <c r="F31" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="I31" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B32" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
+      <c r="E32" t="s">
+        <v>175</v>
+      </c>
       <c r="F32" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="I32" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B33" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="C33" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>80</v>
+        <v>181</v>
       </c>
       <c r="F33" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="I33" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="B34" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="C34" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="D34" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="F34" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="I34" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="B35" t="s">
-        <v>168</v>
+        <v>190</v>
       </c>
       <c r="C35" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="F35" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="I35" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="B36" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="C36" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>58</v>
+        <v>165</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="I36" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="B37" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D37" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H37" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="I37" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="B38" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>87</v>
+        <v>206</v>
       </c>
       <c r="F38" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="I38" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="B39" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="C39" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>164</v>
+        <v>63</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G39" t="s">
         <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="I39" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="B40" t="s">
-        <v>208</v>
+        <v>215</v>
+      </c>
+      <c r="C40" t="s">
+        <v>216</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
+      <c r="E40" t="s">
+        <v>192</v>
+      </c>
       <c r="F40" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G40" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="I40" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="B41" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="C41" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="I41" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="B42" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="C42" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="F42" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="I42" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="B43" t="s">
-        <v>222</v>
+        <v>230</v>
+      </c>
+      <c r="C43" t="s">
+        <v>231</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>223</v>
+        <v>155</v>
       </c>
       <c r="F43" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="I43" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="B44" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="C44" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="I44" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="B45" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>32</v>
+        <v>241</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="G45" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H45" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="I45" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="B46" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="C46" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="I46" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="B47" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="C47" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
+      <c r="E47" t="s">
+        <v>206</v>
+      </c>
       <c r="F47" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="I47" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="B48" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="C48" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>184</v>
+        <v>57</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="I48" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="B49" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="C49" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="E49" t="s">
-        <v>27</v>
+        <v>181</v>
       </c>
       <c r="F49" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="I49" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="B50" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="C50" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50" t="s">
-        <v>223</v>
+        <v>25</v>
       </c>
       <c r="F50" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="I50" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="B51" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="C51" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="D51" t="s">
-        <v>12</v>
+        <v>46</v>
+      </c>
+      <c r="E51" t="s">
+        <v>47</v>
       </c>
       <c r="F51" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="I51" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="B52" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
+      <c r="E52" t="s">
+        <v>57</v>
+      </c>
       <c r="F52" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="H52" t="s">
-        <v>82</v>
+        <v>276</v>
       </c>
       <c r="I52" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="B53" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="C53" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="F53" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="I53" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="B54" t="s">
-        <v>276</v>
+        <v>284</v>
+      </c>
+      <c r="C54" t="s">
+        <v>285</v>
       </c>
       <c r="D54" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
+      <c r="H54" t="s">
+        <v>286</v>
+      </c>
       <c r="I54" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="B55" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="C55" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="F55" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G55" t="s">
         <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="I55" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="B56" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="C56" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
-      <c r="E56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="I56" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="B57" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="C57" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>32</v>
+        <v>206</v>
       </c>
       <c r="F57" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>292</v>
+        <v>257</v>
       </c>
       <c r="I57" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="B58" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="C58" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>297</v>
+        <v>82</v>
       </c>
       <c r="F58" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="I58" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="B59" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="C59" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
+      <c r="E59" t="s">
+        <v>192</v>
+      </c>
       <c r="F59" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="I59" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="B60" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="C60" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E60" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F60" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="I60" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="B61" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="C61" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>52</v>
+        <v>320</v>
       </c>
       <c r="F61" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="I61" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="B62" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="C62" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E62" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="F62" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>33</v>
+        <v>326</v>
       </c>
       <c r="I62" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="B63" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="C63" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>75</v>
+        <v>331</v>
       </c>
       <c r="F63" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>33</v>
+        <v>332</v>
       </c>
       <c r="I63" t="s">
-        <v>321</v>
-[...67 lines deleted...]
-      <c r="C66" t="s">
         <v>333</v>
-      </c>
-[...320 lines deleted...]
-        <v>390</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">