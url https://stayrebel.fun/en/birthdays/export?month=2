--- v3 (2026-07-29)
+++ v4 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Date of birth</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>HRC "Viasna"</t>
   </si>
   <si>
     <t>Sentence</t>
   </si>
   <si>
@@ -68,776 +68,832 @@
   <si>
     <t>1 february 1987</t>
   </si>
   <si>
     <t>The Belarusian state TV channel reported that Alexander transferred about 800 US dollars to BYPOL in May 2021. It is worth noting that BYPOL was recognized as an extremist organization in November 2021, meaning that at the time of the transfer, the initiative was not extremist.
 According to witnesses, Alexander was indeed offered compensation for the damage through a fund associated with the president. He agreed to such compensation in exchange for his release, but things did not go according to plan. Alexander was refused, and his money (about 30 bitcoins) was confiscated. The BYPOL organization was recognized as a "terrorist formation", and a new criminal case was opened against Alexander under the article "Financing terrorist activity".
 On March 15, 2024, in the Minsk City Court, Judge Elena Shilkо issued a new sentence – 9 years of imprisonment. The waves of pardons that swept across the country did not affect the political prisoner.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>IK №17, 213004, Shklov, ul. 1-ya Zavodskaya, 8</t>
   </si>
   <si>
     <t>In custody</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Trial outcome 31.10.2022: 3 years of imprisonment in colony under general regime conditions. Appeal 27.01.2023: unknown. Trial outcome 15.03.2024: 9 years of imprisonment in colony under general regime conditions. Appeal 17.05.2024: unknown.</t>
   </si>
   <si>
     <t>2022-10-13 21:55:50</t>
+  </si>
+  <si>
+    <t>Andrey Vladimirovich Andronov</t>
+  </si>
+  <si>
+    <t>2 february 1977</t>
+  </si>
+  <si>
+    <t>IK -22, p.o.b 20, Brest region, Ivatsevichi, st. Domanovo, 225295</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-07-12 20:26:29</t>
+  </si>
+  <si>
+    <t>Peter Cheslavovich Yurkevich</t>
+  </si>
+  <si>
+    <t>2 february 1973</t>
+  </si>
+  <si>
+    <t>Pyotr was arrested in January 2022 on politically motivated terrorism charges and convicted on several criminal charges. He was sentenced to a lengthy prison sentence, the first five years of which will be in a penal colony.
+According to the indictment, from July 2020 to January 2022, an "organized criminal group" allegedly plotted extremist crimes in Belarus, Turkey, Poland, Ukraine, and other countries. It included radical military personnel, security officials, athletes, and businessmen seeking to seize power illegally. This case is related to the attempted arson of MP Oleg Gaidukevich's home in June 2021 and the "organization of mass unrest."
+Petr was transferred again to Pretrial Detention Center No. 1 in 2025, likely for a new criminal case; in early November 2025, he was again transferred to a penal colony.</t>
+  </si>
+  <si>
+    <t>Trial outcome 21.06.2023: 9 years of imprisonment in colony under enhanced security conditions (among them 5 years of prison regime). Appeal 04.10.2023: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2023-01-23 20:18:16</t>
   </si>
   <si>
     <t>Victor Dmitrievich Novik</t>
   </si>
   <si>
     <t>2 february 1989</t>
   </si>
   <si>
     <t>Customs officer.
 In the Minsk City Court from October 10, 2023 to February 6, 2024, a closed hearing was held against three customs service employees Evgeniy Gurinovich, Viktor Novik and Vladimir Zhuromsky. In total, they were tried under eight articles of the Criminal Code. Among other things, they are accused of “treason to the state,” “promoting extremist activities,” “exceeding official authority,” “inciting other social hostility,” and “creating or participating in extremist formations.”
 The details of the case and the reasons for the persecution are unknown to human rights activists.
 On May 24, 2024, an appeal hearing was held and the verdict entered into force.</t>
   </si>
   <si>
     <t>Trial outcome 05.02.2024: 13 years of imprisonment in colony under enhanced security conditions, 500 basic values fine. Appeal 24.05.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2023-10-10 00:13:29</t>
   </si>
   <si>
-    <t>Andrey Vladimirovich Andronov</t>
-[...28 lines deleted...]
-    <t>2023-01-23 20:18:16</t>
+    <t>Timofei Alehavich Pugachov</t>
+  </si>
+  <si>
+    <t>3 february 1996</t>
+  </si>
+  <si>
+    <t>Timofey is a drummer who played in various bands and recorded covers. His work was also directly related to his hobby: he worked at the Gomel-based company SoundLand, which creates and sells professional audio equipment.</t>
+  </si>
+  <si>
+    <t>Trial outcome 29.01.2026: 3 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2026-04-07 19:26:46</t>
   </si>
   <si>
     <t>Alexander Valerievich Koval</t>
   </si>
   <si>
     <t>3 february 1985</t>
   </si>
   <si>
     <t>Koval was detained on May 28, 2023 right at the border. He was returning from a competition in Slovakia, and upon entering Belarus, Koval’s phone was asked to be checked. The man himself provided the security forces with his phone and password. During the examination, he was found to have data that was “prohibited” according to the Belarusian security forces. Since that day, Koval has been in captivity.At the criminal trial, Koval was accused of sending a video to the Nexta Editorial telegram bot on March 27, 2022. The video showed the movement of military equipment on the MKAD ring road (around Minsk). Thus, according to the state prosecution, Koval committed a crime, because the Belarusian authorities consider Nexta an “extremist formation.”</t>
   </si>
   <si>
     <t>2.5 years imprisonment in a colony</t>
   </si>
   <si>
     <t>2023-09-13 12:47:23</t>
-  </si>
-[...47 lines deleted...]
-    <t>2025-11-04 18:52:17</t>
   </si>
   <si>
     <t>Alexander Arkadyevich Maksimovich</t>
   </si>
   <si>
     <t>4 february 1996</t>
   </si>
   <si>
     <t>Accused of financing extremist and terrorist activities through donations to a protest initiative (Bysol).
 Alexander is originally from Glusk, a small regional center in the Mogilev region. After finishing school, he entered the Belarusian State University of Informatics and Radioelectronics, majoring in "Information Systems and Technologies in Logistics". After graduating, he went on to a master's degree.
 Alexander worked in the IT field.</t>
   </si>
   <si>
     <t>IK №15, 212013, Mogilev, p/o Veyno, Slavgorodskoye shosse 183</t>
   </si>
   <si>
     <t>Trial outcome 30.05.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 06.08.2024: unknown.</t>
   </si>
   <si>
     <t>2024-05-05 15:28:56</t>
   </si>
   <si>
     <t>Andrei Aliaksandravich Harun</t>
   </si>
   <si>
     <t>4 february 1989</t>
   </si>
   <si>
     <t>Before his arrest, Andrey worked at EPAM and was previously a law enforcement officer.
 He was detained in October 2021 in connection with a criminal case opened under the articles "inciting hatred or discord" and "illegal collection and dissemination of information about private life" and placed in pretrial detention.
 In August 2022, Andrei was convicted of transmitting security forces' data to the Telegram channels "Punishermen of Belarus" and "Black Book of Belarus" and sentenced to imprisonment in a penal colony.</t>
   </si>
   <si>
     <t>IK №3</t>
   </si>
   <si>
     <t>Trial outcome 25.08.2022: 7 years of imprisonment in colony under general regime conditions. Appeal 25.11.2022: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-12-21 14:31:02</t>
   </si>
   <si>
-    <t>Aleksey Igorevich Golovko</t>
-[...15 lines deleted...]
-    <t>2021-03-29 22:45:40</t>
+    <t>Vasily Olegovich Prokhorov</t>
+  </si>
+  <si>
+    <t>4 february 1992</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions. Appeal 15.12.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2025-11-04 18:52:17</t>
+  </si>
+  <si>
+    <t>Tatiana Olegovna Frantskevich</t>
+  </si>
+  <si>
+    <t>4 february 1959</t>
+  </si>
+  <si>
+    <t>Tatyana Frantskevich and Natalya Lobatsevich were detained on July 19, 2024, when Tatyana was summoned to the Investigative Committee to sign a pledge not to leave the city of Polotsk, and Natalya went with her to support her.
+A criminal case was opened against Tatyana Frantskevich, the mother of convicted anarchist Alexander Frantskevich, and her sister Natalia Lobatsevich, the mother of former political prisoner Ilya Lobatsevich, and they were placed in a pretrial detention facility in Vitebsk.</t>
+  </si>
+  <si>
+    <t>Female</t>
+  </si>
+  <si>
+    <t>IK-4, ul. Antoshkina, 3, 246035, Gomel</t>
+  </si>
+  <si>
+    <t>Trial outcome 18.02.2025: 3 years 3 months of imprisonment in colony under general regime conditions. Appeal 15.04.2025: sent for review. Trial outcome 16.06.2025: 3 years 3 months of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2024-07-25 20:26:18</t>
+  </si>
+  <si>
+    <t>Siarhei Ivanavich Valadzko</t>
+  </si>
+  <si>
+    <t>5 february 1980</t>
+  </si>
+  <si>
+    <t>A psychologist from the Postavy district. He was detained for his comments; details of the persecution are unknown.
+Most likely, this is Belarusian psychologist and coach Sergei Volodko , founder of the Training Club: he stopped updating social media at the beginning of June.</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, Pashkovichi village, Minsk district, Minsk region 223016</t>
+  </si>
+  <si>
+    <t>2026-09-10 22:35:04</t>
+  </si>
+  <si>
+    <t>Diana Nikolaevna Stulba</t>
+  </si>
+  <si>
+    <t>6 february 1984</t>
+  </si>
+  <si>
+    <t>Forensic expert.
+On February 27, 2024, the appeal was considered and the verdict entered into force.</t>
+  </si>
+  <si>
+    <t>3 years imprisonment in a general regime colony</t>
+  </si>
+  <si>
+    <t>2024-02-15 23:01:27</t>
   </si>
   <si>
     <t>Eugene Alexandrovich Bodrikov</t>
   </si>
   <si>
     <t>6 february 1997</t>
   </si>
   <si>
     <t>Evgeny is a native of Orsha, winner of the Republican Olympiad in history and a graduate of the history department of BSU.
 In 2020, he was detained and beaten during protests in Minsk, after which he was fined for "participating in an unauthorized event."
 In 2022, he was charged again under the same article: a court in Orsha sentenced him to 15 days in jail for a photo on social media featuring a Pahonia T-shirt.
 In 2025, a new criminal case was opened against him, allegedly for filming the movements of military equipment, and he was sentenced to restricted freedom with direction.</t>
   </si>
   <si>
     <t>IUOT-7, Pruzhany region, Kuplin, 225136</t>
   </si>
   <si>
     <t>Penal labor facility</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 3 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-06-09 22:10:00</t>
   </si>
   <si>
     <t>Andrey Andreevich Zaikov</t>
   </si>
   <si>
     <t>6 february 1987</t>
   </si>
   <si>
     <t>Andrey is 36 years old. In 2020, he worked at the Etazhi real estate agency. The man has a small daughter.
 According to pro-government telegram channels, he himself wrote to the Black Book of Belarus and offered to drop the addresses of security forces involved in the repressions. Andrei did not know that on the other side, GUBOPiK employee Artur Gaiko was answering him.
 Andrey was detained on November 10, 2023. He now faces up to 12 years in prison.
 The man has been using the same account since 2019. From it he “leaked” information into the Black Book of Belarus, and from it he wrote comments in open chats and groups. The video shows his archived username from the ChKB bot database, which was saved by Arthur Gaiko. Through it you can find the current name of the telegram account and ID.</t>
   </si>
   <si>
     <t>IK No. 1, 211445, Novopolotsk, st. Technical, 8</t>
   </si>
   <si>
-    <t>unknown years of imprisonment in a penal colony</t>
+    <t>Trial outcome 10.04.2024: 12 years of imprisonment in colony under general regime conditions. Appeal 06.08.2024: unknown.</t>
   </si>
   <si>
     <t>2023-11-14 14:13:23</t>
   </si>
   <si>
     <t>Sergey Vasilievich Shaban</t>
   </si>
   <si>
     <t>6 february 1971</t>
   </si>
   <si>
     <t>Sergei, deputy chairman of the board of Belgazprombank, was detained as part of the Babariko case and convicted in July 2021 under the article “accepting a bribe”.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Trial outcome 06.07.2021: 6 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2021-07-06 23:32:05</t>
   </si>
   <si>
-    <t>Diana Nikolaevna Stulba</t>
-[...12 lines deleted...]
-    <t>2024-02-15 23:01:27</t>
+    <t>Aleksey Igorevich Golovko</t>
+  </si>
+  <si>
+    <t>6 february 2001</t>
+  </si>
+  <si>
+    <t>Alexey, an activist in the anarchist movement, was detained in March 2021 as part of a criminal case brought against anarchists from the Brest region. He was convicted under several criminal articles, such as “participation in group actions that grossly violate public order” and “creation of an extremist group and participation in it.”
+It is known that the charges are based on the episode with the blocking of roads in Brest in 2018 during a protest against the construction of the battery plant, as well as participation in the "March of the Non-Parasites", which took place on March 5, 2017.</t>
+  </si>
+  <si>
+    <t>IK-14, 222125, Minsk region, s.n.p. Novosady, ul. Mira 1A</t>
+  </si>
+  <si>
+    <t>Trial outcome 06.09.2022: 12 years of imprisonment in colony under enhanced security conditions, 700 basic values fine. Appeal 28.02.2023: the sentence was upheld. Trial outcome 05.09.2025: 6 months of imprisonment in colony in strict regime conditions.</t>
+  </si>
+  <si>
+    <t>2021-03-29 22:45:40</t>
   </si>
   <si>
     <t>Alexander Aleksandrovich Chumakov</t>
   </si>
   <si>
     <t>7 february 1984</t>
   </si>
   <si>
     <t>On 02/09/2024 an appeal hearing was held and the verdict came into force.</t>
   </si>
   <si>
     <t>Trial outcome 04.12.2023: 7 years of imprisonment in colony under general regime conditions. Appeal 09.02.2024: unknown.</t>
   </si>
   <si>
     <t>2023-12-07 23:17:56</t>
   </si>
   <si>
+    <t>Tatiana Alexandrovna Shinkevich</t>
+  </si>
+  <si>
+    <t>9 february 1983</t>
+  </si>
+  <si>
+    <t>Tatyana was sentenced to more than six years in prison; the exact term is unknown.</t>
+  </si>
+  <si>
+    <t>Trial outcome 25.03.2024: 6 years of imprisonment in colony under general regime conditions. Appeal 14.06.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-03-18 17:25:01</t>
+  </si>
+  <si>
     <t>Aliaksei Vikentsyevich Ihnatsenka</t>
   </si>
   <si>
     <t>9 february 1978</t>
   </si>
   <si>
     <t>Convicted for comments on social media.</t>
   </si>
   <si>
     <t>IUOT-29, Volkovysk, Rokossovskogo, 118, 230415</t>
   </si>
   <si>
     <t>Trial outcome 14.03.2025: 2 years 6 months restrictions of freedom with referral to an open-type correctional facility, 100 basic values fine. Appeal 04.04.2025: the sentence was upheld.</t>
   </si>
   <si>
     <t>2026-05-06 11:14:09</t>
-  </si>
-[...13 lines deleted...]
-    <t>2024-03-18 17:25:01</t>
   </si>
   <si>
     <t>Dzmitry Uladzimiravich Vialau</t>
   </si>
   <si>
     <t>10 february 1981</t>
   </si>
   <si>
     <t>Before the events of 2020, Dmitry worked at the Lida locomotive depot and, in recent years, was a long-distance truck driver in the European Union.
 He was presumably detained in the fall of 2025 after one of his regular flights. His last reports concern crossing the border during this period.
 In 2026, Dmitry was found guilty of "slandering Lukashenko," "inciting hatred," and "assisting extremist activity" and sentenced to imprisonment in a penal colony.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 4 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2026-03-22 13:43:01</t>
   </si>
   <si>
     <t>Denis Fadeevich Tsybulsky</t>
   </si>
   <si>
     <t>11 february 1981</t>
   </si>
   <si>
     <t>Convicted by the Zavodskoy District Court of Minsk under Part 1 of Article 342 of the Criminal Code. On March 22, 2023, the case was heard by Judge Zhanna Khvoynitskaya. Sentenced to restriction of freedom with referral to a correctional institution, term unknown .
 In early May 2024, it became known that Denis was involved in a new case. The trial was scheduled for May 7. In addition to him, Andrei Stabulyanets and Alexander Sharabaiko were involved in the case. Depending on the role of each, they were charged under Article 368 (insulting Lukashenko), Article 369 of the Criminal Code (insulting a government official), and Article 361-1 of the Criminal Code (participation in an extremist group). In the Vitebsk Regional Court, Yevgeny Burunov considered the case in a closed court session from May 7 to June 5, 2024. As a result, Denis was sentenced to imprisonment in a general regime colony. The exact term is unknown (about five years ).</t>
   </si>
   <si>
     <t>Trial outcome 22.03.2023: unknown years restrictions of freedom with referral to an open-type correctional facility. Appeal 06.06.2023: unknown. Trial outcome 05.06.2024: 5 years of imprisonment in colony under general regime conditions. Appeal 23.08.2024: unknown.</t>
   </si>
   <si>
     <t>2023-05-31 18:28:36</t>
   </si>
   <si>
-    <t>Alexandra Viachaslavauna Pulinovich</t>
-[...34 lines deleted...]
-    <t>2022-07-22 14:35:14</t>
+    <t>Oksana Stanislavauna Volvachova</t>
+  </si>
+  <si>
+    <t>11 february 1969</t>
+  </si>
+  <si>
+    <t>Oksana Volvacheva was born in Vinnytsia, Ukraine, but has lived in Belarus for over 30 years.
+Since the beginning of 2019, the woman has been registered as an individual entrepreneur, and her main activity was the retail sale of sausages and ham in specialized stores in Minsk. Her business is currently in the process of being liquidated.
+Oksana is an active civic activist and has frequently participated in political Telegram chats, especially after the outbreak of full-scale war in Ukraine in 2022. Publicly available data indicates that security forces persecuted her specifically for her online comments. The Minsk resident was first detained in January 2024 for these comments.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2026-06-26 19:57:56</t>
+  </si>
+  <si>
+    <t>Andrey Vasilevich Tsypak</t>
+  </si>
+  <si>
+    <t>12 february 1993</t>
+  </si>
+  <si>
+    <t>A former MTS employee from Brest was detained in early November 2022. In the “repentance” video, he said that in 2020-2021 he worked at MTS and had access to data. According to the security officials, Andrey handed over the data of several officials and prosecutors to the Black Book of Belarus.
+A former cellmate of Tsypak told human rights activists that Andrei was severely beaten during his arrest.
+Andrei's case was considered behind closed doors, so the outcome of the trial is unknown to human rights activists.
+Andrei Tsypak previously played in the Brest handball club named after Meshkov. From 2020 to 2021, he worked at MTS - and at that time, according to the security forces, he transferred the data of several prosecutors and government officials to the protest initiative.</t>
+  </si>
+  <si>
+    <t>Trial outcome 23.03.2023: 6 years of imprisonment in colony under general regime conditions. Appeal 19.05.2023: unknown.</t>
+  </si>
+  <si>
+    <t>2023-03-16 22:41:19</t>
   </si>
   <si>
     <t>Sergey Aleksandrovich Sikorsky</t>
   </si>
   <si>
     <t>12 february 1976</t>
   </si>
   <si>
     <t>Sergei, an assistant to the head of a Minsk organization, was arrested in September 2020 at his home for participating in a protest against presidential election fraud and violence against civilians that took place in Minsk on August 11, 2020. He was convicted of "participating in mass riots" and also on drug-related charges.
 m
 On September 7, 2020, he was detained at his residence. According to the medical examination report, at the time of his arrest, he was in a state caused by the use of psychotropic substances; mephedrone was detected in his system. During a search of his apartment, law enforcement officers found a powdered substance. Investigators later concluded that Sikorsky also sold the same substance to a 46-year-old resident of Mogilev.
 During the closing arguments, the state prosecutor requested the court to award Sikorsky:
 Under Part 1 of Article 328 of the Criminal Code – 2 years of imprisonment;
 Under Part 3 of Article 328 of the Criminal Code – 7 years' imprisonment and a fine of 300 basic units. By combining the penalties under the two parts of Article 328, the total sentence is 7 years' imprisonment;
 Under Part 2 of Article 293 of the Criminal Code – 5 years of imprisonment.
 The final sentence is 9 years of imprisonment in a high-security penal colony and a fine of 300 basic units.</t>
   </si>
   <si>
     <t>Trial outcome 06.05.2021: 9 years of imprisonment in colony under enhanced security conditions, 300 basic values fine.</t>
   </si>
   <si>
     <t>2021-05-06 19:38:28</t>
   </si>
   <si>
-    <t>Andrey Vasilevich Tsypak</t>
-[...31 lines deleted...]
-    <t>2026-06-01 21:51:29</t>
+    <t>Alexandra Viachaslavauna Pulinovich</t>
+  </si>
+  <si>
+    <t>12 february 2007</t>
+  </si>
+  <si>
+    <t>The pro-government film (April 2024) said that six teenagers allegedly united in the “anarchist cell “Black Nightingales”, which” under the leadership of the National Liberation Army of Ukraine “was created by 16-year-old Ukrainian citizen Maria Misyuk.
+ONT employees claim that the teenagers united to carry out sabotage on a tip in Belarus, and then in Russia. Maria is accused under Part 2 of Art. 289 of the Criminal Code (act of terrorism). According to the story, 16-year-old Maria Misyuk moved with her family from Ukraine to Belarus in 2022, where she created an “anarchist cell for preparing terrorist attacks.” Among those detained are college students in Baranovichi, Nesvizh, Mir, Minsk and Luninets. These are Trofim Borisov, Sergei Zhigalev, Dmitry Zahoroshko, Anastasia Klimenko and Alexandra Pulinovich . According to ONT employees, young people gathered at the Baranovichi apartment to prepare for their first serious action - to collect explosives and blow up the Baranovichi police department or prosecutor's office. It is unknown under what charges the remaining five participants are accused. As well as their status and location are unknown.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 10 years 3 months of imprisonment in colony under enhanced security conditions. Appeal 09.02.2026: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2024-05-01 20:30:24</t>
+  </si>
+  <si>
+    <t>Vitaly Yurievich Melnik</t>
+  </si>
+  <si>
+    <t>12 february 1982</t>
+  </si>
+  <si>
+    <t>Detained in the case of «railway partisans».
+It is known that the man lives in the village of Khodakovo, he has a small child.
+During the arrest, he was shot through the knee joints.
+The family believes that Vitaly has nothing to do with the articles, and connects the detention with the revenge of a local judge, as well as the fact that Vitaly previously had a criminal record.
+Details of the case are unknown.</t>
+  </si>
+  <si>
+    <t>IK-13, Glubokoye, Sovetskaya 205, 211791</t>
+  </si>
+  <si>
+    <t>16 years of imprisonment in a penal colony of strict regime and 11 100 BYN penalty.</t>
+  </si>
+  <si>
+    <t>2022-07-22 14:35:14</t>
   </si>
   <si>
     <t>Vitaly Leonidovich Kaleda</t>
   </si>
   <si>
     <t>13 february 1967</t>
   </si>
   <si>
     <t>Trial outcome date unknown: unknown years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2025-09-30 20:53:43</t>
   </si>
   <si>
     <t>Valiantsin Valiantsinavich Tseranevich</t>
   </si>
   <si>
     <t>13 february 1975</t>
   </si>
   <si>
     <t>Valentin, an assistant foreman at the Khimvolokno plant, part of Grodno Azot , and deputy chairman of the Belarusian Independent Trade Union of Grodno Azot, was arrested in the fall of 2021 as part of a criminal case brought against plant employees who supported the strike and were part of the "Workers' Movement" initiative. On September 21, 2021, this initiative was designated an extremist organization, following which mass arrests of workers took place across the country.
 In February 2023, Valentina was found guilty of treason and the creation of and participation in an extremist group and sentenced to imprisonment.
 In October 2024, another court hearing took place, following which Valentin was transferred to prison.</t>
   </si>
   <si>
     <t>Turma №4, Mogilev, Krupskaya 99A, 212011</t>
   </si>
   <si>
     <t>Trial outcome 17.02.2023: 12 years of imprisonment in colony under enhanced security conditions. Appeal 02.08.2023: the sentence was upheld. Regime change trial 09.10.2024: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2021-09-26 12:54:01</t>
-  </si>
-[...11 lines deleted...]
-    <t>2022-10-03 16:12:26</t>
   </si>
   <si>
     <t>Vitaly Petrovich Minkevich</t>
   </si>
   <si>
     <t>13 february 1994</t>
   </si>
   <si>
     <t>Resident of the Mogilev region. Shoe store worker.
 In 2020, he was detained for participating in protests.
 Detained for sabotage of the railway near the stations of Bobruisk, as well as arson of the shooting range of military unit 5527.
 On April 12, 2024, a trial was held to change the conditions of the regime of serving the sentence and Vitaly was transferred to a prison regime for a period of 3 years.</t>
   </si>
   <si>
     <t>Turma №1, Grodno, Kirova 1, 230023</t>
   </si>
   <si>
     <t>15 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-05-23 12:40:57</t>
   </si>
   <si>
+    <t>Mikhail Piatrovich Dauzhankou</t>
+  </si>
+  <si>
+    <t>13 february 1971</t>
+  </si>
+  <si>
+    <t>He was arrested in late August-early September 2024 before the elections. He was sentenced to five years' imprisonment under Article 203 of the Criminal Code for possession of an electronic reference book.
+Mikhail graduated from Moscow State University of Printing Arts and the Academy of Management. He worked at the city executive committee as a cybersecurity engineer. After 2020, he was either fired or resigned.
+Initially held in pre-trial detention center No. 7, on August 13, 2025, he arrived at correctional colony No. 22.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 5 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2026-06-01 21:51:29</t>
+  </si>
+  <si>
+    <t>Valery Viktorovich Borzenko</t>
+  </si>
+  <si>
+    <t>He was found guilty that in November 2020 and March 2021, he sent information about his former leader to the telegram bots of channels recognized by extremist groups in the Republic of Belarus. Subsequently, it was placed resources through which illegal activities were carried out as part of extremist formations. Also, according to the prosecution, the posting of information received from Borzenko entailed other grave consequences.
+He was also found guilty of purchasing and storing firearms ammunition.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 7 years of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2022-10-03 16:12:26</t>
+  </si>
+  <si>
     <t>Anna Gennadievna Shpak</t>
   </si>
   <si>
     <t>14 february 1997</t>
   </si>
   <si>
     <t>Anna graduated from the Faculty of Mass Sports at the Belarusian State University of Physical Education in 2019. She worked as a coach and teacher at the Burevestnik Olympic Reserve School in Minsk.
 In 2014, Anna competed in the 2nd Summer Youth Olympic Games, where she jumped 3.80 m and placed fourth overall. For this achievement, she received a scholarship from the National Olympic Committee.
 She was likely detained in connection with the "Gayun case." On the "list of extremists" maintained by the Ministry of Internal Affairs, her status is listed as "serving a sentence." This means she was sentenced to either a penal colony with a referral or a prison colony.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 3 years 6 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-08-12 14:08:21</t>
   </si>
   <si>
+    <t>Siarhei Vysotski</t>
+  </si>
+  <si>
+    <t>15 february 1976</t>
+  </si>
+  <si>
+    <t>Sergei was found guilty of "preparing to join an extremist group for the purpose of committing an extremist crime." His phone was confiscated for state use as a means of committing the crime. Further details are unknown, as the trial was held behind closed doors. The court ordered him to pay a fine of 400 basic units (16,000 rubles).
+On July 26, 2024, the appeal was heard.</t>
+  </si>
+  <si>
+    <t>IK-20, 247755, Gomelslaya obl., Mozyrski rayon, Mikhaolovsky selsovet, 70</t>
+  </si>
+  <si>
+    <t>Trial outcome 21.05.2024: 3 years 6 months of imprisonment in colony under general regime conditions. Appeal 26.07.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-04-10 00:10:05</t>
+  </si>
+  <si>
     <t>Zmitser Leanidavich Matskevich</t>
   </si>
   <si>
     <t>15 february 1994</t>
   </si>
   <si>
     <t>IUOT-9, 210034, Vitebsk, ul. 3-ya Chepinskaya, 39</t>
   </si>
   <si>
     <t>Trial outcome 07.09.2023: 3 years 6 months restrictions of freedom with referral to an open-type correctional facility. Appeal 14.11.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2026-05-12 14:13:01</t>
   </si>
   <si>
     <t>Andrey Berestovoy</t>
   </si>
   <si>
     <t>15 february 1980</t>
   </si>
   <si>
     <t>Andrey Berestovoy has over 20 years of experience in design, and the last 15 years he has been working in IT. In the second half of 2024, he was detained. It is only known that the reason for the detention could have been Berestovoy's comments on Telegram. He used an old account linked to his own Belarusian number, and an old nickname that he used everywhere.
 It is known that he periodically traveled to Belarus.</t>
   </si>
   <si>
     <t>SIZO-7, Brest, Sovetskih Pogranichnikov 37, 224030</t>
   </si>
   <si>
     <t>Trial outcome 20.05.2025: unknown years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2025-07-24 17:15:25</t>
   </si>
   <si>
     <t>Anton Olegovich Cheremnykh</t>
   </si>
   <si>
     <t>15 february 1983</t>
   </si>
   <si>
     <t>Deputy commander of the 310th artillery group for ideological work of the 120th separate guards mechanized brigade of the guard, lieutenant colonel. He is accused of “treason against the state by a person subject to military status” and “inciting other social discord.”
 The circumstances of the case are unknown.
 On July 5 and 17, 2024, the appeal was considered, and the verdict came into force.</t>
   </si>
   <si>
     <t>Trial outcome 28.03.2024: unknown. Appeal 17.07.2024: unknown.</t>
   </si>
   <si>
     <t>2023-03-16 11:23:55</t>
-  </si>
-[...17 lines deleted...]
-    <t>2025-12-08 23:17:30</t>
   </si>
   <si>
     <t>Aleh Iharavich Haurylau</t>
   </si>
   <si>
     <t>16 february 1981</t>
   </si>
   <si>
     <t>He is a fitness trainer from Soligorsk.
 According to the case file, in January 2021 Gavrilov purchased and provided aerosol cans with paint to two acquaintances — Tatiana and Oleg Birulya. After that, Tatiana and Oleg, from January to February 2021, applied inscriptions and drawings to various infrastructure facilities in Soligorsk, carrying out their damage.
 In August 2021, Gavrilov, through agreements, including for material remuneration, involved another acquaintance, Sergei Pasyuk, in engaging in extremist activities.
 Then, from August to December 2021, the defendants distributed leaflets and other printed materials on the territory of Soligorsk. The examination of the contents of the «Honest Newspaper», with copies of which the coach was detained, testified that Gavrilov was allegedly involved in inciting racial, national, religious or other social enmity or discord committed by a group of persons.</t>
   </si>
   <si>
     <t>Trial outcome 12.12.2022: 10 years of imprisonment in colony in strict regime conditions. Appeal 07.04.2023: unknown. Regime change trial date unknown: 3 years of prison regime.</t>
   </si>
   <si>
     <t>2021-12-30 14:20:17</t>
   </si>
   <si>
+    <t>Dmitry Alexandrovich Kozhedub</t>
+  </si>
+  <si>
+    <t>16 february 1970</t>
+  </si>
+  <si>
+    <t>In 1994, Dmitry graduated from the local Krupskaya Pedagogical Institute. Previously, Kozhedub owned his own business. From 2013 to 2019, he was registered as a sole proprietor. His primary business was renting out his own real estate.
+Dmitry loves traveling, boating and cycling.</t>
+  </si>
+  <si>
+    <t>IK №2, 213800, Bobruysk, ul. Sikorskogo, 1</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.11.2025: 3 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2025-12-08 23:17:30</t>
+  </si>
+  <si>
     <t>Maxim Viktorovich Polonsky</t>
   </si>
   <si>
     <t>16 february 1986</t>
   </si>
   <si>
     <t>Trial outcome 29.01.2025: unknown.</t>
   </si>
   <si>
     <t>2025-02-14 14:52:53</t>
   </si>
   <si>
     <t>Alexei Andreevich Chernousov</t>
   </si>
   <si>
     <t>17 february 1991</t>
   </si>
   <si>
     <t>IK-11, Volkovysk, Rokossovskogo, 118, 231900</t>
   </si>
   <si>
     <t>Trial outcome 15.05.2024: 4 years 3 months of imprisonment in colony under enhanced security conditions. Appeal 05.09.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-04-09 22:28:05</t>
   </si>
   <si>
     <t>Dmitriy Valerievich Gut</t>
   </si>
   <si>
     <t>18 february 1988</t>
   </si>
   <si>
     <t>Dmitry worked in the IT field, before that he worked in the prosecutor's office for 7 years.
 On January 09, 2024, the appeal was considered and the verdict came into force.</t>
   </si>
   <si>
     <t>Trial outcome 23.10.2023: 6 years of imprisonment in colony under general regime conditions. Appeal 09.01.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2023-10-16 18:51:25</t>
   </si>
   <si>
-    <t>Alexander Ivanovich Shaipak</t>
-[...11 lines deleted...]
-    <t>2025-02-17 19:02:32</t>
+    <t>Paul Aleksandrovich Kaberda</t>
+  </si>
+  <si>
+    <t>19 february 1983</t>
+  </si>
+  <si>
+    <t>In 2006, he graduated with a master's degree from the Physics Department of Belarusian State University. Before his arrest, he held the position of lead software engineer (a management position) at EPAM. In May 2020, Pavel, along with a team of other IT employees, helped Belarusian teachers set up a distance learning system. Pavel is married and has two children. At the time of his arrest and trial, his wife was pregnant; he had not seen their second child.
+Judging by social media, Pavel was involved in social dancing (hustle).
+The conviction was based on PayPal donations made between 2020 and 2022 to funds and initiatives such as BYSOL, BY_help, BYPOL, and others. Most of the donations ranged from 10 to 50 euros, with about ten transfers in total. Pavel acknowledged the transfers and explained them as a desire to help people affected by the protests or those who lost their jobs.</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.01.2024: 5 years of imprisonment in colony under general regime conditions, 300 basic values fine. Appeal 23.04.2024: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2024-01-15 16:54:26</t>
   </si>
   <si>
     <t>Vladimir Yurievich Saveliev</t>
   </si>
   <si>
     <t>19 february 1987</t>
   </si>
   <si>
     <t>At the beginning of October 2022, in the Moscow district of the capital, unknown persons hung a white-red-white flag and the flag of Ukraine on a power line support. Only the next day a post appeared on Anton Mot’s Telegram channel with a photo of the flag and the caption: “Minsk residents congratulate the Ukrainian people on the wonderful news from the Crimean bridge. Crime is Ukraine! Long live Belarus! Glory to Ukraine!” During operational search activities, police officers detained six Minsk residents aged 34 to 36 years who allegedly did this. Including Vladimir.
 Savelyev said in a pro-government video that the action was organized in support of Ukrainians: “This is support for civilians who are dying in an unnecessary war.”
 On September 14, 2023, an appeal hearing was held. The verdict came into force.</t>
   </si>
   <si>
     <t>unknown years of imprisonment in colony</t>
   </si>
   <si>
     <t>2023-05-19 10:04:03</t>
   </si>
   <si>
-    <t>Paul Aleksandrovich Kaberda</t>
-[...13 lines deleted...]
-    <t>2024-01-15 16:54:26</t>
+    <t>Stanislav Sergeevich Chapel</t>
+  </si>
+  <si>
+    <t>19 february 2006</t>
+  </si>
+  <si>
+    <t>As reported in the ONT film “Children at gunpoint. Recruited by the enemy,” Stanislav is accused of agreeing to be a courier for “the organization that oversaw the SBU.” There he was presented as an agent of the Ukrainian special services, they say, the guy recorded a video that “he is ready to work against the FSB and Putin." But at the time of filming, he was already serving a sentence in a colony for “fraud.” The trial took place in May 2024. The sentence is unknown, the term could be from 3 to 10 years in prison with a fine.
+According to the ONT film, in January 2023, a then 16-year-old boy from a large family was looking for work on the Internet. He came across scammers who offered to work as a courier - to pick up and transport money. Stanislav was told to record a video in which he stated that he supported Ukraine and seemed to agree to work for the SBU.</t>
+  </si>
+  <si>
+    <t>Trial outcome 31.07.2024: 7 years of imprisonment in colony under general regime conditions. Appeal 29.08.2024: unknown. Appeal 04.10.2024: unknown. Regime change trial date unknown: prison regime until the end of the term.</t>
+  </si>
+  <si>
+    <t>2024-07-30 00:03:14</t>
   </si>
   <si>
     <t>Aleksey Nikolaevich Khralovich</t>
   </si>
   <si>
     <t>19 february 1984</t>
   </si>
   <si>
     <t>Ex-lieutenant colonel of the State Security Committee.
 The criminal case against the lieutenant colonel is known only from the state media.
 In 2021, the ONT TV channel showed the film «Operation of the State Security Committee «Mankurty»», in which they reported on the detention of lieutenant colonel of the State Security Committee Alexei Khralovich.
 The man has been in custody of law enforcement officers for about a year at the time of the verdict.
 Khralovich was deprived of the military rank of lieutenant-colonel.</t>
   </si>
   <si>
     <t>Trial outcome 30.03.2022: 10 years of imprisonment in colony under enhanced security conditions. Regime change trial 24.10.2023: 3 years of prison regime.</t>
   </si>
   <si>
     <t>2022-03-30 19:11:23</t>
   </si>
   <si>
-    <t>Stanislav Sergeevich Chapel</t>
-[...12 lines deleted...]
-    <t>2024-07-30 00:03:14</t>
+    <t>Dzianis Stanislavavich Holubeu</t>
+  </si>
+  <si>
+    <t>20 february 1975</t>
+  </si>
+  <si>
+    <t>Denis, a candidate of veterinary sciences, was found guilty in a criminal case brought under the articles "insulting Lukashenko" and "assisting extremist activity."
+The exact sentence is unknown; he was likely given a restricted sentence to an open-type correctional facility or imprisonment in a penal colony.</t>
+  </si>
+  <si>
+    <t>IUOT-24, 230025, Grodno, ul. Lidskaya, 29б</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years restrictions of freedom with referral to an open-type correctional facility. Appeal 16.06.2026: unknown.</t>
+  </si>
+  <si>
+    <t>2026-05-01 14:27:02</t>
   </si>
   <si>
     <t>Mikalai Aliakseyevich Bahdanchyk</t>
   </si>
   <si>
     <t>20 february 1976</t>
   </si>
   <si>
     <t>IUOT-45, 225073, Brestskaya obl. Kamenetsky region, d. Sushki, ul. Tsentralnaya, 1</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 5 years restrictions of freedom with referral to an open-type correctional facility.</t>
   </si>
   <si>
     <t>2026-06-26 21:29:09</t>
   </si>
   <si>
     <t>Vladislav Vitalievich Voitekhovich</t>
   </si>
   <si>
     <t>20 february 1995</t>
   </si>
   <si>
     <t>Vladislav was detained in August 2021 as part of a criminal case initiated under the article “act of terrorism”.
 According to the indictment, from July 2020 to January 2022, an "organized criminal group" allegedly preparing extremist crimes operated in Belarus, Turkey, Poland, Ukraine and other countries. It included radical military personnel, security officials, athletes and businessmen who sought to seize power illegally. This case is related to the attempted arson of the house of MP Oleg Gaidukevich in June 2021 and the "organization of mass riots."
@@ -859,242 +915,225 @@
     <t>Father of political prisoner Nikita Zolotarev . Mikhail was detained on August 8, 2023 and sentenced to 15 days of arrest under Art. 19.11 Code of Administrative Offenses of the Republic of Belarus (distribution of extremist materials). After the first arrest, he was not released and was sentenced under the same article to another 15 days, and then to another 15.
 On September 22, 2023, on the eve of his release after serving his third administrative arrest in a row, he was again found guilty of committing an offense and sent to a detention center for the fourth time.
 On October 24, by decision of the KGB, the closed Telegram chat “Gomel for Nikita Zolotorev” was recognized as an “extremist formation,” and its only designated participant was the father of the political prisoner, Mikhail Lapunov.
 Human rights activists learned that some time after serving administrative arrests, Mikhail was taken into custody. As of the summer of 2024, he is being held in a pre-trial detention center .</t>
   </si>
   <si>
     <t>Trial outcome 30.08.2024: 5 years of imprisonment in colony under general regime conditions. Appeal 15.11.2024: unknown.</t>
   </si>
   <si>
     <t>2023-09-26 14:03:10</t>
   </si>
   <si>
     <t>Artem Sergeevich Mitsuk</t>
   </si>
   <si>
     <t>21 february 2001</t>
   </si>
   <si>
     <t>He was detained in connection with a case of mass riots and accused of participating in Telegram channels of a "radical orientation."</t>
   </si>
   <si>
     <t>Trial outcome 19.07.2021: 8 years of imprisonment in colony under enhanced security conditions. Appeal 23.11.2021: the sentence was upheld. Appeal 10.07.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-02-25 11:33:01</t>
+  </si>
+  <si>
+    <t>Natallia Aliaksandrauna Chubouskaya</t>
+  </si>
+  <si>
+    <t>21 february 1981</t>
+  </si>
+  <si>
+    <t>For many years, she worked as a professional makeup artist, make-up artist, and prop maker. She created wedding looks and saw clients at a local beauty salon. She also participated in the opening of the Le Grand art studio.
+Natalia Chubovskaya is a well-known figure in the city on the Neman River. She has over 9,000 followers on Instagram, a large clientele, and her own salon.</t>
+  </si>
+  <si>
+    <t>Trial outcome 24.04.2026: 5 years 5 months of imprisonment in colony under general regime conditions, 500 basic values fine. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-10-30 15:34:18</t>
   </si>
   <si>
     <t>Alexander Sergeevich Leonovich</t>
   </si>
   <si>
     <t>21 february 1991</t>
   </si>
   <si>
     <t>According to pro-government media, he was convicted of sending the data of three of his former colleagues to one of the “extremist” Telegram channels.
 On October 24, 2023, a court hearing was held on the subject of “the release of the convicted person from a sentence of imprisonment, the execution of which was suspended.”</t>
   </si>
   <si>
     <t>Trial outcome 08.09.2023: 5 years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2023-08-30 15:41:08</t>
   </si>
   <si>
     <t>Oleg Igorevich Sychev</t>
   </si>
   <si>
     <t>21 february 1976</t>
   </si>
   <si>
     <t>47 year old Oleg was born in Krasnoyarsk, but in 2000 he moved to Belarus and has already received citizenship. 
 In the film on the ONT TV channel, they showed how the Ukrainian terrorist Nikolai Shvets was detained on March 4 at Oleg's house in the «Berezovaya Roshcha» garden association in the village of Chertyazh (Borovlyansky Village Council).
 Sychev with his wife Nastya Pilko was detained by law enforcement officers on March 3 in the same house.
 According to human rights activists, both of them are now in the pre-trial detention center of the State Security Committee.
 The detained couple has two juvenile children who are now with their grandmother.</t>
   </si>
   <si>
     <t>Trial outcome 03.10.2024: 9 years of imprisonment in colony under general regime conditions. Appeal 27.12.2024: unknown.</t>
   </si>
   <si>
     <t>2023-04-07 13:01:12</t>
   </si>
   <si>
-    <t>Natallia Aliaksandrauna Chubouskaya</t>
-[...14 lines deleted...]
-  <si>
     <t>Uladzislau Uladzimiravich Zianiuk</t>
   </si>
   <si>
     <t>21 february 1994</t>
   </si>
   <si>
     <t>Trial outcome 08.11.2021: 10 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2022-06-14 20:17:50</t>
-  </si>
-[...15 lines deleted...]
-    <t>2023-01-24 13:54:58</t>
   </si>
   <si>
     <t>Andrey Evgenyevich Porotnikov</t>
   </si>
   <si>
     <t>24 february 1978</t>
   </si>
   <si>
     <t>He is a political scientist, a specialist in security issues. Head of the analytical center Belarus Security Blog; member of the Board of the organization «Pravyi Alliance» (2010-2011).
 According to Andrey's friend, he was detained in Moscow a few days ago. Now he has been taken to Minsk and is now in the pre-trial detention center of the State Security Committee («SIZO KGB»).</t>
   </si>
   <si>
-    <t xml:space="preserve"> Trial outcome 31.10.2024: 10 years of imprisonment in colony under enhanced security conditions. Appeal 18.03.2025: unknown.</t>
+    <t>Trial outcome 31.10.2024: 10 years of imprisonment in colony under enhanced security conditions. Appeal 18.03.2025: unknown. Regime change trial date unknown: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2023-03-23 23:52:54</t>
   </si>
   <si>
     <t>Siarhei Anatolyevich Sakalou</t>
   </si>
   <si>
     <t>24 february 1976</t>
   </si>
   <si>
     <t>Sergei was detained in August 2021 as part of a criminal case initiated under the article “act of terrorism”.
 According to the indictment, from July 2020 to January 2022, "an organized criminal group operated in Belarus, Turkey, Poland, Ukraine and other countries with the goal of committing extremist crimes. The group included radical individuals, including former and current military personnel, law enforcement officers, athletes and businessmen, who sought to seize power illegally." The case involves charges of attempted arson of the home of MP Oleg Gaidukevich in June 2021 and "organizing mass riots."
 Sergei was convicted under several criminal articles to a long term of imprisonment and a fine, and he was also stripped of his military rank.</t>
   </si>
   <si>
     <t>Trial outcome 21.06.2023: 14 years of imprisonment in colony under enhanced security conditions, 700 basic values fine, military service restriction. Appeal 04.10.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-11-15 19:40:36</t>
   </si>
   <si>
-    <t>Egor Romanovich Tyushkevich</t>
-[...25 lines deleted...]
-    <t>2021-02-26 21:47:17</t>
+    <t>Aliaksei Peraverzeu</t>
+  </si>
+  <si>
+    <t>25 february 2002</t>
+  </si>
+  <si>
+    <t>According to pro-government media, he is accused of financing terrorist activities in exchange for a donation of 50 USD to the Kalinovsky Regiment in 2023.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 5 years of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-04-03 14:00:05</t>
   </si>
   <si>
     <t>Aleksey Dmitrievich Shishkovets</t>
   </si>
   <si>
     <t>25 february 1979</t>
   </si>
   <si>
     <t>He was detained for preparing for sabotage on the railway.
 According to the Ministry of Internal Affairs, at the beginning of 2022, a man joined the extremist formation «ByPol», logging in to a mobilization chat-bot to commit illegal actions in Belarus.
 On March 1, he allegedly received instructions on blocking railway tracks, as well as on the manufacture and use of Molotov cocktails.</t>
   </si>
   <si>
     <t>Trial outcome 12.10.2022: 11 years of imprisonment in colony under enhanced security conditions. Appeal 06.01.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2022-03-11 01:18:52</t>
-  </si>
-[...13 lines deleted...]
-    <t>2025-04-03 14:00:05</t>
   </si>
   <si>
     <t>Larisa Ivanovna Prokhorova</t>
   </si>
   <si>
     <t>25 february 1975</t>
   </si>
   <si>
     <t>He was detained along with his entire family (husband, daughter, son) on suspicion of “treason.” The daughter was apparently later released. The details of the case are unknown.
 She worked as a nurse at Gomel City Clinical Hospital No. 3. Larisa Prokhorova is a completely non-public person. She was born in 1975 in Grabovka, where she lived all her life.
 Participants in a closed process have non-disclosure agreements. It is known from an unofficial source that the criminal case concerns photographing various objects on the territory of Belarus, and the persons involved in the case were monitored by special services for some time before their arrest.
 The Prokhorov family lived for a long time in the village of Grabovka, Gomel region. At the time of their arrest, they lived in the village of Uza, Gomel region, where they moved two years ago.</t>
   </si>
   <si>
     <t>Trial outcome 20.06.2024: 8 years of imprisonment in colony under general regime conditions. Appeal 30.08.2024: unknown.</t>
   </si>
   <si>
     <t>2023-12-29 15:11:09</t>
+  </si>
+  <si>
+    <t>Egor Romanovich Tyushkevich</t>
+  </si>
+  <si>
+    <t>25 february 1997</t>
+  </si>
+  <si>
+    <t>Musician. Worked in a puppet theater in Brest.
+He was first convicted in the Brest Regional Court on December 19, 2024.
+In October 2025, it became known that a new criminal case had been opened against Yegor and he had been transferred to a pretrial detention facility.</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.12.2024: 6 years of imprisonment in colony under general regime conditions. Appeal 04.03.2025: unknown. Trial outcome date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2024-12-12 12:21:12</t>
+  </si>
+  <si>
+    <t>Pavel Leonidovich Nedbailo</t>
+  </si>
+  <si>
+    <t>25 february 1981</t>
+  </si>
+  <si>
+    <t>A resident of Svetlogorsk was detained on September 29, 2020, in connection with a case of mass riots and accused of participating in Telegram channels of a "radical orientation."</t>
+  </si>
+  <si>
+    <t>2021-02-26 21:47:17</t>
   </si>
   <si>
     <t>Pavel Yurievich Belyutin</t>
   </si>
   <si>
     <t>27 february 1977</t>
   </si>
   <si>
     <t>Pavel was convicted in the Frunzensky District Court of Minsk on May 23, 2022 under Article 369 of the Criminal Code of the Republic of Belarus.
 In the evening news broadcast on state television "Belarus 1" on May 5, 2025, Pavel was called "a member of an extremist group" and "part of the Vilnius Banner", the purpose of which was allegedly to invade Belarus. The video reported that the activist allegedly underwent paramilitary training in the said organization. And also allegedly in 2020 he participated in protests and was part of a group that planned a drone attack on the Ostrovets NPP.
 It is reported that Pavel left Belarus and was put on the interstate wanted list. The circumstances of the activist's detention are unknown. In the video, the man is taken off the plane at the airport by officers with KGB armbands and transferred to a car.</t>
   </si>
   <si>
     <t>Glavpochtamt, a/b 8, Minsk 220050</t>
   </si>
   <si>
     <t>Trial outcome 23.05.2022: unknown years restrictions of freedom without referral to an open-type correctional facility. Regime change trial 19.03.2025: unknown.</t>
   </si>
   <si>
     <t>2022-06-01 18:47:07</t>
   </si>
   <si>
     <t>Alina Viktorovna Shevtsova</t>
   </si>
   <si>
@@ -1454,51 +1493,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I63"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1527,1762 +1566,1823 @@
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>36</v>
       </c>
       <c r="I6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" t="s">
         <v>40</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" t="s">
         <v>45</v>
       </c>
       <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>46</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>47</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
+      <c r="E9" t="s">
+        <v>52</v>
+      </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C10" t="s">
         <v>56</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" t="s">
         <v>57</v>
       </c>
-      <c r="F10" t="s">
-[...5 lines deleted...]
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
         <v>60</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>61</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>63</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>64</v>
       </c>
       <c r="I11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" t="s">
         <v>68</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>69</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" t="s">
         <v>72</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>73</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" t="s">
+        <v>63</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
         <v>74</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="I13" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" t="s">
+        <v>78</v>
+      </c>
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
         <v>79</v>
       </c>
-      <c r="B14" t="s">
+      <c r="F14" t="s">
         <v>80</v>
       </c>
-      <c r="C14" t="s">
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
         <v>81</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="I14" t="s">
         <v>82</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" t="s">
         <v>85</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>86</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" t="s">
         <v>87</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="G15" t="s">
+      <c r="I15" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" t="s">
+        <v>90</v>
+      </c>
+      <c r="C16" t="s">
         <v>91</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" t="s">
         <v>92</v>
       </c>
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>93</v>
       </c>
-      <c r="D16" t="s">
-[...11 lines deleted...]
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" t="s">
         <v>96</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>97</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>99</v>
       </c>
       <c r="I17" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>101</v>
       </c>
       <c r="B18" t="s">
         <v>102</v>
       </c>
       <c r="C18" t="s">
         <v>103</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
+        <v>52</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
         <v>104</v>
       </c>
-      <c r="F18" t="s">
-[...5 lines deleted...]
-      <c r="H18" t="s">
+      <c r="I18" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>106</v>
+      </c>
+      <c r="B19" t="s">
         <v>107</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>108</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
         <v>109</v>
       </c>
-      <c r="D19" t="s">
-[...11 lines deleted...]
-      <c r="H19" t="s">
+      <c r="I19" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20" t="s">
         <v>112</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>113</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
         <v>114</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>115</v>
       </c>
       <c r="I20" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>117</v>
       </c>
       <c r="B21" t="s">
         <v>118</v>
       </c>
       <c r="C21" t="s">
         <v>119</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>120</v>
       </c>
       <c r="I21" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>122</v>
       </c>
       <c r="B22" t="s">
         <v>123</v>
       </c>
       <c r="C22" t="s">
         <v>124</v>
       </c>
       <c r="D22" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
         <v>125</v>
       </c>
       <c r="I22" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>127</v>
       </c>
       <c r="B23" t="s">
         <v>128</v>
       </c>
       <c r="C23" t="s">
         <v>129</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E23" t="s">
+        <v>63</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
         <v>130</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>132</v>
+      </c>
+      <c r="B24" t="s">
         <v>133</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>134</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
         <v>135</v>
       </c>
-      <c r="D24" t="s">
-[...11 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>137</v>
+      </c>
+      <c r="B25" t="s">
         <v>138</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>139</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>46</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>92</v>
+      </c>
+      <c r="H25" t="s">
         <v>140</v>
       </c>
-      <c r="D25" t="s">
-[...11 lines deleted...]
-      <c r="H25" t="s">
+      <c r="I25" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B26" t="s">
         <v>143</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>144</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>62</v>
+      </c>
+      <c r="E26" t="s">
+        <v>63</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
+        <v>15</v>
+      </c>
+      <c r="H26" t="s">
         <v>145</v>
       </c>
-      <c r="D26" t="s">
-[...11 lines deleted...]
-      <c r="H26" t="s">
+      <c r="I26" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>147</v>
+      </c>
+      <c r="B27" t="s">
         <v>148</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>149</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>63</v>
+        <v>150</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="C28" t="s">
         <v>154</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
+        <v>52</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
         <v>155</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>157</v>
+      </c>
+      <c r="B29" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C29" t="s">
         <v>159</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>63</v>
+        <v>160</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B31" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C31" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D31" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I31" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B32" t="s">
-        <v>174</v>
+        <v>170</v>
+      </c>
+      <c r="C32" t="s">
+        <v>175</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="F32" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>176</v>
       </c>
       <c r="I32" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>178</v>
       </c>
       <c r="B33" t="s">
         <v>179</v>
       </c>
       <c r="C33" t="s">
         <v>180</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E33" t="s">
+        <v>63</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
         <v>181</v>
       </c>
-      <c r="F33" t="s">
-[...5 lines deleted...]
-      <c r="H33" t="s">
+      <c r="I33" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>183</v>
+      </c>
+      <c r="B34" t="s">
         <v>184</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>185</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>187</v>
       </c>
       <c r="I34" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>189</v>
       </c>
       <c r="B35" t="s">
         <v>190</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" t="s">
         <v>191</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35" t="s">
+      <c r="F35" t="s">
+        <v>80</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
         <v>192</v>
       </c>
-      <c r="F35" t="s">
-[...5 lines deleted...]
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>194</v>
+      </c>
+      <c r="B36" t="s">
         <v>195</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>196</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>198</v>
       </c>
       <c r="I36" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>200</v>
       </c>
       <c r="B37" t="s">
         <v>201</v>
       </c>
+      <c r="C37" t="s">
+        <v>202</v>
+      </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
+      <c r="E37" t="s">
+        <v>86</v>
+      </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H37" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="I37" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B38" t="s">
-        <v>205</v>
+        <v>206</v>
+      </c>
+      <c r="C38" t="s">
+        <v>207</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>206</v>
+        <v>166</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I38" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B39" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C39" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>63</v>
+        <v>213</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39" t="s">
         <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="I39" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B40" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="H40" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I40" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B41" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="C41" t="s">
         <v>221</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
+      <c r="E41" t="s">
+        <v>222</v>
+      </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
       <c r="G41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="I41" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B42" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C42" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I42" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B43" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C43" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>155</v>
+        <v>213</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="I43" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B44" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C44" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="I44" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B45" t="s">
-        <v>240</v>
+        <v>241</v>
+      </c>
+      <c r="C45" t="s">
+        <v>242</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>241</v>
+        <v>160</v>
       </c>
       <c r="F45" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="G45" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="I45" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B46" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C46" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
+      <c r="E46" t="s">
+        <v>160</v>
+      </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="I46" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B47" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C47" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
       <c r="E47" t="s">
-        <v>206</v>
+        <v>253</v>
       </c>
       <c r="F47" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="I47" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B48" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>57</v>
+        <v>258</v>
       </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="I48" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B49" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C49" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="I49" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B50" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C50" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50" t="s">
-        <v>25</v>
+        <v>222</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="I50" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B51" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C51" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
         <v>46</v>
       </c>
-      <c r="E51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="I51" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B52" t="s">
-        <v>275</v>
+        <v>277</v>
+      </c>
+      <c r="C52" t="s">
+        <v>278</v>
       </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E52" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>88</v>
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="I52" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B53" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C53" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53" t="s">
-        <v>25</v>
+        <v>197</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="I53" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B54" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C54" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D54" t="s">
         <v>12</v>
       </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="I54" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B55" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="H55" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="I55" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B56" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C56" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
+      <c r="E56" t="s">
+        <v>160</v>
+      </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="I56" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B57" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C57" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>206</v>
+        <v>46</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>257</v>
+        <v>303</v>
       </c>
       <c r="I57" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="B58" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C58" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>82</v>
+        <v>213</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="I58" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="B59" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C59" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59" t="s">
-        <v>192</v>
+        <v>86</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="I59" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B60" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C60" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="D60" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="E60" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="I60" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B61" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C61" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
-      <c r="E61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="I61" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B62" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C62" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D62" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>47</v>
+        <v>222</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>326</v>
+        <v>274</v>
       </c>
       <c r="I62" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B63" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C63" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F63" t="s">
         <v>14</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="I63" t="s">
-        <v>333</v>
+        <v>334</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" t="s">
+        <v>335</v>
+      </c>
+      <c r="B64" t="s">
+        <v>336</v>
+      </c>
+      <c r="C64" t="s">
+        <v>337</v>
+      </c>
+      <c r="D64" t="s">
+        <v>62</v>
+      </c>
+      <c r="E64" t="s">
+        <v>63</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
+        <v>338</v>
+      </c>
+      <c r="I64" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" t="s">
+        <v>340</v>
+      </c>
+      <c r="B65" t="s">
+        <v>341</v>
+      </c>
+      <c r="C65" t="s">
+        <v>342</v>
+      </c>
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>343</v>
+      </c>
+      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" t="s">
+        <v>344</v>
+      </c>
+      <c r="I65" t="s">
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">