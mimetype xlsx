--- v2 (2026-03-19)
+++ v3 (2026-07-29)
@@ -12,530 +12,545 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="410">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Date of birth</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>HRC "Viasna"</t>
   </si>
   <si>
     <t>Sentence</t>
   </si>
   <si>
     <t>Date added</t>
   </si>
   <si>
-    <t>Nikolay Nikolaevich Korol</t>
-[...7 lines deleted...]
-Nicholas has a wife and a one-year-old son.</t>
+    <t>Aliaksandr Anatolyevich Yazheuski</t>
+  </si>
+  <si>
+    <t>2 april 1968</t>
+  </si>
+  <si>
+    <t>Since 2011, he worked as a teacher at the branch of the Gomel State School of Olympic Reserve.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
-    <t>IK №17, 213004, Shklov, ul. 1-ya Zavodskaya, 8</t>
-[...1 lines deleted...]
-  <si>
     <t>In custody</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under enhanced security conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-07-19 13:22:52</t>
+  </si>
+  <si>
+    <t>Alexey Olegovich Tarasevich</t>
+  </si>
+  <si>
+    <t>3 april 1981</t>
+  </si>
+  <si>
+    <t>IUOT-45, 225073, Brestskaya obl. Kamenetsky region, d. Sushki, ul. Tsentralnaya, 1</t>
+  </si>
+  <si>
+    <t>Penal labor facility</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>4 years in prison</t>
-[...2 lines deleted...]
-    <t>2023-02-17 00:24:43</t>
+    <t>Trial outcome 25.06.2025: 2 years 6 months restrictions of freedom with referral to an open-type correctional facility. Appeal 11.08.2025: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2025-09-10 10:53:22</t>
+  </si>
+  <si>
+    <t>Aliaksandr Uladzimiravich Rudchyk</t>
+  </si>
+  <si>
+    <t>3 april 1964</t>
+  </si>
+  <si>
+    <t>Alexander Rudchik was born in Skovorodino, a town in the Amur region of Russia, near the Chinese border. He graduated from the Military Finance and Economics Institute of the Russian Ministry of Defense in 1985 and subsequently served as a lieutenant in Tynda, Amur region.
+According to BelPol, the man lived in Belarus for many years and worked as an auditor as a sole proprietor since 2003. He closed his business at the end of 2019.
+Alexander did not hide his anti-Putin and anti-Lukashenko views on social media.
+Since 2022, the man has lived outside of Belarus. As early as the spring of 2025, he was posting photos from Poland. But later, for unknown reasons, Rudchik ended up in Belarus.</t>
+  </si>
+  <si>
+    <t>IK №15, 212013, Mogilev, p/o Veyno, Slavgorodskoye shosse 183</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 10 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2026-05-09 22:14:21</t>
   </si>
   <si>
     <t>Alexey Vladimirovich Glotov</t>
   </si>
   <si>
     <t>3 april 1978</t>
   </si>
   <si>
     <t>Alexey was arrested on June 30, 2021, as part of a criminal investigation into an incident at a Russian Navy communications facility near Vileika.
 According to the prosecution's case presented in court, Alexei and Vadim Gulevich, "dressed in camouflage and armed with firearms, entered the military facility and planted explosive devices with a blast radius of up to 11 meters." One of them failed to detonate and was defused. An examination revealed that the devices were initiated with a delayed action.
 The damages were estimated at over 26,000 rubles. In December 2022, he was found guilty and sentenced to imprisonment in a maximum-security penal colony and a large fine.
 In August 2023, a court hearing was held to discuss the issue of changing the sentence, as a result of which Alexei was transferred to a prison regime.</t>
   </si>
   <si>
-    <t>Turma №1, Grodno, Kirova 1, 230023</t>
-[...2 lines deleted...]
-    <t>Trial outcome 05.12.2022: 20 years of imprisonment in colony under enhanced security conditions, 700 basic values fine. Appeal 03.03.2023: the sentence was upheld. Regime change trial 04.08.2023: 3 years of prison regime. Trial outcome date unknown: unknown years of imprisonment in colony in strict regime conditions.</t>
+    <t>IK-9, Gorki, 213410, ul. Dobroliubova, 16</t>
+  </si>
+  <si>
+    <t>Trial outcome 05.12.2022: 20 years of imprisonment in colony under enhanced security conditions, 700 basic values fine. Appeal 03.03.2023: the sentence was upheld. Regime change trial 04.08.2023: 3 years of prison regime. Trial outcome date unknown: 1 year of imprisonment in colony in strict regime conditions.</t>
   </si>
   <si>
     <t>2022-08-28 22:21:39</t>
   </si>
   <si>
-    <t>Uladzimir Stanislavavich Kazlouski</t>
-[...30 lines deleted...]
-    <t>Oleg Georgievich Khomenko</t>
+    <t>Aleh Heorhiyevich Khamenka</t>
   </si>
   <si>
     <t>4 april 1967</t>
   </si>
   <si>
     <t>Oleg Khomenko is a musician, leader of the group "Palace".
 The arrest became known on June 30, 2025. As is now known, a criminal case has been opened against him for cooperation with an independent Belarusian media outlet, which is on the list of so-called "extremist formations" (the specific article of the Criminal Code is currently unknown).
 Oleg Khomenko is a musician, composer, and radio host. In 1992, he founded the folk-rock band "Palace". The band released six studio albums, Khomenko also performed solo and recorded audiobooks. In 2008, he took part in the national selection for Eurovision with the song "Kola Grukatala". After 2020, "Palace" remained in the country and occasionally performed.</t>
   </si>
   <si>
-    <t>SIZO-1 Novodvorsky s/s, 143/4, Pashkovichi village, Minsk district, Minsk region 223016</t>
-[...2 lines deleted...]
-    <t>Trial outcome 04.03.2026: 3 years of imprisonment in colony under general regime conditions, 450 basic values fine.</t>
+    <t>IK №17, 213004, Shklov, ul. 1-ya Zavodskaya, 8</t>
+  </si>
+  <si>
+    <t>Trial outcome 04.03.2026: 3 years of imprisonment in colony under general regime conditions, 450 basic values fine. Appeal 08.05.2026: unknown.</t>
   </si>
   <si>
     <t>2025-07-09 20:45:12</t>
   </si>
   <si>
-    <t>Liudmila Shrubok</t>
-[...30 lines deleted...]
-    <t>2023-01-20 16:09:40</t>
+    <t>Alexander Pavlovich Sidorenko</t>
+  </si>
+  <si>
+    <t>4 april 1991</t>
+  </si>
+  <si>
+    <t>Alexander, the manager of the York store, was arrested in November 2021 in a criminal case related to the "Busly Lyatsyats" initiative. Some of the charges concerned damaging the car of a Borisov district judge. As a result, he was sentenced to a long term of imprisonment.
+In September 2023, it became known that Alexander was transferred to a hospital for convicts in the village of Kolyadichi near Minsk for a planned operation. At the end of October of the same year, he was transferred back to the penal colony.</t>
+  </si>
+  <si>
+    <t>IK -22, p.o.b 20, Brest region, Ivatsevichi, st. Domanovo, 225295</t>
+  </si>
+  <si>
+    <t>Trial outcome 28.09.2022: 8 years of imprisonment in colony under enhanced security conditions. Appeal 28.02.2023: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2022-05-26 01:16:45</t>
+  </si>
+  <si>
+    <t>Yahor Savelyevich Buzhylau</t>
+  </si>
+  <si>
+    <t>5 april 1994</t>
+  </si>
+  <si>
+    <t>At the end of July, the famous jewelry brand Belaruskicry was designated an "extremist organization" in Belarus, and its information products were designated "extremist materials." The team suspended its activities. On July 27, propagandists detailed the allegations against the brand and reported the arrest of one of the team members, Yegor Buzhilov, who had traveled to Belarus. Additionally, six other individuals in Belarus were allegedly connected to Belaruskicry and are accused of economic crimes.
+According to the propagandists, production director Yegor Buzhilov was detained after arriving in Belarus. The report featured footage of Buzhilov behind bars. The video is dated July 29. According to the propagandists, Buzhilov is accused, among other things, of "financing extremism" (Article 361-2 of the Criminal Code).
+Yegor coordinated the production of Bielaruskicry jewelry—pendants, earrings, and charms. He was accused of giving one of the pieces to Svetlana Tikhanovskaya.</t>
+  </si>
+  <si>
+    <t>IUOT-9, 210034, Vitebsk, ul. 3-ya Chepinskaya, 39</t>
+  </si>
+  <si>
+    <t>Trial outcome 19.03.2026: 4 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2025-08-28 11:01:38</t>
   </si>
   <si>
     <t>Alexandra Viktorovna Kasko</t>
   </si>
   <si>
     <t>5 april 1993</t>
   </si>
   <si>
     <t>Alexandra was detained in February 2023 upon her return to Belarus and sentenced the next day under an administrative article for "dissemination of extremist materials" to 10 days. However, after serving her arrest, she was never released, as a criminal case was opened against her for two interviews with an information resource recognized as an "extremist group."
 She was accused of assisting “extremist groups,” administering Telegram channels, inciting hatred, insulting the authorities, disseminating personal data, and slandering Lukashenko, and was convicted under eight criminal articles.
 In March 2024, the court heard the appeal and reduced her sentence by one year, without the right to further appeal.
 In May 2024, it became known that she was convicted again for “insulting a government official and a judge.”
 In the spring of 2025, information appeared that another criminal case had been opened against Alexandra, and she was transferred to a pre-trial detention center.</t>
   </si>
   <si>
+    <t>Female</t>
+  </si>
+  <si>
     <t>SIZO-6, Baranovichi, Brestskaya ul. 258 B, 225413</t>
   </si>
   <si>
     <t>Trial outcome 19.12.2023: 10 years of imprisonment in colony under general regime conditions. Appeal 21.03.2024: 9 years of imprisonment in colony under general regime conditions. Trial outcome 31.05.2024: 2 years restrictions of freedom with referral to an open-type correctional facility, 100 basic values fine.</t>
   </si>
   <si>
     <t>2023-03-02 20:04:59</t>
   </si>
   <si>
-    <t>Aliaksandr Khomchyk</t>
-[...2 lines deleted...]
-    <t>6 april 1965</t>
+    <t>Mikhail Yuryevich Karol</t>
+  </si>
+  <si>
+    <t>6 april 1987</t>
+  </si>
+  <si>
+    <t>IUOT-7, Pruzhany region, Kuplin, 225136</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 5 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-03-02 22:46:32</t>
+  </si>
+  <si>
+    <t>Matsvei Piatrovich Baranau</t>
+  </si>
+  <si>
+    <t>7 april 2000</t>
+  </si>
+  <si>
+    <t>SIZO-3 of Russia, 308017, ul. Konstantina Zaslonova, 160A, Belgorodskaya obl., Belgorod</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2026-03-26 17:09:51</t>
+  </si>
+  <si>
+    <t>Ivan Siarheyevich Zamiatsin</t>
+  </si>
+  <si>
+    <t>7 april 2003</t>
+  </si>
+  <si>
+    <t>The Brest Regional Prosecutor's Office listed the actions for which the young man is being prosecuted under four articles: nine donations to a YouTube channel "used for informational support" of the Kalinovsky Regiment. Furthermore, in 2024, the young man wrote messages in Telegram chats containing "public insults" against Alexander Lukashenko, as well as messages allegedly falling under Article 361 of the Criminal Code (Calls for sanctions). Finally, in October 2024, the Brest resident apparently attempted to join the "Peramoga" plan ( "activated correspondence with a Telegram bot, filled out the proposed form, providing information about himself and his skills, thereby joining it," and completed a "test task" ).</t>
   </si>
   <si>
     <t>IK №2, 213800, Bobruysk, ul. Sikorskogo, 1</t>
   </si>
   <si>
-    <t>Trial outcome 19.09.2025: 1 year 6 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
-[...32 lines deleted...]
-    <t>Trial outcome date unknown: 7 years 6 months of imprisonment in colony under general regime conditions.</t>
+    <t>Trial outcome date unknown: 7 years 6 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-09-17 20:57:14</t>
+  </si>
+  <si>
+    <t>Yuri Miroslavovich Rukshta</t>
+  </si>
+  <si>
+    <t>7 april 1984</t>
+  </si>
+  <si>
+    <t>Trial outcome 26.07.2024: 3 years of imprisonment in colony under general regime conditions. Appeal 13.09.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-09-06 17:57:38</t>
   </si>
   <si>
     <t>Uladzimir Aliaksandravich Auramtsau</t>
   </si>
   <si>
     <t>7 april 1994</t>
   </si>
   <si>
     <t>Vladimir, a graduate of the Bobruisk School of Olympic Reserve and BGATU, was involved in wrestling and worked as a trainer at the Eva fitness center.
 He was arrested on March 30, 2022, on charges of sabotage on the railway. Despite the fact that he did not resist, the special forces used force and weapons. He was later convicted under five serious articles of the Criminal Code.
 In September 2024, Vladimir was transferred to a strict prison regime.</t>
   </si>
   <si>
     <t>Turma №8, Zhodino, Sovetskaya ul. 22A, 222163</t>
   </si>
   <si>
     <t>Trial outcome 10.02.2023: 22 years of imprisonment in colony under enhanced security conditions, 350 basic values fine, approximately 13000 rubles of compensation. Appeal 26.04.2023: the sentence was upheld. Regime change trial 25.09.2024: 3 years of prison regime.</t>
   </si>
   <si>
     <t>2022-04-06 19:33:48</t>
-  </si>
-[...31 lines deleted...]
-    <t>2025-09-09 20:34:41</t>
   </si>
   <si>
     <t>Oleg Aleksandrovich Degterenko</t>
   </si>
   <si>
     <t>8 april 2002</t>
   </si>
   <si>
     <t>The essence of the accusation is still unknown to human rights activists.
 The trial, which lasted from February 9, found Degterenko guilty of “joining an extremist formation” and under Part 3 of Art. 361-1 of the Criminal Code, he was sentenced to imprisonment for a term of three years.
 He was also found guilty of “providing funds by any means for the purpose of use in terrorist activities, material support and other support” by a person who had previously committed a crime under Art. 361-1 of the Criminal Code, and according to Part 2 of Art. 290-1 of the Criminal Code (as amended by the Law of the Republic of Belarus dated January 09, 2019 No. 171-Z), he was sentenced to imprisonment for a term of 8 years with a fine of 100 basic units.
 By partial addition of the sentences, the accused was finally sentenced to imprisonment for a term of 8 years 6 months.
 On May 10, 2024, the appeal was considered and the verdict came into force.</t>
   </si>
   <si>
     <t>IK №3</t>
   </si>
   <si>
     <t>Trial outcome 07.03.2024: 8 years 6 months of imprisonment in colony under enhanced security conditions. Appeal 10.05.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-02-08 00:37:52</t>
   </si>
   <si>
-    <t>Sergei Petrovich Kharitonovich</t>
-[...15 lines deleted...]
-    <t>2023-01-24 15:04:49</t>
+    <t>Andrey Vladimirovich Osipenko</t>
+  </si>
+  <si>
+    <t>8 april 1967</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 1 year 6 months of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2025-09-09 20:34:41</t>
+  </si>
+  <si>
+    <t>Stanislav Valerievich Mochalov</t>
+  </si>
+  <si>
+    <t>8 april 1976</t>
+  </si>
+  <si>
+    <t>Stanislav, an activist from Gomel, was detained on May 28, 2021, after security forces conducted a search in his apartment, where he lived with his parents. Prior to this, he had served three administrative arrests under Article 24.23 of the Code of Administrative Offenses of the Republic of Belarus for participating in protests.
+Stanislav was convicted under two criminal articles for participating in a chain at the Solidarity March, which took place on September 20, 2020 in Gomel. He refused to sign a petition for pardon and defended his rights even in difficult prison conditions, despite health problems. He was left without care for his underage daughter and elderly parents, his father is disabled.
+He was released in December 2023, having fully served his sentence.
+In December 2024, it became known that Stanislav was again detained in a new criminal case.</t>
+  </si>
+  <si>
+    <t>IK-8, 211388, Vitebsk region, Orsha, ul. Lenina, 195A</t>
+  </si>
+  <si>
+    <t>Trial outcome 03.01.2022: 3 years of imprisonment in colony under general regime conditions. Appeal 23.03.2022: the sentence was upheld. Trial outcome 26.11.2025: 4 years of imprisonment in colony in strict regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2021-06-01 03:07:17</t>
+  </si>
+  <si>
+    <t>Egor Anatolevich Volkov</t>
+  </si>
+  <si>
+    <t>9 april 1969</t>
+  </si>
+  <si>
+    <t>Yegor Volkov is 55 years old. He is from Minsk and attended School No. 50. He later graduated from the Minsk Radiotechnical Institute (now the Belarusian State University of Informatics and Radioelectronics).
+Volkov began his business in the 1990s. His field is known to be cargo transportation, including liquid cargo. His business is quite large, with his company's fleet numbering up to a hundred trucks.
+According to pro-government media, Yegor was tried for donating 11,100 USD in cryptocurrency to the Kalinovsky Regiment from 2022 to 2023, as well as for taking photos from protests.
+On July 23, 2024, the appeal was heard and the verdict came into force.
+On April 14, 2026, he was not released from prison according to his sentence. As of April 2026, he was in Pretrial Detention Center No. 1; apparently, a new criminal case had been opened against Yegor.</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, Pashkovichi village, Minsk district, Minsk region 223016</t>
+  </si>
+  <si>
+    <t>Trial outcome 03.05.2024: 3 years of imprisonment in colony under general regime conditions. Appeal 23.07.2024: unknown.</t>
+  </si>
+  <si>
+    <t>2024-04-24 23:21:58</t>
   </si>
   <si>
     <t>Alexander Fedorovich Gorbel</t>
   </si>
   <si>
     <t>9 april 1978</t>
   </si>
   <si>
     <t>On 08.08.2024, the appeal was heard and the verdict came into force.
 It is known that on February 15, 2024, an administrative protocol was considered against Alexander under Part 2 of Article 19.11 of the Code of Administrative Offenses (Distribution, production, storage, transportation of information products containing calls for extremist activity or promoting such activity). Judge Tatyana Tarabueva imposed an administrative penalty on Alexander in the form of administrative arrest for a period of 15 days. Alexander posted information products in the form of a video recording “Look what is left of one ...” of the Belsat TV channel on his Odnoklassniki page.</t>
   </si>
   <si>
     <t>Trial outcome 04.06.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 08.08.2024: unknown.</t>
   </si>
   <si>
     <t>2024-08-02 15:12:37</t>
-  </si>
-[...47 lines deleted...]
-    <t>2023-09-13 17:05:22</t>
   </si>
   <si>
     <t>Valery Felixovich Poznyakevich</t>
   </si>
   <si>
     <t>10 april 1968</t>
   </si>
   <si>
     <t>Valery is a Belarusian poet. He is a member of the Belarusian Union of Journalists. His works have appeared in all well-known Belarusian magazines and newspapers. In 1998, his poems were published in a secondary school reader and four anthologies.
 In 1994, he won a diploma at the First National Festival of Belarusian Bard Songs. Many of his poems have been set to music.
 He was detained several times on politically motivated administrative charges. He was arrested in connection with a criminal case in the summer of 2025. He was placed on bail pending trial.
 Valery has a bedridden, disabled mother who requires constant care.</t>
   </si>
   <si>
     <t>IUOT-43, 212003, Mogilev, ul. Cheliuskentsev, 76A</t>
   </si>
   <si>
-    <t>Penal labor facility</t>
-[...1 lines deleted...]
-  <si>
     <t>Trial outcome 14.08.2025: 3 years restrictions of freedom with referral to an open-type correctional facility. Appeal 24.10.2025: the sentence was upheld.</t>
   </si>
   <si>
     <t>2025-11-25 18:51:34</t>
   </si>
   <si>
     <t>Mikhail Mikhajlavich Horbach</t>
+  </si>
+  <si>
+    <t>10 april 1981</t>
   </si>
   <si>
     <t>Mikhail graduated from the Faculty of Radiophysics and Computer Technology at BSU in 2003. Since 2014, Mikhail has worked as a sole proprietor, providing technical maintenance for office equipment. He also worked as a system administrator for several companies in Minsk.
 Mikhail is a football fan. He traveled to various international competitions, including the 2012 European Championship. In September 2024, he vacationed in Egypt. Shortly thereafter, he disappeared from social media.</t>
   </si>
   <si>
     <t>Turma №4, Mogilev, Krupskaya 99A, 212011</t>
   </si>
   <si>
     <t>Trial outcome date unknown: unknown. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2026-02-08 19:54:45</t>
   </si>
   <si>
     <t>Vyacheslav Valentinovich Kandybo</t>
   </si>
   <si>
     <t>10 april 1977</t>
   </si>
   <si>
     <t>Vyacheslav was arrested in the summer of 2021 as part of a criminal case opened under the articles "inciting hatred or discord" and "illegal collection and dissemination of information about private life."
 In March 2022, he was convicted of transmitting information about law enforcement officials to an opposition Telegram channel. Vyacheslav was also stripped of his special rank of "lieutenant colonel of justice" in the reserves.</t>
   </si>
   <si>
     <t>Trial outcome 15.03.2022: 7 years of imprisonment in colony under enhanced security conditions, military service restriction.</t>
   </si>
   <si>
     <t>2021-09-06 18:28:41</t>
+  </si>
+  <si>
+    <t>Maxim Valerievich Zhuk</t>
+  </si>
+  <si>
+    <t>10 april 1996</t>
+  </si>
+  <si>
+    <t>IUOT-39, Krupki-2, 222002</t>
+  </si>
+  <si>
+    <t>Trial outcome 29.01.2025: unknown years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-01-08 20:06:41</t>
   </si>
   <si>
     <t>Stepan Sergeevich Latypov</t>
   </si>
   <si>
     <t>11 april 1980</t>
   </si>
   <si>
     <t>An arborist and director of the Belarbo company, who lives near the Square of Changes, was detained on September 15, 2020, as part of a criminal case on mass riots and found guilty under three articles of the Criminal Code of the Republic of Belarus.
 In September 2022, Stepan's punishment was increased and he was transferred to a prison regime for two years.
 In the fall of 2024, Stepan was again transferred to IK-22.</t>
   </si>
   <si>
     <t>Trial outcome 16.08.2021: 8 years 6 months of imprisonment in colony under enhanced security conditions, 300 basic values fine. Appeal 16.11.2021: the sentence was upheld. Regime change trial 15.09.2022: 2 years of prison regime. Regime change trial date unknown: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2021-02-25 11:25:59</t>
   </si>
   <si>
     <t>Olga Viktorovna Pietukh</t>
   </si>
   <si>
     <t>11 april 1993</t>
   </si>
   <si>
     <t>Olga, who worked as an art director at the Europa Hotel in Minsk, was detained in August 2021 as part of a criminal case initiated under the article “act of terrorism” and convicted in June 2023 under several criminal articles.
 According to the indictment, from July 2020 to January 2022, an "organized criminal group" allegedly preparing extremist crimes operated in Belarus, Turkey, Poland, Ukraine and other countries. It included radical military personnel, security officials, athletes and businessmen who sought to seize power illegally. This case is related to the attempted arson of the house of MP Oleg Gaidukevich in June 2021 and the "organization of mass riots."</t>
   </si>
   <si>
+    <t>IK-4, ul. Antoshkina, 3, 246035, Gomel</t>
+  </si>
+  <si>
     <t>Trial outcome 21.06.2023: 10 years of imprisonment in colony under general regime conditions. Appeal 04.10.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2022-08-09 02:20:58</t>
+  </si>
+  <si>
+    <t>Vadim Gennadievich Dovguchits</t>
+  </si>
+  <si>
+    <t>11 april 1990</t>
+  </si>
+  <si>
+    <t>On August 20, 2024, the appeal was heard and the verdict came into force.
+It is known that in the colony Vadim is regularly placed in solitary confinement.
+Vadim has a little son.</t>
+  </si>
+  <si>
+    <t>Trial outcome 05.06.2024: 6 years of imprisonment in colony under general regime conditions. Appeal 20.08.2024: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2024-05-20 23:19:07</t>
   </si>
   <si>
     <t>Alexey Nikolaevich Mandik</t>
   </si>
   <si>
     <t>12 april 1993</t>
   </si>
   <si>
     <t>28 year old Alexey Mandik was detained in November 2021. He is an employee of the fifth city polyclinic, head of the prevention department, a general practitioner.
 The reason for the detention by the staff of the Main Directorate for Combating Organized Crime and Corruption is participation in Telegram channels recognized as extremist in the Republic of Belarus, where he wrote destructive and offensive comments to the employees of the Department of Internal Affairs.
 His letter of remorse was published on the website supporting the current state authorities.</t>
   </si>
   <si>
     <t>7 years of imprisonment in a penal colony.</t>
   </si>
   <si>
     <t>2022-02-17 23:45:14</t>
   </si>
   <si>
     <t>Yuri Alexeyevich Redkov</t>
   </si>
   <si>
     <t>12 april 1976</t>
   </si>
   <si>
@@ -544,864 +559,692 @@
 In the fall of 2024, Yuri's regime was changed and he was sent to serve his sentence in a penal colony.
 In the fall of 2025, it became known that Yuri had been convicted of another criminal case and sentenced to imprisonment. The details of the case are unknown.</t>
   </si>
   <si>
     <t>Trial outcome 15.09.2022: 3 years restrictions of freedom with referral to an open-type correctional facility. Appeal 29.11.2022: the sentence was upheld. Regime change trial 30.09.2024: unknown years of imprisonment in colony under general regime conditions. Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2022-09-14 21:36:42</t>
   </si>
   <si>
     <t>Alexander Anatolievich Lytin</t>
   </si>
   <si>
     <t>13 april 1993</t>
   </si>
   <si>
     <t>IK No. 1, 211445, Novopolotsk, st. Technical, 8</t>
   </si>
   <si>
     <t>Trial outcome 22.12.2022: 10 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2022-12-13 14:55:40</t>
   </si>
   <si>
-    <t>Ivan Aleksandrovich Gubchik</t>
-[...14 lines deleted...]
-  <si>
     <t>Evgeniy Mikhailovich Ermak</t>
   </si>
   <si>
     <t>14 april 1991</t>
   </si>
   <si>
     <t>On March 11, 2022, Evgeny was detained for insulting comments.
 During the search, hashish was found in his possession. Evgeny said that he bought it for himself and his friend-colleague Yuri, with whom he had previously used it repeatedly.
 The man was detained and placed in custody, charging him with articles for insulting four policemen, a judge and drug trafficking.
 On September 27, 2022, an appeal hearing was held.</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>Trial outcome 22.07.2022: 5 years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2022-07-14 17:00:49</t>
-  </si>
-[...16 lines deleted...]
-    <t>2025-06-23 14:47:53</t>
   </si>
   <si>
     <t>Ivan Nikolaevich Borodich</t>
   </si>
   <si>
     <t>14 april 1974</t>
   </si>
   <si>
     <t>The investigation believes that in January 2023, Ivan Likholat contacted the SBU, where he was instructed to blow up railway tracks. He recruited two Grodno residents who had professional skills in mine and explosives for the task. One of them was Ivan Borodich.
 Likholat and Borodich were detained in Grodno.</t>
   </si>
   <si>
     <t>Trial outcome 18.12.2024: 11 years of imprisonment in colony under enhanced security conditions. Appeal date unknown: the sentence was upheld.</t>
   </si>
   <si>
     <t>2023-09-27 21:12:08</t>
+  </si>
+  <si>
+    <t>Alexander Anatolyevich Newar</t>
+  </si>
+  <si>
+    <t>15 april 1985</t>
+  </si>
+  <si>
+    <t>Trial outcome 20.11.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 14.02.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2024-11-11 22:02:36</t>
+  </si>
+  <si>
+    <t>Dzmitry Leanidavich Kakhanouski</t>
+  </si>
+  <si>
+    <t>15 april 1991</t>
+  </si>
+  <si>
+    <t>Dmitry, a Beltelecom employee, was detained at his workplace on October 28, 2021, as part of a criminal case opened under the articles "illegal seizure of computer information," "inciting social hatred and discord," and "illegal actions in relation to private information and personal data."
+In December 2022, he was found guilty of allegedly "extracting personal data of security officials, civil servants, and judges from a database" and sentenced to imprisonment in a penal colony.</t>
+  </si>
+  <si>
+    <t>Trial outcome 05.12.2022: 6 years 6 months of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2021-10-31 00:58:21</t>
   </si>
   <si>
     <t>Vasiliy Ivanovich Demidovich</t>
   </si>
   <si>
     <t>15 april 1952</t>
   </si>
   <si>
     <t>Previously, he was brought to administrative responsibility for participating in protests.
 According to the investigation, from September 2021 to January 2022, Vasily posted messages in destructive Telegram channels insulting government officials, including senior officials of the Republic of Belarus.
 He also threatened to use violence against law enforcement and judicial officers, publicly humiliating their honor and dignity. In addition, the man called on citizens to take action to organize mass riots. In extremist Telegram channels, he looked for people willing to commit "crimes", but did not follow through with his intentions, as he was detained by law enforcement officers.
 The accused was also ordered to pay monetary compensation for moral damages in the total amount of 32,000 Belarusian rubles to the victims.
 On January 31, 2023, another trial of a pensioner began in Dzerzhinsk. This time, he was charged under Article 369 of the Criminal Code (Insulting a Government Official).
 On 13.02.2023 the second verdict was announced.
 On March 23, 2023, the Drogichin District Court began to consider the case of political prisoner under Article 369 of the Criminal Code of the Republic of Belarus Vasily Demidovich was placed in the Drogichin temporary detention facility.
 In April, the political prisoner was transferred to Gomel's pretrial detention center No. 3. On April 20, 2023, the Sovietsky District Court of Gomel began to consider another case of the pensioner. He is charged under Article 369 of the Criminal Code of the Republic of Belarus and Article 391 of the Criminal Code of the Republic of Belarus. On May 2, another sentence was handed down.
 On May 5, 2023, Demidovich's fifth trial will begin - the man is again accused under Article 369 of the Criminal Code . The trial will take place in Pukhovichi, judge - Olga Babuk .
 The next meeting is scheduled for May 24, 2023 in Pukhovichi.
 On July 5, 2023, the Gomel Regional Court considered the appeal of the political prisoner by Judge Ruslan Tsaruk.
 On August 23, 2023, the Nesvizh District Court heard the sixth criminal case against a political prisoner.
 In Starye Dorogi, the seventh trial of Vasily will begin on October 19, 2023. In total, Vasilywas sentenced to 7 years of imprisonment, while the results of the last two trials are still unknown.
 Due to the fact that the political prisoner was included in the "terrorist list", he cannot make money transfers. In addition, Vasily has no relatives who could support him. Over the past year, he has survived dozens of transfers. Political prisoners are transferred in difficult conditions, which leaves a very bad mark on Vasily's health.
 On December 15, 2023, the trial of Vasily, which began in October, resumed in Starye Dorogi.
 At the end of June 2025, Vasily’s residential building was sold at an auction on the BelYurObespechenie platform.</t>
   </si>
   <si>
     <t>1) 6 years of imprisonment in a penal colony of strict regime.
 2) 1 year of imprisonment with a penalty of 1 110 BYN.
 By partial addition of punishments, he was finally sentenced to 6,5 years of imprisonment in a penal colony of strict regime.
 3) 2.5 years of imprisonment in a penal colony.
 By partial addition, the pensioner was finally sentenced to 7 years in prison.</t>
   </si>
   <si>
     <t>2022-07-19 00:27:34</t>
   </si>
   <si>
-    <t>Alexander Anatolyevich Newar</t>
-[...25 lines deleted...]
-  <si>
     <t>Michael Valentinovich Mekeko</t>
   </si>
   <si>
     <t>15 april 1993</t>
   </si>
   <si>
     <t>He lived and worked in Poland for a year and a half and returned to Belarus, where he was detained at the end of November 2022. According to the security forces, it was in Poland that he registered in the Peramoga plan. He also allegedly wrote messages threatening the security forces.</t>
   </si>
   <si>
     <t>Trial outcome 09.08.2023: 6 years of imprisonment in colony under enhanced security conditions. Appeal 03.11.2023: unknown.</t>
   </si>
   <si>
     <t>2023-06-14 14:00:21</t>
   </si>
   <si>
-    <t>Sergey Viktorovich Satsuk</t>
+    <t>Siarhei Viktaravich Satsuk</t>
   </si>
   <si>
     <t>15 april 1968</t>
   </si>
   <si>
-    <t>He is an investigative journalist, editor of the Belarusian portal «Ezhednevnik»‎ (ej.by ).
-[...5 lines deleted...]
-    <t>8 years of imprisonment in a penal colony of general regime.</t>
+    <t>Sergei, an investigative journalist and editor of the Belarusian portal "Ezhednevnik" (ej.by), was detained on December 8, 2021, following a search and questioning by the Investigative Committee. He was charged with bribery and placed in pretrial detention. Sergei had previously been detained in connection with this case, from March 25 to April 4, 2020.
+It later became known that he was also accused of “inciting hatred and discord” and “abuse of power or official authority.”
+Human rights organizations assessed the prosecution as evidence of a political motive in the criminal prosecution of the journalist, aimed at forcing him to stop or change the nature of his activities in disseminating information about corruption.
+According to Sergei's colleagues, the prosecution was motivated by his high-profile investigative journalism, primarily concerning large-scale corruption in the healthcare sector. Based on these findings, he reported on unprecedented kickbacks in the supply of expensive equipment, the purchase of an unregistered vaccine that was claimed to have been tested on Belarusian children, and the falsification of data on the spread of COVID-19 in Belarus. Moreover, according to him, these actions took place with the approval of the Ministry of Health.
+In October 2023, Sergei was found guilty and sentenced to imprisonment in a penal colony.</t>
+  </si>
+  <si>
+    <t>Trial outcome 26.10.2022: 8 years of imprisonment in colony under general regime conditions. Appeal 10.02.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-12-15 15:37:54</t>
   </si>
   <si>
-    <t>Andrey Stanislavovich Pochobut</t>
-[...32 lines deleted...]
-  <si>
     <t>Elena Vladimirovna Morozova</t>
   </si>
   <si>
     <t>16 april 1979</t>
   </si>
   <si>
     <t>According to a pro-government Telegram channel, she was detained along with her son for participating in protests in 2020. On March 6, 2024, she was convicted under an administrative article ( Article 19.1 of the Code of Administrative Offenses of the Republic of Belarus - Petty hooliganism). After that, she was charged under criminal articles.</t>
   </si>
   <si>
-    <t>Trial outcome 17.12.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 25.02.2025: unknown.</t>
+    <t>Trial outcome 17.12.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 25.02.2025: unknown.</t>
   </si>
   <si>
     <t>2024-03-08 00:00:02</t>
-  </si>
-[...13 lines deleted...]
-    <t>2024-01-09 01:16:25</t>
   </si>
   <si>
     <t>Andrei Mikalayevich Khanevich</t>
   </si>
   <si>
     <t>16 april 1975</t>
   </si>
   <si>
     <t>Chairman of the primary trade union organization of the Belarusian Independent Trade Union of Employees of JSC «Grodno Azot».
 The reason for the initiation of a criminal case against the trade union leader, according to the state prosecutor, was his conversation with a journalist of the Belsat TV channel, during which he "gave her some information."
 Andrei's phone was tapped, and the conversations were recorded by the special services. After his dismissal from the factory, a criminal case was initiated against him.
 He is accused of facilitating extremist activities and discrediting the Republic of Belarus. Earlier, the primary organization of the Belarusian Independent Trade Union of Employees of JSC «Grodno Azot» was recognized as extremist. The Grodno Regional Court decided to ban the activities of the organization and its liquidation.
 He was taken into custody in the courtroom, before that he was on his own recognizance not to leave.</t>
   </si>
   <si>
     <t>5 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-11-16 15:17:34</t>
   </si>
   <si>
     <t>Kirill Olegovych Kroshkin</t>
   </si>
   <si>
     <t>17 april 1977</t>
   </si>
   <si>
-    <t>Originally from Vitebsk , studied in Gomel, but recently lived in Grodno. An engineer by profession, he recently worked as a system administrator at Whitebird. Judging by social networks, he lived in Warsaw.
-[...4 lines deleted...]
-    <t>Trial outcome 29.03.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 25.06.2024: unknown.</t>
+    <t>Originally from Vitebsk , he studied in Gomel but most recently lived in Grodno. An engineer by profession, he most recently worked as a systems administrator at Whitebird. According to his social media accounts, he lived in Warsaw.
+He is also a radio amateur and a member of the Belarusian Federation of Radio Amateurs and Radio Sportsmen.
+The case hearing began in January 2024, with the last hearing taking place on March 29, 2024.
+In the penal colony, pressure continues to be put on Kirill, who is regularly placed in solitary confinement despite the fact that he has serious health problems.</t>
+  </si>
+  <si>
+    <t>Trial outcome 29.03.2024: 9 years of imprisonment in colony under general regime conditions. Appeal 25.06.2024: unknown. Regime change trial date unknown: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2023-12-10 10:51:57</t>
   </si>
   <si>
     <t>Vladislav Igorevich Yakubovsky</t>
   </si>
   <si>
     <t>17 april 1996</t>
   </si>
   <si>
-    <t>Trial outcome 19.12.2025: 3 years of imprisonment in colony under general regime conditions, unknown basic values fine.</t>
+    <t>Trial outcome 19.12.2025: 3 years of imprisonment in colony under general regime conditions, unknown basic values fine. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-12-22 22:06:53</t>
   </si>
   <si>
+    <t>Vitali Vitalyevich Maretski</t>
+  </si>
+  <si>
+    <t>17 april 1978</t>
+  </si>
+  <si>
+    <t>2025-10-30 12:43:44</t>
+  </si>
+  <si>
+    <t>Yuri Iosifovich Stanevsky</t>
+  </si>
+  <si>
+    <t>17 april 1986</t>
+  </si>
+  <si>
+    <t>According to the prosecution version, from July 15 to December 27, 2021, he posted comments under publications in chats recognized as extremist in the Republic of Belarus, where he insulted Lukashenko and other government officials and their relatives, and also left threats against officials performing their official duties.
+The publications contained messages related to the abuse of the National Anthem of the Republic of Belarus and the National Flag of the Republic of Belarus.</t>
+  </si>
+  <si>
+    <t>Trial outcome 04.10.2022: 7 years of imprisonment in colony under enhanced security conditions. Appeal 16.12.2022: unknown.</t>
+  </si>
+  <si>
+    <t>2022-07-22 17:59:47</t>
+  </si>
+  <si>
+    <t>Egor Viktorovich Lebedok</t>
+  </si>
+  <si>
+    <t>17 april 1982</t>
+  </si>
+  <si>
+    <t>Military analyst Egor Lebedk was awarded 15 days of administrative arrest under Article 24.3 of the Administrative Code. After a day, Yegor did not come out and was detained on a criminal case of promoting extremist activities for comments for Euroradio.
+In October 2022, channels supporting the current government of the Republic of Belarus published the news that another criminal case was opened against Egor on the basis of repetition, and noted that each interview by an extremist forms a separate crime.</t>
+  </si>
+  <si>
+    <t>Trial outcome 23.12.2022: 5 years of imprisonment in colony under enhanced security conditions. Appeal 21.03.2023: the sentence was upheld. Regime change trial 11.12.2024: prison regime until the end of the term.</t>
+  </si>
+  <si>
+    <t>2022-07-30 00:15:40</t>
+  </si>
+  <si>
     <t>Alexander Valerievich Yavorsky</t>
-  </si>
-[...1 lines deleted...]
-    <t>17 april 1986</t>
   </si>
   <si>
     <t>It is known about Alexander that he is from Petrikov, where he was engaged in entrepreneurial activity in the field of trade in food products, drinks and tobacco, and owned the Saleman store.
 In October 2020, the man joined the nationwide strike called by Svetlana Tikhanovskaya — and even recorded a video message about it. One of the state propaganda newspapers mockingly quoted his words from the video.</t>
   </si>
   <si>
     <t>Trial outcome 12.02.2025: unknown.</t>
   </si>
   <si>
     <t>2025-01-23 16:39:23</t>
   </si>
   <si>
-    <t>Egor Viktorovich Lebedok</t>
-[...27 lines deleted...]
-  <si>
     <t>Andrei Slizevich</t>
   </si>
   <si>
     <t>18 april 1982</t>
   </si>
   <si>
     <t>A sole proprietor. According to the prosecution, he allegedly left negative comments about Russia after the terrorist attack at Crocus Hall and called for bombing Russian cities.
 Andrey was detained in March. Pro-government channels published a "repentant" video of him.</t>
-  </si>
-[...1 lines deleted...]
-    <t>IK-8, 211388, Vitebsk region, Orsha, ul. Lenina, 195A</t>
   </si>
   <si>
     <t>Trial outcome 04.12.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 18.02.2025: unknown.</t>
   </si>
   <si>
     <t>2024-10-27 14:19:39</t>
   </si>
   <si>
     <t>Roman Bronislavovich Marusov</t>
   </si>
   <si>
     <t>19 april 1996</t>
   </si>
   <si>
     <t>Roman was arrested in March 2021 as part of a criminal case under the article "Accomplicity in intentional actions aimed at inciting other social hatred and discord based on another social affiliation, committed by a group of persons." He was convicted of leaking information to BYPOL.
 "On March 18, 2021, Roman went to a police officer's home to check the address published online and report it to a destructive resource. He entered the building, rang the intercom, met the police officer's husband, and fled. At home, he sent a message to a Telegram channel confirming the address," the investigation documents state.
 In the fall of 2023, the conditions of his detention were tightened, and Roman was transferred to a prison regime.
 In September 2024, a court hearing was held on the charge of "malicious disobedience to the demands of the administration of a correctional facility," during which Roman could have received up to two years of imprisonment; the outcome of the hearing is unknown.</t>
   </si>
   <si>
-    <t>IK-9, Gorki, 213410, ul. Dobroliubova, 16</t>
-[...1 lines deleted...]
-  <si>
     <t>Trial outcome date unknown: 6 years of imprisonment in colony under general regime conditions. Regime change trial 17.10.2023: 2 years of prison regime. Trial outcome 27.09.2024: unknown years of imprisonment in colony under enhanced security conditions. Appeal 28.11.2024: unknown.</t>
   </si>
   <si>
     <t>2021-08-11 11:38:58</t>
   </si>
   <si>
-    <t>Ihar Shukanau</t>
-[...33 lines deleted...]
-  <si>
     <t>Sergey Stepanovich Buwaka</t>
   </si>
   <si>
     <t>20 april 1965</t>
   </si>
   <si>
     <t>Sergei was accused of writing several messages on the Telegram messenger and sentenced to restricted freedom with a referral order. The hearing took place in the building of the Berezovsky Cooperative Industrial Complex. After the trial, the prosecutor lectured the workers and "reminded them of the responsibility for extremist crimes." Sergei remained under house arrest pending trial.</t>
   </si>
   <si>
     <t>Trial outcome 26.03.2024: 3 years restrictions of freedom with referral to an open-type correctional facility.</t>
   </si>
   <si>
     <t>2024-03-26 21:48:30</t>
-  </si>
-[...10 lines deleted...]
-    <t>2024-03-06 13:51:10</t>
   </si>
   <si>
     <t>Anatoly Sergeevich Kireychik</t>
   </si>
   <si>
     <t>20 april 1949</t>
   </si>
   <si>
     <t>According to the investigation, from October 2020 to February 2022, the 74-year-old man systematically posted comments under photographs of government officials, where, “without mincing words, he insulted, publicly humiliated and discredited their honor and dignity.” During a search, ammunition was found at his home. The pensioner told investigators that he collected them.
 It is alleged that Kireychik “insulted” as many as 135 security officials - employees of the KGB, the prosecutor's office, the police, the Investigative Committee, the Ministry of Defense and the judicial system.</t>
   </si>
   <si>
     <t>Trial outcome 04.06.2024: 3 years 6 months of imprisonment in colony under enhanced security conditions. Appeal 16.08.2024: unknown.</t>
   </si>
   <si>
     <t>2024-04-12 17:44:11</t>
   </si>
   <si>
-    <t>Alexey Yurievich Drab</t>
-[...31 lines deleted...]
-    <t>2023-11-13 19:42:07</t>
+    <t>Konstantin Vladimirovich Shestov</t>
+  </si>
+  <si>
+    <t>20 april 1978</t>
+  </si>
+  <si>
+    <t>Trial outcome 14.03.2024: 8 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2024-03-06 13:51:10</t>
+  </si>
+  <si>
+    <t>Yury Aliaksandravich Anisau</t>
+  </si>
+  <si>
+    <t>21 april 1980</t>
+  </si>
+  <si>
+    <t>Yuri was arrested in May 2025 and convicted in November of that year of "assisting extremist activity." After the verdict was announced, he was released from custody pending the court's decision.</t>
+  </si>
+  <si>
+    <t>IUOT-21, 247783, Gomel region, Mozyr, b-r Yunosti, 24</t>
+  </si>
+  <si>
+    <t>Trial outcome 18.11.2025: 5 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-09-20 14:26:33</t>
+  </si>
+  <si>
+    <t>Ivan Andreevich Tsybulsky</t>
+  </si>
+  <si>
+    <t>22 april 1996</t>
+  </si>
+  <si>
+    <t>IUOT-29, Volkovysk, Rokossovskogo, 118, 230415</t>
+  </si>
+  <si>
+    <t>Trial outcome 05.03.2025: 1 year restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2025-06-20 19:59:19</t>
+  </si>
+  <si>
+    <t>Vitalina Paulauna Mikhalenia</t>
+  </si>
+  <si>
+    <t>22 april 1982</t>
+  </si>
+  <si>
+    <t>Vitalina is originally from Uzda. She has worked in finance her entire life. Since 2008, she has worked as a chief accountant at various companies, from the Spamash production center to construction and trade companies. In 2013, Vitalina registered as an individual entrepreneur and became a tax consultant. In recent years, she has also worked as a recruiter.
+The woman has a minor son.
+The prosecutor requested 3.5 years of imprisonment for Vitalina, but the judge gave her 4 years.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years of imprisonment in colony under general regime conditions. Appeal 10.02.2026: unknown.</t>
+  </si>
+  <si>
+    <t>2026-02-24 03:05:15</t>
   </si>
   <si>
     <t>Natalya Nikolaevna Lasch</t>
   </si>
   <si>
     <t>23 april 1993</t>
   </si>
   <si>
     <t>A 2nd class lawyer, a former employee of the prosecutor's office of the Frunzensky district of Minsk, worked for some time as an HR specialist in an IT company. Natalia is accused of leaking information to the Black Book of Belarus.</t>
   </si>
   <si>
     <t>Trial outcome 01.03.2023: 6 years of imprisonment in colony under general regime conditions. Appeal 30.05.2023: unknown.</t>
   </si>
   <si>
     <t>2022-08-19 22:28:41</t>
   </si>
   <si>
     <t>Siarhei Ilich Dziuba</t>
   </si>
   <si>
     <t>24 april 1976</t>
   </si>
   <si>
     <t>Sergei, a Belarusian Railways employee, was arrested in the fall of 2021 as part of a criminal case brought against factory employees who supported the strike and were part of the "Rabochy Rukh" (Workers' Movement) initiative. On September 21, 2021, this initiative was designated an extremist organization, following which mass arrests of workers took place across the country.
 In February 2023, Sergei was found guilty of treason and the creation of and participation in an extremist group and sentenced to imprisonment.</t>
   </si>
   <si>
     <t>Trial outcome 17.02.2023: 12 years of imprisonment in colony under enhanced security conditions. Appeal 02.08.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-09-26 14:08:50</t>
   </si>
   <si>
+    <t>Sergey Anatolyevich Komar</t>
+  </si>
+  <si>
+    <t>24 april 1980</t>
+  </si>
+  <si>
+    <t>Trial outcome 15.09.2025: 4 years 6 months restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2025-10-11 21:32:00</t>
+  </si>
+  <si>
+    <t>Artem Sergeevich Yankovsky</t>
+  </si>
+  <si>
+    <t>25 april 2003</t>
+  </si>
+  <si>
+    <t>On August 13, 2023, he was detained for “distribution, production, storage, transportation of information products containing calls for extremist activities or promoting such activities.” After this, a criminal case was opened against him. After the arrest, a “repentant” video was published with Artem, where he said that in 2020 he proposed throwing “Molotov cocktails” at police officers and sent instructions for making them to friends.</t>
+  </si>
+  <si>
+    <t>Turma №1, Grodno, Kirova 1, 230023</t>
+  </si>
+  <si>
+    <t>unknown</t>
+  </si>
+  <si>
+    <t>2023-11-13 12:48:28</t>
+  </si>
+  <si>
+    <t>Irina Viktorovna Zlobina</t>
+  </si>
+  <si>
+    <t>25 april 1989</t>
+  </si>
+  <si>
+    <t>Irina graduated from the Faculty of Philosophy and Social Sciences of BSU and in recent years was engaged in her own small business related to flowers and souvenir production. She was detained on January 12, 2021, along with Andrey Alexandrov. Irina was accused of "financing protest activities" and paying fines to protesters. She was convicted of "treason" and "participation in group actions that grossly violate public order."
+On September 1, 2022, the couple got married in Pre-trial Detention Center No. 1.</t>
+  </si>
+  <si>
+    <t>Trial outcome 06.10.2022: 9 years of imprisonment in colony under general regime conditions, 800 basic values fine. Appeal 06.01.2023: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:37:11</t>
+  </si>
+  <si>
+    <t>Siarhei Vasilyevich Shcharbakou</t>
+  </si>
+  <si>
+    <t>25 april 1984</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2026-03-29 15:11:02</t>
+  </si>
+  <si>
+    <t>Dzmitry Iosifavich Padrez</t>
+  </si>
+  <si>
+    <t>25 april 1987</t>
+  </si>
+  <si>
+    <t>Dmitry, a street artist and IT specialist, was arrested in July 2021 in a criminal case opened under three articles, including "interference in the activities of a law enforcement officer." It is known that during his arrest, GUBOPiK officers beat and abused Dmitry.
+In March 2022, Dmitry was found guilty of transmitting data from law enforcement officials to the Telegram channel "Black Book of Belarus" and sentenced to imprisonment in a penal colony and compensation for moral damages to the "victims."</t>
+  </si>
+  <si>
+    <t>Trial outcome 15.03.2022: 7 years of imprisonment in colony under enhanced security conditions, 11000 rubles of compensation.</t>
+  </si>
+  <si>
+    <t>2021-09-30 10:25:31</t>
+  </si>
+  <si>
     <t>Victor Vitalievich Yaskich</t>
-  </si>
-[...1 lines deleted...]
-    <t>25 april 1989</t>
   </si>
   <si>
     <t>He worked as a taxi driver. He is a father of many children, with six children from two marriages.
 He was detained in connection with a terrorism case. He was severely beaten during interrogation (Viktor even had his arm broken). According to the KGB, Viktor Yaskich and Yevhen Gruk were convicted under Article 289 of the Criminal Code (act of terrorism) and Article 295 of the Criminal Code (illegal actions involving firearms, ammunition, and explosives). Their arrest became known in early April 2024 from a report on ONT. According to the propagandists, security forces detained at least 12 people, including Gruk and Yaskich, accused of smuggling explosives and planning terrorist attacks. According to the reporter, Gruk was an informant for the SBU: he photographed military equipment and transmitted its coordinates. Gruk was then ordered to retrieve the explosives from a hiding place. Yaskich gave Gruk a ride to the hiding place. Subsequently, the two were supposed to distribute the explosives from the hiding place to new hiding places. The report does not explain the rationale behind this action.
 The trial took place in May 2025. The verdict is unknown; Viktor was held in pretrial detention before the trial.</t>
   </si>
   <si>
+    <t>Trial outcome date unknown: 20 years of imprisonment in colony under enhanced security conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
     <t>2025-07-16 23:01:33</t>
   </si>
   <si>
-    <t>Pavel Alexandrovich Shpetniy</t>
-[...67 lines deleted...]
-    <t>6 years of imprisonment in a penal colony of strict regime.</t>
+    <t>Vital Paulavich Barysevich</t>
+  </si>
+  <si>
+    <t>Vitaly was arrested in November 2021 on charges of "participation in mass riots" and placed in pretrial detention.
+In March 2022, he was found guilty of participating in a post-election protest that took place in August 2020 near the Riga shopping center in Minsk. According to the Ministry of Internal Affairs, he allegedly "along with other aggressive participants, committed vandalism and property destruction: breaking up paving slabs, erecting barricades, and blocking traffic."</t>
+  </si>
+  <si>
+    <t>Trial outcome 14.03.2022: 6 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2021-12-14 16:57:25</t>
+  </si>
+  <si>
+    <t>Tatyana Sergeevna Kuzina</t>
+  </si>
+  <si>
+    <t>26 april 1973</t>
+  </si>
+  <si>
+    <t>Tatyana is a co-founder of the Sympa school for young public administration managers, an expert in the Bipart research project, and a Master of Political Science.
+She was detained in Minsk on the night of June 28-29, 2021, at the airport while going through passport control to leave the country. It is known that Tatyana was going to fly on a night flight to Tbilisi. It later became known that she was detained in connection with an initiated criminal case. Tatyana was taken to the temporary detention facility on Okrestina, and a few days later transferred to a pretrial detention center.
+On February 6, 2023, the court began considering her case on charges of "aiding actions aimed at seizing power," "calling for actions that harm national security," and "inciting social hatred." On March 17 of the same year, the court sentenced Tatyana in a closed session to 10 years of imprisonment in a general regime penal colony.</t>
+  </si>
+  <si>
+    <t>Trial outcome 17.03.2023: 10 years of imprisonment in colony under general regime conditions. Appeal 25.07.2023: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-07-20 20:17:19</t>
+  </si>
+  <si>
+    <t>Dzmitry Ruslanovich Zakharoshka</t>
+  </si>
+  <si>
+    <t>26 april 2006</t>
+  </si>
+  <si>
+    <t>The pro-government film (April 2024) said that six teenagers allegedly united in the “anarchist cell “Black Nightingales”, which” under the leadership of the National Liberation Army of Ukraine “was created by 16-year-old Ukrainian citizen Maria Misyuk.
+ONT employees claim that the teenagers united to carry out sabotage on a tip in Belarus, and then in Russia. Maria is accused under Part 2 of Art. 289 of the Criminal Code (act of terrorism). According to the story, 16-year-old Maria Misyuk moved with her family from Ukraine to Belarus in 2022, where she created an “anarchist cell for preparing terrorist attacks.” Among those detained are college students in Baranovichi, Nesvizh, Mir, Minsk and Luninets. These are Trofim Borisov, Sergey Zhigalev, Dmitry Zahoroshko , Anastasia Klimenko and Alexandra Pulinovich. According to ONT employees, young people gathered at the Baranovichi apartment to prepare for their first serious action - to collect explosives and blow up the Baranovichi police department or prosecutor's office. It is unknown under what charges the remaining five participants are accused. As well as their status and location are unknown.</t>
+  </si>
+  <si>
+    <t>SIZO-7, Brest, Sovetskih Pogranichnikov 37, 224030</t>
+  </si>
+  <si>
+    <t>Trial outcome 11.11.2025: 10 years 6 months of imprisonment in colony under enhanced security conditions. Appeal 09.02.2026: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2024-04-30 23:50:52</t>
+  </si>
+  <si>
+    <t>Eugene Aleksandrovich Gormash</t>
+  </si>
+  <si>
+    <t>26 april 1987</t>
+  </si>
+  <si>
+    <t>His trial began on September 4, 2023 in the Minsk City Court. This is the same Minsk resident whom people “recaptured” from arrest at a picket to collect signatures on May 31, 2020, after he shouted “Ganba!” by traffic police officers. Now Evgeniy is being tried in a criminal case.
+On November 17, 2023, an appeal hearing was held and the verdict came into force.</t>
+  </si>
+  <si>
+    <t>Trial outcome 07.09.2023: 4 years of imprisonment in colony under general regime conditions. Appeal 17.11.2023: unknown.</t>
+  </si>
+  <si>
+    <t>2023-08-30 15:43:18</t>
   </si>
   <si>
     <t>Vladimir Vladimirovich Tsyganovich</t>
   </si>
   <si>
     <t>26 april 1980</t>
   </si>
   <si>
     <t>Vladimir is a blogger and author of the YouTube channel MozgON. He started by discussing economic and social news, later moving on to political topics, covering various actions, including pickets of Sergei Tikhanovsky.
 In June 2020, he was detained to serve an administrative arrest, but was later accused of preparing "mass riots" and convicted in the "Tikhanovsky case." According to human rights activists, the defendants in the case are required to pay compensation in the amount of 29 million rubles.
 In 2022, Vladimir was transferred to prison regime. In 2023, he was tried twice for "malicious disobedience to the demands of the administration of the correctional institution." In the fall of 2023, a third court hearing was held on a new case for "malicious disobedience."</t>
   </si>
   <si>
-    <t>Trial outcome 14.12.2021: 15 years of imprisonment in colony under enhanced security conditions. Appeal 01.06.2022: the sentence was upheld. Trial outcome 06.10.2022: approximately 29000000 rubles of compensation. Regime change trial 24.10.2022: 3 years of prison regime. Trial outcome 10.04.2023: 1 year of imprisonment in colony under enhanced security conditions. Trial outcome 30.11.2023: unknown. Appeal 08.02.2024: unknown. Trial outcome 05.09.2024: unknown. Appeal 06.11.2024: unknown.</t>
+    <t>Trial outcome 14.12.2021: 15 years of imprisonment in colony under enhanced security conditions. Appeal 01.06.2022: the sentence was upheld. Trial outcome 06.10.2022: approximately 29000000 rubles of compensation. Regime change trial 24.10.2022: 3 years of prison regime. Trial outcome 10.04.2023: 1 year of imprisonment in colony in strict regime conditions. Trial outcome 30.11.2023: 1 year of imprisonment in colony in strict regime conditions. Appeal 08.02.2024: unknown. Trial outcome 05.09.2024: 1 year 6 months of imprisonment in colony in strict regime conditions. Appeal 06.11.2024: unknown. Regime change trial date unknown: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2021-02-26 21:25:03</t>
   </si>
   <si>
-    <t>Dzmitry Ruslanovich Zakharoshka</t>
-[...107 lines deleted...]
-    <t>2022-12-27 00:38:46</t>
+    <t>Hanna Tadevushauna Strukava</t>
+  </si>
+  <si>
+    <t>28 april 1975</t>
+  </si>
+  <si>
+    <t>She was convicted in the case of the "Russian Orthodox Church – Tsarist Empire" movement. On May 29, 2026, Galina was added to the "list of extremists." According to a decision of the Ministry of Internal Affairs on August 15, 2025, the religious sect "Russian Orthodox Church – Tsarist Empire" was designated an "extremist organization."
+The "list of extremists" includes Anna Stryukova from the village of Ulazy in the Grodno region, Galina Frolova from the village of Kaiki in the Vitebsk region, Olga Boykovskaya from Svisloch, and Olga Vashchenko from Vileyka. The basis for the list is the Minsk City Court's verdict under Part 3 of Article 130 of the Criminal Code and Part 3 of Article 361-1 of the Criminal Code—"incitement of hatred" and participation in or leadership of an "extremist group."
+According to the documents of the movement itself, Anna Stryukova appeared as "Abbess of all White Rus' (Belarus) Evdokia", and Galina Frolova as "nun Feodosia".
+The movement's participants were accused of leading the movement's structures and disseminating ideas that investigators interpreted as religious and national hatred.
+The prosecutor's office announced the sentences: Stryukova, Frolova, and Baikovskaya received five years and three months in prison, and Voshchenko received five years in prison. In May 2026, the Supreme Court upheld the sentence.</t>
+  </si>
+  <si>
+    <t>Trial outcome 20.02.2026: 5 years 3 months of imprisonment in colony under general regime conditions, 500 basic values fine. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-05-29 19:50:40</t>
   </si>
   <si>
     <t>Stanislav Viktorovich Taspaev</t>
   </si>
   <si>
     <t>28 april 1976</t>
   </si>
   <si>
     <t>Activist from Myadel district.
 In December 2021, it became known that Taspaev was sentenced to two years of house arrest for "slander" (Article 188 of the Criminal Code). According to the court schedule, over the past six months, he has been tried twice on administrative charges - for violating animal welfare rules in May 2023 and for violating the procedure for holding mass events in May 2024.
 Stanislav's trial, but this time on a criminal case, will begin on October 4, 2024, in the Myadel District Court. As reported by the press service of the prosecutor's office, Stanislav is the administrator of the YouTube channel "Initiative of the Resort Naroch" (recognized as extremist on June 12, 2024), in which "from March 2017 to July 2024, in 36 messages on video recordings, he disseminated deliberately false information about the political, economic and social situation of the Republic of Belarus, the legal status of its citizens, the activities of state bodies, discrediting the country before an unlimited number of people."
 The man is fond of photography, and this was one of his sources of income. He also earns money by providing computer services. Stanislav was also a district coordinator of the IT-Country project, which was financed by the IT company Belhard. In addition to his work, Stanislav dealt with environmental issues in Myadel and its environs, and protected nature.</t>
   </si>
   <si>
     <t>Trial outcome 15.12.2021: 2 years restrictions of freedom without referral to an open-type correctional facility. Trial outcome 01.11.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 31.01.2025: the sentence was upheld.</t>
   </si>
   <si>
     <t>2022-11-29 00:04:02</t>
   </si>
   <si>
     <t>Alexander Sergeevich Shustovsky</t>
   </si>
   <si>
     <t>28 april 1967</t>
   </si>
   <si>
     <t>He was sentenced at the end of 2022 to chemistry with a referral for participating in protest actions, after which in 2024 he was convicted of fraud and sent to IK-2.</t>
   </si>
   <si>
     <t>Trial outcome 30.12.2022: unknown years restrictions of freedom with referral to an open-type correctional facility. Trial outcome 24.05.2024: unknown years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2022-12-24 00:06:41</t>
   </si>
   <si>
-    <t>Michael Aleksandrovich Razuvanov</t>
-[...57 lines deleted...]
-    <t>2024-02-05 18:58:53</t>
+    <t>Taras Igorevich Machinsky</t>
+  </si>
+  <si>
+    <t>28 april 1981</t>
+  </si>
+  <si>
+    <t>A former Ukrainian. He received Belarusian citizenship in 2010, often happens in the border area.
+In the story on the channel of the Ministry of Internal Affairs, it is claimed that he transmitted to Kuprienko (accused of espionage) data on the location of military equipment, the movement of a vehicle convoys.</t>
+  </si>
+  <si>
+    <t>10 years of imprisonment in a penal colony of strict regime.</t>
+  </si>
+  <si>
+    <t>2022-12-27 00:38:46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1705,2293 +1548,1991 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I79"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
         <v>14</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
         <v>22</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
+      <c r="C4" t="s">
+        <v>26</v>
+      </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H9" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
+      <c r="E11" t="s">
+        <v>68</v>
+      </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H11" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B12" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C12" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H12" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B13" t="s">
+        <v>78</v>
+      </c>
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
         <v>74</v>
       </c>
-      <c r="C13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C14" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H14" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B15" t="s">
-        <v>86</v>
+        <v>88</v>
+      </c>
+      <c r="C15" t="s">
+        <v>89</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H15" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="I15" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B16" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I16" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B17" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I17" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H18" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I18" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B19" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C19" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H19" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I19" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B20" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C20" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
+      <c r="E20" t="s">
+        <v>117</v>
+      </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H20" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I20" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B21" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C21" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
+      <c r="E21" t="s">
+        <v>123</v>
+      </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H21" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="I21" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B22" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="C22" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>124</v>
+        <v>90</v>
       </c>
       <c r="F22" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H22" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I22" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B23" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H23" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I23" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B24" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C24" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>92</v>
+        <v>123</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="I24" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B25" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C25" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="E25" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H25" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="I25" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B26" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="C26" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D26" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H26" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="I26" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B27" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C27" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H27" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="I27" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B28" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C28" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H28" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="I28" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B29" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H29" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="I29" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B30" t="s">
+        <v>168</v>
+      </c>
+      <c r="C30" t="s">
+        <v>169</v>
+      </c>
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
         <v>164</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
         <v>14</v>
       </c>
-      <c r="G30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I30" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B31" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C31" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>171</v>
+        <v>21</v>
       </c>
       <c r="H31" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="I31" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B32" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>177</v>
+        <v>39</v>
       </c>
       <c r="F32" t="s">
-        <v>125</v>
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B33" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C33" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H33" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I33" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B34" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C34" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H34" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="I34" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B35" t="s">
-        <v>191</v>
+        <v>192</v>
+      </c>
+      <c r="C35" t="s">
+        <v>193</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>13</v>
+        <v>164</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H35" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="I35" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B36" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C36" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>160</v>
+        <v>27</v>
       </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H36" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="I36" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B37" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C37" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="E37" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="F37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H37" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="I37" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B38" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C38" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>98</v>
+        <v>164</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G38" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H38" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="I38" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B39" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C39" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H39" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="I39" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B40" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D40" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H40" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I40" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B41" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="C41" t="s">
         <v>221</v>
       </c>
       <c r="D41" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>43</v>
+        <v>106</v>
       </c>
       <c r="F41" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G41" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H41" t="s">
+        <v>124</v>
+      </c>
+      <c r="I41" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>223</v>
+      </c>
+      <c r="B42" t="s">
         <v>224</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>225</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>27</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>21</v>
+      </c>
+      <c r="H42" t="s">
         <v>226</v>
       </c>
-      <c r="D42" t="s">
-[...11 lines deleted...]
-      <c r="H42" t="s">
+      <c r="I42" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>228</v>
+      </c>
+      <c r="B43" t="s">
         <v>229</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>230</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>123</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
+        <v>21</v>
+      </c>
+      <c r="H43" t="s">
         <v>231</v>
       </c>
-      <c r="D43" t="s">
-[...11 lines deleted...]
-      <c r="H43" t="s">
+      <c r="I43" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>233</v>
+      </c>
+      <c r="B44" t="s">
+        <v>224</v>
+      </c>
+      <c r="C44" t="s">
         <v>234</v>
       </c>
-      <c r="B44" t="s">
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>21</v>
+      </c>
+      <c r="H44" t="s">
         <v>235</v>
       </c>
-      <c r="C44" t="s">
+      <c r="I44" t="s">
         <v>236</v>
-      </c>
-[...16 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>237</v>
+      </c>
+      <c r="B45" t="s">
+        <v>238</v>
+      </c>
+      <c r="C45" t="s">
         <v>239</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
+        <v>100</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>21</v>
+      </c>
+      <c r="H45" t="s">
         <v>240</v>
       </c>
-      <c r="D45" t="s">
-[...11 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>242</v>
+      </c>
+      <c r="B46" t="s">
         <v>243</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>244</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" t="s">
+        <v>33</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>21</v>
+      </c>
+      <c r="H46" t="s">
         <v>245</v>
       </c>
-      <c r="D46" t="s">
-[...8 lines deleted...]
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>247</v>
+      </c>
+      <c r="B47" t="s">
         <v>248</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>249</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" t="s">
+        <v>21</v>
+      </c>
+      <c r="H47" t="s">
         <v>250</v>
       </c>
-      <c r="D47" t="s">
-[...11 lines deleted...]
-      <c r="H47" t="s">
+      <c r="I47" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>252</v>
+      </c>
+      <c r="B48" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="C48" t="s">
         <v>254</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
-      <c r="E48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H48" t="s">
         <v>255</v>
       </c>
       <c r="I48" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>257</v>
       </c>
       <c r="B49" t="s">
         <v>258</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" t="s">
+        <v>27</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>21</v>
+      </c>
+      <c r="H49" t="s">
         <v>259</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="E49" t="s">
+      <c r="I49" t="s">
         <v>260</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>261</v>
+      </c>
+      <c r="B50" t="s">
+        <v>262</v>
+      </c>
+      <c r="C50" t="s">
         <v>263</v>
       </c>
-      <c r="B50" t="s">
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" t="s">
         <v>264</v>
       </c>
-      <c r="C50" t="s">
+      <c r="F50" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" t="s">
+        <v>21</v>
+      </c>
+      <c r="H50" t="s">
         <v>265</v>
       </c>
-      <c r="D50" t="s">
-[...2 lines deleted...]
-      <c r="E50" t="s">
+      <c r="I50" t="s">
         <v>266</v>
-      </c>
-[...10 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>267</v>
+      </c>
+      <c r="B51" t="s">
+        <v>268</v>
+      </c>
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
         <v>269</v>
       </c>
-      <c r="B51" t="s">
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>21</v>
+      </c>
+      <c r="H51" t="s">
         <v>270</v>
       </c>
-      <c r="C51" t="s">
+      <c r="I51" t="s">
         <v>271</v>
-      </c>
-[...16 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>272</v>
+      </c>
+      <c r="B52" t="s">
+        <v>273</v>
+      </c>
+      <c r="C52" t="s">
         <v>274</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
+        <v>57</v>
+      </c>
+      <c r="E52" t="s">
+        <v>144</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>275</v>
       </c>
-      <c r="C52" t="s">
+      <c r="I52" t="s">
         <v>276</v>
-      </c>
-[...16 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>277</v>
+      </c>
+      <c r="B53" t="s">
+        <v>278</v>
+      </c>
+      <c r="C53" t="s">
         <v>279</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
+        <v>57</v>
+      </c>
+      <c r="E53" t="s">
+        <v>144</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" t="s">
+        <v>21</v>
+      </c>
+      <c r="H53" t="s">
         <v>280</v>
       </c>
-      <c r="C53" t="s">
+      <c r="I53" t="s">
         <v>281</v>
-      </c>
-[...13 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>282</v>
+      </c>
+      <c r="B54" t="s">
+        <v>283</v>
+      </c>
+      <c r="C54" t="s">
         <v>284</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" t="s">
+        <v>90</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" t="s">
+        <v>21</v>
+      </c>
+      <c r="H54" t="s">
         <v>285</v>
       </c>
-      <c r="D54" t="s">
-[...11 lines deleted...]
-      <c r="H54" t="s">
+      <c r="I54" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>287</v>
+      </c>
+      <c r="B55" t="s">
         <v>288</v>
       </c>
-      <c r="B55" t="s">
+      <c r="D55" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>51</v>
+      </c>
+      <c r="F55" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" t="s">
+        <v>21</v>
+      </c>
+      <c r="H55" t="s">
         <v>289</v>
       </c>
-      <c r="C55" t="s">
+      <c r="I55" t="s">
         <v>290</v>
-      </c>
-[...13 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>291</v>
+      </c>
+      <c r="B56" t="s">
+        <v>292</v>
+      </c>
+      <c r="C56" t="s">
         <v>293</v>
       </c>
-      <c r="B56" t="s">
+      <c r="D56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" t="s">
         <v>294</v>
       </c>
-      <c r="C56" t="s">
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
+        <v>21</v>
+      </c>
+      <c r="H56" t="s">
         <v>295</v>
       </c>
-      <c r="D56" t="s">
-[...2 lines deleted...]
-      <c r="E56" t="s">
+      <c r="I56" t="s">
         <v>296</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>297</v>
+      </c>
+      <c r="B57" t="s">
+        <v>298</v>
+      </c>
+      <c r="C57" t="s">
         <v>299</v>
       </c>
-      <c r="B57" t="s">
+      <c r="D57" t="s">
+        <v>57</v>
+      </c>
+      <c r="E57" t="s">
+        <v>144</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>21</v>
+      </c>
+      <c r="H57" t="s">
         <v>300</v>
       </c>
-      <c r="C57" t="s">
+      <c r="I57" t="s">
         <v>301</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>302</v>
+      </c>
+      <c r="B58" t="s">
+        <v>303</v>
+      </c>
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>21</v>
+      </c>
+      <c r="H58" t="s">
         <v>304</v>
       </c>
-      <c r="B58" t="s">
+      <c r="I58" t="s">
         <v>305</v>
-      </c>
-[...19 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>306</v>
+      </c>
+      <c r="B59" t="s">
+        <v>307</v>
+      </c>
+      <c r="C59" t="s">
+        <v>308</v>
+      </c>
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
+        <v>39</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
+        <v>21</v>
+      </c>
+      <c r="H59" t="s">
         <v>309</v>
       </c>
-      <c r="B59" t="s">
+      <c r="I59" t="s">
         <v>310</v>
-      </c>
-[...19 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>311</v>
+      </c>
+      <c r="B60" t="s">
+        <v>298</v>
+      </c>
+      <c r="C60" t="s">
+        <v>312</v>
+      </c>
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
+        <v>164</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>21</v>
+      </c>
+      <c r="H60" t="s">
+        <v>313</v>
+      </c>
+      <c r="I60" t="s">
         <v>314</v>
-      </c>
-[...19 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>315</v>
+      </c>
+      <c r="B61" t="s">
+        <v>303</v>
+      </c>
+      <c r="C61" t="s">
+        <v>316</v>
+      </c>
+      <c r="D61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>27</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>21</v>
+      </c>
+      <c r="H61" t="s">
+        <v>317</v>
+      </c>
+      <c r="I61" t="s">
         <v>318</v>
-      </c>
-[...22 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>319</v>
+      </c>
+      <c r="B62" t="s">
+        <v>320</v>
+      </c>
+      <c r="C62" t="s">
+        <v>321</v>
+      </c>
+      <c r="D62" t="s">
+        <v>57</v>
+      </c>
+      <c r="E62" t="s">
+        <v>144</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>21</v>
+      </c>
+      <c r="H62" t="s">
+        <v>322</v>
+      </c>
+      <c r="I62" t="s">
         <v>323</v>
-      </c>
-[...22 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>324</v>
+      </c>
+      <c r="B63" t="s">
+        <v>325</v>
+      </c>
+      <c r="C63" t="s">
+        <v>326</v>
+      </c>
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>327</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>21</v>
+      </c>
+      <c r="H63" t="s">
         <v>328</v>
       </c>
-      <c r="B63" t="s">
+      <c r="I63" t="s">
         <v>329</v>
-      </c>
-[...19 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>330</v>
+      </c>
+      <c r="B64" t="s">
+        <v>331</v>
+      </c>
+      <c r="C64" t="s">
+        <v>332</v>
+      </c>
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>164</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>21</v>
+      </c>
+      <c r="H64" t="s">
         <v>333</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="I64" t="s">
         <v>334</v>
-      </c>
-[...16 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>335</v>
+      </c>
+      <c r="B65" t="s">
+        <v>336</v>
+      </c>
+      <c r="C65" t="s">
         <v>337</v>
       </c>
-      <c r="B65" t="s">
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>84</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>21</v>
+      </c>
+      <c r="H65" t="s">
         <v>338</v>
       </c>
-      <c r="C65" t="s">
+      <c r="I65" t="s">
         <v>339</v>
-      </c>
-[...16 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>340</v>
+      </c>
+      <c r="B66" t="s">
+        <v>341</v>
+      </c>
+      <c r="C66" t="s">
         <v>342</v>
       </c>
-      <c r="B66" t="s">
+      <c r="D66" t="s">
+        <v>57</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>21</v>
+      </c>
+      <c r="H66" t="s">
         <v>343</v>
       </c>
-      <c r="C66" t="s">
+      <c r="I66" t="s">
         <v>344</v>
-      </c>
-[...16 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>345</v>
+      </c>
+      <c r="B67" t="s">
+        <v>346</v>
+      </c>
+      <c r="C67" t="s">
         <v>347</v>
       </c>
-      <c r="B67" t="s">
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" t="s">
+        <v>74</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>21</v>
+      </c>
+      <c r="H67" t="s">
         <v>348</v>
       </c>
-      <c r="C67" t="s">
+      <c r="I67" t="s">
         <v>349</v>
-      </c>
-[...16 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>350</v>
+      </c>
+      <c r="B68" t="s">
+        <v>351</v>
+      </c>
+      <c r="C68" t="s">
         <v>352</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
+        <v>74</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
         <v>353</v>
       </c>
-      <c r="C68" t="s">
+      <c r="I68" t="s">
         <v>354</v>
-      </c>
-[...16 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>355</v>
+      </c>
+      <c r="B69" t="s">
+        <v>356</v>
+      </c>
+      <c r="C69" t="s">
         <v>357</v>
       </c>
-      <c r="B69" t="s">
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>164</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>21</v>
+      </c>
+      <c r="H69" t="s">
         <v>358</v>
       </c>
-      <c r="C69" t="s">
+      <c r="I69" t="s">
         <v>359</v>
-      </c>
-[...300 lines deleted...]
-        <v>409</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">