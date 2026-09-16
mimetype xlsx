--- v3 (2026-07-29)
+++ v4 (2026-09-16)
@@ -12,116 +12,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Date of birth</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>HRC "Viasna"</t>
   </si>
   <si>
     <t>Sentence</t>
   </si>
   <si>
     <t>Date added</t>
   </si>
   <si>
     <t>Aliaksandr Anatolyevich Yazheuski</t>
   </si>
   <si>
     <t>2 april 1968</t>
   </si>
   <si>
     <t>Since 2011, he worked as a teacher at the branch of the Gomel State School of Olympic Reserve.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>In custody</t>
   </si>
   <si>
-    <t>No</t>
+    <t>Yes</t>
   </si>
   <si>
     <t>Trial outcome date unknown: unknown years of imprisonment in colony under enhanced security conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2026-07-19 13:22:52</t>
   </si>
   <si>
     <t>Alexey Olegovich Tarasevich</t>
   </si>
   <si>
     <t>3 april 1981</t>
   </si>
   <si>
     <t>IUOT-45, 225073, Brestskaya obl. Kamenetsky region, d. Sushki, ul. Tsentralnaya, 1</t>
   </si>
   <si>
     <t>Penal labor facility</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yes</t>
   </si>
   <si>
     <t>Trial outcome 25.06.2025: 2 years 6 months restrictions of freedom with referral to an open-type correctional facility. Appeal 11.08.2025: the sentence was upheld.</t>
   </si>
   <si>
     <t>2025-09-10 10:53:22</t>
   </si>
   <si>
     <t>Aliaksandr Uladzimiravich Rudchyk</t>
   </si>
   <si>
     <t>3 april 1964</t>
   </si>
   <si>
     <t>Alexander Rudchik was born in Skovorodino, a town in the Amur region of Russia, near the Chinese border. He graduated from the Military Finance and Economics Institute of the Russian Ministry of Defense in 1985 and subsequently served as a lieutenant in Tynda, Amur region.
 According to BelPol, the man lived in Belarus for many years and worked as an auditor as a sole proprietor since 2003. He closed his business at the end of 2019.
 Alexander did not hide his anti-Putin and anti-Lukashenko views on social media.
 Since 2022, the man has lived outside of Belarus. As early as the spring of 2025, he was posting photos from Poland. But later, for unknown reasons, Rudchik ended up in Belarus.</t>
   </si>
   <si>
     <t>IK №15, 212013, Mogilev, p/o Veyno, Slavgorodskoye shosse 183</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 10 years of imprisonment in colony under general regime conditions.</t>
   </si>
@@ -227,149 +224,134 @@
   <si>
     <t>SIZO-6, Baranovichi, Brestskaya ul. 258 B, 225413</t>
   </si>
   <si>
     <t>Trial outcome 19.12.2023: 10 years of imprisonment in colony under general regime conditions. Appeal 21.03.2024: 9 years of imprisonment in colony under general regime conditions. Trial outcome 31.05.2024: 2 years restrictions of freedom with referral to an open-type correctional facility, 100 basic values fine.</t>
   </si>
   <si>
     <t>2023-03-02 20:04:59</t>
   </si>
   <si>
     <t>Mikhail Yuryevich Karol</t>
   </si>
   <si>
     <t>6 april 1987</t>
   </si>
   <si>
     <t>IUOT-7, Pruzhany region, Kuplin, 225136</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 5 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2026-03-02 22:46:32</t>
   </si>
   <si>
+    <t>Ivan Siarheyevich Zamiatsin</t>
+  </si>
+  <si>
+    <t>7 april 2003</t>
+  </si>
+  <si>
+    <t>The Brest Regional Prosecutor's Office listed the actions for which the young man is being prosecuted under four articles: nine donations to a YouTube channel "used for informational support" of the Kalinovsky Regiment. Furthermore, in 2024, the young man wrote messages in Telegram chats containing "public insults" against Alexander Lukashenko, as well as messages allegedly falling under Article 361 of the Criminal Code (Calls for sanctions). Finally, in October 2024, the Brest resident apparently attempted to join the "Peramoga" plan ( "activated correspondence with a Telegram bot, filled out the proposed form, providing information about himself and his skills, thereby joining it," and completed a "test task" ).</t>
+  </si>
+  <si>
+    <t>IK №2, 213800, Bobruysk, ul. Sikorskogo, 1</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 7 years 6 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-09-17 20:57:14</t>
+  </si>
+  <si>
     <t>Matsvei Piatrovich Baranau</t>
   </si>
   <si>
     <t>7 april 2000</t>
   </si>
   <si>
-    <t>SIZO-3 of Russia, 308017, ul. Konstantina Zaslonova, 160A, Belgorodskaya obl., Belgorod</t>
-[...2 lines deleted...]
-    <t>Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions.</t>
+    <t>Trial outcome date unknown: 5 years 6 months of imprisonment in colony under general regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2026-03-26 17:09:51</t>
-  </si>
-[...28 lines deleted...]
-    <t>2024-09-06 17:57:38</t>
   </si>
   <si>
     <t>Uladzimir Aliaksandravich Auramtsau</t>
   </si>
   <si>
     <t>7 april 1994</t>
   </si>
   <si>
     <t>Vladimir, a graduate of the Bobruisk School of Olympic Reserve and BGATU, was involved in wrestling and worked as a trainer at the Eva fitness center.
 He was arrested on March 30, 2022, on charges of sabotage on the railway. Despite the fact that he did not resist, the special forces used force and weapons. He was later convicted under five serious articles of the Criminal Code.
 In September 2024, Vladimir was transferred to a strict prison regime.</t>
   </si>
   <si>
     <t>Turma №8, Zhodino, Sovetskaya ul. 22A, 222163</t>
   </si>
   <si>
     <t>Trial outcome 10.02.2023: 22 years of imprisonment in colony under enhanced security conditions, 350 basic values fine, approximately 13000 rubles of compensation. Appeal 26.04.2023: the sentence was upheld. Regime change trial 25.09.2024: 3 years of prison regime.</t>
   </si>
   <si>
     <t>2022-04-06 19:33:48</t>
+  </si>
+  <si>
+    <t>Andrey Vladimirovich Osipenko</t>
+  </si>
+  <si>
+    <t>8 april 1967</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 1 year 6 months of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2025-09-09 20:34:41</t>
   </si>
   <si>
     <t>Oleg Aleksandrovich Degterenko</t>
   </si>
   <si>
     <t>8 april 2002</t>
   </si>
   <si>
     <t>The essence of the accusation is still unknown to human rights activists.
 The trial, which lasted from February 9, found Degterenko guilty of “joining an extremist formation” and under Part 3 of Art. 361-1 of the Criminal Code, he was sentenced to imprisonment for a term of three years.
 He was also found guilty of “providing funds by any means for the purpose of use in terrorist activities, material support and other support” by a person who had previously committed a crime under Art. 361-1 of the Criminal Code, and according to Part 2 of Art. 290-1 of the Criminal Code (as amended by the Law of the Republic of Belarus dated January 09, 2019 No. 171-Z), he was sentenced to imprisonment for a term of 8 years with a fine of 100 basic units.
 By partial addition of the sentences, the accused was finally sentenced to imprisonment for a term of 8 years 6 months.
 On May 10, 2024, the appeal was considered and the verdict came into force.</t>
   </si>
   <si>
     <t>IK №3</t>
   </si>
   <si>
     <t>Trial outcome 07.03.2024: 8 years 6 months of imprisonment in colony under enhanced security conditions. Appeal 10.05.2024: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-02-08 00:37:52</t>
   </si>
   <si>
-    <t>Andrey Vladimirovich Osipenko</t>
-[...10 lines deleted...]
-  <si>
     <t>Stanislav Valerievich Mochalov</t>
   </si>
   <si>
     <t>8 april 1976</t>
   </si>
   <si>
     <t>Stanislav, an activist from Gomel, was detained on May 28, 2021, after security forces conducted a search in his apartment, where he lived with his parents. Prior to this, he had served three administrative arrests under Article 24.23 of the Code of Administrative Offenses of the Republic of Belarus for participating in protests.
 Stanislav was convicted under two criminal articles for participating in a chain at the Solidarity March, which took place on September 20, 2020 in Gomel. He refused to sign a petition for pardon and defended his rights even in difficult prison conditions, despite health problems. He was left without care for his underage daughter and elderly parents, his father is disabled.
 He was released in December 2023, having fully served his sentence.
 In December 2024, it became known that Stanislav was again detained in a new criminal case.</t>
   </si>
   <si>
     <t>IK-8, 211388, Vitebsk region, Orsha, ul. Lenina, 195A</t>
   </si>
   <si>
     <t>Trial outcome 03.01.2022: 3 years of imprisonment in colony under general regime conditions. Appeal 23.03.2022: the sentence was upheld. Trial outcome 26.11.2025: 4 years of imprisonment in colony in strict regime conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2021-06-01 03:07:17</t>
   </si>
   <si>
     <t>Egor Anatolevich Volkov</t>
   </si>
   <si>
     <t>9 april 1969</t>
@@ -406,814 +388,865 @@
   <si>
     <t>2024-08-02 15:12:37</t>
   </si>
   <si>
     <t>Valery Felixovich Poznyakevich</t>
   </si>
   <si>
     <t>10 april 1968</t>
   </si>
   <si>
     <t>Valery is a Belarusian poet. He is a member of the Belarusian Union of Journalists. His works have appeared in all well-known Belarusian magazines and newspapers. In 1998, his poems were published in a secondary school reader and four anthologies.
 In 1994, he won a diploma at the First National Festival of Belarusian Bard Songs. Many of his poems have been set to music.
 He was detained several times on politically motivated administrative charges. He was arrested in connection with a criminal case in the summer of 2025. He was placed on bail pending trial.
 Valery has a bedridden, disabled mother who requires constant care.</t>
   </si>
   <si>
     <t>IUOT-43, 212003, Mogilev, ul. Cheliuskentsev, 76A</t>
   </si>
   <si>
     <t>Trial outcome 14.08.2025: 3 years restrictions of freedom with referral to an open-type correctional facility. Appeal 24.10.2025: the sentence was upheld.</t>
   </si>
   <si>
     <t>2025-11-25 18:51:34</t>
   </si>
   <si>
+    <t>Maxim Valerievich Zhuk</t>
+  </si>
+  <si>
+    <t>10 april 1996</t>
+  </si>
+  <si>
+    <t>IUOT-39, Krupki-2, 222002</t>
+  </si>
+  <si>
+    <t>Trial outcome 29.01.2025: unknown years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2025-01-08 20:06:41</t>
+  </si>
+  <si>
     <t>Mikhail Mikhajlavich Horbach</t>
   </si>
   <si>
     <t>10 april 1981</t>
   </si>
   <si>
     <t>Mikhail graduated from the Faculty of Radiophysics and Computer Technology at BSU in 2003. Since 2014, Mikhail has worked as a sole proprietor, providing technical maintenance for office equipment. He also worked as a system administrator for several companies in Minsk.
 Mikhail is a football fan. He traveled to various international competitions, including the 2012 European Championship. In September 2024, he vacationed in Egypt. Shortly thereafter, he disappeared from social media.</t>
   </si>
   <si>
     <t>Turma №4, Mogilev, Krupskaya 99A, 212011</t>
   </si>
   <si>
     <t>Trial outcome date unknown: unknown. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2026-02-08 19:54:45</t>
   </si>
   <si>
     <t>Vyacheslav Valentinovich Kandybo</t>
   </si>
   <si>
     <t>10 april 1977</t>
   </si>
   <si>
     <t>Vyacheslav was arrested in the summer of 2021 as part of a criminal case opened under the articles "inciting hatred or discord" and "illegal collection and dissemination of information about private life."
 In March 2022, he was convicted of transmitting information about law enforcement officials to an opposition Telegram channel. Vyacheslav was also stripped of his special rank of "lieutenant colonel of justice" in the reserves.</t>
   </si>
   <si>
     <t>Trial outcome 15.03.2022: 7 years of imprisonment in colony under enhanced security conditions, military service restriction.</t>
   </si>
   <si>
     <t>2021-09-06 18:28:41</t>
   </si>
   <si>
-    <t>Maxim Valerievich Zhuk</t>
-[...11 lines deleted...]
-    <t>2025-01-08 20:06:41</t>
+    <t>Vadim Gennadievich Dovguchits</t>
+  </si>
+  <si>
+    <t>11 april 1990</t>
+  </si>
+  <si>
+    <t>On August 20, 2024, the appeal was heard and the verdict came into force.
+It is known that in the colony Vadim is regularly placed in solitary confinement.
+Vadim has a little son.</t>
+  </si>
+  <si>
+    <t>Trial outcome 05.06.2024: 6 years of imprisonment in colony under general regime conditions. Appeal 20.08.2024: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2024-05-20 23:19:07</t>
   </si>
   <si>
     <t>Stepan Sergeevich Latypov</t>
   </si>
   <si>
     <t>11 april 1980</t>
   </si>
   <si>
     <t>An arborist and director of the Belarbo company, who lives near the Square of Changes, was detained on September 15, 2020, as part of a criminal case on mass riots and found guilty under three articles of the Criminal Code of the Republic of Belarus.
 In September 2022, Stepan's punishment was increased and he was transferred to a prison regime for two years.
 In the fall of 2024, Stepan was again transferred to IK-22.</t>
   </si>
   <si>
     <t>Trial outcome 16.08.2021: 8 years 6 months of imprisonment in colony under enhanced security conditions, 300 basic values fine. Appeal 16.11.2021: the sentence was upheld. Regime change trial 15.09.2022: 2 years of prison regime. Regime change trial date unknown: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2021-02-25 11:25:59</t>
   </si>
   <si>
     <t>Olga Viktorovna Pietukh</t>
   </si>
   <si>
     <t>11 april 1993</t>
   </si>
   <si>
     <t>Olga, who worked as an art director at the Europa Hotel in Minsk, was detained in August 2021 as part of a criminal case initiated under the article “act of terrorism” and convicted in June 2023 under several criminal articles.
 According to the indictment, from July 2020 to January 2022, an "organized criminal group" allegedly preparing extremist crimes operated in Belarus, Turkey, Poland, Ukraine and other countries. It included radical military personnel, security officials, athletes and businessmen who sought to seize power illegally. This case is related to the attempted arson of the house of MP Oleg Gaidukevich in June 2021 and the "organization of mass riots."</t>
   </si>
   <si>
     <t>IK-4, ul. Antoshkina, 3, 246035, Gomel</t>
   </si>
   <si>
     <t>Trial outcome 21.06.2023: 10 years of imprisonment in colony under general regime conditions. Appeal 04.10.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2022-08-09 02:20:58</t>
   </si>
   <si>
-    <t>Vadim Gennadievich Dovguchits</t>
-[...30 lines deleted...]
-    <t>2022-02-17 23:45:14</t>
+    <t>Hleb Ramanovich Hancharou</t>
+  </si>
+  <si>
+    <t>IUOT-36, 220039, Minsk, ul. Korotkevicha, 14</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years restrictions of freedom with referral to an open-type correctional facility, 500 basic values fine. Appeal 08.06.2026: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2026-06-20 11:51:24</t>
   </si>
   <si>
     <t>Yuri Alexeyevich Redkov</t>
   </si>
   <si>
     <t>12 april 1976</t>
   </si>
   <si>
     <t>Observer, director, organizer of honey fairs and director of the Tsar-Med company.
 Convicted for participating in protests on August 23, 2020 as a commentator
 In the fall of 2024, Yuri's regime was changed and he was sent to serve his sentence in a penal colony.
 In the fall of 2025, it became known that Yuri had been convicted of another criminal case and sentenced to imprisonment. The details of the case are unknown.</t>
   </si>
   <si>
     <t>Trial outcome 15.09.2022: 3 years restrictions of freedom with referral to an open-type correctional facility. Appeal 29.11.2022: the sentence was upheld. Regime change trial 30.09.2024: unknown years of imprisonment in colony under general regime conditions. Trial outcome date unknown: unknown years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2022-09-14 21:36:42</t>
   </si>
   <si>
+    <t>Alexey Nikolaevich Mandik</t>
+  </si>
+  <si>
+    <t>12 april 1993</t>
+  </si>
+  <si>
+    <t>28 year old Alexey Mandik was detained in November 2021. He is an employee of the fifth city polyclinic, head of the prevention department, a general practitioner.
+The reason for the detention by the staff of the Main Directorate for Combating Organized Crime and Corruption is participation in Telegram channels recognized as extremist in the Republic of Belarus, where he wrote destructive and offensive comments to the employees of the Department of Internal Affairs.
+His letter of remorse was published on the website supporting the current state authorities.</t>
+  </si>
+  <si>
+    <t>7 years of imprisonment in a penal colony.</t>
+  </si>
+  <si>
+    <t>2022-02-17 23:45:14</t>
+  </si>
+  <si>
     <t>Alexander Anatolievich Lytin</t>
   </si>
   <si>
     <t>13 april 1993</t>
   </si>
   <si>
     <t>IK No. 1, 211445, Novopolotsk, st. Technical, 8</t>
   </si>
   <si>
     <t>Trial outcome 22.12.2022: 10 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2022-12-13 14:55:40</t>
   </si>
   <si>
     <t>Evgeniy Mikhailovich Ermak</t>
   </si>
   <si>
     <t>14 april 1991</t>
   </si>
   <si>
     <t>On March 11, 2022, Evgeny was detained for insulting comments.
 During the search, hashish was found in his possession. Evgeny said that he bought it for himself and his friend-colleague Yuri, with whom he had previously used it repeatedly.
 The man was detained and placed in custody, charging him with articles for insulting four policemen, a judge and drug trafficking.
 On September 27, 2022, an appeal hearing was held.</t>
   </si>
   <si>
+    <t>No</t>
+  </si>
+  <si>
     <t>Trial outcome 22.07.2022: 5 years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2022-07-14 17:00:49</t>
   </si>
   <si>
     <t>Ivan Nikolaevich Borodich</t>
   </si>
   <si>
     <t>14 april 1974</t>
   </si>
   <si>
     <t>The investigation believes that in January 2023, Ivan Likholat contacted the SBU, where he was instructed to blow up railway tracks. He recruited two Grodno residents who had professional skills in mine and explosives for the task. One of them was Ivan Borodich.
 Likholat and Borodich were detained in Grodno.</t>
   </si>
   <si>
     <t>Trial outcome 18.12.2024: 11 years of imprisonment in colony under enhanced security conditions. Appeal date unknown: the sentence was upheld.</t>
   </si>
   <si>
     <t>2023-09-27 21:12:08</t>
   </si>
   <si>
-    <t>Alexander Anatolyevich Newar</t>
-[...8 lines deleted...]
-    <t>2024-11-11 22:02:36</t>
+    <t>Michael Valentinovich Mekeko</t>
+  </si>
+  <si>
+    <t>15 april 1993</t>
+  </si>
+  <si>
+    <t>He lived and worked in Poland for a year and a half and returned to Belarus, where he was detained at the end of November 2022. According to the security forces, it was in Poland that he registered in the Peramoga plan. He also allegedly wrote messages threatening the security forces.</t>
+  </si>
+  <si>
+    <t>Trial outcome 09.08.2023: 6 years of imprisonment in colony under enhanced security conditions. Appeal 03.11.2023: unknown.</t>
+  </si>
+  <si>
+    <t>2023-06-14 14:00:21</t>
   </si>
   <si>
     <t>Dzmitry Leanidavich Kakhanouski</t>
   </si>
   <si>
     <t>15 april 1991</t>
   </si>
   <si>
     <t>Dmitry, a Beltelecom employee, was detained at his workplace on October 28, 2021, as part of a criminal case opened under the articles "illegal seizure of computer information," "inciting social hatred and discord," and "illegal actions in relation to private information and personal data."
 In December 2022, he was found guilty of allegedly "extracting personal data of security officials, civil servants, and judges from a database" and sentenced to imprisonment in a penal colony.</t>
   </si>
   <si>
     <t>Trial outcome 05.12.2022: 6 years 6 months of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2021-10-31 00:58:21</t>
+  </si>
+  <si>
+    <t>Alexander Anatolyevich Newar</t>
+  </si>
+  <si>
+    <t>15 april 1985</t>
+  </si>
+  <si>
+    <t>Trial outcome 20.11.2024: unknown years of imprisonment in colony under general regime conditions. Appeal 14.02.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2024-11-11 22:02:36</t>
+  </si>
+  <si>
+    <t>Siarhei Viktaravich Satsuk</t>
+  </si>
+  <si>
+    <t>15 april 1968</t>
+  </si>
+  <si>
+    <t>Sergei, an investigative journalist and editor of the Belarusian portal "Ezhednevnik" (ej.by), was detained on December 8, 2021, following a search and questioning by the Investigative Committee. He was charged with bribery and placed in pretrial detention. Sergei had previously been detained in connection with this case, from March 25 to April 4, 2020.
+It later became known that he was also accused of “inciting hatred and discord” and “abuse of power or official authority.”
+Human rights organizations assessed the prosecution as evidence of a political motive in the criminal prosecution of the journalist, aimed at forcing him to stop or change the nature of his activities in disseminating information about corruption.
+According to Sergei's colleagues, the prosecution was motivated by his high-profile investigative journalism, primarily concerning large-scale corruption in the healthcare sector. Based on these findings, he reported on unprecedented kickbacks in the supply of expensive equipment, the purchase of an unregistered vaccine that was claimed to have been tested on Belarusian children, and the falsification of data on the spread of COVID-19 in Belarus. Moreover, according to him, these actions took place with the approval of the Ministry of Health.
+In October 2023, Sergei was found guilty and sentenced to imprisonment in a penal colony.</t>
+  </si>
+  <si>
+    <t>Trial outcome 26.10.2022: 8 years of imprisonment in colony under general regime conditions. Appeal 10.02.2023: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-12-15 15:37:54</t>
   </si>
   <si>
     <t>Vasiliy Ivanovich Demidovich</t>
   </si>
   <si>
     <t>15 april 1952</t>
   </si>
   <si>
     <t>Previously, he was brought to administrative responsibility for participating in protests.
 According to the investigation, from September 2021 to January 2022, Vasily posted messages in destructive Telegram channels insulting government officials, including senior officials of the Republic of Belarus.
 He also threatened to use violence against law enforcement and judicial officers, publicly humiliating their honor and dignity. In addition, the man called on citizens to take action to organize mass riots. In extremist Telegram channels, he looked for people willing to commit "crimes", but did not follow through with his intentions, as he was detained by law enforcement officers.
 The accused was also ordered to pay monetary compensation for moral damages in the total amount of 32,000 Belarusian rubles to the victims.
 On January 31, 2023, another trial of a pensioner began in Dzerzhinsk. This time, he was charged under Article 369 of the Criminal Code (Insulting a Government Official).
 On 13.02.2023 the second verdict was announced.
 On March 23, 2023, the Drogichin District Court began to consider the case of political prisoner under Article 369 of the Criminal Code of the Republic of Belarus Vasily Demidovich was placed in the Drogichin temporary detention facility.
 In April, the political prisoner was transferred to Gomel's pretrial detention center No. 3. On April 20, 2023, the Sovietsky District Court of Gomel began to consider another case of the pensioner. He is charged under Article 369 of the Criminal Code of the Republic of Belarus and Article 391 of the Criminal Code of the Republic of Belarus. On May 2, another sentence was handed down.
 On May 5, 2023, Demidovich's fifth trial will begin - the man is again accused under Article 369 of the Criminal Code . The trial will take place in Pukhovichi, judge - Olga Babuk .
 The next meeting is scheduled for May 24, 2023 in Pukhovichi.
 On July 5, 2023, the Gomel Regional Court considered the appeal of the political prisoner by Judge Ruslan Tsaruk.
 On August 23, 2023, the Nesvizh District Court heard the sixth criminal case against a political prisoner.
 In Starye Dorogi, the seventh trial of Vasily will begin on October 19, 2023. In total, Vasilywas sentenced to 7 years of imprisonment, while the results of the last two trials are still unknown.
 Due to the fact that the political prisoner was included in the "terrorist list", he cannot make money transfers. In addition, Vasily has no relatives who could support him. Over the past year, he has survived dozens of transfers. Political prisoners are transferred in difficult conditions, which leaves a very bad mark on Vasily's health.
 On December 15, 2023, the trial of Vasily, which began in October, resumed in Starye Dorogi.
 At the end of June 2025, Vasily’s residential building was sold at an auction on the BelYurObespechenie platform.</t>
   </si>
   <si>
     <t>1) 6 years of imprisonment in a penal colony of strict regime.
 2) 1 year of imprisonment with a penalty of 1 110 BYN.
 By partial addition of punishments, he was finally sentenced to 6,5 years of imprisonment in a penal colony of strict regime.
 3) 2.5 years of imprisonment in a penal colony.
 By partial addition, the pensioner was finally sentenced to 7 years in prison.</t>
   </si>
   <si>
     <t>2022-07-19 00:27:34</t>
   </si>
   <si>
-    <t>Michael Valentinovich Mekeko</t>
-[...47 lines deleted...]
-  <si>
     <t>Andrei Mikalayevich Khanevich</t>
   </si>
   <si>
     <t>16 april 1975</t>
   </si>
   <si>
     <t>Chairman of the primary trade union organization of the Belarusian Independent Trade Union of Employees of JSC «Grodno Azot».
 The reason for the initiation of a criminal case against the trade union leader, according to the state prosecutor, was his conversation with a journalist of the Belsat TV channel, during which he "gave her some information."
 Andrei's phone was tapped, and the conversations were recorded by the special services. After his dismissal from the factory, a criminal case was initiated against him.
 He is accused of facilitating extremist activities and discrediting the Republic of Belarus. Earlier, the primary organization of the Belarusian Independent Trade Union of Employees of JSC «Grodno Azot» was recognized as extremist. The Grodno Regional Court decided to ban the activities of the organization and its liquidation.
 He was taken into custody in the courtroom, before that he was on his own recognizance not to leave.</t>
   </si>
   <si>
     <t>5 years of imprisonment in a penal colony of strict regime.</t>
   </si>
   <si>
     <t>2022-11-16 15:17:34</t>
   </si>
   <si>
+    <t>Elena Vladimirovna Morozova</t>
+  </si>
+  <si>
+    <t>16 april 1979</t>
+  </si>
+  <si>
+    <t>According to a pro-government Telegram channel, she was detained along with her son for participating in protests in 2020. On March 6, 2024, she was convicted under an administrative article ( Article 19.1 of the Code of Administrative Offenses of the Republic of Belarus - Petty hooliganism). After that, she was charged under criminal articles.</t>
+  </si>
+  <si>
+    <t>Trial outcome 17.12.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 25.02.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2024-03-08 00:00:02</t>
+  </si>
+  <si>
+    <t>Alexander Valerievich Yavorsky</t>
+  </si>
+  <si>
+    <t>17 april 1986</t>
+  </si>
+  <si>
+    <t>It is known about Alexander that he is from Petrikov, where he was engaged in entrepreneurial activity in the field of trade in food products, drinks and tobacco, and owned the Saleman store.
+In October 2020, the man joined the nationwide strike called by Svetlana Tikhanovskaya — and even recorded a video message about it. One of the state propaganda newspapers mockingly quoted his words from the video.</t>
+  </si>
+  <si>
+    <t>Trial outcome 12.02.2025: unknown.</t>
+  </si>
+  <si>
+    <t>2025-01-23 16:39:23</t>
+  </si>
+  <si>
+    <t>Vitali Vitalyevich Maretski</t>
+  </si>
+  <si>
+    <t>17 april 1978</t>
+  </si>
+  <si>
+    <t>2025-10-30 12:43:44</t>
+  </si>
+  <si>
     <t>Kirill Olegovych Kroshkin</t>
   </si>
   <si>
     <t>17 april 1977</t>
   </si>
   <si>
     <t>Originally from Vitebsk , he studied in Gomel but most recently lived in Grodno. An engineer by profession, he most recently worked as a systems administrator at Whitebird. According to his social media accounts, he lived in Warsaw.
 He is also a radio amateur and a member of the Belarusian Federation of Radio Amateurs and Radio Sportsmen.
 The case hearing began in January 2024, with the last hearing taking place on March 29, 2024.
 In the penal colony, pressure continues to be put on Kirill, who is regularly placed in solitary confinement despite the fact that he has serious health problems.</t>
   </si>
   <si>
     <t>Trial outcome 29.03.2024: 9 years of imprisonment in colony under general regime conditions. Appeal 25.06.2024: unknown. Regime change trial date unknown: unknown years of prison regime.</t>
   </si>
   <si>
     <t>2023-12-10 10:51:57</t>
   </si>
   <si>
     <t>Vladislav Igorevich Yakubovsky</t>
   </si>
   <si>
     <t>17 april 1996</t>
   </si>
   <si>
     <t>Trial outcome 19.12.2025: 3 years of imprisonment in colony under general regime conditions, unknown basic values fine. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-12-22 22:06:53</t>
   </si>
   <si>
-    <t>Vitali Vitalyevich Maretski</t>
-[...5 lines deleted...]
-    <t>2025-10-30 12:43:44</t>
+    <t>Egor Viktorovich Lebedok</t>
+  </si>
+  <si>
+    <t>17 april 1982</t>
+  </si>
+  <si>
+    <t>Military analyst Egor Lebedk was awarded 15 days of administrative arrest under Article 24.3 of the Administrative Code. After a day, Yegor did not come out and was detained on a criminal case of promoting extremist activities for comments for Euroradio.
+In October 2022, channels supporting the current government of the Republic of Belarus published the news that another criminal case was opened against Egor on the basis of repetition, and noted that each interview by an extremist forms a separate crime.</t>
+  </si>
+  <si>
+    <t>Trial outcome 23.12.2022: 5 years of imprisonment in colony under enhanced security conditions. Appeal 21.03.2023: the sentence was upheld. Regime change trial 11.12.2024: prison regime until the end of the term.</t>
+  </si>
+  <si>
+    <t>2022-07-30 00:15:40</t>
   </si>
   <si>
     <t>Yuri Iosifovich Stanevsky</t>
-  </si>
-[...1 lines deleted...]
-    <t>17 april 1986</t>
   </si>
   <si>
     <t>According to the prosecution version, from July 15 to December 27, 2021, he posted comments under publications in chats recognized as extremist in the Republic of Belarus, where he insulted Lukashenko and other government officials and their relatives, and also left threats against officials performing their official duties.
 The publications contained messages related to the abuse of the National Anthem of the Republic of Belarus and the National Flag of the Republic of Belarus.</t>
   </si>
   <si>
     <t>Trial outcome 04.10.2022: 7 years of imprisonment in colony under enhanced security conditions. Appeal 16.12.2022: unknown.</t>
   </si>
   <si>
     <t>2022-07-22 17:59:47</t>
-  </si>
-[...27 lines deleted...]
-    <t>2025-01-23 16:39:23</t>
   </si>
   <si>
     <t>Andrei Slizevich</t>
   </si>
   <si>
     <t>18 april 1982</t>
   </si>
   <si>
     <t>A sole proprietor. According to the prosecution, he allegedly left negative comments about Russia after the terrorist attack at Crocus Hall and called for bombing Russian cities.
 Andrey was detained in March. Pro-government channels published a "repentant" video of him.</t>
   </si>
   <si>
     <t>Trial outcome 04.12.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 18.02.2025: unknown.</t>
   </si>
   <si>
     <t>2024-10-27 14:19:39</t>
   </si>
   <si>
     <t>Roman Bronislavovich Marusov</t>
   </si>
   <si>
     <t>19 april 1996</t>
   </si>
   <si>
     <t>Roman was arrested in March 2021 as part of a criminal case under the article "Accomplicity in intentional actions aimed at inciting other social hatred and discord based on another social affiliation, committed by a group of persons." He was convicted of leaking information to BYPOL.
 "On March 18, 2021, Roman went to a police officer's home to check the address published online and report it to a destructive resource. He entered the building, rang the intercom, met the police officer's husband, and fled. At home, he sent a message to a Telegram channel confirming the address," the investigation documents state.
 In the fall of 2023, the conditions of his detention were tightened, and Roman was transferred to a prison regime.
 In September 2024, a court hearing was held on the charge of "malicious disobedience to the demands of the administration of a correctional facility," during which Roman could have received up to two years of imprisonment; the outcome of the hearing is unknown.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 6 years of imprisonment in colony under general regime conditions. Regime change trial 17.10.2023: 2 years of prison regime. Trial outcome 27.09.2024: unknown years of imprisonment in colony under enhanced security conditions. Appeal 28.11.2024: unknown.</t>
   </si>
   <si>
     <t>2021-08-11 11:38:58</t>
   </si>
   <si>
-    <t>Sergey Stepanovich Buwaka</t>
-[...11 lines deleted...]
-    <t>2024-03-26 21:48:30</t>
+    <t>Uladzimir Ivanavich Kapuza</t>
+  </si>
+  <si>
+    <t>19 april 1985</t>
+  </si>
+  <si>
+    <t>2025-07-16 19:02:34</t>
   </si>
   <si>
     <t>Anatoly Sergeevich Kireychik</t>
   </si>
   <si>
     <t>20 april 1949</t>
   </si>
   <si>
     <t>According to the investigation, from October 2020 to February 2022, the 74-year-old man systematically posted comments under photographs of government officials, where, “without mincing words, he insulted, publicly humiliated and discredited their honor and dignity.” During a search, ammunition was found at his home. The pensioner told investigators that he collected them.
 It is alleged that Kireychik “insulted” as many as 135 security officials - employees of the KGB, the prosecutor's office, the police, the Investigative Committee, the Ministry of Defense and the judicial system.</t>
   </si>
   <si>
     <t>Trial outcome 04.06.2024: 3 years 6 months of imprisonment in colony under enhanced security conditions. Appeal 16.08.2024: unknown.</t>
   </si>
   <si>
     <t>2024-04-12 17:44:11</t>
   </si>
   <si>
     <t>Konstantin Vladimirovich Shestov</t>
   </si>
   <si>
     <t>20 april 1978</t>
   </si>
   <si>
     <t>Trial outcome 14.03.2024: 8 years of imprisonment in colony under general regime conditions.</t>
   </si>
   <si>
     <t>2024-03-06 13:51:10</t>
   </si>
   <si>
+    <t>Sergey Stepanovich Buwaka</t>
+  </si>
+  <si>
+    <t>20 april 1965</t>
+  </si>
+  <si>
+    <t>Sergei was accused of writing several messages on the Telegram messenger and sentenced to restricted freedom with a referral order. The hearing took place in the building of the Berezovsky Cooperative Industrial Complex. After the trial, the prosecutor lectured the workers and "reminded them of the responsibility for extremist crimes." Sergei remained under house arrest pending trial.</t>
+  </si>
+  <si>
+    <t>Trial outcome 26.03.2024: 3 years restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2024-03-26 21:48:30</t>
+  </si>
+  <si>
     <t>Yury Aliaksandravich Anisau</t>
   </si>
   <si>
     <t>21 april 1980</t>
   </si>
   <si>
     <t>Yuri was arrested in May 2025 and convicted in November of that year of "assisting extremist activity." After the verdict was announced, he was released from custody pending the court's decision.</t>
   </si>
   <si>
     <t>IUOT-21, 247783, Gomel region, Mozyr, b-r Yunosti, 24</t>
   </si>
   <si>
     <t>Trial outcome 18.11.2025: 5 years restrictions of freedom with referral to an open-type correctional facility. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-09-20 14:26:33</t>
-  </si>
-[...13 lines deleted...]
-    <t>2025-06-20 19:59:19</t>
   </si>
   <si>
     <t>Vitalina Paulauna Mikhalenia</t>
   </si>
   <si>
     <t>22 april 1982</t>
   </si>
   <si>
     <t>Vitalina is originally from Uzda. She has worked in finance her entire life. Since 2008, she has worked as a chief accountant at various companies, from the Spamash production center to construction and trade companies. In 2013, Vitalina registered as an individual entrepreneur and became a tax consultant. In recent years, she has also worked as a recruiter.
 The woman has a minor son.
 The prosecutor requested 3.5 years of imprisonment for Vitalina, but the judge gave her 4 years.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 4 years of imprisonment in colony under general regime conditions. Appeal 10.02.2026: unknown.</t>
   </si>
   <si>
     <t>2026-02-24 03:05:15</t>
   </si>
   <si>
+    <t>Alena Yafimauna Arshanskaia</t>
+  </si>
+  <si>
+    <t>22 april 1977</t>
+  </si>
+  <si>
+    <t>She has dedicated many years to teaching and helping children. She holds the highest qualification category and previously worked as a special education teacher in a special integrated learning group at Nursery-Kindergarten No. 1 in Ashmyany. Since 2017, she has taught classes in a correct speech club in Minsk schools.</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 4 years restrictions of freedom with referral to an open-type correctional facility, 600 basic values fine. Appeal date unknown: unknown.</t>
+  </si>
+  <si>
+    <t>2026-04-25 22:49:53</t>
+  </si>
+  <si>
+    <t>Ivan Andreevich Tsybulsky</t>
+  </si>
+  <si>
+    <t>22 april 1996</t>
+  </si>
+  <si>
+    <t>IUOT-29, Volkovysk, Rokossovskogo, 118, 230415</t>
+  </si>
+  <si>
+    <t>Trial outcome 05.03.2025: 1 year restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2025-06-20 19:59:19</t>
+  </si>
+  <si>
     <t>Natalya Nikolaevna Lasch</t>
   </si>
   <si>
     <t>23 april 1993</t>
   </si>
   <si>
     <t>A 2nd class lawyer, a former employee of the prosecutor's office of the Frunzensky district of Minsk, worked for some time as an HR specialist in an IT company. Natalia is accused of leaking information to the Black Book of Belarus.</t>
   </si>
   <si>
     <t>Trial outcome 01.03.2023: 6 years of imprisonment in colony under general regime conditions. Appeal 30.05.2023: unknown.</t>
   </si>
   <si>
     <t>2022-08-19 22:28:41</t>
+  </si>
+  <si>
+    <t>Sergey Anatolyevich Komar</t>
+  </si>
+  <si>
+    <t>24 april 1980</t>
+  </si>
+  <si>
+    <t>Trial outcome 15.09.2025: 4 years 6 months restrictions of freedom with referral to an open-type correctional facility.</t>
+  </si>
+  <si>
+    <t>2025-10-11 21:32:00</t>
   </si>
   <si>
     <t>Siarhei Ilich Dziuba</t>
   </si>
   <si>
     <t>24 april 1976</t>
   </si>
   <si>
     <t>Sergei, a Belarusian Railways employee, was arrested in the fall of 2021 as part of a criminal case brought against factory employees who supported the strike and were part of the "Rabochy Rukh" (Workers' Movement) initiative. On September 21, 2021, this initiative was designated an extremist organization, following which mass arrests of workers took place across the country.
 In February 2023, Sergei was found guilty of treason and the creation of and participation in an extremist group and sentenced to imprisonment.</t>
   </si>
   <si>
     <t>Trial outcome 17.02.2023: 12 years of imprisonment in colony under enhanced security conditions. Appeal 02.08.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-09-26 14:08:50</t>
   </si>
   <si>
-    <t>Sergey Anatolyevich Komar</t>
-[...29 lines deleted...]
-    <t>Irina Viktorovna Zlobina</t>
+    <t>Victor Vitalievich Yaskich</t>
   </si>
   <si>
     <t>25 april 1989</t>
-  </si>
-[...39 lines deleted...]
-    <t>Victor Vitalievich Yaskich</t>
   </si>
   <si>
     <t>He worked as a taxi driver. He is a father of many children, with six children from two marriages.
 He was detained in connection with a terrorism case. He was severely beaten during interrogation (Viktor even had his arm broken). According to the KGB, Viktor Yaskich and Yevhen Gruk were convicted under Article 289 of the Criminal Code (act of terrorism) and Article 295 of the Criminal Code (illegal actions involving firearms, ammunition, and explosives). Their arrest became known in early April 2024 from a report on ONT. According to the propagandists, security forces detained at least 12 people, including Gruk and Yaskich, accused of smuggling explosives and planning terrorist attacks. According to the reporter, Gruk was an informant for the SBU: he photographed military equipment and transmitted its coordinates. Gruk was then ordered to retrieve the explosives from a hiding place. Yaskich gave Gruk a ride to the hiding place. Subsequently, the two were supposed to distribute the explosives from the hiding place to new hiding places. The report does not explain the rationale behind this action.
 The trial took place in May 2025. The verdict is unknown; Viktor was held in pretrial detention before the trial.</t>
   </si>
   <si>
     <t>Trial outcome date unknown: 20 years of imprisonment in colony under enhanced security conditions. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2025-07-16 23:01:33</t>
   </si>
   <si>
+    <t>Artem Sergeevich Yankovsky</t>
+  </si>
+  <si>
+    <t>25 april 2003</t>
+  </si>
+  <si>
+    <t>On August 13, 2023, he was detained for “distribution, production, storage, transportation of information products containing calls for extremist activities or promoting such activities.” After this, a criminal case was opened against him. After the arrest, a “repentant” video was published with Artem, where he said that in 2020 he proposed throwing “Molotov cocktails” at police officers and sent instructions for making them to friends.</t>
+  </si>
+  <si>
+    <t>Turma №1, Grodno, Kirova 1, 230023</t>
+  </si>
+  <si>
+    <t>unknown</t>
+  </si>
+  <si>
+    <t>2023-11-13 12:48:28</t>
+  </si>
+  <si>
+    <t>Irina Viktorovna Zlobina</t>
+  </si>
+  <si>
+    <t>Irina graduated from the Faculty of Philosophy and Social Sciences of BSU and in recent years was engaged in her own small business related to flowers and souvenir production. She was detained on January 12, 2021, along with Andrey Alexandrov. Irina was accused of "financing protest activities" and paying fines to protesters. She was convicted of "treason" and "participation in group actions that grossly violate public order."
+On September 1, 2022, the couple got married in Pre-trial Detention Center No. 1.</t>
+  </si>
+  <si>
+    <t>Trial outcome 06.10.2022: 9 years of imprisonment in colony under general regime conditions, 800 basic values fine. Appeal 06.01.2023: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:37:11</t>
+  </si>
+  <si>
+    <t>Siarhei Vasilyevich Shcharbakou</t>
+  </si>
+  <si>
+    <t>25 april 1984</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 3 years of imprisonment in colony under general regime conditions.</t>
+  </si>
+  <si>
+    <t>2026-03-29 15:11:02</t>
+  </si>
+  <si>
+    <t>Dzmitry Iosifavich Padrez</t>
+  </si>
+  <si>
+    <t>25 april 1987</t>
+  </si>
+  <si>
+    <t>Dmitry, a street artist and IT specialist, was arrested in July 2021 in a criminal case opened under three articles, including "interference in the activities of a law enforcement officer." It is known that during his arrest, GUBOPiK officers beat and abused Dmitry.
+In March 2022, Dmitry was found guilty of transmitting data from law enforcement officials to the Telegram channel "Black Book of Belarus" and sentenced to imprisonment in a penal colony and compensation for moral damages to the "victims."</t>
+  </si>
+  <si>
+    <t>Trial outcome 15.03.2022: 7 years of imprisonment in colony under enhanced security conditions, 11000 rubles of compensation.</t>
+  </si>
+  <si>
+    <t>2021-09-30 10:25:31</t>
+  </si>
+  <si>
     <t>Vital Paulavich Barysevich</t>
   </si>
   <si>
     <t>Vitaly was arrested in November 2021 on charges of "participation in mass riots" and placed in pretrial detention.
 In March 2022, he was found guilty of participating in a post-election protest that took place in August 2020 near the Riga shopping center in Minsk. According to the Ministry of Internal Affairs, he allegedly "along with other aggressive participants, committed vandalism and property destruction: breaking up paving slabs, erecting barricades, and blocking traffic."</t>
   </si>
   <si>
     <t>Trial outcome 14.03.2022: 6 years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2021-12-14 16:57:25</t>
+  </si>
+  <si>
+    <t>Vladimir Vladimirovich Tsyganovich</t>
+  </si>
+  <si>
+    <t>26 april 1980</t>
+  </si>
+  <si>
+    <t>Vladimir is a blogger and author of the YouTube channel MozgON. He started by discussing economic and social news, later moving on to political topics, covering various actions, including pickets of Sergei Tikhanovsky.
+In June 2020, he was detained to serve an administrative arrest, but was later accused of preparing "mass riots" and convicted in the "Tikhanovsky case." According to human rights activists, the defendants in the case are required to pay compensation in the amount of 29 million rubles.
+In 2022, Vladimir was transferred to prison regime. In 2023, he was tried twice for "malicious disobedience to the demands of the administration of the correctional institution." In the fall of 2023, a third court hearing was held on a new case for "malicious disobedience."</t>
+  </si>
+  <si>
+    <t>Trial outcome 14.12.2021: 15 years of imprisonment in colony under enhanced security conditions. Appeal 01.06.2022: the sentence was upheld. Trial outcome 06.10.2022: approximately 29000000 rubles of compensation. Regime change trial 24.10.2022: 3 years of prison regime. Trial outcome 10.04.2023: 1 year of imprisonment in colony in strict regime conditions. Trial outcome 30.11.2023: 1 year of imprisonment in colony in strict regime conditions. Appeal 08.02.2024: unknown. Trial outcome 05.09.2024: 1 year 6 months of imprisonment in colony in strict regime conditions. Appeal 06.11.2024: unknown. Regime change trial date unknown: unknown years of prison regime.</t>
+  </si>
+  <si>
+    <t>2021-02-26 21:25:03</t>
   </si>
   <si>
     <t>Tatyana Sergeevna Kuzina</t>
   </si>
   <si>
     <t>26 april 1973</t>
   </si>
   <si>
     <t>Tatyana is a co-founder of the Sympa school for young public administration managers, an expert in the Bipart research project, and a Master of Political Science.
 She was detained in Minsk on the night of June 28-29, 2021, at the airport while going through passport control to leave the country. It is known that Tatyana was going to fly on a night flight to Tbilisi. It later became known that she was detained in connection with an initiated criminal case. Tatyana was taken to the temporary detention facility on Okrestina, and a few days later transferred to a pretrial detention center.
 On February 6, 2023, the court began considering her case on charges of "aiding actions aimed at seizing power," "calling for actions that harm national security," and "inciting social hatred." On March 17 of the same year, the court sentenced Tatyana in a closed session to 10 years of imprisonment in a general regime penal colony.</t>
   </si>
   <si>
     <t>Trial outcome 17.03.2023: 10 years of imprisonment in colony under general regime conditions. Appeal 25.07.2023: the sentence was upheld.</t>
   </si>
   <si>
     <t>2021-07-20 20:17:19</t>
   </si>
   <si>
+    <t>Eugene Aleksandrovich Gormash</t>
+  </si>
+  <si>
+    <t>26 april 1987</t>
+  </si>
+  <si>
+    <t>His trial began on September 4, 2023 in the Minsk City Court. This is the same Minsk resident whom people “recaptured” from arrest at a picket to collect signatures on May 31, 2020, after he shouted “Ganba!” by traffic police officers. Now Evgeniy is being tried in a criminal case.
+On November 17, 2023, an appeal hearing was held and the verdict came into force.</t>
+  </si>
+  <si>
+    <t>Trial outcome 07.09.2023: 4 years of imprisonment in colony under general regime conditions. Appeal 17.11.2023: unknown.</t>
+  </si>
+  <si>
+    <t>2023-08-30 15:43:18</t>
+  </si>
+  <si>
     <t>Dzmitry Ruslanovich Zakharoshka</t>
   </si>
   <si>
     <t>26 april 2006</t>
   </si>
   <si>
     <t>The pro-government film (April 2024) said that six teenagers allegedly united in the “anarchist cell “Black Nightingales”, which” under the leadership of the National Liberation Army of Ukraine “was created by 16-year-old Ukrainian citizen Maria Misyuk.
 ONT employees claim that the teenagers united to carry out sabotage on a tip in Belarus, and then in Russia. Maria is accused under Part 2 of Art. 289 of the Criminal Code (act of terrorism). According to the story, 16-year-old Maria Misyuk moved with her family from Ukraine to Belarus in 2022, where she created an “anarchist cell for preparing terrorist attacks.” Among those detained are college students in Baranovichi, Nesvizh, Mir, Minsk and Luninets. These are Trofim Borisov, Sergey Zhigalev, Dmitry Zahoroshko , Anastasia Klimenko and Alexandra Pulinovich. According to ONT employees, young people gathered at the Baranovichi apartment to prepare for their first serious action - to collect explosives and blow up the Baranovichi police department or prosecutor's office. It is unknown under what charges the remaining five participants are accused. As well as their status and location are unknown.</t>
   </si>
   <si>
-    <t>SIZO-7, Brest, Sovetskih Pogranichnikov 37, 224030</t>
-[...1 lines deleted...]
-  <si>
     <t>Trial outcome 11.11.2025: 10 years 6 months of imprisonment in colony under enhanced security conditions. Appeal 09.02.2026: the sentence was upheld.</t>
   </si>
   <si>
     <t>2024-04-30 23:50:52</t>
   </si>
   <si>
-    <t>Eugene Aleksandrovich Gormash</t>
-[...29 lines deleted...]
-    <t>2021-02-26 21:25:03</t>
+    <t>Eduard Viktaravich Kurliandchyk</t>
+  </si>
+  <si>
+    <t>27 april 1970</t>
+  </si>
+  <si>
+    <t>SIZO-3, Gomel, ul. Knizhnaya 1A, 246144</t>
+  </si>
+  <si>
+    <t>Trial outcome date unknown: 8 years 6 months of imprisonment in colony under enhanced security conditions.</t>
+  </si>
+  <si>
+    <t>2026-08-04 17:10:38</t>
+  </si>
+  <si>
+    <t>Stanislav Viktorovich Taspaev</t>
+  </si>
+  <si>
+    <t>28 april 1976</t>
+  </si>
+  <si>
+    <t>Activist from Myadel district.
+In December 2021, it became known that Taspaev was sentenced to two years of house arrest for "slander" (Article 188 of the Criminal Code). According to the court schedule, over the past six months, he has been tried twice on administrative charges - for violating animal welfare rules in May 2023 and for violating the procedure for holding mass events in May 2024.
+Stanislav's trial, but this time on a criminal case, will begin on October 4, 2024, in the Myadel District Court. As reported by the press service of the prosecutor's office, Stanislav is the administrator of the YouTube channel "Initiative of the Resort Naroch" (recognized as extremist on June 12, 2024), in which "from March 2017 to July 2024, in 36 messages on video recordings, he disseminated deliberately false information about the political, economic and social situation of the Republic of Belarus, the legal status of its citizens, the activities of state bodies, discrediting the country before an unlimited number of people."
+The man is fond of photography, and this was one of his sources of income. He also earns money by providing computer services. Stanislav was also a district coordinator of the IT-Country project, which was financed by the IT company Belhard. In addition to his work, Stanislav dealt with environmental issues in Myadel and its environs, and protected nature.</t>
+  </si>
+  <si>
+    <t>Trial outcome 15.12.2021: 2 years restrictions of freedom without referral to an open-type correctional facility. Trial outcome 01.11.2024: 4 years of imprisonment in colony under general regime conditions. Appeal 31.01.2025: the sentence was upheld.</t>
+  </si>
+  <si>
+    <t>2022-11-29 00:04:02</t>
   </si>
   <si>
     <t>Hanna Tadevushauna Strukava</t>
   </si>
   <si>
     <t>28 april 1975</t>
   </si>
   <si>
     <t>She was convicted in the case of the "Russian Orthodox Church – Tsarist Empire" movement. On May 29, 2026, Galina was added to the "list of extremists." According to a decision of the Ministry of Internal Affairs on August 15, 2025, the religious sect "Russian Orthodox Church – Tsarist Empire" was designated an "extremist organization."
 The "list of extremists" includes Anna Stryukova from the village of Ulazy in the Grodno region, Galina Frolova from the village of Kaiki in the Vitebsk region, Olga Boykovskaya from Svisloch, and Olga Vashchenko from Vileyka. The basis for the list is the Minsk City Court's verdict under Part 3 of Article 130 of the Criminal Code and Part 3 of Article 361-1 of the Criminal Code—"incitement of hatred" and participation in or leadership of an "extremist group."
 According to the documents of the movement itself, Anna Stryukova appeared as "Abbess of all White Rus' (Belarus) Evdokia", and Galina Frolova as "nun Feodosia".
 The movement's participants were accused of leading the movement's structures and disseminating ideas that investigators interpreted as religious and national hatred.
 The prosecutor's office announced the sentences: Stryukova, Frolova, and Baikovskaya received five years and three months in prison, and Voshchenko received five years in prison. In May 2026, the Supreme Court upheld the sentence.</t>
   </si>
   <si>
     <t>Trial outcome 20.02.2026: 5 years 3 months of imprisonment in colony under general regime conditions, 500 basic values fine. Appeal date unknown: unknown.</t>
   </si>
   <si>
     <t>2026-05-29 19:50:40</t>
-  </si>
-[...16 lines deleted...]
-    <t>2022-11-29 00:04:02</t>
   </si>
   <si>
     <t>Alexander Sergeevich Shustovsky</t>
   </si>
   <si>
     <t>28 april 1967</t>
   </si>
   <si>
     <t>He was sentenced at the end of 2022 to chemistry with a referral for participating in protest actions, after which in 2024 he was convicted of fraud and sent to IK-2.</t>
   </si>
   <si>
     <t>Trial outcome 30.12.2022: unknown years restrictions of freedom with referral to an open-type correctional facility. Trial outcome 24.05.2024: unknown years of imprisonment in colony under enhanced security conditions.</t>
   </si>
   <si>
     <t>2022-12-24 00:06:41</t>
   </si>
   <si>
     <t>Taras Igorevich Machinsky</t>
   </si>
   <si>
     <t>28 april 1981</t>
   </si>
   <si>
     <t>A former Ukrainian. He received Belarusian citizenship in 2010, often happens in the border area.
 In the story on the channel of the Ministry of Internal Affairs, it is claimed that he transmitted to Kuprienko (accused of espionage) data on the location of military equipment, the movement of a vehicle convoys.</t>
@@ -1548,51 +1581,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I69"/>
+  <dimension ref="A1:I72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1628,1911 +1661,1989 @@
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>27</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" t="s">
         <v>30</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>31</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>32</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>33</v>
       </c>
-      <c r="F5" t="s">
-[...5 lines deleted...]
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" t="s">
         <v>36</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>37</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
         <v>38</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>39</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" t="s">
         <v>42</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>43</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
         <v>44</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>45</v>
       </c>
-      <c r="F7" t="s">
-[...5 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" t="s">
         <v>48</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>49</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>50</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>51</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" t="s">
         <v>54</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>55</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>56</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>57</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>58</v>
       </c>
-      <c r="F9" t="s">
-[...5 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" t="s">
         <v>61</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" t="s">
         <v>66</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>67</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>68</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>69</v>
       </c>
       <c r="I11" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>71</v>
       </c>
       <c r="B12" t="s">
         <v>72</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>73</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="I12" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B13" t="s">
+        <v>76</v>
+      </c>
+      <c r="C13" t="s">
         <v>77</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
         <v>78</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
         <v>79</v>
       </c>
       <c r="I13" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>81</v>
       </c>
       <c r="B14" t="s">
         <v>82</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
         <v>83</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="I14" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C15" t="s">
         <v>87</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>88</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
         <v>89</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="I15" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C16" t="s">
         <v>93</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
         <v>94</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>95</v>
       </c>
       <c r="I16" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>97</v>
       </c>
       <c r="B17" t="s">
         <v>98</v>
       </c>
       <c r="C17" t="s">
         <v>99</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>100</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>101</v>
       </c>
       <c r="I17" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>103</v>
       </c>
       <c r="B18" t="s">
         <v>104</v>
       </c>
       <c r="C18" t="s">
         <v>105</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
         <v>106</v>
       </c>
-      <c r="F18" t="s">
-[...5 lines deleted...]
-      <c r="H18" t="s">
+      <c r="I18" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>108</v>
+      </c>
+      <c r="B19" t="s">
         <v>109</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>110</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" t="s">
         <v>111</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G19" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>112</v>
       </c>
       <c r="I19" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>114</v>
       </c>
       <c r="B20" t="s">
         <v>115</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
         <v>116</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20" t="s">
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
         <v>117</v>
       </c>
-      <c r="F20" t="s">
-[...5 lines deleted...]
-      <c r="H20" t="s">
+      <c r="I20" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>119</v>
+      </c>
+      <c r="B21" t="s">
         <v>120</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>121</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" t="s">
         <v>122</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
         <v>123</v>
       </c>
-      <c r="F21" t="s">
-[...5 lines deleted...]
-      <c r="H21" t="s">
+      <c r="I21" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>125</v>
+      </c>
+      <c r="B22" t="s">
         <v>126</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>127</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" t="s">
+        <v>88</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
         <v>128</v>
       </c>
-      <c r="D22" t="s">
-[...11 lines deleted...]
-      <c r="H22" t="s">
+      <c r="I22" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>130</v>
+      </c>
+      <c r="B23" t="s">
         <v>131</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>132</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
         <v>133</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24" t="s">
         <v>136</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>137</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
+        <v>122</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
         <v>138</v>
       </c>
-      <c r="D24" t="s">
-[...11 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>140</v>
+      </c>
+      <c r="B25" t="s">
         <v>141</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>142</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>56</v>
+      </c>
+      <c r="E25" t="s">
         <v>143</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
         <v>144</v>
       </c>
-      <c r="F25" t="s">
-[...5 lines deleted...]
-      <c r="H25" t="s">
+      <c r="I25" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>146</v>
+      </c>
+      <c r="B26" t="s">
+        <v>141</v>
+      </c>
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" t="s">
         <v>147</v>
       </c>
-      <c r="B26" t="s">
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
         <v>148</v>
       </c>
-      <c r="C26" t="s">
+      <c r="I26" t="s">
         <v>149</v>
-      </c>
-[...16 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>150</v>
+      </c>
+      <c r="B27" t="s">
+        <v>151</v>
+      </c>
+      <c r="C27" t="s">
         <v>152</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
+        <v>38</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
         <v>153</v>
       </c>
-      <c r="C27" t="s">
+      <c r="I27" t="s">
         <v>154</v>
-      </c>
-[...16 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>155</v>
+      </c>
+      <c r="B28" t="s">
+        <v>156</v>
+      </c>
+      <c r="C28" t="s">
         <v>157</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
+        <v>68</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
         <v>158</v>
       </c>
-      <c r="C28" t="s">
+      <c r="I28" t="s">
         <v>159</v>
-      </c>
-[...16 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>160</v>
+      </c>
+      <c r="B29" t="s">
+        <v>161</v>
+      </c>
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="s">
         <v>162</v>
       </c>
-      <c r="B29" t="s">
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
         <v>163</v>
       </c>
-      <c r="D29" t="s">
-[...2 lines deleted...]
-      <c r="E29" t="s">
+      <c r="I29" t="s">
         <v>164</v>
-      </c>
-[...10 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>165</v>
+      </c>
+      <c r="B30" t="s">
+        <v>166</v>
+      </c>
+      <c r="C30" t="s">
         <v>167</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>162</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
         <v>168</v>
       </c>
-      <c r="C30" t="s">
+      <c r="H30" t="s">
         <v>169</v>
       </c>
-      <c r="D30" t="s">
-[...11 lines deleted...]
-      <c r="H30" t="s">
+      <c r="I30" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>171</v>
+      </c>
+      <c r="B31" t="s">
         <v>172</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>173</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
+        <v>162</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
         <v>174</v>
       </c>
-      <c r="D31" t="s">
-[...11 lines deleted...]
-      <c r="H31" t="s">
+      <c r="I31" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>176</v>
+      </c>
+      <c r="B32" t="s">
         <v>177</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>178</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>39</v>
+        <v>162</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
         <v>179</v>
       </c>
       <c r="I32" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>181</v>
       </c>
       <c r="B33" t="s">
         <v>182</v>
       </c>
       <c r="C33" t="s">
         <v>183</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
         <v>184</v>
       </c>
       <c r="I33" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>186</v>
       </c>
       <c r="B34" t="s">
         <v>187</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" t="s">
+        <v>38</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
         <v>188</v>
       </c>
-      <c r="D34" t="s">
-[...11 lines deleted...]
-      <c r="H34" t="s">
+      <c r="I34" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>190</v>
+      </c>
+      <c r="B35" t="s">
         <v>191</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>192</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" t="s">
+        <v>26</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
         <v>193</v>
       </c>
-      <c r="D35" t="s">
-[...11 lines deleted...]
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>195</v>
+      </c>
+      <c r="B36" t="s">
         <v>196</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>197</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
         <v>198</v>
       </c>
-      <c r="D36" t="s">
-[...11 lines deleted...]
-      <c r="H36" t="s">
+      <c r="I36" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>200</v>
+      </c>
+      <c r="B37" t="s">
         <v>201</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>202</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" t="s">
+        <v>162</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
         <v>203</v>
       </c>
-      <c r="D37" t="s">
-[...11 lines deleted...]
-      <c r="H37" t="s">
+      <c r="I37" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>205</v>
+      </c>
+      <c r="B38" t="s">
         <v>206</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>207</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>56</v>
+      </c>
+      <c r="E38" t="s">
+        <v>143</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
         <v>208</v>
       </c>
-      <c r="D38" t="s">
-[...11 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>210</v>
+      </c>
+      <c r="B39" t="s">
         <v>211</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>212</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
         <v>213</v>
       </c>
-      <c r="D39" t="s">
-[...8 lines deleted...]
-      <c r="H39" t="s">
+      <c r="I39" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>215</v>
+      </c>
+      <c r="B40" t="s">
         <v>216</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>100</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
+        <v>123</v>
+      </c>
+      <c r="I40" t="s">
         <v>217</v>
-      </c>
-[...13 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>218</v>
+      </c>
+      <c r="B41" t="s">
+        <v>219</v>
+      </c>
+      <c r="C41" t="s">
         <v>220</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>124</v>
       </c>
       <c r="I41" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>223</v>
       </c>
       <c r="B42" t="s">
         <v>224</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
         <v>225</v>
       </c>
-      <c r="D42" t="s">
-[...11 lines deleted...]
-      <c r="H42" t="s">
+      <c r="I42" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>227</v>
+      </c>
+      <c r="B43" t="s">
         <v>228</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>229</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
         <v>230</v>
       </c>
-      <c r="D43" t="s">
-[...11 lines deleted...]
-      <c r="H43" t="s">
+      <c r="I43" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>232</v>
+      </c>
+      <c r="B44" t="s">
+        <v>211</v>
+      </c>
+      <c r="C44" t="s">
         <v>233</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
+        <v>26</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
         <v>234</v>
       </c>
-      <c r="D44" t="s">
-[...8 lines deleted...]
-      <c r="H44" t="s">
+      <c r="I44" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>236</v>
+      </c>
+      <c r="B45" t="s">
         <v>237</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>238</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
+        <v>94</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
         <v>239</v>
       </c>
-      <c r="D45" t="s">
-[...11 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>241</v>
+      </c>
+      <c r="B46" t="s">
         <v>242</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>243</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" t="s">
+        <v>32</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
         <v>244</v>
       </c>
-      <c r="D46" t="s">
-[...11 lines deleted...]
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>246</v>
+      </c>
+      <c r="B47" t="s">
         <v>247</v>
       </c>
-      <c r="B47" t="s">
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47" t="s">
         <v>248</v>
-      </c>
-[...16 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>249</v>
+      </c>
+      <c r="B48" t="s">
+        <v>250</v>
+      </c>
+      <c r="C48" t="s">
+        <v>251</v>
+      </c>
+      <c r="D48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
         <v>252</v>
       </c>
-      <c r="B48" t="s">
+      <c r="I48" t="s">
         <v>253</v>
-      </c>
-[...16 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>254</v>
+      </c>
+      <c r="B49" t="s">
+        <v>255</v>
+      </c>
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" t="s">
+        <v>26</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
+        <v>256</v>
+      </c>
+      <c r="I49" t="s">
         <v>257</v>
-      </c>
-[...19 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B50" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C50" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="F50" t="s">
         <v>20</v>
       </c>
       <c r="G50" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="I50" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>263</v>
+      </c>
+      <c r="B51" t="s">
+        <v>264</v>
+      </c>
+      <c r="C51" t="s">
+        <v>265</v>
+      </c>
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
+        <v>266</v>
+      </c>
+      <c r="F51" t="s">
+        <v>20</v>
+      </c>
+      <c r="G51" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
         <v>267</v>
       </c>
-      <c r="B51" t="s">
+      <c r="I51" t="s">
         <v>268</v>
-      </c>
-[...16 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>269</v>
+      </c>
+      <c r="B52" t="s">
+        <v>270</v>
+      </c>
+      <c r="C52" t="s">
+        <v>271</v>
+      </c>
+      <c r="D52" t="s">
+        <v>56</v>
+      </c>
+      <c r="E52" t="s">
+        <v>143</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>272</v>
       </c>
-      <c r="B52" t="s">
+      <c r="I52" t="s">
         <v>273</v>
-      </c>
-[...19 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>274</v>
+      </c>
+      <c r="B53" t="s">
+        <v>275</v>
+      </c>
+      <c r="C53" t="s">
+        <v>276</v>
+      </c>
+      <c r="D53" t="s">
+        <v>56</v>
+      </c>
+      <c r="F53" t="s">
+        <v>20</v>
+      </c>
+      <c r="G53" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" t="s">
         <v>277</v>
       </c>
-      <c r="B53" t="s">
+      <c r="I53" t="s">
         <v>278</v>
-      </c>
-[...19 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>279</v>
+      </c>
+      <c r="B54" t="s">
+        <v>280</v>
+      </c>
+      <c r="D54" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" t="s">
+        <v>281</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" t="s">
         <v>282</v>
       </c>
-      <c r="B54" t="s">
+      <c r="I54" t="s">
         <v>283</v>
-      </c>
-[...19 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>284</v>
+      </c>
+      <c r="B55" t="s">
+        <v>285</v>
+      </c>
+      <c r="C55" t="s">
+        <v>286</v>
+      </c>
+      <c r="D55" t="s">
+        <v>56</v>
+      </c>
+      <c r="E55" t="s">
+        <v>143</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
         <v>287</v>
       </c>
-      <c r="B55" t="s">
+      <c r="I55" t="s">
         <v>288</v>
-      </c>
-[...16 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>289</v>
+      </c>
+      <c r="B56" t="s">
+        <v>290</v>
+      </c>
+      <c r="D56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" t="s">
+        <v>50</v>
+      </c>
+      <c r="F56" t="s">
+        <v>20</v>
+      </c>
+      <c r="G56" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" t="s">
         <v>291</v>
       </c>
-      <c r="B56" t="s">
+      <c r="I56" t="s">
         <v>292</v>
-      </c>
-[...19 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>293</v>
+      </c>
+      <c r="B57" t="s">
+        <v>294</v>
+      </c>
+      <c r="C57" t="s">
+        <v>295</v>
+      </c>
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
+        <v>88</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
+        <v>296</v>
+      </c>
+      <c r="I57" t="s">
         <v>297</v>
-      </c>
-[...22 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>298</v>
+      </c>
+      <c r="B58" t="s">
+        <v>299</v>
+      </c>
+      <c r="C58" t="s">
+        <v>300</v>
+      </c>
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" t="s">
+        <v>162</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
+        <v>301</v>
+      </c>
+      <c r="I58" t="s">
         <v>302</v>
-      </c>
-[...16 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>303</v>
+      </c>
+      <c r="B59" t="s">
+        <v>304</v>
+      </c>
+      <c r="C59" t="s">
+        <v>305</v>
+      </c>
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
         <v>306</v>
       </c>
-      <c r="B59" t="s">
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
         <v>307</v>
       </c>
-      <c r="C59" t="s">
+      <c r="I59" t="s">
         <v>308</v>
-      </c>
-[...16 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>309</v>
+      </c>
+      <c r="B60" t="s">
+        <v>299</v>
+      </c>
+      <c r="C60" t="s">
+        <v>310</v>
+      </c>
+      <c r="D60" t="s">
+        <v>56</v>
+      </c>
+      <c r="E60" t="s">
+        <v>143</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
         <v>311</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="I60" t="s">
         <v>312</v>
-      </c>
-[...16 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>313</v>
+      </c>
+      <c r="B61" t="s">
+        <v>314</v>
+      </c>
+      <c r="D61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>44</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
         <v>315</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="I61" t="s">
         <v>316</v>
-      </c>
-[...16 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>317</v>
+      </c>
+      <c r="B62" t="s">
+        <v>318</v>
+      </c>
+      <c r="C62" t="s">
         <v>319</v>
       </c>
-      <c r="B62" t="s">
+      <c r="D62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" t="s">
+        <v>38</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
         <v>320</v>
       </c>
-      <c r="C62" t="s">
+      <c r="I62" t="s">
         <v>321</v>
-      </c>
-[...16 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>322</v>
+      </c>
+      <c r="B63" t="s">
+        <v>314</v>
+      </c>
+      <c r="C63" t="s">
+        <v>323</v>
+      </c>
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>26</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
         <v>324</v>
       </c>
-      <c r="B63" t="s">
+      <c r="I63" t="s">
         <v>325</v>
-      </c>
-[...19 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>326</v>
+      </c>
+      <c r="B64" t="s">
+        <v>327</v>
+      </c>
+      <c r="C64" t="s">
+        <v>328</v>
+      </c>
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>78</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
+        <v>329</v>
+      </c>
+      <c r="I64" t="s">
         <v>330</v>
-      </c>
-[...22 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>331</v>
+      </c>
+      <c r="B65" t="s">
+        <v>332</v>
+      </c>
+      <c r="C65" t="s">
+        <v>333</v>
+      </c>
+      <c r="D65" t="s">
+        <v>56</v>
+      </c>
+      <c r="E65" t="s">
+        <v>143</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
+        <v>334</v>
+      </c>
+      <c r="I65" t="s">
         <v>335</v>
-      </c>
-[...22 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>336</v>
+      </c>
+      <c r="B66" t="s">
+        <v>337</v>
+      </c>
+      <c r="C66" t="s">
+        <v>338</v>
+      </c>
+      <c r="D66" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" t="s">
+        <v>162</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
+        <v>339</v>
+      </c>
+      <c r="I66" t="s">
         <v>340</v>
-      </c>
-[...19 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>341</v>
+      </c>
+      <c r="B67" t="s">
+        <v>342</v>
+      </c>
+      <c r="C67" t="s">
+        <v>343</v>
+      </c>
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" t="s">
+        <v>38</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
+        <v>344</v>
+      </c>
+      <c r="I67" t="s">
         <v>345</v>
-      </c>
-[...22 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>346</v>
+      </c>
+      <c r="B68" t="s">
+        <v>347</v>
+      </c>
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
+        <v>348</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
+        <v>349</v>
+      </c>
+      <c r="I68" t="s">
         <v>350</v>
-      </c>
-[...22 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>351</v>
+      </c>
+      <c r="B69" t="s">
+        <v>352</v>
+      </c>
+      <c r="C69" t="s">
+        <v>353</v>
+      </c>
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>68</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
+        <v>354</v>
+      </c>
+      <c r="I69" t="s">
         <v>355</v>
       </c>
-      <c r="B69" t="s">
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" t="s">
         <v>356</v>
       </c>
-      <c r="C69" t="s">
+      <c r="B70" t="s">
         <v>357</v>
       </c>
-      <c r="D69" t="s">
-[...11 lines deleted...]
-      <c r="H69" t="s">
+      <c r="C70" t="s">
         <v>358</v>
       </c>
-      <c r="I69" t="s">
+      <c r="D70" t="s">
+        <v>56</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
         <v>359</v>
+      </c>
+      <c r="I70" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" t="s">
+        <v>361</v>
+      </c>
+      <c r="B71" t="s">
+        <v>362</v>
+      </c>
+      <c r="C71" t="s">
+        <v>363</v>
+      </c>
+      <c r="D71" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71" t="s">
+        <v>68</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" t="s">
+        <v>168</v>
+      </c>
+      <c r="H71" t="s">
+        <v>364</v>
+      </c>
+      <c r="I71" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" t="s">
+        <v>366</v>
+      </c>
+      <c r="B72" t="s">
+        <v>367</v>
+      </c>
+      <c r="C72" t="s">
+        <v>368</v>
+      </c>
+      <c r="D72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" t="s">
+        <v>162</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>369</v>
+      </c>
+      <c r="I72" t="s">
+        <v>370</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">