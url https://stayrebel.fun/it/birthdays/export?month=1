--- v2 (2026-03-17)
+++ v3 (2026-07-29)
@@ -12,365 +12,275 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>Cognome e nome</t>
   </si>
   <si>
     <t>Compleanno</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Genere</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L'ONG "Viasna"</t>
   </si>
   <si>
     <t>Frase</t>
   </si>
   <si>
     <t>Data di inserimento sul sito</t>
+  </si>
+  <si>
+    <t>Nikita Vadimovich Dranets</t>
+  </si>
+  <si>
+    <t>1 gennaio 1999</t>
+  </si>
+  <si>
+    <t>Nikita, attivista anarchico, è stato arrestato nel marzo 2021 nell'ambito di un procedimento penale contro gli anarchici della regione di Brest. È stato condannato per "partecipazione ad azioni di gruppo che violano gravemente l'ordine pubblico" e "partecipazione a un'organizzazione criminale". Le accuse derivavano da un incidente legato alla "Marcia dei Non-Parassiti", svoltasi il 5 marzo 2017.
+Nikita avrebbe dovuto essere rilasciato all'inizio di marzo 2026, dopo aver scontato la sua condanna a sei anni. Tuttavia, a gennaio, è stato processato nuovamente ai sensi dell'articolo 411 del codice penale, relativo alla "disobbedienza dolosa all'amministrazione penitenziaria", e gli è stato aggiunto un anno di pena. Prima di ciò, l'anarchico aveva trascorso almeno quattro mesi in una struttura detentiva simile a una cella presso la colonia penale n. 17 di Shklov.</t>
+  </si>
+  <si>
+    <t>Uomo</t>
+  </si>
+  <si>
+    <t>Penal colony No. 20. 247755, Homieĺ region, Mazyr district, Michalkoŭski sieĺsaviet, 70</t>
+  </si>
+  <si>
+    <t>In custodia</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 06.09.2022: 6 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 28.02.2023: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: 1 anno di reclusione in una colonia del regime rigoroso. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2021-03-07 16:14:07</t>
   </si>
   <si>
     <t>Zmitser Heorhiyevich Kolas</t>
   </si>
   <si>
     <t>1 gennaio 1957</t>
   </si>
   <si>
     <t>Traduttore, studioso di letteratura ed editore bielorusso. Uno dei più rinomati divulgatori della letteratura mondiale tradotta.
 Dmitry, figlio del critico letterario Georgy Kolos e fratello del regista e insegnante Vladimir Kolos, si è fatto un nome negli anni '80 con le sue traduzioni dal francese al bielorusso. Dagli anni '90, Kolos si è dedicato all'editoria. La casa editrice Zmitser Kolas è nota per la pubblicazione di poesie, prose e opere teatrali di tutto il mondo nelle migliori traduzioni bielorusse.
 Dmitry era stato precedentemente arrestato dal KGB all'inizio di marzo 2023. Tuttavia, è stato rilasciato dopo 10 giorni di custodia cautelare, trascorsi in un centro di detenzione preventiva del KGB. Non è stato incriminato.
 Nel febbraio 2026, Dmitrij fu nuovamente arrestato , in seguito ad arresti di massa di editori e distributori di libri. Dmitrij trascorse 14 giorni nel centro di detenzione di Okrestina, dopodiché non fu mai rilasciato. Il 3 marzo 2026, una coalizione di editori cartacei, tra cui la Fondazione Kamunikat.org, la casa editrice Lohvinau e la casa editrice Andrei Yanushkevich, fu aggiunta all'elenco aggiornato dei "gruppi estremisti" del Ministero degli Interni. Yaroslav Ivanyuk, Dmitrij Kolos , Igor Logvinov, Vaclav Bogdanovich, Andrei Yanushkevich e Alexander Evdakha furono nominati in relazione al gruppo. Furono aggiunti anche i siti web e gli account social media degli editori.</t>
   </si>
   <si>
-    <t>Uomo</t>
-[...1 lines deleted...]
-  <si>
     <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
   </si>
   <si>
-    <t>In custodia</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-03-09 11:55:40</t>
   </si>
   <si>
-    <t>Nikita Vadimovich Dranets</t>
-[...16 lines deleted...]
-  <si>
     <t>Ivan Mikalayevich Petranevich</t>
   </si>
   <si>
     <t>2 gennaio 1992</t>
   </si>
   <si>
-    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+    <t>Penal colony No. 22. 225295, Brest region, Ivacevičy, station Damanava, PO Box 20</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 20.02.2026: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2026-03-02 21:15:39</t>
   </si>
   <si>
-    <t>Dmitry Leonidovich Papkov</t>
-[...18 lines deleted...]
-  <si>
     <t>Liubou Drahel</t>
   </si>
   <si>
     <t>3 gennaio 1998</t>
   </si>
   <si>
     <t>Donna</t>
   </si>
   <si>
     <t>Penal colony No. 4. 246035, Homieĺ, vulica Antoshkina 3</t>
   </si>
   <si>
     <t>Sentenza del tribunale 12.06.2025: 3 anni di reclusione in una colonia del regime generale. Appello 11.09.2025: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2025-05-31 00:32:30</t>
   </si>
   <si>
-    <t>Paul Alexandrovich Ksiendzov</t>
-[...13 lines deleted...]
-  <si>
     <t>Eugene Alexeyevich Pelekhaty</t>
   </si>
   <si>
     <t>3 gennaio 1993</t>
   </si>
   <si>
     <t>Durante la detenzione, secondo la decisione del tribunale del 2 giugno, contro Evgenij sono stati usati “equipaggiamento speciale e forza fisica” (l'uomo è stato accusato di aver disobbedito alla polizia). È stato portato fuori dal suo ufficio in manette e con un sacco in testa, lo sappiamo dalle nostre fonti.Al momento, Evgeny Pelekhaty è in attesa di processo. È accusato di aver scritto diversi duri commenti telegrafici su Lukashenka e le forze di sicurezza.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.08.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-06-15 18:33:27</t>
-  </si>
-[...10 lines deleted...]
-    <t>2025-11-01 22:51:11</t>
   </si>
   <si>
     <t>Fedor Mikhailovich Candiranda</t>
   </si>
   <si>
     <t>4 gennaio 1978</t>
   </si>
   <si>
     <t>Docente senior presso il Dipartimento di Armi Combinate dell'Accademia Militare. Ha vinto ripetutamente premi tra i docenti senior dell'Accademia Militare. Il 13 agosto 2020 ha presentato una lettera di dimissioni a causa di brogli elettorali e rifiuto di eseguire ordini criminali. Nel maggio 2021, Lukashenko lo ha privato del grado di tenente colonnello.
 Negli ultimi anni ha lavorato nel settore informatico.
 Fu arrestato nel marzo 2025, molto probabilmente in relazione al "caso Gayun".
 Fedor soffre di malattie croniche.</t>
   </si>
   <si>
+    <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale 25.09.2025: 2 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-10-21 23:07:31</t>
   </si>
   <si>
-    <t>Оlesya Nikolaevna Dernakovskaya</t>
-[...30 lines deleted...]
-    <t>2025-01-06 13:57:15</t>
+    <t>Alexander Vladimirovich Vauchok</t>
+  </si>
+  <si>
+    <t>4 gennaio 1977</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2025-11-01 22:51:11</t>
+  </si>
+  <si>
+    <t>Viktar Aliaksandravich Kizevich</t>
+  </si>
+  <si>
+    <t>Viktor è stato arrestato e riconosciuto colpevole di "favoreggiamento di attività estremiste". È stato condannato alla reclusione in una colonia penale; la durata esatta della sua pena è sconosciuta.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-04-11 20:49:03</t>
   </si>
   <si>
     <t>Maksim Dmitrievich Varnel</t>
   </si>
   <si>
     <t>5 gennaio 2001</t>
   </si>
   <si>
     <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.12.2023: 5 anni 6 mesi di reclusione in una colonia del regime generale. Appello 20.02.2024: sconosciuto. Appello 18.12.2024: sconosciuto. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2023-12-10 12:06:28</t>
   </si>
   <si>
     <t>Aliaksandr Piatrovich Hardzeenka</t>
   </si>
   <si>
     <t>6 gennaio 1981</t>
   </si>
   <si>
     <t>L'amministratore di Viber parla della situazione del traffico a Rechitsa e Gomel. Fu arrestato alla fine di marzo 2025 . Lavorava per Belorusneft.
 "Il GUBOPiK l'ha presa duramente . Stanno violando l'articolo 361 [ nota : probabilmente si riferisce all'articolo 361-4 del Codice penale ] per le foto di equipaggiamento russo scattate nel 2022 ", ha dichiarato una fonte alla rivista "Flagstock".</t>
   </si>
   <si>
     <t>Pre-trial detention center No. 3. 246003, Homieĺ, vulica Knižnaja 1A</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-05-20 00:24:17</t>
   </si>
   <si>
-    <t>Anzhela Mikhailovna Sandalyuk</t>
-[...51 lines deleted...]
-    <t>2022-12-01 02:21:53</t>
+    <t>Oleksandr Vitalyevich Kovalenko</t>
+  </si>
+  <si>
+    <t>6 gennaio 1988</t>
+  </si>
+  <si>
+    <t>Alexander è noto per essere un cittadino ucraino. Viveva nel villaggio di Yarevo, nella regione di Vitebsk. Secondo il Ministero degli Affari Esteri, è stato condannato al carcere.</t>
+  </si>
+  <si>
+    <t>2026-06-14 21:05:39</t>
   </si>
   <si>
     <t>Evgeniy Tadeushevich Buzhinskiy</t>
   </si>
   <si>
     <t>6 gennaio 1966</t>
   </si>
   <si>
     <t>Medico della 1a categoria di qualifica di specialista in ecografia dell'Ospedale distrettuale centrale di Smorgon.
 Detenuto per aver insultato Lukashenka.</t>
+  </si>
+  <si>
+    <t>IK n. 1, 211445, Novopolotsk, st. tecnico, 8</t>
   </si>
   <si>
     <t>6 anni di carcere</t>
   </si>
   <si>
     <t>2022-08-31 17:10:54</t>
   </si>
   <si>
     <t>Dmitriy Yurievich Popov</t>
   </si>
   <si>
     <t>7 gennaio 1992</t>
   </si>
   <si>
     <t>Il moderatore dei social media di "Country for Life" è scomparso la sera del 4 giugno 2020. Solo pochi giorni dopo, è stato reso noto che era stato condannato a 15 giorni di carcere e trasferito in un centro di detenzione temporanea a Minsk. Era accusato di "organizzazione di rivolte di massa".
 Nell'autunno del 2022, Dmitry è stato trasferito al regime carcerario.
 Secondo gli attivisti per i diritti umani, gli imputati sono tenuti a pagare un risarcimento di 29 milioni di rubli.
 Nel 2025 Dmitry fu condannato ai sensi dell'articolo 411.</t>
   </si>
   <si>
     <t>Pre-trial detention center No. 8. 222163, Žodzina, vulica Savieckaja 22A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 14.12.2021: 16 anni di reclusione in una colonia del regime potenziato. Appello 01.06.2022: il verdetto è stato confermato. Tribunale per il cambio di regime 27.09.2022: 5 anni di regime carcerario. Sentenza del tribunale 06.10.2022: circa 29000000 rubli di risarcimento. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime rigoroso.</t>
   </si>
@@ -392,635 +302,547 @@
   </si>
   <si>
     <t>2022-05-26 01:14:39</t>
   </si>
   <si>
     <t>Nikolay Nikolaevich Autukhovich</t>
   </si>
   <si>
     <t>7 gennaio 1963</t>
   </si>
   <si>
     <t>Nikolai, veterano di guerra afghano, imprenditore e personaggio pubblico, era stato precedentemente perseguitato più volte per il suo attivismo civico. È stato arrestato il 1° dicembre 2020 e condannato per diverse accuse, tra cui "creazione di un'organizzazione criminale" e "tentata presa del potere". Ha ricevuto una lunga pena detentiva e una multa, con i primi cinque anni di pena da scontare in carcere.
 Nella primavera del 2024, Nikolai e altri due imputati nel caso furono condannati a pagare oltre 40.000 rubli a titolo di risarcimento per i danni arrecati alla proprietà degli agenti di polizia.
 Nel novembre 2025, Nikolai ha scontato la sua pena detentiva di cinque anni ed è stato trasferito alla Colonia Correzionale n. 14, dove è stato immediatamente trasferito in un carcere minorile. Nikolai verrà probabilmente rimandato in prigione.</t>
   </si>
   <si>
     <t>Prison No. 1. 230023, Hrodna, vulica Kirava 1</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.10.2022: 25 anni di reclusione in una colonia del regime rigoroso (di loro 5 anni di regime carcerario), 1000 unità di base di multa, restrizione del servizio militare. Appello 31.03.2023: il verdetto è stato confermato. Sentenza del tribunale 26.04.2024: circa 13400 rubli di risarcimento. Tribunale per il cambio di regime 23.01.2026: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-02-27 00:40:57</t>
   </si>
   <si>
-    <t>Sergey Vladimirovich Soc</t>
-[...14 lines deleted...]
-    <t>2023-09-13 17:01:48</t>
+    <t>Dmitry Kirillovich Shishkov</t>
+  </si>
+  <si>
+    <t>7 gennaio 1967</t>
+  </si>
+  <si>
+    <t>Ex investigatore. Nel 2010 è stato nominato capo del dipartimento investigativo della Direzione Affari Interni del Comitato Esecutivo Regionale di Mogilev. Successivamente è stato assegnato al Comitato Investigativo.
+Il suo ultimo incarico è stato presso l'agenzia di stampa Mogilevskie Vedomosti. Shishkov potrebbe essere stato responsabile della sicurezza. L'ONT ha affermato che Shishkov è stato licenziato nel 2023 per le sue opinioni politiche.
+Nel marzo 2024, l'ONT pubblicò un passaporto "Nuova Bielorussia" emesso a nome di Shishkov. Tuttavia, il documento era palesemente falso.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 29. 230415, Vaŭkavysk, vulica Rakasouskaha 118</t>
+  </si>
+  <si>
+    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 30.10.2025: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto, 500 unità di base di multa. Appello 13.01.2026: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-11-13 21:48:47</t>
+  </si>
+  <si>
+    <t>Maksim Aliakseyevich Siamitko</t>
+  </si>
+  <si>
+    <t>8 gennaio 1995</t>
+  </si>
+  <si>
+    <t>Maxim ha prestato servizio presso il Dipartimento di Sicurezza del Ministero degli Interni dal luglio 2016, come autista di polizia in un battaglione speciale incaricato della protezione delle missioni diplomatiche. Nel 2019 è stato promosso al grado di sergente maggiore di polizia.
+È stato arrestato nel febbraio 2025 in relazione a un procedimento penale avviato ai sensi dell'articolo "assistenza ad attività estremiste", dopo che le forze di sicurezza bielorusse avevano avuto accesso alle chat di un bot appartenente al progetto di monitoraggio bielorusso Gayun, in cui venivano scambiate informazioni sui movimenti delle truppe russe.
+Nell'ottobre del 2025, Maxim è stato riconosciuto colpevole, condannato alla libertà vigilata e trasferito in un istituto penitenziario a regime aperto.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 24. 230025, Grodno, Lidskaya str. 29 b</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 22.10.2025: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2026-02-03 11:04:08</t>
+  </si>
+  <si>
+    <t>Artsiom Uladzimiravich Mazanik</t>
+  </si>
+  <si>
+    <t>8 gennaio 1990</t>
+  </si>
+  <si>
+    <t>Artyom ama la musica e la pesca, ed è curioso e preparato in molti campi. Studia inglese e tedesco. Ha sempre saputo che avrebbe vissuto in Germania. Adora i Rammstein, li ascolta fin da bambino e conosce a memoria molte delle loro canzoni.
+È stato arrestato il 12 gennaio 2022 in relazione a un caso penale riguardante "azioni di gruppo che violano gravemente l'ordine pubblico", "raccolta e diffusione illegale di dati personali", "incitamenti ad azioni volte a danneggiare la sicurezza nazionale" e "favoreggiamento e istigazione all'odio".
+Nel settembre 2022, è stato riconosciuto colpevole di aver partecipato a due proteste post-elettorali a Minsk nel 2020, nonché di aver sviluppato un programma di scansione di codici a barre per boicottare le aziende che sostenevano il regime.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 30.09.2022: 8 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2022-01-23 16:17:56</t>
   </si>
   <si>
     <t>Vitali Vaitsiakhovich</t>
   </si>
   <si>
     <t>8 gennaio 1967</t>
   </si>
   <si>
     <t>Vitaly è stato arrestato nell'agosto 2021 nell'ambito di un procedimento penale avviato ai sensi dell'articolo "atto di terrorismo" e nel giugno 2023 è stato condannato, ai sensi di numerosi articoli penali, a una lunga pena detentiva, i primi cinque dei quali in carcere.
 Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un "gruppo criminale organizzato" ha operato in Bielorussia, Turchia, Polonia, Ucraina e altri paesi, presumibilmente preparando crimini estremisti. Tra loro c'erano militari radicali, funzionari della sicurezza, atleti e uomini d'affari che cercavano di prendere il potere illegalmente. Questo caso è legato al tentato incendio doloso della casa del deputato Oleg Gaidukevich nel giugno 2021 e all'“organizzazione di rivolte di massa”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.06.2023: 19 anni di reclusione in una colonia del regime potenziato (di loro 5 anni di regime carcerario). Appello 04.10.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-09-17 01:25:10</t>
   </si>
   <si>
-    <t>Artyom Vladimirovich Mazanik</t>
-[...57 lines deleted...]
-    <t>2025-11-03 15:25:52</t>
+    <t>Alexander Aleksandrovich Chikindin</t>
+  </si>
+  <si>
+    <t>9 gennaio 1981</t>
+  </si>
+  <si>
+    <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 07.03.2024: 5 anni di reclusione in una colonia del regime generale. Appello 12.07.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-02-28 21:44:01</t>
   </si>
   <si>
     <t>Sergey Vladimirovich Dumava</t>
   </si>
   <si>
     <t>9 gennaio 1986</t>
   </si>
   <si>
     <t>Sergei è stato arrestato nel marzo 2021 e condannato nell'autunno dello stesso anno per aver affisso adesivi a Vitebsk. Secondo l'accusa, dal 1° ottobre 2020 al 22 marzo 2021, ha svolto attività volte a "danneggiare sistematicamente la proprietà": utilizzando vernice spray, ha scritto slogan come "Viva la Bielorussia!", "3%", "Partigiano Rosso", "Vattene" e altri sulle strutture del canale di Vitebsk.
 Nel settembre 2024 si tenne un'altra udienza in tribunale, al termine della quale Sergei venne trasferito in prigione.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.09.2021: 9 anni 15 giorni di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime 25.09.2024: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-08-26 22:47:30</t>
   </si>
   <si>
-    <t>Vladislav Alexeyevich Anichkin</t>
-[...26 lines deleted...]
-    <t>2023-11-21 14:51:55</t>
+    <t>Andrei Uladzimiravich Navitski</t>
+  </si>
+  <si>
+    <t>10 gennaio 1981</t>
+  </si>
+  <si>
+    <t>Andrei è stato arrestato nel giugno 2021 in relazione a un procedimento penale avviato ai sensi degli articoli "organizzazione e preparazione di azioni che violano gravemente l'ordine pubblico", "azioni illegali relative ad armi da fuoco, munizioni ed esplosivi" e "insulti a Lukashenko".
+Nel settembre 2021 è stato riconosciuto colpevole di aver partecipato alle proteste post-elettorali del 2020 a Minsk, di aver insultato Lukashenko su YouTube e di aver acquistato, immagazzinato e trasportato una sostanza sfusa senza avvisare le autorità autorizzate.
+Nel giugno 2022, Andrei è stato processato per "disobbedienza dolosa alle richieste dell'amministrazione penitenziaria", che ha portato all'estensione della sua pena detentiva e all'inasprimento del regime carcerario.
+Nel gennaio 2023 si è tenuta un'altra udienza in tribunale per l'accusa di "disobbedienza alle richieste dell'amministrazione". La condanna è stata di sette anni di carcere.
+Dall'aprile 2024 e fino all'inizio di dicembre dello stesso anno, la famiglia di Andrei non ha più avuto sue notizie . Le loro richieste all'amministrazione penitenziaria hanno ricevuto una risposta formale, affermando che avrebbe riferito tutto personalmente "per corrispondenza", ma non è pervenuta alcuna lettera da lui.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 30.09.2021: 5 anni di reclusione in una colonia del regime potenziato, circa 392 rublo di risarcimento. Sentenza del tribunale 13.06.2022: 4 mesi di reclusione in una colonia del regime rigoroso. Sentenza del tribunale 17.01.2023: 1 anno 8 mesi di reclusione in una colonia del regime rigoroso. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime rigoroso.</t>
+  </si>
+  <si>
+    <t>2021-10-01 18:41:47</t>
   </si>
   <si>
     <t>Igor Mikhailovich Nemirovich</t>
   </si>
   <si>
     <t>10 gennaio 1994</t>
   </si>
   <si>
     <t>Igor Nemirovich è stato arrestato per la prima volta all'inizio di maggio 2022 e immediatamente posto agli arresti domiciliari, ma è riuscito a fuggire e ad andarsene. Nell'autunno di quest'anno si è rivolto alla commissione per l'esame degli appelli dei bielorussi all'estero ed è tornato in patria, ma questo fatto non è stato riconosciuto come "una base incondizionata per concludere che si è pentito". Il 27 settembre 2023 venne nuovamente arrestato e posto in custodia.
 Secondo l'accusa , il 10 agosto 2020, Igor Nemirovich ha pubblicato su Instagram una foto con un testo in "forma indecente, degradante l'onore e la dignità di Alexander Lukashenko, che conteneva una valutazione negativa ed era offensivo nei suoi confronti".
 Al processo, Igor ha ammesso pienamente la sua colpevolezza e ha affermato che da maggio ad agosto 2020 non ha vissuto in Bielorussia. L'abitante di Brest ha appreso dai media gli eventi accaduti nella sua terra natale. "Dopo aver ceduto alle emozioni negative suscitate dagli eventi raccontati", ha pubblicato sul social network Instagram una foto di "natura offensiva" nei confronti di Alexander Lukashenko.
 16/08/2024 rilasciato dopo aver scontato l'intera pena imposta dal tribunale.
 Nell'ottobre 2024 venne nuovamente arrestato con l'accusa di "favoreggiamento di attività estremiste".</t>
   </si>
   <si>
     <t>Penal colony No. 9. 213410, Horki, vulica Dabraliubava 16</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.11.2023: 1 anno di reclusione in una colonia del regime generale. Sentenza del tribunale 08.04.2025: 3 anni di reclusione in una colonia del regime potenziato. Appello 10.06.2025: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2023-11-14 19:18:14</t>
   </si>
   <si>
-    <t>Andrei Uladzimiravich Navitski</t>
-[...18 lines deleted...]
-    <t>2021-10-01 18:41:47</t>
+    <t>Sergey Valerievich Degtyarenko</t>
+  </si>
+  <si>
+    <t>10 gennaio 1992</t>
+  </si>
+  <si>
+    <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 11.01.2024: 3 anni 5 mesi di reclusione in una colonia del regime generale. Appello 16.04.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2023-11-21 14:51:55</t>
+  </si>
+  <si>
+    <t>Boris Viktorovich Kim</t>
+  </si>
+  <si>
+    <t>11 gennaio 1996</t>
+  </si>
+  <si>
+    <t>Il 17 febbraio 2023 si è tenuta l'udienza di appello. la sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>4,5 anni di carcere in una colonia di regime rigoroso.</t>
+  </si>
+  <si>
+    <t>2022-11-11 19:48:15</t>
   </si>
   <si>
     <t>Konstantin Anatolevich Rudnitsky</t>
   </si>
   <si>
     <t>11 gennaio 1999</t>
   </si>
   <si>
     <t>Alunno. Konstantin è un maestro dello sport.
 Il 9 dicembre, un "video pentito" con lui è apparso sui canali telegrafici filogovernativi, in cui Konstantin ha annunciato la sua partecipazione allo sviluppo della "Mappa nera della Bielorussia".</t>
   </si>
   <si>
     <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
   </si>
   <si>
     <t>Sentenza del tribunale 12.07.2022: 6 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2022-05-09 15:19:01</t>
-  </si>
-[...48 lines deleted...]
-    <t>2022-05-23 12:39:50</t>
   </si>
   <si>
     <t>Paul Petrovich Dobrovolsky</t>
   </si>
   <si>
     <t>12 gennaio 1990</t>
   </si>
   <si>
     <t>Ex giornalista per Naviny.by.
 In precedenza, Pavel ha lavorato per diverse pubblicazioni indipendenti. Durante le proteste del 2020, è stato arrestato e accusato di illeciti amministrativi in relazione alle sue attività professionali. Nell'autunno del 2021, Pavel Dobrovolsky ha lasciato la Bielorussia. Ha viaggiato molto in diversi Paesi, scrivendo articoli.
 Tuttavia, come è oranoto , è detenuto in un centro di detenzione preventiva in Bielorussia dal gennaio 2025. Le circostanze del suo procedimento penale suggeriscono che le precedenti attività di Pavel legate all'esercizio del suo diritto alla libera espressione e alla diffusione di informazioni siano il motivo della sua detenzione.
 Nell'ottobre 2025 si seppe che Pavel era accusato di tradimento.</t>
   </si>
   <si>
-    <t>Pre-trial detention center of KGB. 220050, Minsk, Main Post Office, subscriber box 8</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale data sconosciuta: 9 anni di reclusione in una colonia del regime rigoroso.</t>
   </si>
   <si>
     <t>2025-08-26 17:10:27</t>
   </si>
   <si>
-    <t>Dmitry Alexandrovich Grishkevich</t>
-[...41 lines deleted...]
-    <t>2024-09-06 18:11:58</t>
+    <t>Konstantin Leonidovich Ermolovich</t>
+  </si>
+  <si>
+    <t>12 gennaio 1991</t>
+  </si>
+  <si>
+    <t>Residente nella regione di Mogilev . Originario della Lituania. Detenuto per sabotaggio della ferrovia vicino alla stazione di Bobruisk e incendio doloso nel poligono di tiro dell'unità militare 5527.
+Il 25 ottobre 2022 si è svolta l’udienza d’appello della corte e il verdetto è entrato in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 10.08.2022: 16 anni di reclusione in una colonia del regime potenziato. Appello 25.10.2022: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2022-05-23 12:39:50</t>
+  </si>
+  <si>
+    <t>Aliaksandr Valeryevich Manvelian</t>
+  </si>
+  <si>
+    <t>12 gennaio 1978</t>
+  </si>
+  <si>
+    <t>Alexander si prendeva cura di sua madre, una persona con disabilità visiva di Gruppo 1 che presentava problemi al sistema muscolo-scheletrico.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 18.12.2025: 3 anni di reclusione in una colonia del regime potenziato. Appello 04.03.2026: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2026-03-22 23:32:58</t>
   </si>
   <si>
     <t>Ivan Sergeevich Osipovich</t>
   </si>
   <si>
     <t>13 gennaio 1998</t>
   </si>
   <si>
     <t>L'11 novembre 2022 si è tenuta l'udienza di appello. La sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>3 anni di reclusione in una colonia</t>
   </si>
   <si>
     <t>2022-09-02 22:33:18</t>
   </si>
   <si>
-    <t>Andrey Evgenyevich Primako</t>
-[...14 lines deleted...]
-  <si>
     <t>Aliaksandr Karatkevich</t>
   </si>
   <si>
     <t>14 gennaio 1991</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-12-15 11:47:02</t>
   </si>
   <si>
-    <t>Maksim Akulau</t>
-[...67 lines deleted...]
-    <t>Inna Valerievna Glinskaya</t>
+    <t>Viktar Piatrovich Keller</t>
+  </si>
+  <si>
+    <t>15 gennaio 2001</t>
+  </si>
+  <si>
+    <t>Cittadino ucraino</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 12.05.2026: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-05-22 12:27:17</t>
+  </si>
+  <si>
+    <t>Inna Valeryeuna Hlinskaia</t>
   </si>
   <si>
     <t>16 gennaio 1975</t>
   </si>
   <si>
     <t>Detenuta con la figlia.
 La perquisizione nell'appartamento è stata effettuata ai sensi dell'art. 364 del codice penale della Repubblica di Bielorussia. Quindi l'articolo di accusa è stato riclassificato come parte 3 dell'art. 130 del codice penale della Repubblica di Bielorussia.
 Precedentemente accusato di diffusione di dati personali di dipendenti del ministero dell'Interno.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 20.01.2023: 7 anni di reclusione in una colonia del regime generale. Appello 28.04.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2022-01-07 01:46:58</t>
   </si>
   <si>
+    <t>Vladimir Vladimirovich Shpak</t>
+  </si>
+  <si>
+    <t>16 gennaio 1972</t>
+  </si>
+  <si>
+    <t>Il 24 luglio il Ministero degli Interni ha riconosciuto il progetto Propovednik come “formazione estremista”. Secondo il dipartimento, Vladimir Shpak, 52 anni, arrestato nel maggio 2024, è coinvolto in questo.
+Canali telegrafici filogovernativi hanno riferito che l’uomo “incitava all’odio nazionale e sociale, invocava la violenza, sosteneva la radicalizzazione e il terrorismo”. È stato affermato che contro il detenuto sono stati avviati numerosi procedimenti penali: è stato minacciato di 10 anni di prigione.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 09.01.2025: 7 anni di reclusione in una colonia del regime potenziato, 600 unità di base di multa. Appello 07.03.2025: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-08-30 23:52:04</t>
+  </si>
+  <si>
+    <t>Asker Azerovich Allahverdiyev</t>
+  </si>
+  <si>
+    <t>16 gennaio 1999</t>
+  </si>
+  <si>
+    <t>Secondo i social network, Asker viveva a Minsk, praticava sport e recitava in video. L'ultima volta che ha visitato la sua pagina VKontakte è stato a luglio. Il suo caso inizierà ad essere esaminato a porte chiuse il 4 ottobre presso il tribunale della città di Minsk. Asker è stato accusato della Parte 1 dell'Art. 361-3 del codice penale (Partecipazione sul territorio di uno Stato estero a una formazione armata o a un conflitto armato, operazioni militari, reclutamento o preparazione di persone per tale partecipazione).</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 08.10.2024: trattamento obbligatorio in un ospedale psichiatrico.</t>
+  </si>
+  <si>
+    <t>2024-09-13 20:37:48</t>
+  </si>
+  <si>
+    <t>Vladimir Methodievich Voroshen</t>
+  </si>
+  <si>
+    <t>17 gennaio 1965</t>
+  </si>
+  <si>
+    <t>Secondo gli attivisti per i diritti umani, è stato rilasciato nel marzo 2026.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 04.03.2024: sconosciuto anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2024-01-18 19:26:22</t>
+  </si>
+  <si>
     <t>Alena Zhukava</t>
   </si>
   <si>
     <t>17 gennaio 1969</t>
   </si>
   <si>
     <t>Sentenza del tribunale 03.11.2025: 2 anni 6 mesi di reclusione in una colonia del regime generale, 800 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-09-18 17:00:13</t>
-  </si>
-[...29 lines deleted...]
-    <t>2022-05-13 18:58:35</t>
   </si>
   <si>
     <t>Nicholas Vasilevich Bankov</t>
   </si>
   <si>
     <t>18 gennaio 1971</t>
   </si>
   <si>
     <t>Ex docente presso il Dipartimento di Comunicazione della BSUIR. Questo dipartimento è destinato alla formazione degli ufficiali di carriera delle Forze Armate e di altri enti e dipartimenti di sicurezza della Repubblica di Bielorussia. Inizialmente Nikolai venne condannato all'arresto in base a un protocollo amministrativo, poi venne nuovamente arrestato nell'ambito di un procedimento penale. È stato condannato per tre donazioni effettuate dall'uomo nell'agosto 2020.
 Dal momento del suo trasferimento nella colonia, Mikhail ha trascorso 180 giorni in una cella di punizione, per poi essere rinchiuso in un PKT.
 Dall'aprile 2025 è stato trasferito al regime carcerario nel carcere n. 4 .</t>
   </si>
   <si>
     <t>Sentenza del tribunale 28.07.2023: 4 anni di reclusione in una colonia del regime generale. Appello 17.10.2023: il verdetto è stato confermato. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2023-06-22 00:43:17</t>
   </si>
   <si>
+    <t>Vyacheslav Mikhailovich Oreshko</t>
+  </si>
+  <si>
+    <t>18 gennaio 1955</t>
+  </si>
+  <si>
+    <t>Politologo e personaggio pubblico bielorusso, attivista del sindacato REP.
+La vista di Vyacheslav è peggiorata notevolmente nella colonia. Riesce a malapena a vedere qualcosa. Spesso si muove toccandolo.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 05.01.2023: 8 anni di reclusione in una colonia del regime potenziato. Appello 03.04.2023: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2022-05-13 18:58:35</t>
+  </si>
+  <si>
     <t>Vyacheslav Valerievich Murnov</t>
   </si>
   <si>
     <t>19 gennaio 1973</t>
   </si>
   <si>
     <t>Secondo i documenti del caso, Vyacheslav Murnov nell'ottobre 2021 e nel marzo 2024 ha commentato in modo osceno le pubblicazioni raffiguranti Lukashenko su Odnoklassniki. Ciò bastò perché l'uomo fosse inviato in una colonia. Inoltre gli è stato prescritto anche il “trattamento obbligatorio per l’alcolismo cronico”.
 Il 3 settembre 2024 il ricorso è stato esaminato e la sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 04.07.2024: 2 anni di reclusione in una colonia del regime generale. Appello 03.09.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-07-01 20:57:16</t>
   </si>
   <si>
     <t>Viktar Hurko</t>
   </si>
   <si>
     <t>19 gennaio 2001</t>
   </si>
   <si>
     <t>Arrestato per aver partecipato alle proteste del 2020.
 Il 13 agosto 2024, la giudice Olga Lavrinovich emetterà una decisione presso il tribunale distrettuale Oktyabrsky di Minsk "sulla sostituzione della restrizione della libertà senza l'invio in un istituto penitenziario di tipo aperto".
 Nell'ottobre 2025 si è saputo che Viktor era stato nuovamente arrestato e trattenuto nel Centro di detenzione preventiva n. 1.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 14.03.2023: 1 anno 6 mesi di restrizione della libertà senza trasferimento in un istituto penitenziario aperto. Tribunale per il cambio di regime 13.08.2023: sconosciuto.</t>
+    <t>Sentenza del tribunale 14.03.2023: 1 anno 6 mesi di restrizione della libertà senza trasferimento in un istituto penitenziario aperto. Tribunale per il cambio di regime 13.08.2023: sconosciuto. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2022-11-02 14:13:38</t>
   </si>
   <si>
-    <t>Anastasia Sergeevna Kukhta</t>
-[...23 lines deleted...]
-    <t>2023-04-13 23:11:10</t>
+    <t>Elena Alexandrovna Lobanova</t>
+  </si>
+  <si>
+    <t>19 gennaio 1984</t>
+  </si>
+  <si>
+    <t>Si è appreso che il regime di Elena è stato cambiato e che ora si trova in una colonia penale.
+Le foto delle proteste trovate sul suo telefono sono servite da pretesto per il suo arresto. Anche l'attività commerciale di Elena è stata distrutta.
+Secondo la testimonianza di ex prigionieri politici, la condanna di Elena è di circa 2 anni.
+È noto che Elena ha iniziato ad assumere antidepressivi mentre era ancora in custodia cautelare. Inizialmente, non ha ricevuto lettere dalla sua famiglia, né bonifici, né pacchi. Ha un figlio che all'inizio del 2026 aveva 10 anni.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 22.04.2024: sconosciuto anni di restrizione della libertà senza trasferimento in un istituto penitenziario aperto. Tribunale per il cambio di regime data sconosciuta: 2 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2024-04-12 17:59:15</t>
   </si>
   <si>
     <t>Sergey Nikolaevich Kabarchuk</t>
   </si>
   <si>
     <t>20 gennaio 1963</t>
   </si>
   <si>
     <t>Il 15 febbraio 2024, è stata dichiarata un'"operazione antiterrorismo" nel distretto di Lelchitsy, nella regione di Gomel, al confine con l'Ucraina. Ai residenti è stato chiesto di "mantenere la calma e obbedire agli ordini delle forze dell'ordine". Il KGB ha affermato di aver arrestato membri di un "gruppo di sabotaggio e ricognizione" che includeva cittadini ucraini e bielorussi. Il numero esatto dei detenuti non è stato reso noto.
 Dopo l'arresto, a Sergei è stato diagnosticato un cancro durante la detenzione preventiva.</t>
   </si>
   <si>
     <t>Penal colony No. 8. 211388, Viciebskaja vobl., Orša, vul. Lienina, 195A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 23.10.2024: 20 anni di reclusione in una colonia del regime potenziato, 700 unità di base di multa.</t>
   </si>
   <si>
     <t>2024-09-23 19:42:06</t>
+  </si>
+  <si>
+    <t>Maksim Aliaksandravich Smirnou</t>
+  </si>
+  <si>
+    <t>20 gennaio 1992</t>
+  </si>
+  <si>
+    <t>Maxim è stato condannato proprio lì, all'Università Tecnica Statale di Brest. Si trovava in custodia cautelare al momento del processo. Era accusato di aver scritto un commento "su uno dei canali Telegram" che è stato considerato un "insulto pubblico" a Lukashenko.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 36. 220039, Minsk, Korotkevicha str., 14</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 21.03.2025: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2026-05-07 18:30:21</t>
+  </si>
+  <si>
+    <t>Anastasia Sergeevna Kukhta</t>
+  </si>
+  <si>
+    <t>Attivista sociale di Minsk. È stata detenuta il 17 febbraio 2022 nel suo luogo di residenza. La sua casa è stata perquisita. All'inizio è stata condannata all'arresto amministrativo, ma in seguito Anastasia non è stata liberata.</t>
+  </si>
+  <si>
+    <t>5 anni di reclusione in una colonia.</t>
+  </si>
+  <si>
+    <t>2022-03-16 14:22:57</t>
   </si>
   <si>
     <t>Eugen Igorevich Stepanov</t>
   </si>
   <si>
     <t>21 gennaio 1967</t>
   </si>
   <si>
     <t>La sostanza delle accuse mosse contro Yevgeny Stepanov, che ora è accusato di "aver creato o partecipato alle attività di una formazione estremista", non è nota. Secondo informazioni inaffidabili, è stato arrestato nel gennaio di quest'anno per "distribuzione di materiale estremista su Internet" e ai sensi della parte 2 dell'art. 19.11 Codice degli illeciti amministrativi condannato all'arresto, dal quale non è mai stato rilasciato.
 Evgeniy Stepanov ha seri problemi di salute: nel 2020 ha avuto un ictus, a seguito del quale ha avuto difficoltà a parlare. Per questo motivo, Evgeny Stepanov ha perso l'opportunità di lavorare nella sua professione: si è laureato in regia presso l'Università di Cultura e Arti, ha tenuto matrimoni, concerti e altri eventi speciali e di intrattenimento.
 Evgeniy Stepanov è scomparso dai social network alla fine del 2022, ma a causa della complessità della comunicazione con lui, ciò è passato inosservato. L'attenzione delle forze dell'ordine è stata attratta dai suoi appelli alle agenzie governative, scritti tra la fine di febbraio e l'inizio di marzo 2022. Ha chiesto di contribuire alla fine dell'aggressione militare russa sul territorio dell'Ucraina, di annunciare la formazione di un movimento contro la guerra e di sostenere qualsiasi forma di protesta contro la guerra; esigere il ritiro immediato delle truppe russe dal territorio della Bielorussia, considerare criminali di guerra tutti coloro che hanno deciso le azioni militari in Ucraina e che hanno approvato la propaganda aggressiva che giustificava la guerra nei media statali bielorussi.
 Yevgeny Stepanov ha inviato le sue richieste per la fine della guerra in Ucraina sia alle autorità locali che ai funzionari governativi di alto rango: il Ministro della Difesa della Repubblica di Bielorussia, il capo delle forze armate del Paese e il Procuratore Generale della Repubblica di Bielorussia.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.09.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-09-09 20:01:51</t>
   </si>
   <si>
     <t>Vladimir Nikolaevich Savenkov</t>
   </si>
   <si>
     <t>21 gennaio 1977</t>
   </si>
@@ -1030,383 +852,361 @@
 Vladimir fu riconosciuto colpevole di diversi capi d'imputazione penali e condannato a lunghe pene detentive, le prime cinque delle quali erano pene detentive. Fu anche privato del suo grado militare.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.06.2023: 16 anni di reclusione in una colonia del regime potenziato (di loro 5 anni di regime carcerario), restrizione del servizio militare. Appello 04.10.2023: il verdetto è stato confermato. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2022-09-09 14:56:43</t>
   </si>
   <si>
     <t>Anatoly Arkadyevich Yaskevich</t>
   </si>
   <si>
     <t>21 gennaio 1987</t>
   </si>
   <si>
     <t>Secondo i materiali dell'inchiesta, nel maggio 2021, utilizzando le notizie sullo schianto di un aereo militare nella città di Baranovichi e la morte di due piloti, sul social network e sul video hosting Tik-Tok, 35 anni- il vecchio Yaskevich ha sistematicamente pubblicato messaggi video di pubblico dominio volti a incitare all'odio sociale e all'ostilità nei confronti delle forze dell'ordine.
 Sempre nel maggio 2021, ha prodotto e pubblicato sul social network e video ospitando TikTok in accesso aperto a un numero illimitato di persone 3 videomessaggi in cui insultava il capo dello Stato, lo accusava falsamente di reati gravi e soprattutto gravi.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 06.07.2022: 4 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2022-06-29 15:39:33</t>
   </si>
   <si>
+    <t>Alexey Yuryevich Klyushnichenko</t>
+  </si>
+  <si>
+    <t>22 gennaio 1996</t>
+  </si>
+  <si>
+    <t>Alexey è un attivista, membro del Movimento per la Libertà.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 05.11.2024: 6 anni di reclusione in una colonia del regime potenziato. Appello 14.01.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-09-04 17:24:13</t>
+  </si>
+  <si>
     <t>Sergey Sergeevich Yakubenok</t>
   </si>
   <si>
     <t>22 gennaio 1976</t>
   </si>
   <si>
     <t>La base del procedimento penale contro l'uomo era “Class” in “Odnoklassniki” in una delle pagine pubbliche riconosciute come estremiste da uno dei tribunali della Repubblica di Bielorussia.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 13.12.2023: 2 anni 6 mesi di reclusione in una colonia del regime generale. Appello 05.03.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-12-07 23:46:11</t>
   </si>
   <si>
-    <t>Natalia Anatolyevna Davydulina</t>
-[...28 lines deleted...]
-    <t>2024-09-04 17:24:13</t>
+    <t>Ivan Viktaravich Voinau</t>
+  </si>
+  <si>
+    <t>23 gennaio 1996</t>
+  </si>
+  <si>
+    <t>Ex agente di polizia. Arrestato intorno all'agosto 2025 con l'accusa di presunti legami con il Reggimento Kalinovsky. Nell'ottobre 2025, è stato trattenuto in un centro di detenzione preventiva del KGB, per poi essere trasferito al Centro di detenzione preventiva n. 1.</t>
+  </si>
+  <si>
+    <t>2026-01-23 15:23:36</t>
+  </si>
+  <si>
+    <t>Uladzimir Andreyevich Tseliapun</t>
+  </si>
+  <si>
+    <t>23 gennaio 1956</t>
+  </si>
+  <si>
+    <t>Vladimir è un attivista e difensore dei diritti umani originario di Mozyr, noto nella regione per il suo impegno a difesa dei diritti umani, compreso il diritto di riunione pacifica. Nel 1986 ha partecipato alle operazioni di bonifica successive all'incidente alla centrale nucleare di Chernobyl. Ha problemi di salute.
+Fu ripetutamente oggetto di persecuzioni politiche e arresti amministrativi.
+Nell'aprile del 2026 è stato arrestato e posto in custodia cautelare nell'ambito di un procedimento penale, i cui dettagli sono tuttora sconosciuti.</t>
+  </si>
+  <si>
+    <t>2026-04-30 16:36:39</t>
+  </si>
+  <si>
+    <t>Darya Viktarauna Kalinava</t>
+  </si>
+  <si>
+    <t>23 gennaio 1995</t>
+  </si>
+  <si>
+    <t>Dopo aver terminato gli studi, Daria ha studiato in Europa.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 1. 224025, Brest, Belarusskaya str., 84a</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-05-10 09:40:12</t>
   </si>
   <si>
     <t>Anton Pavlovich Shibut</t>
   </si>
   <si>
     <t>23 gennaio 1990</t>
   </si>
   <si>
     <t>Il 29 settembre 2023 si è tenuta l'udienza di appello.</t>
   </si>
   <si>
     <t>5 anni di reclusione in una colonia</t>
   </si>
   <si>
     <t>2023-07-08 16:04:24</t>
   </si>
   <si>
     <t>Aliaksandr Paulavich Hashnikau</t>
   </si>
   <si>
     <t>23 gennaio 1987</t>
   </si>
   <si>
     <t>Alexander, un dipendente della BMZ, è stato arrestato nell'autunno del 2021 nell'ambito di un procedimento penale intentato contro i dipendenti dello stabilimento che avevano sostenuto lo sciopero e facevano parte dell'iniziativa "Rabochy Rukh" (Movimento dei Lavoratori). Il 21 settembre 2021, questa iniziativa è stata definita un'organizzazione estremista, a seguito della quale si sono verificati arresti di massa di lavoratori in tutto il Paese.
 Nel febbraio 2023, Alexander è stato riconosciuto colpevole di tradimento e di creazione e partecipazione a un gruppo estremista e condannato alla reclusione.
 Nella primavera del 2024 si tenne un'altra udienza in tribunale, in seguito alla quale Alexander venne trasferito in prigione.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.02.2023: 14 anni di reclusione in una colonia del regime potenziato. Appello 02.08.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 28.05.2024: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-09-27 14:14:40</t>
   </si>
   <si>
-    <t>Igor Yaroslavovich Kuzavko</t>
-[...10 lines deleted...]
-  <si>
     <t>Tatsiana Mahnusava</t>
   </si>
   <si>
     <t>25 gennaio 1977</t>
   </si>
   <si>
     <t>Nel febbraio 2025, Tatyana è stata condannata ai sensi dell'articolo 19.11 del Codice dei reati amministrativi (diffusione di materiale estremista). Successivamente è stato aperto un procedimento penale.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2026-01-07 23:51:04</t>
   </si>
   <si>
     <t>Oleg Vasilievich Larichev</t>
   </si>
   <si>
     <t>26 gennaio 1986</t>
   </si>
   <si>
     <t>Organizzatore del festival Urban Myths, personaggio pubblico e artista di strada.
 Oleg Larichev è stato arrestato e processato più volte, anche per il suo attivismo artistico, tra cui nel 2022.
 Questa volta è stato arrestato in relazione a un procedimento penale presumibilmente collegato alla detenzione di altre persone presumibilmente coinvolte nel "gruppo estremista" "Da Zoraў".</t>
   </si>
   <si>
     <t>2025-12-29 19:49:56</t>
   </si>
   <si>
-    <t>Alexander Andreevich Rybchenko</t>
+    <t>Yauhen Uladzimiravich Fedasenka</t>
+  </si>
+  <si>
+    <t>26 gennaio 1988</t>
+  </si>
+  <si>
+    <t>Yevgeny è stato arrestato nel luglio 2025 in relazione a un procedimento penale avviato ai sensi dell'articolo "assistenza ad attività estremiste", dopo che le forze di sicurezza bielorusse avevano avuto accesso alle chat di un bot appartenente al progetto di monitoraggio "Belaruski Gayun", in cui venivano scambiate informazioni sui movimenti delle truppe russe.
+Nel marzo 2026, Evgeniy è stato riconosciuto colpevole e condannato alla reclusione in una colonia penale.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 23.03.2026: 4 anni di reclusione in una colonia del regime potenziato. Appello 26.05.2026: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-04-20 16:01:49</t>
+  </si>
+  <si>
+    <t>Marina Felixovna Dolmatova</t>
+  </si>
+  <si>
+    <t>27 gennaio 1970</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.07.2026: 4 anni di reclusione in una colonia del regime generale, 500 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2026-01-07 22:47:21</t>
+  </si>
+  <si>
+    <t>Alexey Viktorovich Jagiello</t>
   </si>
   <si>
     <t>27 gennaio 1984</t>
   </si>
   <si>
-    <t>Alexander, ex preside della scuola di Krynki, ne è stato a capo fino al 2018 circa. È stato condannato per "favoreggiamento di attività estremiste" e condannato a libertà limitata e al collocamento in un istituto pubblico.</t>
-[...44 lines deleted...]
-  <si>
     <t>Alexey è un chirurgo di formazione , ma non ha mai esercitato la sua professione. È un predicatore evangelico e un sostenitore di uno stile di vita sano. L'anno scorso, un quotidiano regionale ha parlato della promozione del suo metodo per smettere di fumare.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-11-29 18:40:32</t>
   </si>
   <si>
     <t>Maksim Shukanau</t>
   </si>
   <si>
     <t>27 gennaio 1989</t>
   </si>
   <si>
     <t>Il trentaseienne blogger di Mozyr, Maxim Shukanov, aveva oltre 6.000 iscritti al canale YouTube Union Bell. Analizzava i processi politici e raccontava la verità sulla guerra tra Russia e Ucraina. A volte questi video ottenevano decine di migliaia di visualizzazioni.
 Anche dopo l'intensificarsi della repressione, Maxim non lasciò il Paese. Insieme alla sua fidanzata, Polina Zyl, anche lei blogger, entrò in clandestinità.
 La coppia evitò ogni contatto con il governo bielorusso, ma nel febbraio 2025 furono costretti a cercare assistenza medica, poiché i problemi di salute di Maxim peggiorarono in seguito all'arresto del padre, Igor Shukanava, un dipendente della raffineria di petrolio di Mozyr.
 Quando una persona ricercata chiede assistenza medica con il passaporto, la polizia riceve una soffiata. È probabile che sia successo questo nel caso del blogger.
 La situazione era doppiamente drammatica perché portò anche all'arresto di Polina Zyl.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 4 anni di reclusione in una colonia del regime generale. Appello 12.01.2026: sconosciuto.</t>
   </si>
   <si>
     <t>2025-11-10 22:58:10</t>
   </si>
   <si>
-    <t>Dmitry Vladimirovich Ilyukhin</t>
-[...56 lines deleted...]
-    <t>Alexander Vladimirovich Gerasimenko</t>
+    <t>Alexander Andreevich Rybchenko</t>
+  </si>
+  <si>
+    <t>Alexander, ex preside della scuola di Krynki, ne è stato a capo fino al 2018 circa. È stato condannato per "favoreggiamento di attività estremiste" e condannato a libertà limitata e al collocamento in un istituto pubblico.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 27.06.2025: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2025-07-11 18:25:54</t>
+  </si>
+  <si>
+    <t>Andrey Valerievich Alexandrov</t>
+  </si>
+  <si>
+    <t>27 gennaio 1978</t>
+  </si>
+  <si>
+    <t>Il giornalista bielorusso Andrei, arrestato il 12 gennaio 2021, insieme alla sua fidanzata Irina Zlobina, è stato accusato di "finanziare attività di protesta" e di aver pagato multe ai partecipanti alla protesta. È stato condannato per una serie di accuse penali, tra cui “alto tradimento” e “partecipazione a un gruppo estremista”.
+Il 1 settembre 2022 la coppia si è sposata nel centro di custodia cautelare-1.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 06.10.2022: 14 anni di reclusione in una colonia del regime generale, 1000 unità di base di multa. Appello 06.01.2023: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:36:24</t>
+  </si>
+  <si>
+    <t>Aliaksandr Uladzimiravich Herasimenka</t>
   </si>
   <si>
     <t>30 gennaio 1977</t>
   </si>
   <si>
     <t>Lavorava come camionista per lunghe distanze. L'ultimo impiego noto di Alexander era presso Mozyrsol. Prima di allora, aveva lavorato nello sport: come allenatore e istruttore di canottaggio e vicedirettore di una scuola sportiva per bambini.
 Fu arrestato il 6 marzo 2025 nell'ambito del "caso Gayun".</t>
   </si>
   <si>
-    <t>Sentenza del tribunale data sconosciuta: 4 anni 6 mesi di reclusione in una colonia del regime generale.</t>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-07-25 00:54:32</t>
+  </si>
+  <si>
+    <t>Maksim Aminbayevich Jumaniyazov</t>
+  </si>
+  <si>
+    <t>30 gennaio 1983</t>
+  </si>
+  <si>
+    <t>Maxim has had a severe mental illness since childhood and requires special care.</t>
+  </si>
+  <si>
+    <t>sconosciuto</t>
+  </si>
+  <si>
+    <t>2023-03-12 14:58:12</t>
+  </si>
+  <si>
+    <t>Siarhei Anatolyevich Pako</t>
+  </si>
+  <si>
+    <t>30 gennaio 1975</t>
+  </si>
+  <si>
+    <t>Nel 2005, Sergei fondò la Promsnab LLC a Smolensk, in Russia. L'azienda acquistava vari prodotti metallici in Bielorussia e li rivendeva a società russe. A metà maggio 2024, un convoglio della Promsnab fu inaspettatamente fermato in Bielorussia. Il Dipartimento Interdistrettuale Borisov del Dipartimento Investigazioni Finanziarie del Comitato di Controllo Statale avviò un procedimento penale contro Sergei Poko ai sensi dell'articolo 243, comma 3, del Codice Penale (evasione fiscale). Il titolare di questa redditizia attività fu posto in custodia cautelare.
+Poiché Sergei possedeva un immobile nella sua città natale, Zhodino, il Dipartimento di Indagini Finanziarie lo considerò una "stabile organizzazione" non registrata di una società russa in Bielorussia. Sulla base di questo fatto, gli inquirenti inclusero l'intero fatturato della società per 13 anni nella base imponibile bielorussa. Nell'ottobre 2024, i revisori dei conti emisero un conto salatissimo: oltre 2,8 milioni di rubli bielorussi tra oneri e sanzioni aggiuntive. Gli avvocati della società citarono un accordo intergovernativo del 1995 per evitare la doppia imposizione, poiché l'immobile era utilizzato esclusivamente per gli acquisti e non poteva essere legalmente considerato un ufficio di rappresentanza.
+Nel novembre 2024, gli investigatori del Comitato investigativo russo per la regione di Smolensk, insieme al Dipartimento investigativo finanziario bielorusso, hanno effettuato una perquisizione presso gli uffici di Promsnab. I beni della società sono stati sequestrati.
+In seguito alle pubblicazioni degli avvocati nel gennaio 2025, per quasi un anno e mezzo non si seppe più nulla del destino dell'imprenditore. Solo il 6 luglio 2026 il suo nome ricomparve negli elenchi aggiornati del Ministero dell'Interno.
+Non si sa se Poko abbia risarcito i danni, e quindi l'articolo sia stato archiviato, o se le accuse siano state semplicemente riclassificate, o se le accuse fiscali siano state processate separatamente.
+Tuttavia, Sergei Poko è stato condannato per una serie di reati politici. La sentenza definitiva includeva le accuse di "incitamento all'odio" (articolo 130, comma 1), "incitamento ad azioni dannose per la sicurezza nazionale" (articolo 361, comma 3) e partecipazione a proteste (articolo 342, comma 1). È stata inoltre aggiunta l'accusa di corruzione su larga scala (articolo 431, comma 3 del Codice penale).
+La pena minima per le sole accuse di corruzione è di cinque anni di reclusione, ma viste le implicazioni politiche, la condanna potrebbe essere molto più lunga. Sergei Poko è stato riconosciuto come prigioniero politico.</t>
+  </si>
+  <si>
+    <t>2026-07-06 16:01:53</t>
   </si>
   <si>
     <t>Eduard Viktorovich Babariko</t>
   </si>
   <si>
     <t>30 gennaio 1990</t>
   </si>
   <si>
     <t>Eduard, laureato in Economia e gestione aziendale alla BSEU e direttore delle piattaforme di crowdfunding Ulej e MolaMola, nonché del gruppo di iniziativa di suo padre Viktor Babariko, è stato arrestato il 18 giugno 2020 mentre si recava alla Commissione elettorale centrale presentare le firme. Ha trascorso più di tre anni in prigione senza processo ed è stato condannato per “organizzazione di rivolte di massa” ed “evasione fiscale”.
 Nel luglio 2024 è stato condannato a due anni di carcere per “disobbedienza all’amministrazione della colonia”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.07.2023: 8 anni di reclusione in una colonia del regime potenziato. Appello 27.11.2023: il verdetto è stato confermato. Sentenza del tribunale 10.07.2024: 2 anni di reclusione in una colonia del regime potenziato. Appello 19.09.2024: il verdetto è stato confermato. Sentenza del tribunale 20.02.2025: sconosciuto anni di reclusione in una colonia del regime rigoroso. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2021-02-27 00:33:12</t>
   </si>
   <si>
     <t>Tikhon Sergeevich Osipov</t>
   </si>
   <si>
     <t>31 gennaio 1996</t>
   </si>
   <si>
-    <t>Tikhon è stato arrestato e condannato, secondo il Comitato investigativo, per aver deliberatamente investito dei militari delle truppe interne del Ministero degli Interni durante una protesta avvenuta l'11 agosto 2020, nei pressi della stazione della metropolitana Pushkinskaya a Minsk.
-[...5 lines deleted...]
-    <t xml:space="preserve"> Sentenza del tribunale 19.05.2021: 11 anni di reclusione in una colonia del regime potenziato, circa 1300 rubli di risarcimento. Sentenza del tribunale 25.03.2022: 7 mesi di reclusione in una colonia del regime rigoroso. Appello 23.06.2022: il verdetto è stato confermato.</t>
+    <t>Tikhon è stato arrestato e condannato per aver investito deliberatamente, secondo il Comitato Investigativo, alcuni militari delle truppe interne del Ministero degli Interni durante una protesta avvenuta l'11 agosto 2020 nei pressi della stazione della metropolitana Pushkinskaya a Minsk.
+Nel marzo 2022, è stato nuovamente condannato per "disobbedienza dolosa alle richieste dell'amministrazione di un istituto penitenziario" - un'accusa spesso mossa ai detenuti che si rifiutano di collaborare con le autorità carcerarie - e il suo regime è stato modificato in uno più severo.
+Nel febbraio 2026, si è appreso che contro Tikhon era stato aperto un procedimento penale per la seconda volta ai sensi dell'articolo 411 del codice penale (disobbedienza dolosa alle richieste dell'amministrazione della colonia).
+Tikhon ha gravi problemi di salute: il suo corpo ha difficoltà a digerire il cibo, soffre di dolore agli occhi, tachicardia, sbalzi di pressione sanguigna e un sistema immunitario indebolito.
+A metà marzo 2026, il processo a carico di Tikhon si è svolto presso il tribunale distrettuale di Mozyr. È stato riconosciuto colpevole ai sensi dell'articolo 411, comma 2, del codice penale e condannato a ulteriori diciotto mesi di reclusione, che si aggiungono agli undici anni e sette mesi già inflittigli.
+È detenuto nel centro di detenzione preventiva numero 3.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 11. 231900, Volkovysk, Rokossovsky str., 118</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.05.2021: 11 anni di reclusione in una colonia del regime potenziato, circa 1300 rubli di risarcimento. Sentenza del tribunale 25.03.2022: 7 mesi di reclusione in una colonia del regime rigoroso. Appello 23.06.2022: il verdetto è stato confermato. Sentenza del tribunale 19.03.2026: 1 anno 6 mesi di reclusione in una colonia del regime rigoroso.</t>
   </si>
   <si>
     <t>2021-03-06 20:01:08</t>
-  </si>
-[...29 lines deleted...]
-    <t>2024-04-18 12:33:43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1710,51 +1510,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I83"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1769,2293 +1569,1923 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
+      <c r="H2" t="s">
+        <v>16</v>
+      </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
+      <c r="E4" t="s">
+        <v>25</v>
+      </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C5" t="s">
         <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
+      <c r="C7" t="s">
+        <v>41</v>
+      </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="C8" t="s">
         <v>46</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>47</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>51</v>
       </c>
       <c r="I9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>56</v>
       </c>
       <c r="I10" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="I12" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>68</v>
       </c>
       <c r="B13" t="s">
         <v>69</v>
       </c>
+      <c r="C13" t="s">
+        <v>70</v>
+      </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="I17" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B18" t="s">
+        <v>99</v>
+      </c>
+      <c r="C18" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
+        <v>101</v>
+      </c>
+      <c r="F18" t="s">
         <v>95</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="I18" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B19" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>102</v>
+        <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="I19" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C20" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="I20" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B21" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I21" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B22" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C22" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I22" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B23" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
-      <c r="E23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I23" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B24" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>41</v>
+        <v>132</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="I24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B25" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F25" t="s">
-        <v>135</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I25" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B26" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="H26" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="I26" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B27" t="s">
-        <v>144</v>
+        <v>147</v>
+      </c>
+      <c r="C27" t="s">
+        <v>148</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="I27" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B28" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C28" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>70</v>
+        <v>137</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I28" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B29" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C29" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>155</v>
+        <v>71</v>
       </c>
       <c r="F29" t="s">
-        <v>135</v>
+        <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="I29" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
-        <v>159</v>
+        <v>163</v>
+      </c>
+      <c r="C30" t="s">
+        <v>164</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="I30" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B31" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C31" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>165</v>
+        <v>116</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I31" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B32" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>171</v>
+        <v>71</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="I32" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B33" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C33" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>177</v>
+        <v>61</v>
       </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I33" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B34" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C34" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D34" t="s">
-        <v>12</v>
+        <v>30</v>
+      </c>
+      <c r="E34" t="s">
+        <v>31</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
-        <v>183</v>
+        <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>184</v>
       </c>
       <c r="I34" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>186</v>
       </c>
       <c r="B35" t="s">
         <v>187</v>
       </c>
       <c r="C35" t="s">
         <v>188</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
+      <c r="E35" t="s">
+        <v>13</v>
+      </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>189</v>
       </c>
       <c r="I35" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>191</v>
       </c>
       <c r="B36" t="s">
         <v>192</v>
       </c>
       <c r="C36" t="s">
         <v>193</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
-      <c r="E36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>194</v>
       </c>
       <c r="I36" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>196</v>
       </c>
       <c r="B37" t="s">
         <v>197</v>
       </c>
       <c r="C37" t="s">
         <v>198</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
-      <c r="E37" t="s">
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
         <v>199</v>
       </c>
-      <c r="F37" t="s">
-[...5 lines deleted...]
-      <c r="H37" t="s">
+      <c r="I37" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>201</v>
+      </c>
+      <c r="B38" t="s">
         <v>202</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
+        <v>30</v>
+      </c>
+      <c r="E38" t="s">
+        <v>31</v>
+      </c>
+      <c r="F38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
         <v>203</v>
       </c>
-      <c r="D38" t="s">
-[...11 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>205</v>
+      </c>
+      <c r="B39" t="s">
         <v>206</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>207</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>55</v>
+      </c>
+      <c r="F39" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
         <v>208</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39" t="s">
+      <c r="I39" t="s">
         <v>209</v>
-      </c>
-[...10 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>210</v>
+      </c>
+      <c r="B40" t="s">
+        <v>211</v>
+      </c>
+      <c r="C40" t="s">
         <v>212</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>25</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
         <v>213</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40" t="s">
+      <c r="I40" t="s">
         <v>214</v>
-      </c>
-[...10 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>215</v>
+      </c>
+      <c r="B41" t="s">
+        <v>216</v>
+      </c>
+      <c r="C41" t="s">
         <v>217</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
         <v>218</v>
       </c>
-      <c r="C41" t="s">
+      <c r="I41" t="s">
         <v>219</v>
-      </c>
-[...16 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B42" t="s">
+        <v>221</v>
+      </c>
+      <c r="C42" t="s">
         <v>222</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>25</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
         <v>223</v>
       </c>
-      <c r="C42" t="s">
+      <c r="I42" t="s">
         <v>224</v>
-      </c>
-[...16 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>225</v>
+      </c>
+      <c r="B43" t="s">
+        <v>226</v>
+      </c>
+      <c r="C43" t="s">
         <v>227</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
+        <v>30</v>
+      </c>
+      <c r="E43" t="s">
+        <v>31</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
         <v>228</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="H43" t="s">
+      <c r="I43" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>230</v>
+      </c>
+      <c r="B44" t="s">
         <v>231</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>232</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>41</v>
+        <v>233</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I44" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B45" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C45" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
+      <c r="E45" t="s">
+        <v>239</v>
+      </c>
       <c r="F45" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="G45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="I45" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B46" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C46" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>30</v>
+      </c>
+      <c r="E46" t="s">
+        <v>31</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I46" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B47" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C47" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
-      <c r="E47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I47" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B48" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="C48" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
+      <c r="E48" t="s">
+        <v>55</v>
+      </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>189</v>
+        <v>254</v>
       </c>
       <c r="I48" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B49" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C49" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D49" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E49" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="I49" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B50" t="s">
-        <v>259</v>
+        <v>262</v>
+      </c>
+      <c r="C50" t="s">
+        <v>263</v>
       </c>
       <c r="D50" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="I50" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B51" t="s">
-        <v>263</v>
+        <v>267</v>
+      </c>
+      <c r="C51" t="s">
+        <v>268</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
+      <c r="E51" t="s">
+        <v>25</v>
+      </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="I51" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="B52" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="C52" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
-      <c r="E52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
         <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>270</v>
+        <v>47</v>
       </c>
       <c r="I52" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B53" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C53" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
-      <c r="H53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I53" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B54" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C54" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>30</v>
+      </c>
+      <c r="E54" t="s">
+        <v>282</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="I54" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B55" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C55" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>269</v>
+        <v>116</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
         <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="I55" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B56" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C56" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D56" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="I56" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B57" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C57" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>30</v>
+      </c>
+      <c r="E57" t="s">
+        <v>31</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>189</v>
+        <v>298</v>
       </c>
       <c r="I57" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B58" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="C58" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>299</v>
+        <v>21</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
-      <c r="H58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I58" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B59" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C59" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="I59" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B60" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="I60" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B61" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C61" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>30</v>
+        <v>149</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="I61" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B62" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C62" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>269</v>
+        <v>61</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="I62" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B63" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="C63" t="s">
         <v>324</v>
       </c>
       <c r="D63" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>36</v>
+        <v>101</v>
       </c>
       <c r="F63" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>325</v>
       </c>
       <c r="I63" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>327</v>
       </c>
       <c r="B64" t="s">
         <v>328</v>
       </c>
       <c r="C64" t="s">
         <v>329</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
+      <c r="E64" t="s">
+        <v>71</v>
+      </c>
       <c r="F64" t="s">
         <v>14</v>
       </c>
       <c r="G64" t="s">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>330</v>
       </c>
       <c r="I64" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>332</v>
       </c>
       <c r="B65" t="s">
         <v>333</v>
       </c>
       <c r="C65" t="s">
         <v>334</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
       <c r="G65" t="s">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>335</v>
       </c>
       <c r="I65" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>337</v>
       </c>
       <c r="B66" t="s">
         <v>338</v>
       </c>
       <c r="C66" t="s">
         <v>339</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>70</v>
+        <v>116</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>340</v>
       </c>
       <c r="I66" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>342</v>
       </c>
       <c r="B67" t="s">
         <v>343</v>
       </c>
+      <c r="C67" t="s">
+        <v>344</v>
+      </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
-      <c r="E67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="H67" t="s">
-        <v>344</v>
+        <v>316</v>
       </c>
       <c r="I67" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>346</v>
       </c>
       <c r="B68" t="s">
         <v>347</v>
       </c>
       <c r="C68" t="s">
         <v>348</v>
       </c>
       <c r="D68" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E68" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
       <c r="G68" t="s">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>349</v>
       </c>
       <c r="I68" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>351</v>
       </c>
       <c r="B69" t="s">
         <v>352</v>
       </c>
       <c r="C69" t="s">
         <v>353</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69" t="s">
-        <v>13</v>
+        <v>354</v>
       </c>
       <c r="F69" t="s">
         <v>14</v>
       </c>
       <c r="G69" t="s">
         <v>15</v>
       </c>
+      <c r="H69" t="s">
+        <v>355</v>
+      </c>
       <c r="I69" t="s">
-        <v>354</v>
-[...6 lines deleted...]
-      <c r="B70" t="s">
         <v>356</v>
-      </c>
-[...387 lines deleted...]
-        <v>419</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">