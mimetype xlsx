--- v3 (2026-07-29)
+++ v4 (2026-09-16)
@@ -69,532 +69,523 @@
     <t>1 gennaio 1999</t>
   </si>
   <si>
     <t>Nikita, attivista anarchico, è stato arrestato nel marzo 2021 nell'ambito di un procedimento penale contro gli anarchici della regione di Brest. È stato condannato per "partecipazione ad azioni di gruppo che violano gravemente l'ordine pubblico" e "partecipazione a un'organizzazione criminale". Le accuse derivavano da un incidente legato alla "Marcia dei Non-Parassiti", svoltasi il 5 marzo 2017.
 Nikita avrebbe dovuto essere rilasciato all'inizio di marzo 2026, dopo aver scontato la sua condanna a sei anni. Tuttavia, a gennaio, è stato processato nuovamente ai sensi dell'articolo 411 del codice penale, relativo alla "disobbedienza dolosa all'amministrazione penitenziaria", e gli è stato aggiunto un anno di pena. Prima di ciò, l'anarchico aveva trascorso almeno quattro mesi in una struttura detentiva simile a una cella presso la colonia penale n. 17 di Shklov.</t>
   </si>
   <si>
     <t>Uomo</t>
   </si>
   <si>
     <t>Penal colony No. 20. 247755, Homieĺ region, Mazyr district, Michalkoŭski sieĺsaviet, 70</t>
   </si>
   <si>
     <t>In custodia</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>Sentenza del tribunale 06.09.2022: 6 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 28.02.2023: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: 1 anno di reclusione in una colonia del regime rigoroso. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2021-03-07 16:14:07</t>
   </si>
   <si>
-    <t>Zmitser Heorhiyevich Kolas</t>
-[...16 lines deleted...]
-  <si>
     <t>Ivan Mikalayevich Petranevich</t>
   </si>
   <si>
     <t>2 gennaio 1992</t>
   </si>
   <si>
     <t>Penal colony No. 22. 225295, Brest region, Ivacevičy, station Damanava, PO Box 20</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 20.02.2026: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2026-03-02 21:15:39</t>
   </si>
   <si>
+    <t>Eugene Alexeyevich Pelekhaty</t>
+  </si>
+  <si>
+    <t>3 gennaio 1993</t>
+  </si>
+  <si>
+    <t>Durante la detenzione, secondo la decisione del tribunale del 2 giugno, contro Evgenij sono stati usati “equipaggiamento speciale e forza fisica” (l'uomo è stato accusato di aver disobbedito alla polizia). È stato portato fuori dal suo ufficio in manette e con un sacco in testa, lo sappiamo dalle nostre fonti.Al momento, Evgeny Pelekhaty è in attesa di processo. È accusato di aver scritto diversi duri commenti telegrafici su Lukashenka e le forze di sicurezza.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 05.08.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2023-06-15 18:33:27</t>
+  </si>
+  <si>
     <t>Liubou Drahel</t>
   </si>
   <si>
     <t>3 gennaio 1998</t>
   </si>
   <si>
     <t>Donna</t>
   </si>
   <si>
     <t>Penal colony No. 4. 246035, Homieĺ, vulica Antoshkina 3</t>
   </si>
   <si>
     <t>Sentenza del tribunale 12.06.2025: 3 anni di reclusione in una colonia del regime generale. Appello 11.09.2025: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2025-05-31 00:32:30</t>
   </si>
   <si>
-    <t>Eugene Alexeyevich Pelekhaty</t>
-[...11 lines deleted...]
-    <t>2023-06-15 18:33:27</t>
+    <t>Viktar Aliaksandravich Kizevich</t>
+  </si>
+  <si>
+    <t>4 gennaio 1978</t>
+  </si>
+  <si>
+    <t>Viktor è stato arrestato e riconosciuto colpevole di "favoreggiamento di attività estremiste". È stato condannato alla reclusione in una colonia penale; la durata esatta della sua pena è sconosciuta.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-04-11 20:49:03</t>
+  </si>
+  <si>
+    <t>Alexander Vladimirovich Vauchok</t>
+  </si>
+  <si>
+    <t>4 gennaio 1977</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2025-11-01 22:51:11</t>
   </si>
   <si>
     <t>Fedor Mikhailovich Candiranda</t>
-  </si>
-[...1 lines deleted...]
-    <t>4 gennaio 1978</t>
   </si>
   <si>
     <t>Docente senior presso il Dipartimento di Armi Combinate dell'Accademia Militare. Ha vinto ripetutamente premi tra i docenti senior dell'Accademia Militare. Il 13 agosto 2020 ha presentato una lettera di dimissioni a causa di brogli elettorali e rifiuto di eseguire ordini criminali. Nel maggio 2021, Lukashenko lo ha privato del grado di tenente colonnello.
 Negli ultimi anni ha lavorato nel settore informatico.
 Fu arrestato nel marzo 2025, molto probabilmente in relazione al "caso Gayun".
 Fedor soffre di malattie croniche.</t>
   </si>
   <si>
     <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
   </si>
   <si>
     <t>Sentenza del tribunale 25.09.2025: 2 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-10-21 23:07:31</t>
   </si>
   <si>
-    <t>Alexander Vladimirovich Vauchok</t>
-[...22 lines deleted...]
-  <si>
     <t>Maksim Dmitrievich Varnel</t>
   </si>
   <si>
     <t>5 gennaio 2001</t>
   </si>
   <si>
     <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.12.2023: 5 anni 6 mesi di reclusione in una colonia del regime generale. Appello 20.02.2024: sconosciuto. Appello 18.12.2024: sconosciuto. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2023-12-10 12:06:28</t>
+  </si>
+  <si>
+    <t>Larysa Ivanauna Novikava</t>
+  </si>
+  <si>
+    <t>6 gennaio 1969</t>
+  </si>
+  <si>
+    <t>Pre-trial detention center No. 3. 246003, Homieĺ, vulica Knižnaja 1A</t>
+  </si>
+  <si>
+    <t>2026-08-28 20:59:42</t>
+  </si>
+  <si>
+    <t>Oleksandr Vitalyevich Kovalenko</t>
+  </si>
+  <si>
+    <t>6 gennaio 1988</t>
+  </si>
+  <si>
+    <t>Alexander è noto per essere un cittadino ucraino. Viveva nel villaggio di Yarevo, nella regione di Vitebsk. Secondo il Ministero degli Affari Esteri, è stato condannato al carcere.</t>
+  </si>
+  <si>
+    <t>2026-06-14 21:05:39</t>
+  </si>
+  <si>
+    <t>Evgeniy Tadeushevich Buzhinskiy</t>
+  </si>
+  <si>
+    <t>6 gennaio 1966</t>
+  </si>
+  <si>
+    <t>Medico della 1a categoria di qualifica di specialista in ecografia dell'Ospedale distrettuale centrale di Smorgon.
+Detenuto per aver insultato Lukashenka.</t>
+  </si>
+  <si>
+    <t>IK n. 1, 211445, Novopolotsk, st. tecnico, 8</t>
+  </si>
+  <si>
+    <t>6 anni di carcere</t>
+  </si>
+  <si>
+    <t>2022-08-31 17:10:54</t>
   </si>
   <si>
     <t>Aliaksandr Piatrovich Hardzeenka</t>
   </si>
   <si>
     <t>6 gennaio 1981</t>
   </si>
   <si>
     <t>L'amministratore di Viber parla della situazione del traffico a Rechitsa e Gomel. Fu arrestato alla fine di marzo 2025 . Lavorava per Belorusneft.
 "Il GUBOPiK l'ha presa duramente . Stanno violando l'articolo 361 [ nota : probabilmente si riferisce all'articolo 361-4 del Codice penale ] per le foto di equipaggiamento russo scattate nel 2022 ", ha dichiarato una fonte alla rivista "Flagstock".</t>
   </si>
   <si>
-    <t>Pre-trial detention center No. 3. 246003, Homieĺ, vulica Knižnaja 1A</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-05-20 00:24:17</t>
-  </si>
-[...29 lines deleted...]
-    <t>2022-08-31 17:10:54</t>
   </si>
   <si>
     <t>Dmitriy Yurievich Popov</t>
   </si>
   <si>
     <t>7 gennaio 1992</t>
   </si>
   <si>
     <t>Il moderatore dei social media di "Country for Life" è scomparso la sera del 4 giugno 2020. Solo pochi giorni dopo, è stato reso noto che era stato condannato a 15 giorni di carcere e trasferito in un centro di detenzione temporanea a Minsk. Era accusato di "organizzazione di rivolte di massa".
 Nell'autunno del 2022, Dmitry è stato trasferito al regime carcerario.
 Secondo gli attivisti per i diritti umani, gli imputati sono tenuti a pagare un risarcimento di 29 milioni di rubli.
 Nel 2025 Dmitry fu condannato ai sensi dell'articolo 411.</t>
   </si>
   <si>
     <t>Pre-trial detention center No. 8. 222163, Žodzina, vulica Savieckaja 22A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 14.12.2021: 16 anni di reclusione in una colonia del regime potenziato. Appello 01.06.2022: il verdetto è stato confermato. Tribunale per il cambio di regime 27.09.2022: 5 anni di regime carcerario. Sentenza del tribunale 06.10.2022: circa 29000000 rubli di risarcimento. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime rigoroso.</t>
   </si>
   <si>
     <t>2021-02-25 11:33:59</t>
   </si>
   <si>
     <t>Nikolai Vladimirovich Biblis</t>
   </si>
   <si>
     <t>7 gennaio 1997</t>
   </si>
   <si>
     <t>Nikolai, tecnico dell'Istituto di metallurgia delle polveri, è stato arrestato nel luglio 2021 in un procedimento penale relativo all'iniziativa "Busly Lyatsyats". Alcune delle accuse riguardavano danni all'auto di un giudice distrettuale di Borisov. Di conseguenza, è stato condannato a una lunga pena detentiva e a una multa.
 Nikolai era già stato arrestato in precedenza dopo aver tentato di sporgere denuncia presso la Commissione elettorale centrale il 16 luglio 2020, durante il quale gli era stato rotto un dente anteriore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 28.09.2022: 8 anni 6 mesi di reclusione in una colonia del regime potenziato, 300 unità di base di multa. Appello 28.02.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2022-05-26 01:14:39</t>
   </si>
   <si>
+    <t>Dmitry Kirillovich Shishkov</t>
+  </si>
+  <si>
+    <t>7 gennaio 1967</t>
+  </si>
+  <si>
+    <t>Ex investigatore. Nel 2010 è stato nominato capo del dipartimento investigativo della Direzione Affari Interni del Comitato Esecutivo Regionale di Mogilev. Successivamente è stato assegnato al Comitato Investigativo.
+Il suo ultimo incarico è stato presso l'agenzia di stampa Mogilevskie Vedomosti. Shishkov potrebbe essere stato responsabile della sicurezza. L'ONT ha affermato che Shishkov è stato licenziato nel 2023 per le sue opinioni politiche.
+Nel marzo 2024, l'ONT pubblicò un passaporto "Nuova Bielorussia" emesso a nome di Shishkov. Tuttavia, il documento era palesemente falso.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 29. 230415, Vaŭkavysk, vulica Rakasouskaha 118</t>
+  </si>
+  <si>
+    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 30.10.2025: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto, 500 unità di base di multa. Appello 13.01.2026: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-11-13 21:48:47</t>
+  </si>
+  <si>
     <t>Nikolay Nikolaevich Autukhovich</t>
   </si>
   <si>
     <t>7 gennaio 1963</t>
   </si>
   <si>
     <t>Nikolai, veterano di guerra afghano, imprenditore e personaggio pubblico, era stato precedentemente perseguitato più volte per il suo attivismo civico. È stato arrestato il 1° dicembre 2020 e condannato per diverse accuse, tra cui "creazione di un'organizzazione criminale" e "tentata presa del potere". Ha ricevuto una lunga pena detentiva e una multa, con i primi cinque anni di pena da scontare in carcere.
 Nella primavera del 2024, Nikolai e altri due imputati nel caso furono condannati a pagare oltre 40.000 rubli a titolo di risarcimento per i danni arrecati alla proprietà degli agenti di polizia.
 Nel novembre 2025, Nikolai ha scontato la sua pena detentiva di cinque anni ed è stato trasferito alla Colonia Correzionale n. 14, dove è stato immediatamente trasferito in un carcere minorile. Nikolai verrà probabilmente rimandato in prigione.</t>
   </si>
   <si>
     <t>Prison No. 1. 230023, Hrodna, vulica Kirava 1</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.10.2022: 25 anni di reclusione in una colonia del regime rigoroso (di loro 5 anni di regime carcerario), 1000 unità di base di multa, restrizione del servizio militare. Appello 31.03.2023: il verdetto è stato confermato. Sentenza del tribunale 26.04.2024: circa 13400 rubli di risarcimento. Tribunale per il cambio di regime 23.01.2026: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-02-27 00:40:57</t>
   </si>
   <si>
-    <t>Dmitry Kirillovich Shishkov</t>
-[...19 lines deleted...]
-    <t>2025-11-13 21:48:47</t>
+    <t>Artsiom Uladzimiravich Mazanik</t>
+  </si>
+  <si>
+    <t>8 gennaio 1990</t>
+  </si>
+  <si>
+    <t>Artyom ama la musica e la pesca, ed è curioso e preparato in molti campi. Studia inglese e tedesco. Ha sempre saputo che avrebbe vissuto in Germania. Adora i Rammstein, li ascolta fin da bambino e conosce a memoria molte delle loro canzoni.
+È stato arrestato il 12 gennaio 2022 in relazione a un caso penale riguardante "azioni di gruppo che violano gravemente l'ordine pubblico", "raccolta e diffusione illegale di dati personali", "incitamenti ad azioni volte a danneggiare la sicurezza nazionale" e "favoreggiamento e istigazione all'odio".
+Nel settembre 2022, è stato riconosciuto colpevole di aver partecipato a due proteste post-elettorali a Minsk nel 2020, nonché di aver sviluppato un programma di scansione di codici a barre per boicottare le aziende che sostenevano il regime.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 30.09.2022: 8 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2022-01-23 16:17:56</t>
+  </si>
+  <si>
+    <t>Vitali Vaitsiakhovich</t>
+  </si>
+  <si>
+    <t>8 gennaio 1967</t>
+  </si>
+  <si>
+    <t>Vitaly è stato arrestato nell'agosto 2021 nell'ambito di un procedimento penale avviato ai sensi dell'articolo "atto di terrorismo" e nel giugno 2023 è stato condannato, ai sensi di numerosi articoli penali, a una lunga pena detentiva, i primi cinque dei quali in carcere.
+Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un "gruppo criminale organizzato" ha operato in Bielorussia, Turchia, Polonia, Ucraina e altri paesi, presumibilmente preparando crimini estremisti. Tra loro c'erano militari radicali, funzionari della sicurezza, atleti e uomini d'affari che cercavano di prendere il potere illegalmente. Questo caso è legato al tentato incendio doloso della casa del deputato Oleg Gaidukevich nel giugno 2021 e all'“organizzazione di rivolte di massa”.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 21.06.2023: 19 anni di reclusione in una colonia del regime potenziato (di loro 5 anni di regime carcerario). Appello 04.10.2023: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-09-17 01:25:10</t>
   </si>
   <si>
     <t>Maksim Aliakseyevich Siamitko</t>
   </si>
   <si>
     <t>8 gennaio 1995</t>
   </si>
   <si>
     <t>Maxim ha prestato servizio presso il Dipartimento di Sicurezza del Ministero degli Interni dal luglio 2016, come autista di polizia in un battaglione speciale incaricato della protezione delle missioni diplomatiche. Nel 2019 è stato promosso al grado di sergente maggiore di polizia.
 È stato arrestato nel febbraio 2025 in relazione a un procedimento penale avviato ai sensi dell'articolo "assistenza ad attività estremiste", dopo che le forze di sicurezza bielorusse avevano avuto accesso alle chat di un bot appartenente al progetto di monitoraggio bielorusso Gayun, in cui venivano scambiate informazioni sui movimenti delle truppe russe.
 Nell'ottobre del 2025, Maxim è stato riconosciuto colpevole, condannato alla libertà vigilata e trasferito in un istituto penitenziario a regime aperto.</t>
   </si>
   <si>
     <t>Open correctional facility No. 24. 230025, Grodno, Lidskaya str. 29 b</t>
   </si>
   <si>
     <t>Sentenza del tribunale 22.10.2025: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
   </si>
   <si>
     <t>2026-02-03 11:04:08</t>
   </si>
   <si>
-    <t>Artsiom Uladzimiravich Mazanik</t>
-[...31 lines deleted...]
-  <si>
     <t>Alexander Aleksandrovich Chikindin</t>
   </si>
   <si>
     <t>9 gennaio 1981</t>
   </si>
   <si>
     <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.03.2024: 5 anni di reclusione in una colonia del regime generale. Appello 12.07.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-02-28 21:44:01</t>
   </si>
   <si>
     <t>Sergey Vladimirovich Dumava</t>
   </si>
   <si>
     <t>9 gennaio 1986</t>
   </si>
   <si>
     <t>Sergei è stato arrestato nel marzo 2021 e condannato nell'autunno dello stesso anno per aver affisso adesivi a Vitebsk. Secondo l'accusa, dal 1° ottobre 2020 al 22 marzo 2021, ha svolto attività volte a "danneggiare sistematicamente la proprietà": utilizzando vernice spray, ha scritto slogan come "Viva la Bielorussia!", "3%", "Partigiano Rosso", "Vattene" e altri sulle strutture del canale di Vitebsk.
 Nel settembre 2024 si tenne un'altra udienza in tribunale, al termine della quale Sergei venne trasferito in prigione.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.09.2021: 9 anni 15 giorni di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime 25.09.2024: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-08-26 22:47:30</t>
+  </si>
+  <si>
+    <t>Sergey Valerievich Degtyarenko</t>
+  </si>
+  <si>
+    <t>10 gennaio 1992</t>
+  </si>
+  <si>
+    <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 11.01.2024: 3 anni 5 mesi di reclusione in una colonia del regime generale. Appello 16.04.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2023-11-21 14:51:55</t>
+  </si>
+  <si>
+    <t>Igor Mikhailovich Nemirovich</t>
+  </si>
+  <si>
+    <t>10 gennaio 1994</t>
+  </si>
+  <si>
+    <t>Igor Nemirovich è stato arrestato per la prima volta all'inizio di maggio 2022 e immediatamente posto agli arresti domiciliari, ma è riuscito a fuggire e ad andarsene. Nell'autunno di quest'anno si è rivolto alla commissione per l'esame degli appelli dei bielorussi all'estero ed è tornato in patria, ma questo fatto non è stato riconosciuto come "una base incondizionata per concludere che si è pentito". Il 27 settembre 2023 venne nuovamente arrestato e posto in custodia.
+Secondo l'accusa , il 10 agosto 2020, Igor Nemirovich ha pubblicato su Instagram una foto con un testo in "forma indecente, degradante l'onore e la dignità di Alexander Lukashenko, che conteneva una valutazione negativa ed era offensivo nei suoi confronti".
+Al processo, Igor ha ammesso pienamente la sua colpevolezza e ha affermato che da maggio ad agosto 2020 non ha vissuto in Bielorussia. L'abitante di Brest ha appreso dai media gli eventi accaduti nella sua terra natale. "Dopo aver ceduto alle emozioni negative suscitate dagli eventi raccontati", ha pubblicato sul social network Instagram una foto di "natura offensiva" nei confronti di Alexander Lukashenko.
+16/08/2024 rilasciato dopo aver scontato l'intera pena imposta dal tribunale.
+Nell'ottobre 2024 venne nuovamente arrestato con l'accusa di "favoreggiamento di attività estremiste".</t>
+  </si>
+  <si>
+    <t>Penal colony No. 9. 213410, Horki, vulica Dabraliubava 16</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 17.11.2023: 1 anno di reclusione in una colonia del regime generale. Sentenza del tribunale 08.04.2025: 3 anni di reclusione in una colonia del regime potenziato. Appello 10.06.2025: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2023-11-14 19:18:14</t>
   </si>
   <si>
     <t>Andrei Uladzimiravich Navitski</t>
   </si>
   <si>
     <t>10 gennaio 1981</t>
   </si>
   <si>
     <t>Andrei è stato arrestato nel giugno 2021 in relazione a un procedimento penale avviato ai sensi degli articoli "organizzazione e preparazione di azioni che violano gravemente l'ordine pubblico", "azioni illegali relative ad armi da fuoco, munizioni ed esplosivi" e "insulti a Lukashenko".
 Nel settembre 2021 è stato riconosciuto colpevole di aver partecipato alle proteste post-elettorali del 2020 a Minsk, di aver insultato Lukashenko su YouTube e di aver acquistato, immagazzinato e trasportato una sostanza sfusa senza avvisare le autorità autorizzate.
 Nel giugno 2022, Andrei è stato processato per "disobbedienza dolosa alle richieste dell'amministrazione penitenziaria", che ha portato all'estensione della sua pena detentiva e all'inasprimento del regime carcerario.
 Nel gennaio 2023 si è tenuta un'altra udienza in tribunale per l'accusa di "disobbedienza alle richieste dell'amministrazione". La condanna è stata di sette anni di carcere.
 Dall'aprile 2024 e fino all'inizio di dicembre dello stesso anno, la famiglia di Andrei non ha più avuto sue notizie . Le loro richieste all'amministrazione penitenziaria hanno ricevuto una risposta formale, affermando che avrebbe riferito tutto personalmente "per corrispondenza", ma non è pervenuta alcuna lettera da lui.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 30.09.2021: 5 anni di reclusione in una colonia del regime potenziato, circa 392 rublo di risarcimento. Sentenza del tribunale 13.06.2022: 4 mesi di reclusione in una colonia del regime rigoroso. Sentenza del tribunale 17.01.2023: 1 anno 8 mesi di reclusione in una colonia del regime rigoroso. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime rigoroso.</t>
   </si>
   <si>
     <t>2021-10-01 18:41:47</t>
   </si>
   <si>
-    <t>Igor Mikhailovich Nemirovich</t>
-[...35 lines deleted...]
-  <si>
     <t>Boris Viktorovich Kim</t>
   </si>
   <si>
     <t>11 gennaio 1996</t>
   </si>
   <si>
     <t>Il 17 febbraio 2023 si è tenuta l'udienza di appello. la sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>4,5 anni di carcere in una colonia di regime rigoroso.</t>
   </si>
   <si>
     <t>2022-11-11 19:48:15</t>
   </si>
   <si>
     <t>Konstantin Anatolevich Rudnitsky</t>
   </si>
   <si>
     <t>11 gennaio 1999</t>
   </si>
   <si>
     <t>Alunno. Konstantin è un maestro dello sport.
 Il 9 dicembre, un "video pentito" con lui è apparso sui canali telegrafici filogovernativi, in cui Konstantin ha annunciato la sua partecipazione allo sviluppo della "Mappa nera della Bielorussia".</t>
   </si>
   <si>
     <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
   </si>
   <si>
     <t>Sentenza del tribunale 12.07.2022: 6 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2022-05-09 15:19:01</t>
+  </si>
+  <si>
+    <t>Aliaksandr Valeryevich Manvelian</t>
+  </si>
+  <si>
+    <t>12 gennaio 1978</t>
+  </si>
+  <si>
+    <t>Alexander si prendeva cura di sua madre, una persona con disabilità visiva di Gruppo 1 che presentava problemi al sistema muscolo-scheletrico.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 18.12.2025: 3 anni di reclusione in una colonia del regime potenziato. Appello 04.03.2026: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2026-03-22 23:32:58</t>
   </si>
   <si>
     <t>Paul Petrovich Dobrovolsky</t>
   </si>
   <si>
     <t>12 gennaio 1990</t>
   </si>
   <si>
     <t>Ex giornalista per Naviny.by.
 In precedenza, Pavel ha lavorato per diverse pubblicazioni indipendenti. Durante le proteste del 2020, è stato arrestato e accusato di illeciti amministrativi in relazione alle sue attività professionali. Nell'autunno del 2021, Pavel Dobrovolsky ha lasciato la Bielorussia. Ha viaggiato molto in diversi Paesi, scrivendo articoli.
 Tuttavia, come è oranoto , è detenuto in un centro di detenzione preventiva in Bielorussia dal gennaio 2025. Le circostanze del suo procedimento penale suggeriscono che le precedenti attività di Pavel legate all'esercizio del suo diritto alla libera espressione e alla diffusione di informazioni siano il motivo della sua detenzione.
 Nell'ottobre 2025 si seppe che Pavel era accusato di tradimento.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 9 anni di reclusione in una colonia del regime rigoroso.</t>
   </si>
   <si>
     <t>2025-08-26 17:10:27</t>
   </si>
   <si>
     <t>Konstantin Leonidovich Ermolovich</t>
   </si>
   <si>
     <t>12 gennaio 1991</t>
   </si>
   <si>
     <t>Residente nella regione di Mogilev . Originario della Lituania. Detenuto per sabotaggio della ferrovia vicino alla stazione di Bobruisk e incendio doloso nel poligono di tiro dell'unità militare 5527.
 Il 25 ottobre 2022 si è svolta l’udienza d’appello della corte e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 10.08.2022: 16 anni di reclusione in una colonia del regime potenziato. Appello 25.10.2022: sconosciuto.</t>
   </si>
   <si>
     <t>2022-05-23 12:39:50</t>
   </si>
   <si>
-    <t>Aliaksandr Valeryevich Manvelian</t>
-[...13 lines deleted...]
-  <si>
     <t>Ivan Sergeevich Osipovich</t>
   </si>
   <si>
     <t>13 gennaio 1998</t>
   </si>
   <si>
     <t>L'11 novembre 2022 si è tenuta l'udienza di appello. La sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>3 anni di reclusione in una colonia</t>
   </si>
   <si>
     <t>2022-09-02 22:33:18</t>
   </si>
   <si>
     <t>Aliaksandr Karatkevich</t>
   </si>
   <si>
     <t>14 gennaio 1991</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-12-15 11:47:02</t>
@@ -715,261 +706,249 @@
   <si>
     <t>Politologo e personaggio pubblico bielorusso, attivista del sindacato REP.
 La vista di Vyacheslav è peggiorata notevolmente nella colonia. Riesce a malapena a vedere qualcosa. Spesso si muove toccandolo.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.01.2023: 8 anni di reclusione in una colonia del regime potenziato. Appello 03.04.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2022-05-13 18:58:35</t>
   </si>
   <si>
     <t>Vyacheslav Valerievich Murnov</t>
   </si>
   <si>
     <t>19 gennaio 1973</t>
   </si>
   <si>
     <t>Secondo i documenti del caso, Vyacheslav Murnov nell'ottobre 2021 e nel marzo 2024 ha commentato in modo osceno le pubblicazioni raffiguranti Lukashenko su Odnoklassniki. Ciò bastò perché l'uomo fosse inviato in una colonia. Inoltre gli è stato prescritto anche il “trattamento obbligatorio per l’alcolismo cronico”.
 Il 3 settembre 2024 il ricorso è stato esaminato e la sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 04.07.2024: 2 anni di reclusione in una colonia del regime generale. Appello 03.09.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-07-01 20:57:16</t>
-  </si>
-[...15 lines deleted...]
-    <t>2022-11-02 14:13:38</t>
   </si>
   <si>
     <t>Elena Alexandrovna Lobanova</t>
   </si>
   <si>
     <t>19 gennaio 1984</t>
   </si>
   <si>
     <t>Si è appreso che il regime di Elena è stato cambiato e che ora si trova in una colonia penale.
 Le foto delle proteste trovate sul suo telefono sono servite da pretesto per il suo arresto. Anche l'attività commerciale di Elena è stata distrutta.
 Secondo la testimonianza di ex prigionieri politici, la condanna di Elena è di circa 2 anni.
 È noto che Elena ha iniziato ad assumere antidepressivi mentre era ancora in custodia cautelare. Inizialmente, non ha ricevuto lettere dalla sua famiglia, né bonifici, né pacchi. Ha un figlio che all'inizio del 2026 aveva 10 anni.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 22.04.2024: sconosciuto anni di restrizione della libertà senza trasferimento in un istituto penitenziario aperto. Tribunale per il cambio di regime data sconosciuta: 2 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2024-04-12 17:59:15</t>
   </si>
   <si>
+    <t>Viktar Hurko</t>
+  </si>
+  <si>
+    <t>19 gennaio 2001</t>
+  </si>
+  <si>
+    <t>Arrestato per aver partecipato alle proteste del 2020.
+Il 13 agosto 2024, la giudice Olga Lavrinovich emetterà una decisione presso il tribunale distrettuale Oktyabrsky di Minsk "sulla sostituzione della restrizione della libertà senza l'invio in un istituto penitenziario di tipo aperto".
+Nell'ottobre 2025 si è saputo che Viktor era stato nuovamente arrestato e trattenuto nel Centro di detenzione preventiva n. 1.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 14.03.2023: 1 anno 6 mesi di restrizione della libertà senza trasferimento in un istituto penitenziario aperto. Tribunale per il cambio di regime 13.08.2023: sconosciuto. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2022-11-02 14:13:38</t>
+  </si>
+  <si>
     <t>Sergey Nikolaevich Kabarchuk</t>
   </si>
   <si>
     <t>20 gennaio 1963</t>
   </si>
   <si>
     <t>Il 15 febbraio 2024, è stata dichiarata un'"operazione antiterrorismo" nel distretto di Lelchitsy, nella regione di Gomel, al confine con l'Ucraina. Ai residenti è stato chiesto di "mantenere la calma e obbedire agli ordini delle forze dell'ordine". Il KGB ha affermato di aver arrestato membri di un "gruppo di sabotaggio e ricognizione" che includeva cittadini ucraini e bielorussi. Il numero esatto dei detenuti non è stato reso noto.
 Dopo l'arresto, a Sergei è stato diagnosticato un cancro durante la detenzione preventiva.</t>
   </si>
   <si>
     <t>Penal colony No. 8. 211388, Viciebskaja vobl., Orša, vul. Lienina, 195A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 23.10.2024: 20 anni di reclusione in una colonia del regime potenziato, 700 unità di base di multa.</t>
   </si>
   <si>
     <t>2024-09-23 19:42:06</t>
   </si>
   <si>
     <t>Maksim Aliaksandravich Smirnou</t>
   </si>
   <si>
     <t>20 gennaio 1992</t>
   </si>
   <si>
     <t>Maxim è stato condannato proprio lì, all'Università Tecnica Statale di Brest. Si trovava in custodia cautelare al momento del processo. Era accusato di aver scritto un commento "su uno dei canali Telegram" che è stato considerato un "insulto pubblico" a Lukashenko.</t>
   </si>
   <si>
     <t>Open correctional facility No. 36. 220039, Minsk, Korotkevicha str., 14</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.03.2025: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
   </si>
   <si>
     <t>2026-05-07 18:30:21</t>
-  </si>
-[...10 lines deleted...]
-    <t>2022-03-16 14:22:57</t>
   </si>
   <si>
     <t>Eugen Igorevich Stepanov</t>
   </si>
   <si>
     <t>21 gennaio 1967</t>
   </si>
   <si>
     <t>La sostanza delle accuse mosse contro Yevgeny Stepanov, che ora è accusato di "aver creato o partecipato alle attività di una formazione estremista", non è nota. Secondo informazioni inaffidabili, è stato arrestato nel gennaio di quest'anno per "distribuzione di materiale estremista su Internet" e ai sensi della parte 2 dell'art. 19.11 Codice degli illeciti amministrativi condannato all'arresto, dal quale non è mai stato rilasciato.
 Evgeniy Stepanov ha seri problemi di salute: nel 2020 ha avuto un ictus, a seguito del quale ha avuto difficoltà a parlare. Per questo motivo, Evgeny Stepanov ha perso l'opportunità di lavorare nella sua professione: si è laureato in regia presso l'Università di Cultura e Arti, ha tenuto matrimoni, concerti e altri eventi speciali e di intrattenimento.
 Evgeniy Stepanov è scomparso dai social network alla fine del 2022, ma a causa della complessità della comunicazione con lui, ciò è passato inosservato. L'attenzione delle forze dell'ordine è stata attratta dai suoi appelli alle agenzie governative, scritti tra la fine di febbraio e l'inizio di marzo 2022. Ha chiesto di contribuire alla fine dell'aggressione militare russa sul territorio dell'Ucraina, di annunciare la formazione di un movimento contro la guerra e di sostenere qualsiasi forma di protesta contro la guerra; esigere il ritiro immediato delle truppe russe dal territorio della Bielorussia, considerare criminali di guerra tutti coloro che hanno deciso le azioni militari in Ucraina e che hanno approvato la propaganda aggressiva che giustificava la guerra nei media statali bielorussi.
 Yevgeny Stepanov ha inviato le sue richieste per la fine della guerra in Ucraina sia alle autorità locali che ai funzionari governativi di alto rango: il Ministro della Difesa della Repubblica di Bielorussia, il capo delle forze armate del Paese e il Procuratore Generale della Repubblica di Bielorussia.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.09.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-09-09 20:01:51</t>
   </si>
   <si>
+    <t>Anatoly Arkadyevich Yaskevich</t>
+  </si>
+  <si>
+    <t>21 gennaio 1987</t>
+  </si>
+  <si>
+    <t>Secondo i materiali dell'inchiesta, nel maggio 2021, utilizzando le notizie sullo schianto di un aereo militare nella città di Baranovichi e la morte di due piloti, sul social network e sul video hosting Tik-Tok, 35 anni- il vecchio Yaskevich ha sistematicamente pubblicato messaggi video di pubblico dominio volti a incitare all'odio sociale e all'ostilità nei confronti delle forze dell'ordine.
+Sempre nel maggio 2021, ha prodotto e pubblicato sul social network e video ospitando TikTok in accesso aperto a un numero illimitato di persone 3 videomessaggi in cui insultava il capo dello Stato, lo accusava falsamente di reati gravi e soprattutto gravi.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 06.07.2022: 4 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2022-06-29 15:39:33</t>
+  </si>
+  <si>
     <t>Vladimir Nikolaevich Savenkov</t>
   </si>
   <si>
     <t>21 gennaio 1977</t>
   </si>
   <si>
     <t>Vladimir, secondo le informazioni disponibili, ex comandante della polizia antisommossa e vice del distretto elettorale Pushkinsky n. 9 (città agricola di Kolodishchi) della 27a convocazione, è stato arrestato nel dicembre 2021 dopo un tentativo di attacco al GOM-2 del Dipartimento degli affari interni del distretto di Frunzensky a Minsk il 16 agosto 2021, nell'ambito di un procedimento penale avviato ai sensi dell'articolo "atto di terrorismo".
 Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un gruppo criminale organizzato ha operato in Bielorussia, Turchia, Polonia, Ucraina e altri paesi con l'obiettivo di commettere crimini estremisti. Il gruppo comprendeva individui dalle idee radicali, tra cui ex e attuali militari, ufficiali delle forze dell'ordine, atleti e uomini d'affari, che cercavano di prendere il potere illegalmente". Il caso riguarda le accuse di tentato incendio doloso dell'abitazione del parlamentare Oleg Gaidukevich nel giugno 2021 e di "organizzazione di rivolte di massa".
 Vladimir fu riconosciuto colpevole di diversi capi d'imputazione penali e condannato a lunghe pene detentive, le prime cinque delle quali erano pene detentive. Fu anche privato del suo grado militare.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.06.2023: 16 anni di reclusione in una colonia del regime potenziato (di loro 5 anni di regime carcerario), restrizione del servizio militare. Appello 04.10.2023: il verdetto è stato confermato. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2022-09-09 14:56:43</t>
   </si>
   <si>
-    <t>Anatoly Arkadyevich Yaskevich</t>
-[...14 lines deleted...]
-  <si>
     <t>Alexey Yuryevich Klyushnichenko</t>
   </si>
   <si>
     <t>22 gennaio 1996</t>
   </si>
   <si>
     <t>Alexey è un attivista, membro del Movimento per la Libertà.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.11.2024: 6 anni di reclusione in una colonia del regime potenziato. Appello 14.01.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-09-04 17:24:13</t>
   </si>
   <si>
     <t>Sergey Sergeevich Yakubenok</t>
   </si>
   <si>
     <t>22 gennaio 1976</t>
   </si>
   <si>
     <t>La base del procedimento penale contro l'uomo era “Class” in “Odnoklassniki” in una delle pagine pubbliche riconosciute come estremiste da uno dei tribunali della Repubblica di Bielorussia.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 13.12.2023: 2 anni 6 mesi di reclusione in una colonia del regime generale. Appello 05.03.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-12-07 23:46:11</t>
-  </si>
-[...10 lines deleted...]
-    <t>2026-01-23 15:23:36</t>
   </si>
   <si>
     <t>Uladzimir Andreyevich Tseliapun</t>
   </si>
   <si>
     <t>23 gennaio 1956</t>
   </si>
   <si>
     <t>Vladimir è un attivista e difensore dei diritti umani originario di Mozyr, noto nella regione per il suo impegno a difesa dei diritti umani, compreso il diritto di riunione pacifica. Nel 1986 ha partecipato alle operazioni di bonifica successive all'incidente alla centrale nucleare di Chernobyl. Ha problemi di salute.
 Fu ripetutamente oggetto di persecuzioni politiche e arresti amministrativi.
 Nell'aprile del 2026 è stato arrestato e posto in custodia cautelare nell'ambito di un procedimento penale, i cui dettagli sono tuttora sconosciuti.</t>
   </si>
   <si>
     <t>2026-04-30 16:36:39</t>
   </si>
   <si>
     <t>Darya Viktarauna Kalinava</t>
   </si>
   <si>
     <t>23 gennaio 1995</t>
   </si>
   <si>
     <t>Dopo aver terminato gli studi, Daria ha studiato in Europa.</t>
   </si>
   <si>
     <t>Open correctional facility No. 1. 224025, Brest, Belarusskaya str., 84a</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2026-05-10 09:40:12</t>
   </si>
   <si>
+    <t>Ivan Viktaravich Voinau</t>
+  </si>
+  <si>
+    <t>23 gennaio 1996</t>
+  </si>
+  <si>
+    <t>Ex agente di polizia. Arrestato intorno all'agosto 2025 con l'accusa di presunti legami con il Reggimento Kalinovsky. Nell'ottobre 2025, è stato trattenuto in un centro di detenzione preventiva del KGB, per poi essere trasferito al Centro di detenzione preventiva n. 1.</t>
+  </si>
+  <si>
+    <t>2026-01-23 15:23:36</t>
+  </si>
+  <si>
     <t>Anton Pavlovich Shibut</t>
   </si>
   <si>
     <t>23 gennaio 1990</t>
   </si>
   <si>
     <t>Il 29 settembre 2023 si è tenuta l'udienza di appello.</t>
   </si>
   <si>
     <t>5 anni di reclusione in una colonia</t>
   </si>
   <si>
     <t>2023-07-08 16:04:24</t>
   </si>
   <si>
     <t>Aliaksandr Paulavich Hashnikau</t>
   </si>
   <si>
     <t>23 gennaio 1987</t>
   </si>
   <si>
     <t>Alexander, un dipendente della BMZ, è stato arrestato nell'autunno del 2021 nell'ambito di un procedimento penale intentato contro i dipendenti dello stabilimento che avevano sostenuto lo sciopero e facevano parte dell'iniziativa "Rabochy Rukh" (Movimento dei Lavoratori). Il 21 settembre 2021, questa iniziativa è stata definita un'organizzazione estremista, a seguito della quale si sono verificati arresti di massa di lavoratori in tutto il Paese.
 Nel febbraio 2023, Alexander è stato riconosciuto colpevole di tradimento e di creazione e partecipazione a un gruppo estremista e condannato alla reclusione.
 Nella primavera del 2024 si tenne un'altra udienza in tribunale, in seguito alla quale Alexander venne trasferito in prigione.</t>
   </si>
@@ -984,79 +963,100 @@
   </si>
   <si>
     <t>25 gennaio 1977</t>
   </si>
   <si>
     <t>Nel febbraio 2025, Tatyana è stata condannata ai sensi dell'articolo 19.11 del Codice dei reati amministrativi (diffusione di materiale estremista). Successivamente è stato aperto un procedimento penale.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2026-01-07 23:51:04</t>
   </si>
   <si>
     <t>Oleg Vasilievich Larichev</t>
   </si>
   <si>
     <t>26 gennaio 1986</t>
   </si>
   <si>
     <t>Organizzatore del festival Urban Myths, personaggio pubblico e artista di strada.
 Oleg Larichev è stato arrestato e processato più volte, anche per il suo attivismo artistico, tra cui nel 2022.
 Questa volta è stato arrestato in relazione a un procedimento penale presumibilmente collegato alla detenzione di altre persone presumibilmente coinvolte nel "gruppo estremista" "Da Zoraў".</t>
   </si>
   <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
+  </si>
+  <si>
     <t>2025-12-29 19:49:56</t>
   </si>
   <si>
     <t>Yauhen Uladzimiravich Fedasenka</t>
   </si>
   <si>
     <t>26 gennaio 1988</t>
   </si>
   <si>
     <t>Yevgeny è stato arrestato nel luglio 2025 in relazione a un procedimento penale avviato ai sensi dell'articolo "assistenza ad attività estremiste", dopo che le forze di sicurezza bielorusse avevano avuto accesso alle chat di un bot appartenente al progetto di monitoraggio "Belaruski Gayun", in cui venivano scambiate informazioni sui movimenti delle truppe russe.
 Nel marzo 2026, Evgeniy è stato riconosciuto colpevole e condannato alla reclusione in una colonia penale.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 23.03.2026: 4 anni di reclusione in una colonia del regime potenziato. Appello 26.05.2026: sconosciuto.</t>
   </si>
   <si>
     <t>2026-04-20 16:01:49</t>
   </si>
   <si>
     <t>Marina Felixovna Dolmatova</t>
   </si>
   <si>
     <t>27 gennaio 1970</t>
   </si>
   <si>
     <t>Sentenza del tribunale 03.07.2026: 4 anni di reclusione in una colonia del regime generale, 500 unità di base di multa.</t>
   </si>
   <si>
     <t>2026-01-07 22:47:21</t>
+  </si>
+  <si>
+    <t>Roman Nikolaevich Basalai</t>
+  </si>
+  <si>
+    <t>27 gennaio 1982</t>
+  </si>
+  <si>
+    <t>Roman si è laureato all'Università Statale di Polotsk: nel 2004 si è laureato con lode in ingegneria elettrica, dopodiché ha conseguito un master.
+Durante gli anni scolastici, ha vinto le olimpiadi di fisica e matematica, ha pubblicato articoli scientifici e ha depositato quattro brevetti. I suoi interessi sono svariati, dalla batteria all'elettronica.
+Ha lavorato per molti anni come ingegnere progettista di reti e nel dicembre 2023 è entrato a far parte di Passat Innovations come sviluppatore . Lì ha sviluppato driver per chip, gruppi di continuità intelligenti e sistemi di comunicazione vocale. Il livello di competenza di Basalii si riflette nella sua posizione sulla piattaforma CodeWars: il bielorusso si è classificato tra lo 0,168% dei migliori utenti nella risoluzione di problemi in C/C++ e ha raggiunto la 1183ª posizione su milioni di utenti della piattaforma.
+Ha una moglie e una figlia minorenne.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-12-16 16:40:12</t>
   </si>
   <si>
     <t>Alexey Viktorovich Jagiello</t>
   </si>
   <si>
     <t>27 gennaio 1984</t>
   </si>
   <si>
     <t>Alexey è un chirurgo di formazione , ma non ha mai esercitato la sua professione. È un predicatore evangelico e un sostenitore di uno stile di vita sano. L'anno scorso, un quotidiano regionale ha parlato della promozione del suo metodo per smettere di fumare.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-11-29 18:40:32</t>
   </si>
   <si>
     <t>Maksim Shukanau</t>
   </si>
   <si>
     <t>27 gennaio 1989</t>
   </si>
   <si>
     <t>Il trentaseienne blogger di Mozyr, Maxim Shukanov, aveva oltre 6.000 iscritti al canale YouTube Union Bell. Analizzava i processi politici e raccontava la verità sulla guerra tra Russia e Ucraina. A volte questi video ottenevano decine di migliaia di visualizzazioni.
 Anche dopo l'intensificarsi della repressione, Maxim non lasciò il Paese. Insieme alla sua fidanzata, Polina Zyl, anche lei blogger, entrò in clandestinità.
@@ -1091,83 +1091,83 @@
   <si>
     <t>Il giornalista bielorusso Andrei, arrestato il 12 gennaio 2021, insieme alla sua fidanzata Irina Zlobina, è stato accusato di "finanziare attività di protesta" e di aver pagato multe ai partecipanti alla protesta. È stato condannato per una serie di accuse penali, tra cui “alto tradimento” e “partecipazione a un gruppo estremista”.
 Il 1 settembre 2022 la coppia si è sposata nel centro di custodia cautelare-1.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 06.10.2022: 14 anni di reclusione in una colonia del regime generale, 1000 unità di base di multa. Appello 06.01.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-26 22:36:24</t>
   </si>
   <si>
     <t>Aliaksandr Uladzimiravich Herasimenka</t>
   </si>
   <si>
     <t>30 gennaio 1977</t>
   </si>
   <si>
     <t>Lavorava come camionista per lunghe distanze. L'ultimo impiego noto di Alexander era presso Mozyrsol. Prima di allora, aveva lavorato nello sport: come allenatore e istruttore di canottaggio e vicedirettore di una scuola sportiva per bambini.
 Fu arrestato il 6 marzo 2025 nell'ambito del "caso Gayun".</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 4 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-07-25 00:54:32</t>
-  </si>
-[...13 lines deleted...]
-    <t>2023-03-12 14:58:12</t>
   </si>
   <si>
     <t>Siarhei Anatolyevich Pako</t>
   </si>
   <si>
     <t>30 gennaio 1975</t>
   </si>
   <si>
     <t>Nel 2005, Sergei fondò la Promsnab LLC a Smolensk, in Russia. L'azienda acquistava vari prodotti metallici in Bielorussia e li rivendeva a società russe. A metà maggio 2024, un convoglio della Promsnab fu inaspettatamente fermato in Bielorussia. Il Dipartimento Interdistrettuale Borisov del Dipartimento Investigazioni Finanziarie del Comitato di Controllo Statale avviò un procedimento penale contro Sergei Poko ai sensi dell'articolo 243, comma 3, del Codice Penale (evasione fiscale). Il titolare di questa redditizia attività fu posto in custodia cautelare.
 Poiché Sergei possedeva un immobile nella sua città natale, Zhodino, il Dipartimento di Indagini Finanziarie lo considerò una "stabile organizzazione" non registrata di una società russa in Bielorussia. Sulla base di questo fatto, gli inquirenti inclusero l'intero fatturato della società per 13 anni nella base imponibile bielorussa. Nell'ottobre 2024, i revisori dei conti emisero un conto salatissimo: oltre 2,8 milioni di rubli bielorussi tra oneri e sanzioni aggiuntive. Gli avvocati della società citarono un accordo intergovernativo del 1995 per evitare la doppia imposizione, poiché l'immobile era utilizzato esclusivamente per gli acquisti e non poteva essere legalmente considerato un ufficio di rappresentanza.
 Nel novembre 2024, gli investigatori del Comitato investigativo russo per la regione di Smolensk, insieme al Dipartimento investigativo finanziario bielorusso, hanno effettuato una perquisizione presso gli uffici di Promsnab. I beni della società sono stati sequestrati.
 In seguito alle pubblicazioni degli avvocati nel gennaio 2025, per quasi un anno e mezzo non si seppe più nulla del destino dell'imprenditore. Solo il 6 luglio 2026 il suo nome ricomparve negli elenchi aggiornati del Ministero dell'Interno.
 Non si sa se Poko abbia risarcito i danni, e quindi l'articolo sia stato archiviato, o se le accuse siano state semplicemente riclassificate, o se le accuse fiscali siano state processate separatamente.
 Tuttavia, Sergei Poko è stato condannato per una serie di reati politici. La sentenza definitiva includeva le accuse di "incitamento all'odio" (articolo 130, comma 1), "incitamento ad azioni dannose per la sicurezza nazionale" (articolo 361, comma 3) e partecipazione a proteste (articolo 342, comma 1). È stata inoltre aggiunta l'accusa di corruzione su larga scala (articolo 431, comma 3 del Codice penale).
 La pena minima per le sole accuse di corruzione è di cinque anni di reclusione, ma viste le implicazioni politiche, la condanna potrebbe essere molto più lunga. Sergei Poko è stato riconosciuto come prigioniero politico.</t>
   </si>
   <si>
     <t>2026-07-06 16:01:53</t>
+  </si>
+  <si>
+    <t>Maksim Aminbayevich Jumaniyazov</t>
+  </si>
+  <si>
+    <t>30 gennaio 1983</t>
+  </si>
+  <si>
+    <t>Maxim has had a severe mental illness since childhood and requires special care.</t>
+  </si>
+  <si>
+    <t>sconosciuto</t>
+  </si>
+  <si>
+    <t>2023-03-12 14:58:12</t>
   </si>
   <si>
     <t>Eduard Viktorovich Babariko</t>
   </si>
   <si>
     <t>30 gennaio 1990</t>
   </si>
   <si>
     <t>Eduard, laureato in Economia e gestione aziendale alla BSEU e direttore delle piattaforme di crowdfunding Ulej e MolaMola, nonché del gruppo di iniziativa di suo padre Viktor Babariko, è stato arrestato il 18 giugno 2020 mentre si recava alla Commissione elettorale centrale presentare le firme. Ha trascorso più di tre anni in prigione senza processo ed è stato condannato per “organizzazione di rivolte di massa” ed “evasione fiscale”.
 Nel luglio 2024 è stato condannato a due anni di carcere per “disobbedienza all’amministrazione della colonia”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.07.2023: 8 anni di reclusione in una colonia del regime potenziato. Appello 27.11.2023: il verdetto è stato confermato. Sentenza del tribunale 10.07.2024: 2 anni di reclusione in una colonia del regime potenziato. Appello 19.09.2024: il verdetto è stato confermato. Sentenza del tribunale 20.02.2025: sconosciuto anni di reclusione in una colonia del regime rigoroso. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2021-02-27 00:33:12</t>
   </si>
   <si>
     <t>Tikhon Sergeevich Osipov</t>
   </si>
   <si>
     <t>31 gennaio 1996</t>
   </si>
   <si>
     <t>Tikhon è stato arrestato e condannato per aver investito deliberatamente, secondo il Comitato Investigativo, alcuni militari delle truppe interne del Ministero degli Interni durante una protesta avvenuta l'11 agosto 2020 nei pressi della stazione della metropolitana Pushkinskaya a Minsk.
@@ -1583,81 +1583,81 @@
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
       <c r="D4" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
@@ -1667,1784 +1667,1784 @@
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
         <v>41</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="I7" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>46</v>
       </c>
-      <c r="D8" t="s">
-[...8 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
         <v>49</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>51</v>
       </c>
       <c r="I9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" t="s">
         <v>58</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>59</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" t="s">
         <v>60</v>
-      </c>
-[...16 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
         <v>64</v>
       </c>
-      <c r="B12" t="s">
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
         <v>65</v>
       </c>
-      <c r="C12" t="s">
+      <c r="I12" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" t="s">
         <v>68</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>69</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
         <v>70</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="I13" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" t="s">
         <v>74</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
         <v>75</v>
       </c>
-      <c r="C14" t="s">
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
         <v>76</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="I14" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" t="s">
         <v>80</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
+        <v>64</v>
+      </c>
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" t="s">
         <v>81</v>
       </c>
-      <c r="C15" t="s">
+      <c r="I15" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" t="s">
         <v>85</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
         <v>86</v>
       </c>
-      <c r="C16" t="s">
+      <c r="F16" t="s">
         <v>87</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16" t="s">
+      <c r="G16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" t="s">
         <v>88</v>
       </c>
-      <c r="F16" t="s">
-[...5 lines deleted...]
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B17" t="s">
         <v>91</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>92</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
         <v>93</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" t="s">
         <v>94</v>
       </c>
-      <c r="F17" t="s">
+      <c r="I17" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B18" t="s">
+        <v>97</v>
+      </c>
+      <c r="C18" t="s">
         <v>98</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
+        <v>45</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
         <v>99</v>
       </c>
-      <c r="C18" t="s">
+      <c r="I18" t="s">
         <v>100</v>
-      </c>
-[...16 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>101</v>
+      </c>
+      <c r="B19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C19" t="s">
+        <v>103</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" t="s">
+        <v>50</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
         <v>104</v>
       </c>
-      <c r="B19" t="s">
+      <c r="I19" t="s">
         <v>105</v>
-      </c>
-[...19 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>106</v>
+      </c>
+      <c r="B20" t="s">
+        <v>107</v>
+      </c>
+      <c r="C20" t="s">
+        <v>108</v>
+      </c>
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
         <v>109</v>
       </c>
-      <c r="B20" t="s">
+      <c r="F20" t="s">
+        <v>87</v>
+      </c>
+      <c r="G20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" t="s">
         <v>110</v>
       </c>
-      <c r="C20" t="s">
+      <c r="I20" t="s">
         <v>111</v>
-      </c>
-[...16 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>112</v>
+      </c>
+      <c r="B21" t="s">
+        <v>113</v>
+      </c>
+      <c r="D21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" t="s">
         <v>114</v>
       </c>
-      <c r="B21" t="s">
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" t="s">
         <v>115</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="I21" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>117</v>
+      </c>
+      <c r="B22" t="s">
+        <v>118</v>
+      </c>
+      <c r="C22" t="s">
         <v>119</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" t="s">
+        <v>50</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="H22" t="s">
         <v>120</v>
       </c>
-      <c r="C22" t="s">
+      <c r="I22" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B23" t="s">
+        <v>123</v>
+      </c>
+      <c r="D23" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" t="s">
         <v>124</v>
       </c>
-      <c r="B23" t="s">
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
         <v>125</v>
       </c>
-      <c r="C23" t="s">
+      <c r="I23" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>127</v>
+      </c>
+      <c r="B24" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" t="s">
         <v>129</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
         <v>130</v>
       </c>
-      <c r="C24" t="s">
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
         <v>131</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24" t="s">
+      <c r="I24" t="s">
         <v>132</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>133</v>
+      </c>
+      <c r="B25" t="s">
+        <v>134</v>
+      </c>
+      <c r="C25" t="s">
         <v>135</v>
       </c>
-      <c r="B25" t="s">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" t="s">
         <v>136</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="I25" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B26" t="s">
+        <v>139</v>
+      </c>
+      <c r="C26" t="s">
         <v>140</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
         <v>141</v>
       </c>
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>142</v>
       </c>
-      <c r="D26" t="s">
-[...5 lines deleted...]
-      <c r="G26" t="s">
+      <c r="I26" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>144</v>
+      </c>
+      <c r="B27" t="s">
+        <v>145</v>
+      </c>
+      <c r="C27" t="s">
         <v>146</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
         <v>147</v>
       </c>
-      <c r="C27" t="s">
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" t="s">
         <v>148</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27" t="s">
+      <c r="I27" t="s">
         <v>149</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>150</v>
+      </c>
+      <c r="B28" t="s">
+        <v>151</v>
+      </c>
+      <c r="C28" t="s">
         <v>152</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
+        <v>124</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
         <v>153</v>
       </c>
-      <c r="C28" t="s">
+      <c r="I28" t="s">
         <v>154</v>
-      </c>
-[...16 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29" t="s">
+        <v>156</v>
+      </c>
+      <c r="C29" t="s">
         <v>157</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="s">
+        <v>124</v>
+      </c>
+      <c r="F29" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
         <v>158</v>
       </c>
-      <c r="C29" t="s">
+      <c r="I29" t="s">
         <v>159</v>
-      </c>
-[...16 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" t="s">
+        <v>161</v>
+      </c>
+      <c r="C30" t="s">
         <v>162</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>64</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
         <v>163</v>
       </c>
-      <c r="C30" t="s">
+      <c r="I30" t="s">
         <v>164</v>
-      </c>
-[...16 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31" t="s">
+        <v>166</v>
+      </c>
+      <c r="C31" t="s">
         <v>167</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
+        <v>114</v>
+      </c>
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
         <v>168</v>
       </c>
-      <c r="C31" t="s">
+      <c r="I31" t="s">
         <v>169</v>
-      </c>
-[...16 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32" t="s">
+        <v>171</v>
+      </c>
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
+        <v>64</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
         <v>172</v>
       </c>
-      <c r="B32" t="s">
+      <c r="I32" t="s">
         <v>173</v>
-      </c>
-[...16 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" t="s">
+        <v>175</v>
+      </c>
+      <c r="C33" t="s">
         <v>176</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" t="s">
+        <v>55</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
         <v>177</v>
       </c>
-      <c r="C33" t="s">
+      <c r="I33" t="s">
         <v>178</v>
-      </c>
-[...16 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>179</v>
+      </c>
+      <c r="B34" t="s">
+        <v>180</v>
+      </c>
+      <c r="C34" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
       <c r="D34" t="s">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>31</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="I34" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>184</v>
+      </c>
+      <c r="B35" t="s">
+        <v>185</v>
+      </c>
+      <c r="C35" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="I35" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>189</v>
+      </c>
+      <c r="B36" t="s">
+        <v>190</v>
+      </c>
+      <c r="C36" t="s">
         <v>191</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
         <v>192</v>
       </c>
-      <c r="C36" t="s">
+      <c r="I36" t="s">
         <v>193</v>
-      </c>
-[...13 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>194</v>
+      </c>
+      <c r="B37" t="s">
+        <v>195</v>
+      </c>
+      <c r="C37" t="s">
         <v>196</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
         <v>197</v>
       </c>
-      <c r="C37" t="s">
+      <c r="I37" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B38" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D38" t="s">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>31</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="I38" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>203</v>
+      </c>
+      <c r="B39" t="s">
+        <v>204</v>
+      </c>
+      <c r="C39" t="s">
         <v>205</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>50</v>
+      </c>
+      <c r="F39" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
         <v>206</v>
       </c>
-      <c r="C39" t="s">
+      <c r="I39" t="s">
         <v>207</v>
-      </c>
-[...16 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>208</v>
+      </c>
+      <c r="B40" t="s">
+        <v>209</v>
+      </c>
+      <c r="C40" t="s">
         <v>210</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
         <v>211</v>
       </c>
-      <c r="C40" t="s">
+      <c r="I40" t="s">
         <v>212</v>
-      </c>
-[...16 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>213</v>
+      </c>
+      <c r="B41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C41" t="s">
         <v>215</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
         <v>216</v>
       </c>
-      <c r="C41" t="s">
+      <c r="I41" t="s">
         <v>217</v>
-      </c>
-[...13 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B42" t="s">
+        <v>219</v>
+      </c>
+      <c r="C42" t="s">
         <v>220</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>30</v>
+      </c>
+      <c r="E42" t="s">
+        <v>31</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
         <v>221</v>
       </c>
-      <c r="C42" t="s">
+      <c r="I42" t="s">
         <v>222</v>
-      </c>
-[...16 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>223</v>
+      </c>
+      <c r="B43" t="s">
+        <v>224</v>
+      </c>
+      <c r="C43" t="s">
         <v>225</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
         <v>226</v>
       </c>
-      <c r="C43" t="s">
+      <c r="I43" t="s">
         <v>227</v>
-      </c>
-[...16 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>228</v>
+      </c>
+      <c r="B44" t="s">
+        <v>229</v>
+      </c>
+      <c r="C44" t="s">
         <v>230</v>
       </c>
-      <c r="B44" t="s">
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
         <v>231</v>
       </c>
-      <c r="C44" t="s">
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" t="s">
         <v>232</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="I44" t="s">
         <v>233</v>
-      </c>
-[...10 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>234</v>
+      </c>
+      <c r="B45" t="s">
+        <v>235</v>
+      </c>
+      <c r="C45" t="s">
         <v>236</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
         <v>237</v>
       </c>
-      <c r="C45" t="s">
+      <c r="F45" t="s">
+        <v>87</v>
+      </c>
+      <c r="G45" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" t="s">
         <v>238</v>
       </c>
-      <c r="D45" t="s">
-[...2 lines deleted...]
-      <c r="E45" t="s">
+      <c r="I45" t="s">
         <v>239</v>
-      </c>
-[...10 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>240</v>
+      </c>
+      <c r="B46" t="s">
+        <v>241</v>
+      </c>
+      <c r="C46" t="s">
         <v>242</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" t="s">
         <v>243</v>
       </c>
-      <c r="D46" t="s">
-[...11 lines deleted...]
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>245</v>
+      </c>
+      <c r="B47" t="s">
         <v>246</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>247</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" t="s">
+        <v>64</v>
+      </c>
+      <c r="F47" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" t="s">
+        <v>15</v>
+      </c>
+      <c r="H47" t="s">
         <v>248</v>
       </c>
-      <c r="D47" t="s">
-[...8 lines deleted...]
-      <c r="H47" t="s">
+      <c r="I47" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>250</v>
+      </c>
+      <c r="B48" t="s">
         <v>251</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>252</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" t="s">
+        <v>50</v>
+      </c>
+      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" t="s">
+        <v>15</v>
+      </c>
+      <c r="H48" t="s">
         <v>253</v>
       </c>
-      <c r="D48" t="s">
-[...11 lines deleted...]
-      <c r="H48" t="s">
+      <c r="I48" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>255</v>
+      </c>
+      <c r="B49" t="s">
         <v>256</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>257</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" t="s">
+        <v>15</v>
+      </c>
+      <c r="H49" t="s">
         <v>258</v>
       </c>
-      <c r="D49" t="s">
-[...11 lines deleted...]
-      <c r="H49" t="s">
+      <c r="I49" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>260</v>
+      </c>
+      <c r="B50" t="s">
         <v>261</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>262</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>14</v>
+      </c>
+      <c r="G50" t="s">
+        <v>15</v>
+      </c>
+      <c r="H50" t="s">
         <v>263</v>
       </c>
-      <c r="D50" t="s">
-[...8 lines deleted...]
-      <c r="H50" t="s">
+      <c r="I50" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>265</v>
+      </c>
+      <c r="B51" t="s">
         <v>266</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>267</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
+        <v>55</v>
+      </c>
+      <c r="F51" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" t="s">
+        <v>15</v>
+      </c>
+      <c r="I51" t="s">
         <v>268</v>
-      </c>
-[...16 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>269</v>
+      </c>
+      <c r="B52" t="s">
+        <v>270</v>
+      </c>
+      <c r="C52" t="s">
         <v>271</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
+        <v>30</v>
+      </c>
+      <c r="E52" t="s">
         <v>272</v>
       </c>
-      <c r="C52" t="s">
+      <c r="F52" t="s">
+        <v>87</v>
+      </c>
+      <c r="G52" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" t="s">
         <v>273</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
       <c r="I52" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>275</v>
       </c>
       <c r="B53" t="s">
         <v>276</v>
       </c>
       <c r="C53" t="s">
         <v>277</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
+      </c>
+      <c r="H53" t="s">
+        <v>41</v>
       </c>
       <c r="I53" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>279</v>
       </c>
       <c r="B54" t="s">
         <v>280</v>
       </c>
       <c r="C54" t="s">
         <v>281</v>
       </c>
       <c r="D54" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="E54" t="s">
+        <v>114</v>
+      </c>
+      <c r="F54" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" t="s">
         <v>282</v>
       </c>
-      <c r="F54" t="s">
-[...5 lines deleted...]
-      <c r="H54" t="s">
+      <c r="I54" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>284</v>
+      </c>
+      <c r="B55" t="s">
         <v>285</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>286</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>50</v>
+      </c>
+      <c r="F55" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55" t="s">
+        <v>15</v>
+      </c>
+      <c r="H55" t="s">
         <v>287</v>
       </c>
-      <c r="D55" t="s">
-[...11 lines deleted...]
-      <c r="H55" t="s">
+      <c r="I55" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>289</v>
+      </c>
+      <c r="B56" t="s">
         <v>290</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>291</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>30</v>
+      </c>
+      <c r="E56" t="s">
+        <v>31</v>
+      </c>
+      <c r="F56" t="s">
+        <v>14</v>
+      </c>
+      <c r="G56" t="s">
+        <v>15</v>
+      </c>
+      <c r="H56" t="s">
         <v>292</v>
       </c>
-      <c r="D56" t="s">
-[...11 lines deleted...]
-      <c r="H56" t="s">
+      <c r="I56" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>294</v>
+      </c>
+      <c r="B57" t="s">
         <v>295</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>296</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
         <v>297</v>
       </c>
-      <c r="D57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
-      <c r="H57" t="s">
+      <c r="I57" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>299</v>
+      </c>
+      <c r="B58" t="s">
         <v>300</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>301</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" t="s">
+        <v>64</v>
+      </c>
+      <c r="F58" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" t="s">
         <v>302</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I58" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>304</v>
       </c>
       <c r="B59" t="s">
         <v>305</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>30</v>
+      </c>
+      <c r="E59" t="s">
+        <v>297</v>
+      </c>
+      <c r="F59" t="s">
+        <v>14</v>
+      </c>
+      <c r="G59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" t="s">
         <v>306</v>
       </c>
-      <c r="D59" t="s">
-[...8 lines deleted...]
-      <c r="H59" t="s">
+      <c r="I59" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>308</v>
+      </c>
+      <c r="B60" t="s">
         <v>309</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="E60" t="s">
-        <v>21</v>
+        <v>147</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>311</v>
       </c>
       <c r="I60" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>313</v>
       </c>
       <c r="B61" t="s">
         <v>314</v>
       </c>
       <c r="C61" t="s">
         <v>315</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>316</v>
       </c>
       <c r="I61" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>318</v>
       </c>
       <c r="B62" t="s">
         <v>319</v>
       </c>
       <c r="C62" t="s">
         <v>320</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>321</v>
       </c>
       <c r="I62" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>323</v>
       </c>
       <c r="B63" t="s">
         <v>314</v>
       </c>
       <c r="C63" t="s">
         <v>324</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="F63" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>325</v>
       </c>
       <c r="I63" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>327</v>
       </c>
       <c r="B64" t="s">
         <v>328</v>
       </c>
       <c r="C64" t="s">
         <v>329</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="F64" t="s">
         <v>14</v>
       </c>
       <c r="G64" t="s">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>330</v>
       </c>
       <c r="I64" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>332</v>
       </c>
       <c r="B65" t="s">
         <v>333</v>
       </c>
       <c r="C65" t="s">
         <v>334</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
       <c r="G65" t="s">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>335</v>
       </c>
       <c r="I65" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>337</v>
       </c>
       <c r="B66" t="s">
         <v>338</v>
       </c>
       <c r="C66" t="s">
         <v>339</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
-      <c r="E66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="H66" t="s">
+        <v>316</v>
+      </c>
+      <c r="I66" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>341</v>
+      </c>
+      <c r="B67" t="s">
         <v>342</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>343</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" t="s">
+        <v>114</v>
+      </c>
+      <c r="F67" t="s">
+        <v>14</v>
+      </c>
+      <c r="G67" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" t="s">
         <v>344</v>
-      </c>
-[...10 lines deleted...]
-        <v>316</v>
       </c>
       <c r="I67" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>346</v>
       </c>
       <c r="B68" t="s">
         <v>347</v>
       </c>
       <c r="C68" t="s">
         <v>348</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="E68" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
       <c r="G68" t="s">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>349</v>
       </c>
       <c r="I68" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>351</v>
       </c>
       <c r="B69" t="s">
         <v>352</v>
       </c>
       <c r="C69" t="s">
         <v>353</v>
       </c>
       <c r="D69" t="s">