--- v2 (2026-03-19)
+++ v3 (2026-07-29)
@@ -12,152 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="380">
   <si>
     <t>Cognome e nome</t>
   </si>
   <si>
     <t>Compleanno</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Genere</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L'ONG "Viasna"</t>
   </si>
   <si>
     <t>Frase</t>
   </si>
   <si>
     <t>Data di inserimento sul sito</t>
   </si>
   <si>
     <t>Eugen Olegovich Demenev</t>
   </si>
   <si>
     <t>1 ottobre 1988</t>
   </si>
   <si>
     <t>Uomo</t>
   </si>
   <si>
     <t>In custodia</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
     <t>Sentenza del tribunale 14.11.2024: 3 anni di reclusione in una colonia del regime generale. Appello 17.01.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-10-21 22:29:44</t>
   </si>
   <si>
-    <t>Oleg Vladimirovich Kulpanovich</t>
-[...33 lines deleted...]
-    <t>2024-05-23 21:33:52</t>
+    <t>Vladimir Alekseevich Nikonov</t>
+  </si>
+  <si>
+    <t>2 ottobre 1987</t>
+  </si>
+  <si>
+    <t>Nel marzo 2024, i canali Telegram filogovernativi hanno pubblicato un video di "pentimento" con protagonista Vladimir Nikonov. Nel video , ammette di aver fatto "commenti poco lusinghieri" su Lukashenko, i ministri, i funzionari della sicurezza e i loro figli.
+È stato arrestato con l'accusa di reati amministrativi il 21 marzo 2024. Ha scontato 10 giorni di detenzione ed è stato incriminato per un reato penale tre giorni dopo. È stato rilasciato su cauzione. Nel dicembre 2024, la sua detenzione è stata commutata in custodia cautelare.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.02.2025: 3 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-03-25 11:08:00</t>
   </si>
   <si>
     <t>Piotr Yarmashuk</t>
   </si>
   <si>
     <t>4 ottobre 1987</t>
   </si>
   <si>
     <t>Yarmoshuk è stato arrestato per la prima volta in questo caso il 23 marzo 2023 ed è stato trattenuto per tre giorni. Poi lo hanno rilasciato, ma l'11 giugno 2023 lo hanno nuovamente arrestato e preso in custodia.
 Secondo l'accusa, il 1 marzo 2022, Yarmoshuk ha scaricato diversi file dal sito web ItArmy of Ukraine che consentono attacchi DDoS. Poi ha lanciato il programma sul suo computer “almeno 8 volte”, che “ha rotto il sistema di protezione contro gli attacchi DDoS” e “il funzionamento delle risorse Internet non identificate della Federazione Russa è stato interrotto”. Pertanto, secondo l’accusa di stato, Yarmoshuk “ha utilizzato programmi dannosi e potenzialmente pericolosi”. Sempre il 19 agosto 2020, Yarmoshuk ha trasferito circa 60 dollari all'iniziativa BySOL tramite Facebook. 7 mesi dopo (12 marzo 2021), le autorità bielorusse hanno riconosciuto la Fondazione BySOL come una “formazione estremista”. Il fatto che al momento del trasferimento di denaro BySOL non fosse una “formazione estremista” non preoccupa la Procura di Stato.
 Il 12 gennaio 2024 si è tenuta in tribunale un'udienza di appello. La sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
   </si>
   <si>
-    <t>4 anni di reclusione in una colonia a regime generale.</t>
+    <t>Sentenza del tribunale 24.11.2023: 4 anni di reclusione in una colonia del regime generale. Appello 12.01.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-11-21 13:11:16</t>
   </si>
   <si>
     <t>Siarhei Piatrushenka</t>
   </si>
   <si>
     <t>4 ottobre 1986</t>
   </si>
   <si>
     <t>Sergei, ex capo del dipartimento dell'Agenzia per il Catasto Statale e la Registrazione Terrestre della Città di Minsk (RUE), è stato arrestato nel giugno 2021 per aver pubblicato dati personali di dipendenti del Dipartimento degli Interni del distretto di Smorgon su un canale Telegram. Secondo l'accusa, dall'autunno 2020 al febbraio 2021, ha trasferito i dati personali di oltre dieci dipendenti del Ministero degli Interni e funzionari governativi agli amministratori dei canali Telegram.
 Nell'agosto 2022, Sergei è stato riconosciuto colpevole di diverse accuse penali, tra cui "abuso di potere o di autorità ufficiale", e condannato alla reclusione con privazione del diritto a ricoprire posizioni legate allo svolgimento di compiti organizzativi e amministrativi per un periodo di 5 anni.</t>
   </si>
   <si>
     <t>Penal colony No. 22. 225295, Brest region, Ivacevičy, station Damanava, PO Box 20</t>
   </si>
   <si>
     <t>Sentenza del tribunale 03.08.2022: 6 anni 6 mesi di reclusione in una colonia del regime generale, privazione del diritto di ricoprire determinate posizioni o di impegnarsi in determinate attività. Appello 14.10.2022: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-06-11 20:30:00</t>
   </si>
   <si>
     <t>Yuri Olegovich Zаlаtukhin</t>
@@ -167,1277 +149,1116 @@
   </si>
   <si>
     <t>Yuri è stato probabilmente arrestato alla fine di settembre 2024. Poi è stato condannato ai sensi dell'art. 19.11 Codice degli illeciti amministrativi (distribuzione di materiale estremista). Dopo 15 giorni, si è svolto nuovamente un processo ai sensi dello stesso articolo, quindi, molto probabilmente, è stato arrestato due volte, dopo di che è stato nuovamente arrestato come parte di un procedimento penale.
 A giudicare dai social network, la moglie di Yuri è ucraina. È noto che Yuri ha lavorato per qualche tempo in un cantiere edile, ma non ci sono informazioni sul suo ultimo luogo di lavoro.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 25.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2025-01-27 15:48:38</t>
   </si>
   <si>
     <t>Novel Anatolyevich Kantsavy</t>
   </si>
   <si>
     <t>4 ottobre 1975</t>
   </si>
   <si>
     <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 4 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-07-25 16:40:11</t>
+  </si>
+  <si>
+    <t>Artsiom Siarheyevich Sabaleuski</t>
+  </si>
+  <si>
+    <t>5 ottobre 1989</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 23.03.2026: 2 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-04-20 23:08:25</t>
+  </si>
+  <si>
+    <t>Dzmitry Alehavich Luhovich</t>
+  </si>
+  <si>
+    <t>6 ottobre 1992</t>
+  </si>
+  <si>
+    <t>Dmitry Lugovich ha condotto una vita intensa e ricca di esperienze: ha viaggiato e frequentato concerti. A quanto pare è stato arrestato la scorsa estate, quando sono stati registrati i suoi ultimi post sui social media.</t>
+  </si>
+  <si>
+    <t>IK n. 1, 211445, Novopolotsk, st. tecnico, 8</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2026-03-22 13:43:21</t>
   </si>
   <si>
     <t>Evgeny Genrikhovich Blokhinskiy</t>
   </si>
   <si>
     <t>6 ottobre 1997</t>
   </si>
   <si>
     <t>Evgeniy è stato arrestato il 18 gennaio 2022, al suo arrivo a Grodno dalla Germania.
 Evgeny ha dichiarato alle forze di sicurezza, davanti alle telecamere, che nel 2020 era membro di chat room considerate estremiste, dove incitava a rivolte di massa, all'uccisione di agenti di polizia e all'incendio dei negozi Tabakerok.
 Evgeniy ha parenti in Danimarca.</t>
   </si>
   <si>
-    <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 04.05.2022: 7 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2022-05-02 14:33:00</t>
   </si>
   <si>
+    <t>Anatoly Fedorovich Kalinovsky</t>
+  </si>
+  <si>
+    <t>6 ottobre 1987</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 02.08.2024: 3 anni di reclusione in una colonia del regime generale. Appello 27.09.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-08-19 21:55:53</t>
+  </si>
+  <si>
+    <t>Tatsiana Fiodarauna Staseva</t>
+  </si>
+  <si>
+    <t>6 ottobre 1966</t>
+  </si>
+  <si>
+    <t>Tatyana si è laureata all'Istituto Radiotecnico di Minsk (ora BSUIR ) e ha una figlia e un figlio adulti. Ama trascorrere il tempo nella sua dacia , dedicarsi al giardinaggio e fare escursioni nei boschi , e viaggia in tutta la Bielorussia.
+Tatyana è stata processata presso il Tribunale cittadino di Minsk ai sensi di due articoli del Codice penale: l'articolo 361, comma 3 (incitamento a sanzioni e altre azioni volte a arrecare danno alla Bielorussia) e l'articolo 361-4, comma 1 (favoreggiamento di attività estremiste). In base a questi articoli, avrebbe potuto essere condannata solo a una colonia penale. La sentenza è entrata in vigore all'inizio di maggio.</t>
+  </si>
+  <si>
+    <t>Donna</t>
+  </si>
+  <si>
+    <t>Penal colony No. 4. 246035, Homieĺ, vulica Antoshkina 3</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale, 500 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-09-05 17:24:42</t>
+  </si>
+  <si>
     <t>Eugene Ivanovich Gruk</t>
   </si>
   <si>
     <t>6 ottobre 1991</t>
   </si>
   <si>
     <t>Secondo il KGB, Yevhen Gruk e Viktor Yaskich sono stati condannati ai sensi dell'articolo 289 del Codice Penale (atto di terrorismo) e dell'articolo 295 del Codice Penale (azioni illegali con armi da fuoco, munizioni ed esplosivi). Il loro arresto è stato annunciato all'inizio di aprile 2024 in un rapporto dell'ONT. Secondo i propagandisti, le forze di sicurezza hanno arrestato almeno 12 persone, tra cui Gruk e Yaskich, accusate di contrabbando di esplosivi e pianificazione di attacchi terroristici. Secondo il giornalista, Gruk era un informatore dell'SBU: fotografava equipaggiamento militare e ne trasmetteva le coordinate. A Gruk è stato quindi ordinato di recuperare degli esplosivi da un nascondiglio. Yaskich lo ha accompagnato al nascondiglio. Successivamente, i due avrebbero dovuto distribuire gli esplosivi dal nascondiglio a nuovi nascondigli. Il rapporto non spiega le motivazioni alla base di questa azione. Anche la moglie di Yevhen, Lidiya Gruk, è stata arrestata, ma la sua sorte è sconosciuta. Gli autori dell'articolo hanno affermato che nella famiglia erano rimasti quattro bambini piccoli.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 24 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-09-09 15:11:24</t>
   </si>
   <si>
-    <t>Tatiana Fedorovna Staseva</t>
-[...14 lines deleted...]
-    <t>Alexander Vladimirovich Zaitsev</t>
+    <t>Yauheni Aliaksandravich Skachko</t>
+  </si>
+  <si>
+    <t>7 ottobre 1976</t>
+  </si>
+  <si>
+    <t>Yevgeny, ex leader dell'organizzazione Fronte dei Giovani e membro attivo della Democrazia Cristiana Bielorussa, si è ritirato dalla politica a metà degli anni 2000. In seguito si è dedicato alla costruzione di chiese e ha fornito assistenza legale.
+Nell'aprile del 2026, è stato riconosciuto colpevole in un procedimento penale per i reati di "diffamazione contro Lukashenko", "insulto a Lukashenko", "lesione della reputazione della Repubblica di Bielorussia" e "favoreggiamento di attività estremiste", e condannato alla reclusione in una colonia penale.
+Nel corso dei sei mesi di detenzione preventiva, la cella di Yevgeny è stata cambiata tre volte. Ha anche alcuni problemi di salute : ipertensione, per la quale assume farmaci. Soffre inoltre di instabilità cervicale e deve indossare un collare ortopedico. Anche la sua vista è peggiorata; legge molto e l'illuminazione nella sua cella è inadeguata.</t>
+  </si>
+  <si>
+    <t>Pre-trial detention center No. 3. 246003, Homieĺ, vulica Knižnaja 1A</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale. Appello 20.04.2026: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-05-01 19:27:50</t>
+  </si>
+  <si>
+    <t>Aliaksei Mikalayevich Sokal</t>
+  </si>
+  <si>
+    <t>7 ottobre 1984</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-04-30 22:26:21</t>
+  </si>
+  <si>
+    <t>Aliaksandr Uladzimiravich Zajtsau</t>
   </si>
   <si>
     <t>8 ottobre 1982</t>
   </si>
   <si>
-    <t>Detenuto il 22 agosto 2021 vicino alla dacia del presidente della Corte suprema della Repubblica di Bielorussia Sukalo V.O. per tentato incendio doloso. Forse è stato provocato da un ufficiale del KGB.</t>
-[...2 lines deleted...]
-    <t>10 anni di carcere in regime rafforzato.</t>
+    <t>Alexander è stato arrestato il 22 agosto 2021, nei pressi della dacia di V.O. Sukalo, presidente della Corte Suprema della Repubblica del Bashkortostan, con l'accusa di tentato incendio doloso. Probabilmente è stato istigato da un ufficiale del KGB.
+Nel marzo 2022, Alexander è stato condannato per "atto di terrorismo" e condannato alla reclusione in una colonia penale di massima sicurezza.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 21.03.2022: 10 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2021-12-22 19:23:43</t>
+  </si>
+  <si>
+    <t>Aleksandr Vasilyevich Petrashkevich</t>
+  </si>
+  <si>
+    <t>9 ottobre 1980</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-04-23 23:03:36</t>
+  </si>
+  <si>
+    <t>Viktor Egorovich Kuprik</t>
+  </si>
+  <si>
+    <t>9 ottobre 1962</t>
+  </si>
+  <si>
+    <t>È stato condannato per aver lanciato una bottiglia Molotov contro le forze di sicurezza durante una protesta avvenuta il 10 agosto 2020 a Baranavichy.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 09.11.2020: 5 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2021-02-27 19:14:13</t>
   </si>
   <si>
     <t>Yuri Selivestrovich Khlebovets</t>
   </si>
   <si>
     <t>9 ottobre 1982</t>
   </si>
   <si>
     <t>Il motivo del procedimento penale sono stati i commenti nella chat di "Grodno 97".
 Nell'ottobre 2023, si è saputo che allo IUOT-39 Yuri era sotto pressione da parte dell'amministrazione dell'istituto e gli sono state inflitte 4 sanzioni. Il 25 ottobre 2023, il tribunale distrettuale di Krupsky ha deciso di inasprire il regime. Yuri della IUOT è stato mandato a scontare il resto della pena in una colonia.</t>
   </si>
   <si>
     <t>1,5 anni di restrizione della libert&amp;agrave; con rinvio a un istituto aperto.</t>
   </si>
   <si>
     <t>2023-05-10 22:56:00</t>
-  </si>
-[...17 lines deleted...]
-    <t>2024-11-12 20:11:39</t>
   </si>
   <si>
     <t>Vadim Andreevich Patsenko</t>
   </si>
   <si>
     <t>9 ottobre 2000</t>
   </si>
   <si>
     <t>Il ragazzo ha 22 anni, viene da Svisloch, una cittadina nella regione di Grodno. Prestò servizio nell'esercito e poi si trasferì a vivere a Grodno. Ha praticato sport, ad esempio, ha rappresentato la sua città natale alle competizioni sportive junior a tutto tondo.
 Ora il ragazzo è stato arrestato e collocato in un centro di custodia cautelare . È accusato di aver preparato un atto di terrorismo.
 Secondo la leggenda, il KGB, espresso in un film filogovernativo su ONT, avrebbe dovuto commettere un sabotaggio a Grodno.
 Nel filmato dell'interrogatorio afferma che gli sarebbe stato affidato il compito di far saltare in aria un deposito petrolifero utilizzando un drone ed esplosivi.
 Il 28 giugno 2024 il ricorso è stato esaminato e la sentenza è entrata in vigore.</t>
   </si>
   <si>
-    <t>Prison No. 1. 230023, Hrodna, vulica Kirava 1</t>
-[...2 lines deleted...]
-    <t>21 anni di reclusione in condizioni di sicurezza rafforzate</t>
+    <t>Sentenza del tribunale 10.04.2024: 21 anno di reclusione in una colonia del regime potenziato. Appello 28.06.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-04-06 14:47:36</t>
   </si>
   <si>
-    <t>Viktor Egorovich Kuprik</t>
-[...14 lines deleted...]
-    <t>2021-02-27 19:14:13</t>
+    <t>Aliaksandr Viachaslavavich Vanchanka</t>
+  </si>
+  <si>
+    <t>10 ottobre 1981</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 12.05.2026: 3 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2026-06-24 00:12:48</t>
+  </si>
+  <si>
+    <t>Alexander Vasilevich Pivchuk</t>
+  </si>
+  <si>
+    <t>11 ottobre 1966</t>
+  </si>
+  <si>
+    <t>Il 4 giugno 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 36. 220039, Minsk, Korotkevicha str., 14</t>
+  </si>
+  <si>
+    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 08.04.2024: 3 anni 6 mesi di restrizione della libertà con trasferimento in un istituto penitenziario aperto, 100 unità di base di multa, 2000 rubli di risarcimento. Appello 04.06.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-03-26 21:41:04</t>
+  </si>
+  <si>
+    <t>Alexander Anatolevich Goncharov</t>
+  </si>
+  <si>
+    <t>11 ottobre 1973</t>
+  </si>
+  <si>
+    <t>Secondo l’accusa , Alexander Goncharov ha trasferito fondi tramite bonifico bancario per finanziare le attività del “Reggimento Kastus Kalinovsky”.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 01.12.2023: 5 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2023-12-04 02:34:04</t>
   </si>
   <si>
     <t>Sergei Grigorievich Nikitin</t>
   </si>
   <si>
     <t>11 ottobre 1975</t>
   </si>
   <si>
     <t>Militare (forse anche KGB).
 Il 14 ottobre 2022 il ricorso è stato esaminato e la sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>6 anni di reclusione in una colonia.</t>
   </si>
   <si>
     <t>2022-06-29 15:22:35</t>
   </si>
   <si>
-    <t>Alexander Anatolevich Goncharov</t>
-[...13 lines deleted...]
-  <si>
     <t>Roman Sergeevich Shcherbakov</t>
   </si>
   <si>
     <t>11 ottobre 1997</t>
   </si>
   <si>
     <t>Il 18 luglio 2023 si è tenuta l'udienza di appello. La sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>anni sconosciuti di prigionia in colonia</t>
   </si>
   <si>
     <t>2023-07-12 16:30:13</t>
   </si>
   <si>
     <t>Sergey Vasilevich Gunya</t>
   </si>
   <si>
     <t>11 ottobre 2001</t>
   </si>
   <si>
     <t>L'11 agosto 2023 si è tenuta l'udienza di appello. La sentenza è entrata in vigore.</t>
   </si>
   <si>
-    <t>7 anni di reclusione in una colonia</t>
+    <t>Sentenza del tribunale 01.06.2023: 7 anni di reclusione in una colonia del regime generale. Appello 11.08.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2023-05-20 00:59:23</t>
-  </si>
-[...25 lines deleted...]
-    <t>2024-08-19 19:22:20</t>
   </si>
   <si>
     <t>Yegor Alexandrovich Dudnikov</t>
   </si>
   <si>
     <t>11 ottobre 2000</t>
   </si>
   <si>
     <t>Egor, cittadino russo, è stato arrestato il 4 maggio 2021 dagli agenti del GUBOPiK in un appartamento in affitto dopo una perquisizione ed è stato brutalmente picchiato. È stato tenuto in custodia cautelare per sette mesi con l'accusa di "organizzazione di azioni che violano gravemente l'ordine pubblico" - per aver diffuso video e messaggi audio sul canale Telegram "OGSB". Tuttavia, nel dicembre dello stesso anno, è stato condannato ai sensi degli articoli "incitamento all'odio o alla discordia" e "incitamento ad azioni volte a danneggiare la sicurezza nazionale della Bielorussia", e condannato alla pena detentiva massima.
 Nel giugno 2022 le condizioni di detenzione furono inasprite e Yegor fu trasferito al regime carcerario.</t>
   </si>
   <si>
     <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 27.12.2021: 11 anni di reclusione in una colonia del regime potenziato. Appello 25.02.2022: il verdetto è stato confermato. Tribunale per il cambio di regime 15.06.2022: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-05-29 23:01:41</t>
   </si>
   <si>
+    <t>Andrei Yuryevich Pechan</t>
+  </si>
+  <si>
+    <t>11 ottobre 1990</t>
+  </si>
+  <si>
+    <t>Nato nel villaggio di Pugachev, nel distretto di Dokshitsy, trascorse gli ultimi anni della sua vita a Minsk.</t>
+  </si>
+  <si>
+    <t>2026-01-20 22:32:09</t>
+  </si>
+  <si>
     <t>Artsiom Andreyevich Shmanouski</t>
   </si>
   <si>
     <t>11 ottobre 1994</t>
   </si>
   <si>
-    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2026-03-16 21:59:34</t>
+  </si>
+  <si>
+    <t>Alexander Sergeevich Reznik</t>
+  </si>
+  <si>
+    <t>12 ottobre 1997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alexander è stato arrestato il 29 settembre 2020 in relazione a disordini di massa e accusato di aver partecipato a canali di telegrammi “radicali” e di aver intenzione di danneggiare o distruggere tre chioschi di Tabakerka.
+</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.07.2021: 8 anni di reclusione in una colonia del regime potenziato. Appello 23.11.2021: il verdetto è stato confermato. Appello 10.07.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:41:35</t>
   </si>
   <si>
     <t>Alexander Aleksandrovich Ignatyuk</t>
   </si>
   <si>
     <t>12 ottobre 1971</t>
   </si>
   <si>
     <t>Giornalista freelance di Pinsk, proprietario del sito web e della pagina TikTok “about Stolin”.
 Alexander ha vissuto a lungo da solo in Polesie, quindi la sua detenzione è diventata nota per caso. Le persone preoccupate si sono preoccupate del fatto che non si fosse fatto vivo per molto tempo. Si è scoperto che Alexander è stato rinchiuso nel centro di custodia cautelare di Brest-7. Secondo informazioni non verificate, è accusato di “aiuto ad attività estremiste”.
 Alexander è anche il padre del ragazzo che ha “smantellato” il cannone ad acqua a Minsk durante le proteste del 2020.
 Secondo il Ministero degli Interni , l’uomo ha realizzato video con prove incriminanti, li ha mostrati a imprenditori locali e ha chiesto soldi per il “silenzio”. Inoltre avrebbe “promosso le attività di un canale telegrafico estremista i cui amministratori si trovano all’estero”.
 Il 28 maggio 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.04.2024: 6 anni di reclusione in una colonia del regime potenziato. Appello 28.05.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-08-10 19:05:31</t>
   </si>
   <si>
-    <t>Alexander Sergeevich Reznik</t>
-[...23 lines deleted...]
-  <si>
     <t>Alexander Nikolaevich Muraviev</t>
   </si>
   <si>
     <t>13 ottobre 1989</t>
   </si>
   <si>
     <t>Alexander, un autista, è stato arrestato nel novembre 2021 in un procedimento penale relativo all'iniziativa "Busly Lyatsyats". Alcune delle accuse riguardavano danni all'auto di un giudice distrettuale di Borisov. Di conseguenza, è stato condannato a una lunga pena detentiva.</t>
   </si>
   <si>
+    <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale 28.09.2022: 12 anni di reclusione in una colonia del regime potenziato. Appello 28.02.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2022-05-26 01:16:13</t>
   </si>
   <si>
-    <t>Oleg Petrovich Slabuho</t>
-[...12 lines deleted...]
-    <t>2025-09-08 00:42:26</t>
+    <t>Sergey Konstantinovich Romashov</t>
+  </si>
+  <si>
+    <t>14 ottobre 1960</t>
+  </si>
+  <si>
+    <t>Sergey ha lavorato come medico specialista in ecografia presso il Policlinico n. 4 della città di Grodno e presso il Centro Medico Rosmed. La sua esperienza professionale è di oltre 30 anni. È anche noto per la sua passione per gli scacchi: nel 2022 ha vinto il torneo regionale di scacchi tra operatori sanitari. La sostanza delle accuse e la specifica condanna inflitta a Romashov rimangono sconosciute. Finora, si sa solo che è stato condannato alla reclusione.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2025-08-16 17:46:23</t>
   </si>
   <si>
     <t>Alexander Sergeevich Sergeev</t>
   </si>
   <si>
     <t>14 ottobre 1985</t>
   </si>
   <si>
     <t>Detenuto per aver partecipato alle proteste.
 Il 17 ottobre 2022 si è tenuta l'udienza della corte d'appello. La sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>sconosciuto</t>
   </si>
   <si>
     <t>2022-04-28 01:19:45</t>
   </si>
   <si>
-    <t>Valentin Konstantinovich Stefanovich</t>
-[...18 lines deleted...]
-  <si>
     <t>Nikolai Sergeevich Roy</t>
   </si>
   <si>
     <t>14 ottobre 1981</t>
   </si>
   <si>
     <t>Nikolai, ingegnere di sistema ed ex dipendente di RUE Beltelecom, è stato arrestato nell'agosto 2021 nell'ambito di un procedimento penale avviato ai sensi dell'articolo "atto di terrorismo". Nel giugno 2023 è stato riconosciuto colpevole di diversi capi d'imputazione penali e condannato a una lunga pena detentiva.
 Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un gruppo criminale organizzato ha operato in Bielorussia, Turchia, Polonia, Ucraina e altri paesi con l'obiettivo di commettere crimini estremisti. Il gruppo comprendeva individui dalle idee radicali, tra cui ex e attuali militari, ufficiali delle forze dell'ordine, atleti e uomini d'affari, che cercavano di prendere il potere illegalmente". Il caso riguarda le accuse di tentato incendio doloso dell'abitazione del parlamentare Oleg Gaidukevich nel giugno 2021 e di "organizzazione di rivolte di massa".</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.06.2023: 12 anni di reclusione in una colonia del regime potenziato. Appello 04.10.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2023-01-23 20:19:33</t>
   </si>
   <si>
-    <t>Sergey Konstantinovich Romashov</t>
-[...13 lines deleted...]
-  <si>
     <t>Vitali Fiodaravich Tsishchanka</t>
   </si>
   <si>
     <t>15 ottobre 1976</t>
   </si>
   <si>
     <t>Open correctional facility No. 7. 225136, Pružany district, Kuplina</t>
   </si>
   <si>
-    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2026-03-15 15:51:19</t>
   </si>
   <si>
-    <t>Yaroslava Valentinovna Khromchenkova</t>
-[...16 lines deleted...]
-    <t>2025-06-08 19:18:36</t>
+    <t>Anton Henadzevich Shuliakouski</t>
+  </si>
+  <si>
+    <t>15 ottobre 2000</t>
+  </si>
+  <si>
+    <t>È stato arrestato per aver partecipato alle proteste di Brest l'11 agosto 2020, ai sensi del comma 1 dell'articolo 342 del Codice penale della Repubblica di Bielorussia. È stato rilasciato su cauzione il 1° aprile 2025.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 29. 230415, Vaŭkavysk, vulica Rakasouskaha 118</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.05.2025: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2026-03-26 15:05:46</t>
+  </si>
+  <si>
+    <t>Igor Vladimirovich Shketov</t>
+  </si>
+  <si>
+    <t>15 ottobre 1987</t>
+  </si>
+  <si>
+    <t>Igor è l'amministratore della popolare pagina pubblica "Overheard Deep", con un pubblico di oltre 26.000 persone. Nell'agosto 2024, è stato condannato per "distribuzione di materiale estremista" e un mese dopo, la Direzione Centrale per la Lotta alla Criminalità Organizzata e alla Corruzione di Vitebsk lo ha arrestato e ha registrato un "video di pentimento".
+Nel febbraio 2025, Igor è stato riconosciuto colpevole di "partecipazione attiva ad azioni che violano gravemente l'ordine pubblico" e condannato alla libertà limitata con provvedimento.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 07.02.2025: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2025-01-27 12:52:04</t>
   </si>
   <si>
     <t>Alexander Dmitrievich Komlenok</t>
   </si>
   <si>
     <t>15 ottobre 1981</t>
   </si>
   <si>
     <t>È stato arrestato a febbraio quando è tornato in Bielorussia dal lavoro. In precedenza, Alexander lavorava in un deposito di locomotive, ma dopo il 2020 è stato licenziato o si è dimesso: sembra che il licenziamento sia stato motivato politicamente. Successivamente, Kamlenok ha lavorato come camionista nei paesi occidentali. E quando è tornato a casa dal lavoro, è stato arrestato. È stato accusato di aver insultato un funzionario governativo.
 Il tribunale distrettuale di Verkhnedvinsky ha riconosciuto come estremista la pagina di Alexander su Odnoklassniki.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 16.08.2024: 3 anni di reclusione in una colonia del regime generale. Appello 29.10.2024: sconosciuto. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2024-05-23 20:19:37</t>
   </si>
   <si>
-    <t>Dmitriy Vladimirovich Kubarev</t>
-[...32 lines deleted...]
-  <si>
     <t>Anatoly Anatolyevich Matsulevich</t>
   </si>
   <si>
     <t>16 ottobre 1969</t>
   </si>
   <si>
     <t>Condannato per la creazione e l'amministrazione del canale Telegram "Polotsk Novopolotsk Country For Life Chat Freedom to Sergei Tikhanovsky".</t>
   </si>
   <si>
     <t>7,5 anni di carcere.</t>
   </si>
   <si>
     <t>2022-04-21 12:24:10</t>
   </si>
   <si>
-    <t>Aliaksandr Anatolyevich Yaudakha</t>
-[...44 lines deleted...]
-    <t>2023-10-31 17:36:51</t>
+    <t>Siarhei Aliakseyevich Aldaseu</t>
+  </si>
+  <si>
+    <t>16 ottobre 1986</t>
+  </si>
+  <si>
+    <t>Si tratta di un pilota di 38 anni che, dal 2020, ha prestato servizio presso la 61a base aerea da caccia di Baranovichi. Aldasev si è laureato presso il dipartimento di aviazione dell'Accademia militare della Bielorussia Non è noto se Aldasev sia rimasto nell'esercito dopo il 2020.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 46. 213188, Kruhlaje, vulica Savieckaja, 96</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 09.01.2025: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello 27.02.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-01-05 16:58:44</t>
   </si>
   <si>
     <t>Vyacheslav Evgenievich Ilyich</t>
   </si>
   <si>
     <t>18 ottobre 1963</t>
   </si>
   <si>
     <t>Ex vice capo del dipartimento di polizia della città di Zhodino, era a capo della polizia criminale e si è ritirato nel 2008 con il grado di tenente colonnello. Successivamente è stato direttore del Centro culturale e di intrattenimento della città di Zhodino.
 Nel 2020, lui e altri 4 ex dipendenti del dipartimento di polizia della città di Zhodino hanno registrato un appello ai colleghi che hanno lavorato nelle forze di polizia di Zhodino durante le proteste e a tutte le forze dell'ordine in Bielorussia.
 Vyacheslav nel suo discorso afferma di comprendere che i dipendenti prestano servizio in condizioni molto difficili, ma li invita a svolgere “il loro dovere ufficiale come vorreste che fosse svolto [in relazione a] voi e ai vostri cari guardare la gente negli occhi sia adesso, durante il servizio, sia poi, durante il meritato riposo”.
 Secondo i media , tutti e cinque sono stati arrestati all’inizio di febbraio 2024.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 03.02.2025: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-01-06 14:36:11</t>
   </si>
   <si>
-    <t>Ksenia Viktorovna Susha</t>
-[...48 lines deleted...]
-    <t>2024-07-17 19:38:44</t>
+    <t>Marharyta Yakauleuna Rabinovich (Iasepkina)</t>
+  </si>
+  <si>
+    <t>18 ottobre 2002</t>
+  </si>
+  <si>
+    <t>Margarita, la figlia maggiore di Tina Palynskaya, è stata arrestata insieme alla madre alla fine di maggio 2025. Entrambe sono in custodia cautelare con accuse penali.
+I dettagli delle accuse non sono stati resi pubblici. Sulla base di prove circostanziali, si presume che il caso possa essere collegato alla decisione del KGB di riconoscere il "Laboratorio Analitico Bielorusso" del professor Andrei Vardomatsky come organizzazione estremista. Questa organizzazione ha condotto sondaggi sociologici tra i cittadini bielorussi. Al momento, non vi è alcuna conferma che Tina o sua figlia abbiano effettivamente partecipato alla ricerca del BAM. Tuttavia, anche se tale partecipazione fosse avvenuta, non avrebbe violato la legge: al momento del possibile contatto con il laboratorio, quest'ultimo non era ancora stato riconosciuto come organizzazione estremista.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 2 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-06-04 16:10:13</t>
+  </si>
+  <si>
+    <t>Alexander Yurievich Voronin</t>
+  </si>
+  <si>
+    <t>18 ottobre 1985</t>
+  </si>
+  <si>
+    <t>Residente a Brest, videomaker. Ha figli minorenni. Il 7 giugno 2023 è stato arrestato con accuse amministrative (Parte 2 dell'articolo 19.11 del Codice degli illeciti amministrativi) e condannato a 10 giorni di arresto per essersi iscritto a "Zerkalo" su Instagram. È stato rilasciato, ma due settimane dopo è stato arrestato con accuse penali.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 12.10.2023: sconosciuto anni di reclusione in una colonia del regime generale. Appello 01.12.2023: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2023-10-31 17:36:51</t>
   </si>
   <si>
     <t>Alexander Viktorovich Sysoev</t>
   </si>
   <si>
     <t>20 ottobre 1984</t>
   </si>
   <si>
     <t>Sysoev viene da Bronnaya Gora, negli ultimi anni ha vissuto a Bereza (regione di Brest). Secondo i dati di un profilo già cancellato su Vkontakte, nel 2008 si è laureato in Intelligenza Artificiale alla BSUIR. Al momento del suo arresto stava sviluppando un gioco per computer. L'uomo è stato arrestato il 5 luglio 2023 e da allora è in custodia.L'uomo è stato accusato di aver trasferito denaro al reggimento di Kalinovsky attraverso il social network Facebook utilizzando il sistema di pagamento PayPal. Il trasferimento dell'importo di 12,91 dollari USA è avvenuto da una carta bielorussa.Il 12 febbraio il procuratore Bogush ha chiesto per Sysoev 5 anni di carcere di massima sicurezza. La sentenza è stata annunciata il 14 febbraio. Il verdetto esatto è attualmente sconosciuto, ma nella stragrande maggioranza dei casi politici, i giudici di Brest assegnano esattamente ciò che chiedono i pubblici ministeri.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 14.02.2024: 5 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2024-02-08 00:49:54</t>
   </si>
   <si>
-    <t>Vladimir Viktorovich Melikaev</t>
-[...25 lines deleted...]
-    <t>2021-02-28 00:54:39</t>
+    <t>Alexander Vasilievich Kulikovich</t>
+  </si>
+  <si>
+    <t>20 ottobre 1986</t>
+  </si>
+  <si>
+    <t>Alexander venne arrestato alla fine di febbraio 2025 e nel giugno dello stesso anno venne riconosciuto colpevole di “favoreggiamento di attività estremiste”.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 6. 225889, Brest region, Kobrin district, Lushchyky</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 06.06.2025: 5 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto, 500 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-06-08 18:40:42</t>
   </si>
   <si>
     <t>Leonid Viktorovich Kovalev</t>
   </si>
   <si>
     <t>20 ottobre 1991</t>
   </si>
   <si>
     <t>Leonid è stato arrestato e condannato per il fatto che, secondo gli investigatori, ha preparato due bombe molotov, le ha trasportate nel centro di Gomel e le ha nascoste. La sera del 10 agosto 2020, avrebbe trovato due autori - Dmitry Korneev e Nikita Zolotorev - e consegnò loro delle bottiglie, offrendosi di dare fuoco a un edificio, un autobus o un carro di risaia. Leonid non ha ammesso la colpa.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 22.02.2021: 6 anni di reclusione in una colonia del regime rigoroso. Appello 23.04.2021: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-28 02:12:24</t>
   </si>
   <si>
     <t>Ivan Aleksandrovich Sautin</t>
   </si>
   <si>
     <t>20 ottobre 1978</t>
   </si>
   <si>
     <t>Ivan, attivista di Gomel e volontario di “Paese per la vita”, membro del Partito socialdemocratico bielorusso, è partito per la Russia dopo diverse detenzioni, arresti amministrativi e l’avvio di due procedimenti penali nel 2020.
 Nell'aprile 2021, mentre si trovava a Kaliningrad, Ivan è stato arrestato mentre tentava di attraversare il confine con la Polonia. Su richiesta delle forze dell'ordine bielorusse, è stato accusato di un procedimento penale basato su quattro articoli, tra cui quello di "terrorismo". Tuttavia, dopo le indagini, la parte russa ha ritirato tre delle quattro accuse. Un anno dopo, il 26 aprile 2022, Ivan è stato rilasciato su cauzione.
 Il 27 maggio 2022 è stato nuovamente arrestato ed estradato in Bielorussia a fine giugno. Secondo i documenti processuali, nel 2018 avrebbe sottratto più di 68 mila rubli. L'indagine ha inoltre evidenziato che nel 2020 Ivan ha partecipato a proteste, girato video e contattato agenzie governative.
 Nel dicembre 2022 è stato condannato per "frode". Nell'aprile 2024, Ivan è stato nuovamente condannato ai sensi dell'articolo "disobbedienza dolosa alle richieste dell'amministrazione della colonia".</t>
   </si>
   <si>
+    <t>Penal colony No. 11. 231900, Volkovysk, Rokossovsky str., 118</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale data sconosciuta: 9 anni di reclusione in una colonia del regime potenziato. Appello 29.03.2023: il verdetto è stato confermato. Sentenza del tribunale 16.05.2024: sconosciuto. Appello 08.08.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2021-04-29 16:58:20</t>
-  </si>
-[...30 lines deleted...]
-    <t>2021-10-26 19:09:48</t>
   </si>
   <si>
     <t>Evgeny Klimov</t>
   </si>
   <si>
     <t>21 ottobre 1996</t>
   </si>
   <si>
     <t>Condannato per amministrazione del canale Petrikov 97%.
 Il canale ha discusso questioni elettorali, il luogo e l'ora delle manifestazioni pacifiche per coloro che non sono d'accordo con i risultati del conteggio dei voti alle elezioni e altre questioni.
 Yevgeny Klimov è stato anche accusato di incitamento all'odio sociale per aver ripubblicato un messaggio sulla polizia antisommossa dal canale Telegram Nexta.</t>
   </si>
   <si>
     <t>5 anni di reclusione in condizioni di regime rafforzato .</t>
   </si>
   <si>
     <t>2022-03-27 02:15:25</t>
+  </si>
+  <si>
+    <t>Denis Valerievich Sokolov</t>
+  </si>
+  <si>
+    <t>21 ottobre 1980</t>
+  </si>
+  <si>
+    <t>è stato detenuto nell'ambito di un procedimento penale aperto dal KGB per il "tentativo di commettere un atto di terrorismo" a Machulishchi.
+La persona principale coinvolta nel caso e, secondo funzionari e propagandisti, l'autore del sabotaggio, Nikolai Shvets, è stato rilasciato a giugno in uno scambio con l'Ucraina. Ma nonostante ciò, il caso verrà processato e i suoi complici in Bielorussia dovranno affrontare lunghe pene detentive. Lo stesso Shvets è processato in contumacia.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.10.2024: 13 anni di reclusione in una colonia del regime potenziato. Appello 27.01.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-08-13 13:00:42</t>
+  </si>
+  <si>
+    <t>Ihar Liavontsyevich Karpitski</t>
+  </si>
+  <si>
+    <t>21 ottobre 1969</t>
+  </si>
+  <si>
+    <t>Igor è stato arrestato nell'ottobre del 2021 in relazione a un procedimento penale avviato ai sensi di diversi articoli, tra cui "violenza o minaccia di violenza contro un pubblico ufficiale nell'esercizio delle sue funzioni o contro un'altra persona che svolge un servizio pubblico".
+Secondo gli inquirenti, Igor ha inviato email al sito web ufficiale di Lukashenko contenenti minacce di violenza e insulti contro funzionari governativi, inclusi agenti delle forze dell'ordine, e ha inviato messaggi simili a dipendenti del Comitato Investigativo. Ha inoltre partecipato alle proteste post-elettorali a Minsk nel 2020.
+Nel giugno 2022, è stato riconosciuto colpevole e condannato alla reclusione in una colonia penale. È noto inoltre che le "vittime" delle forze di sicurezza hanno presentato richieste di risarcimento per danni morali.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.06.2022: 7 anni di reclusione in una colonia del regime potenziato, sconosciuto rubli di risarcimento.</t>
+  </si>
+  <si>
+    <t>2021-10-26 19:09:48</t>
   </si>
   <si>
     <t>Maksim Nikolaevich Kurovsky</t>
   </si>
   <si>
     <t>21 ottobre 1981</t>
   </si>
   <si>
     <t>Secondo i materiali dell'accusa , Maxim Kurovsky in una delle chat del messaggero di Telegram ha deliberatamente pubblicato messaggi sul presidente Lukashenko, osceni nella forma e offensivi nei contenuti.
 L'esame ha stabilito che i messaggi contenevano una valutazione negativa del capo dello stato, umiliando il suo onore e la sua dignità. Inoltre, ha usato la lingua bielorussa. Ex investigatore del dipartimento regionale di Pruzhany del Regno Unito. Ritirato dal servizio nel 2020.
 12/06/2024 rilasciato dopo scadenza di pena.</t>
   </si>
   <si>
     <t>Pre-trial detention center No. 7. 224030, Brest, vulica Savieckich pamiežnikaŭ 37</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.10.2022: 2 anni di reclusione in una colonia del regime generale. Appello 09.12.2022: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime rigoroso.</t>
   </si>
   <si>
     <t>2022-10-18 22:14:36</t>
   </si>
   <si>
     <t>Eugene Ivanovich Gurinovich</t>
   </si>
   <si>
     <t>22 ottobre 1992</t>
   </si>
   <si>
     <t>Ispettore capo della dogana.
 Il 10 ottobre 2023, il Tribunale della città di Minsk ha avviato un processo a porte chiuse contro tre funzionari doganali: Yevgeny Gurinovich, Viktor Novik e Vladimir Zhuromsky. Sono stati accusati ai sensi di otto articoli del Codice penale. Gli attivisti per i diritti umani hanno ora appreso che solo l'ispettore doganale trentunenne Yevgeny Gurinovich sarà processato in questo caso, il 27 febbraio 2024. Il luogo del processo è il Centro di detenzione preventiva n. 1. Non è noto se ciò possa essere dovuto alle condizioni di salute dell'uomo. Il suo caso è stato probabilmente suddiviso in procedimenti separati, ma il processo per gli altri non è ancora stato fissato.
 Dopo il suo arresto, gli agenti delle forze dell'ordine hanno ferito gravemente la schiena di Evgeny, costringendolo a usare le stampelle .
 Il 24 maggio 2024, Evgeniy ha esaminato il suo appello.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.04.2024: 13 anni 6 mesi di reclusione in una colonia del regime generale. Appello 24.05.2024: il verdetto è stato confermato. Appello 16.08.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2023-10-10 00:23:21</t>
   </si>
   <si>
+    <t>Viachaslau Siarheyevich Bandarchuk</t>
+  </si>
+  <si>
+    <t>22 ottobre 2006</t>
+  </si>
+  <si>
+    <t>Presumibilmente condannato nel "caso skinhead" di Mozyr. Secondo fonti filogovernative, l'indagine è durata 12 mesi. Durante questo periodo, sono stati aperti 34 procedimenti penali ai sensi di vari articoli del Codice penale della Repubblica di Bielorussia. Otto persone sono state arrestate, sette delle quali minorenni all'epoca dei fatti.
+Secondo il tribunale, Vyacheslav è stato riconosciuto colpevole di "creazione di un gruppo estremista, direzione di tale gruppo; riabilitazione del nazismo; incitamento all'odio e alla discordia razziale, nazionale, religiosa o sociale; insulti pubblici al Presidente della Bielorussia; preparazione e commissione di atti di teppismo doloso".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni 6 mesi di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2026-03-02 22:16:33</t>
+  </si>
+  <si>
     <t>Ivan Petrovich Polevikov</t>
   </si>
   <si>
     <t>22 ottobre 2002</t>
   </si>
   <si>
     <t>First, Ivan was arrested for 15 days , then placed in a pretrial detention facility on a criminal case.</t>
   </si>
   <si>
     <t>2025-03-04 20:10:16</t>
-  </si>
-[...19 lines deleted...]
-    <t>2024-02-19 19:05:43</t>
   </si>
   <si>
     <t>Siarhei Mikhajlavich Shametska</t>
   </si>
   <si>
     <t>23 ottobre 1992</t>
   </si>
   <si>
     <t>Sergei, un dipendente della JSC Atlant , è stato arrestato nell'autunno del 2021 nell'ambito di un procedimento penale intentato contro i dipendenti della fabbrica che avevano sostenuto lo sciopero e facevano parte dell'iniziativa "Rabochy Rukh" (Movimento dei Lavoratori). Il 21 settembre 2021, questa iniziativa è stata definita un'organizzazione estremista, a seguito della quale si sono verificati arresti di massa di lavoratori in tutto il Paese.
 Nel febbraio 2023, Sergei è stato riconosciuto colpevole di tradimento e di creazione e partecipazione a un gruppo estremista e condannato alla reclusione.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.02.2023: 12 anni di reclusione in una colonia del regime potenziato. Appello 02.08.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2022-08-23 00:03:24</t>
   </si>
   <si>
-    <t>Mikhail Aleksandrovich Laban</t>
-[...31 lines deleted...]
-    <t>2024-06-10 19:32:30</t>
+    <t>Uladzislau Andryianavich Kraskouski</t>
+  </si>
+  <si>
+    <t>24 ottobre 1998</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2026-02-16 23:16:15</t>
+  </si>
+  <si>
+    <t>Oksana Mikhailovna Shalyapina</t>
+  </si>
+  <si>
+    <t>24 ottobre 1977</t>
+  </si>
+  <si>
+    <t>Laureato presso la Facoltà di Architettura. Artista. Direzione artistica: espressionismo. Tecnica: pittura a impasto. Opere presenti in collezioni private in America, Germania, Kazakistan, Russia, Georgia, Bielorussia, Lussemburgo, Finlandia, Italia e anche nella Galleria Larus (USA). Ha esposto tre mostre personali. Membro dell'Unione degli Artisti "Master-Peacemaker".
+Presumibilmente detenuto per aver aiutato prigionieri politici.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 28.11.2025: 3 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2025-07-22 18:12:39</t>
+  </si>
+  <si>
+    <t>Andrei Stanislavavich Pakalenka</t>
+  </si>
+  <si>
+    <t>24 ottobre 1981</t>
+  </si>
+  <si>
+    <t>Ex direttore di Intex-Press. Intex-Press era il più grande e affermato organo di stampa regionale indipendente in Bielorussia, ma le autorità lo hanno chiuso nel 2021.
+Dopo che le autorità hanno liquidato la più grande pubblicazione regionale, Intex-Press, nel 2023, Yanukevich e Pokolenko hanno creato il portale di notizie regionale bar24.by. Nel dicembre 2024, la redazione e gli appartamenti dei dipendenti di bar24.by sono stati perquisiti e alcuni dipendenti sono stati arrestati.
+Yanukevich è stato condannato a 14 anni di carcere e a una multa di 135.000 rubli (circa 40.000 euro), mentre Pokolenko è stato condannato a 12 anni di carcere e a una multa di 45.000 rubli (circa 13.000 euro). Secondo l'Associazione bielorussa dei giornalisti (BAJ ), "ci sono informazioni su una multa complessiva elevata, pari a circa 200.000 rubli (circa 60.000 euro)".
+La natura delle accuse è sconosciuta.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.02.2026: 12 anni di reclusione in una colonia del regime potenziato, 1000 unità di base di multa. Appello 08.06.2026: 11 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2026-03-03 15:08:58</t>
   </si>
   <si>
     <t>Maxim Igorevich Mnatsakanov</t>
   </si>
   <si>
     <t>24 ottobre 1988</t>
   </si>
   <si>
     <t>È stato arrestato per commenti sui social network. Maxim ha un figlio di 10 anni che aspetta a casa.
 Il 17 novembre 2023 si è tenuta l'udienza della corte d'appello.</t>
   </si>
   <si>
     <t>7 anni di reclusione in una colonia.</t>
   </si>
   <si>
     <t>2023-02-27 01:16:43</t>
   </si>
   <si>
-    <t>Oksana Mikhailovna Shalyapina</t>
-[...12 lines deleted...]
-    <t>2025-07-22 18:12:39</t>
+    <t>Pavel Siarheyevich Charniak</t>
+  </si>
+  <si>
+    <t>25 ottobre 1984</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-05-10 20:55:07</t>
+  </si>
+  <si>
+    <t>Dzmitry Uladzimiravich Drobysh</t>
+  </si>
+  <si>
+    <t>25 ottobre 1975</t>
+  </si>
+  <si>
+    <t>2026-04-04 11:32:59</t>
   </si>
   <si>
     <t>Valery Leonidovich Romanovsky</t>
   </si>
   <si>
     <t>25 ottobre 1978</t>
   </si>
   <si>
-    <t>Valery è accusato di tradimento contro lo stato. Nel dicembre 2022, il canale televisivo Belarus 1 ha pubblicato un film sul controspionaggio del KGB, che raccontava di bielorussi e cittadini di altri paesi accusati di lavorare per servizi di intelligence stranieri. Valery Romanovsky è stato chiamato nel film "l'ex capo del servizio di ricognizione aerea". La storia della Bielorussia 1 dice che durante il servizio, un parente lituano ha "portato" il sospetto agli agenti del dipartimento per la sicurezza dello stato del Paese. Per loro, Romanovsky ha fotografato documenti ufficiali e una volta consegnato ai servizi speciali i dati sulla costruzione del BelNPP, dice il film.</t>
-[...2 lines deleted...]
-    <t>anni sconosciuti di reclusione nella colonia</t>
+    <t>Ex capo del Servizio di intelligence aerea. Condannato dalla Sezione penale del Tribunale regionale di Vitebsk ai sensi dell'articolo 356 del Codice penale della Repubblica di Bielorussia per tradimento. Il processo si è svolto a porte chiuse dal 28 marzo al 15 maggio 2023. La pena esatta inflitta a Valery non è nota, ma ex prigionieri politici hanno riferito che supererà i sette anni.
+Nel dicembre 2022, il canale televisivo Belarus 1 ha trasmesso un documentario sul servizio di controspionaggio del KGB, con la partecipazione di bielorussi e cittadini di altri paesi accusati di lavorare per agenzie di intelligence straniere. Valery Romanovsky veniva descritto nel film come un "ex capo del servizio di ricognizione aerea". Il servizio di Belarus 1 afferma che, durante il suo servizio, un parente lituano avrebbe "presentato" il sospettato ad agenti del Dipartimento di Sicurezza dello Stato del paese. Romanovsky avrebbe fotografato per loro documenti ufficiali e, in un'occasione, secondo il film, avrebbe trasmesso ai servizi segreti informazioni sulla costruzione della centrale nucleare bielorussa.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 15.05.2023: sconosciuto anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2023-05-05 00:12:29</t>
   </si>
   <si>
-    <t>Sergei Anatolievich Shpak</t>
-[...72 lines deleted...]
-    <t>2023-12-22 17:34:26</t>
+    <t>Vitali Anatolyevich Musilovich</t>
+  </si>
+  <si>
+    <t>26 ottobre 1969</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-04-13 00:20:14</t>
   </si>
   <si>
     <t>Vyacheslav Alexandrovich Borodiy</t>
   </si>
   <si>
     <t>26 ottobre 1978</t>
   </si>
   <si>
     <t>Cittadino ucraino.
 I dettagli della persecuzione del ranger ucraino sono diventati noti dal film di propaganda dell'11 settembre 2023, trasmesso contemporaneamente su tutti i canali statali. In esso, Vyacheslav è stato condotto su una catena durante le azioni investigative. Il Comitato per la Sicurezza dello Stato ha riferito di aver arrestato sei persone in Bielorussia con l’accusa di collaborazione con il “Servizio di sicurezza dell’Ucraina” e “preparazione di attacchi terroristici”. Nel video, alcuni di loro sembrano picchiati, altri sono condotti in catene durante le azioni investigative, uno dei detenuti è stato portato in un centro di detenzione preventiva del KGB. Di conseguenza, tre persone sono state immediatamente accusate ai sensi di sei articoli del codice penale, tra cui “tradimento dello Stato” e “attività sotto copertura”.
 Il cacciatore ucraino Vyacheslav Borodiya è stato arrestato il 1 settembre 2023 nel distretto di Elsky in Bielorussia, al confine con la regione di Zhytomyr in Ucraina. È noto che Vyacheslav è nato nella regione di Zhytomyr, ha vissuto per qualche tempo a Mozyr, quindi è tornato in Ucraina e ha lavorato come cacciatore, allevando tre figli. Il film afferma che dopo lo scoppio di una guerra su vasta scala, Borodii avrebbe seguito un addestramento presso il centro di addestramento della direzione principale dell'intelligence del Ministero della difesa dell'Ucraina e che “dal marzo 2023, oltre alla direzione principale dell'intelligence dell'Ucraina Ministero della Difesa, ha anche iniziato a collaborare con il Servizio di Sicurezza dell’Ucraina”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 02.12.2024: 10 anni di reclusione in una colonia del regime potenziato, 550 unità di base di multa. Appello 25.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-10-10 22:15:03</t>
   </si>
   <si>
     <t>Dmitry Borisovich Gulin</t>
   </si>
   <si>
     <t>27 ottobre 1969</t>
   </si>
   <si>
     <t>Ex militare, topografo. Presumibilmente detenuto per aver partecipato a chat di protesta. Il film, girato dal canale televisivo filogovernativo, afferma che Dmitry avrebbe girato un video appello alle forze militari e di sicurezza nel 2020 e un anno dopo avrebbe contattato l'organizzazione Busly Lyatsyats. Inoltre, secondo il canale televisivo, quest'anno Gulin ha monitorato le chat di Brest-97, Gomel-97, Kalinkovichi, Luninets e ha lasciato attivamente commenti lì.
 Presumibilmente detenuto nel centro di detenzione preventiva del KGB.</t>
   </si>
   <si>
     <t>14 anni di reclusione in una colonia di massima sicurezza</t>
   </si>
   <si>
     <t>2022-12-26 23:44:28</t>
   </si>
   <si>
     <t>Alexander Vladimirovich Bigel</t>
   </si>
   <si>
     <t>28 ottobre 1981</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 19.12.2025: 1 anno 6 mesi di reclusione in una colonia del regime generale.</t>
+    <t>Alexander Bigel ha lavorato per Altabel per molti anni, occupandosi dello sviluppo di software medicali.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.12.2025: 1 anno 6 mesi di reclusione in una colonia del regime generale. Appello 03.03.2026: sconosciuto.</t>
   </si>
   <si>
     <t>2025-12-19 22:48:57</t>
-  </si>
-[...32 lines deleted...]
-    <t>2022-04-28 02:16:41</t>
   </si>
   <si>
     <t>Artyom Mikhailovich Lapikov</t>
   </si>
   <si>
     <t>28 ottobre 1992</t>
   </si>
   <si>
     <t>Si è saputo che, dopo le elezioni dell'agosto 2020, Lapikov ha pubblicato sulla sua pagina Instagram un post con la fotografia di Alexander Lukashenko in uniforme delle SS (una formazione paramilitare dei nazisti, responsabile, tra l'altro, di crimini contro l'umanità ). La pubblicazione era accompagnata da una poesia, il cui testo è attualmente sconosciuto.
 Il 5 dicembre 2023 si è tenuta l'udienza di appello. La sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>3 anni di reclusione in una colonia a regime generale.</t>
   </si>
   <si>
     <t>2023-09-04 14:12:23</t>
+  </si>
+  <si>
+    <t>Victor Viktorovich Gladkov</t>
+  </si>
+  <si>
+    <t>28 ottobre 1977</t>
+  </si>
+  <si>
+    <t>2022-04-28 01:02:40</t>
   </si>
   <si>
     <t>Vadim Nikolaevich Gulevich</t>
   </si>
   <si>
     <t>29 ottobre 1987</t>
   </si>
   <si>
     <t>Vadim ha scontato arresti amministrativi nell'agosto e nell'ottobre 2020. Il suo ultimo arresto è avvenuto il 28 giugno 2021, nell'ambito di un procedimento penale relativo a un incidente avvenuto in una struttura di comunicazione della Marina russa vicino a Vileika.
 Secondo la versione dell'accusa presentata in tribunale, Vadim e Alexey Glotov, "vestiti in mimetica e armati di armi da fuoco, sono entrati nella struttura militare e hanno piazzato ordigni esplosivi con un raggio d'azione fino a 11 metri". Uno di essi non è esploso ed è stato disinnescato. Un esame peritale ha rivelato che gli ordigni sono stati innescati con un meccanismo ad azione ritardata.
 I danni sono stati stimati in oltre 26.000 rubli. È stato anche riferito che Vadim "aveva in programma di recarsi in Ucraina per un addestramento militare".
 Nel dicembre 2022 è stato riconosciuto colpevole e condannato alla reclusione in una colonia penale di massima sicurezza e a una multa salata.
 Nel 2025 si tenne un'udienza in tribunale per discutere la questione del cambiamento del regime carcerario, in seguito alla quale Vadim venne trasferito in un regime carcerario.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.12.2022: 18 anni di reclusione in una colonia del regime potenziato, 600 unità di base di multa. Appello 03.03.2023: il verdetto è stato confermato. Tribunale per il cambio di regime data sconosciuta: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-07-20 22:30:23</t>
   </si>
   <si>
-    <t>Maxim Sergeevich Fedorovich</t>
-[...15 lines deleted...]
-  <si>
     <t>Vasili Prakopavich Krauchuk</t>
   </si>
   <si>
     <t>30 ottobre 1973</t>
   </si>
   <si>
     <t>Il 20 dicembre 2020, Vasily ha visto un servizio su Telegram su un agente di polizia che urlava contro i bambini di una scuola bielorussa, usando un linguaggio osceno. In risposta, un abitante di Pinsk ha pubblicato una barzelletta nella sezione commenti del canale Telegram "Punisher Belarus", precedentemente trasmesso sul programma KVN (Club of the Funny and Inventive). Era una parafrasi di una famosa canzone per bambini, "Let Them Run Clumsily", dal cartone animato su Cheburashka e il coccodrillo Gena. La versione KVN aveva un ritornello diverso. Il commento recitava: "Lera è una stronza al lavoro, ed è una stronza anche a casa, perché Lera fa sesso solo una volta all'anno".
 Subito dopo il verdetto, Vasily lasciò il Paese. Il 16 ottobre 2025, Vasily fu arrestato a San Pietroburgo. È nella lista dei ricercati internazionali.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.02.2022: 2 anni di restrizione della libertà senza trasferimento in un istituto penitenziario aperto. Tribunale per il cambio di regime 17.12.2024: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2022-02-07 22:09:27</t>
   </si>
   <si>
-    <t>Dmitry Vladimirovich Barsukov</t>
-[...27 lines deleted...]
-    <t>2025-11-21 13:57:34</t>
+    <t>Uladzimir Mikalayevich Mahronau</t>
+  </si>
+  <si>
+    <t>31 ottobre 2001</t>
+  </si>
+  <si>
+    <t>2026-03-02 20:14:30</t>
   </si>
   <si>
     <t>Valery Viktaravich Khatskevich</t>
   </si>
   <si>
     <t>31 ottobre 1994</t>
   </si>
   <si>
     <t>Sentenza del tribunale 24.10.2025: 3 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-11-13 17:22:56</t>
-  </si>
-[...25 lines deleted...]
-    <t>2024-12-12 12:05:45</t>
   </si>
   <si>
     <t>Alexander Igorevich Randarenko</t>
   </si>
   <si>
     <t>31 ottobre 1986</t>
   </si>
   <si>
     <t>Alexander è finito in tribunale dopo aver partecipato alla chat roulette. Lui e un amico sono diventati interlocutori del provocatore “Conversazioni con Palych” e durante la conversazione, mentre erano ubriachi, hanno parlato degli eventi nel municipio di Crocus, hanno espresso sostegno all'Ucraina e hanno permesso il picchettamento.
 Durante il suo arresto, Alexander è stato duramente picchiato dalle forze di sicurezza. L'uomo è stato condannato per accuse amministrative 5 volte di seguito e probabilmente ha scontato almeno 75 giorni di carcere. Allo stesso tempo, gli sono stati concessi alcuni giorni semplicemente per aver avuto uno stendardo ucraino sul tavolo e aver gridato "Gloria all'Ucraina" durante una trasmissione sulla chat roulette.
 Ma dopo 24 ore non è stato rilasciato. Contro di lui è stato aperto un procedimento penale.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.12.2024: 4 anni di reclusione in una colonia del regime potenziato. Appello 28.02.2025: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-12-16 17:40:19</t>
+  </si>
+  <si>
+    <t>Sergey Alexandrovich Kuznetsov</t>
+  </si>
+  <si>
+    <t>31 ottobre 1987</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 49. 213010, Škloŭ, vulica Maladziožnaja 2B</t>
+  </si>
+  <si>
+    <t>2026-01-19 21:35:59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1741,51 +1562,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I85"/>
+  <dimension ref="A1:I75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1901,2244 +1722,1960 @@
         <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...8 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" t="s">
         <v>46</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="I8" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
         <v>51</v>
       </c>
-      <c r="C9" t="s">
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" t="s">
         <v>52</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="I9" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" t="s">
         <v>56</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" t="s">
         <v>57</v>
       </c>
-      <c r="C10" t="s">
+      <c r="I10" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" t="s">
         <v>61</v>
       </c>
-      <c r="B11" t="s">
+      <c r="I11" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" t="s">
         <v>66</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E12" t="s">
         <v>67</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" t="s">
         <v>68</v>
       </c>
-      <c r="D12" t="s">
-[...11 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
         <v>71</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>72</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" t="s">
         <v>73</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" t="s">
         <v>76</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>77</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
         <v>78</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" t="s">
         <v>79</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" t="s">
         <v>82</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" t="s">
         <v>83</v>
       </c>
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>84</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="I15" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" t="s">
         <v>88</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" t="s">
         <v>89</v>
       </c>
-      <c r="C16" t="s">
+      <c r="I16" t="s">
         <v>90</v>
-      </c>
-[...16 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" t="s">
+        <v>92</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" t="s">
+        <v>93</v>
+      </c>
+      <c r="I17" t="s">
         <v>94</v>
-      </c>
-[...22 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>95</v>
+      </c>
+      <c r="B18" t="s">
+        <v>96</v>
+      </c>
+      <c r="C18" t="s">
+        <v>97</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" t="s">
+        <v>83</v>
+      </c>
+      <c r="H18" t="s">
+        <v>98</v>
+      </c>
+      <c r="I18" t="s">
         <v>99</v>
-      </c>
-[...19 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>100</v>
+      </c>
+      <c r="B19" t="s">
+        <v>101</v>
+      </c>
+      <c r="C19" t="s">
+        <v>102</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" t="s">
+        <v>103</v>
+      </c>
+      <c r="I19" t="s">
         <v>104</v>
-      </c>
-[...22 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>105</v>
+      </c>
+      <c r="B20" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" t="s">
+        <v>107</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>41</v>
+      </c>
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" t="s">
+        <v>108</v>
+      </c>
+      <c r="I20" t="s">
         <v>109</v>
-      </c>
-[...22 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>110</v>
+      </c>
+      <c r="B21" t="s">
+        <v>111</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>112</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" t="s">
+        <v>113</v>
+      </c>
+      <c r="I21" t="s">
         <v>114</v>
-      </c>
-[...16 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>115</v>
+      </c>
+      <c r="B22" t="s">
+        <v>116</v>
+      </c>
+      <c r="C22" t="s">
+        <v>117</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
         <v>118</v>
       </c>
-      <c r="B22" t="s">
+      <c r="F22" t="s">
         <v>119</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="G22" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" t="s">
         <v>120</v>
       </c>
-      <c r="F22" t="s">
-[...5 lines deleted...]
-      <c r="H22" t="s">
+      <c r="I22" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B23" t="s">
         <v>123</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>124</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" t="s">
         <v>125</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23" t="s">
+      <c r="I23" t="s">
         <v>126</v>
-      </c>
-[...10 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>127</v>
+      </c>
+      <c r="B24" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" t="s">
         <v>129</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>25</v>
+      </c>
+      <c r="F24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" t="s">
         <v>130</v>
       </c>
-      <c r="D24" t="s">
-[...8 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>132</v>
+      </c>
+      <c r="B25" t="s">
         <v>133</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
       <c r="G25" t="s">
         <v>13</v>
       </c>
       <c r="H25" t="s">
+        <v>135</v>
+      </c>
+      <c r="I25" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26" t="s">
         <v>138</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>139</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" t="s">
         <v>140</v>
       </c>
-      <c r="D26" t="s">
-[...11 lines deleted...]
-      <c r="H26" t="s">
+      <c r="I26" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>142</v>
+      </c>
+      <c r="B27" t="s">
         <v>143</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>144</v>
       </c>
       <c r="D27" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>79</v>
+        <v>145</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27" t="s">
         <v>13</v>
       </c>
       <c r="H27" t="s">
-        <v>80</v>
+        <v>146</v>
       </c>
       <c r="I27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C28" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>120</v>
+        <v>41</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
       <c r="G28" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H28" t="s">
-        <v>149</v>
+        <v>93</v>
       </c>
       <c r="I28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B29" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="C29" t="s">
         <v>153</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
       <c r="G29" t="s">
         <v>13</v>
       </c>
       <c r="H29" t="s">
         <v>154</v>
       </c>
       <c r="I29" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>156</v>
       </c>
       <c r="B30" t="s">
         <v>157</v>
       </c>
       <c r="C30" t="s">
         <v>158</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
+      <c r="E30" t="s">
+        <v>19</v>
+      </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
       <c r="G30" t="s">
         <v>13</v>
       </c>
       <c r="H30" t="s">
         <v>159</v>
       </c>
       <c r="I30" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>161</v>
       </c>
       <c r="B31" t="s">
         <v>162</v>
       </c>
       <c r="C31" t="s">
         <v>163</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>126</v>
+        <v>51</v>
       </c>
       <c r="F31" t="s">
         <v>12</v>
       </c>
       <c r="G31" t="s">
         <v>13</v>
       </c>
       <c r="H31" t="s">
         <v>164</v>
       </c>
       <c r="I31" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>166</v>
       </c>
       <c r="B32" t="s">
         <v>167</v>
       </c>
       <c r="C32" t="s">
         <v>168</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>47</v>
+        <v>169</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
       <c r="G32" t="s">
         <v>13</v>
       </c>
       <c r="H32" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="I32" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B33" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C33" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
       <c r="G33" t="s">
         <v>13</v>
       </c>
       <c r="H33" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="I33" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B34" t="s">
-        <v>177</v>
+        <v>178</v>
+      </c>
+      <c r="C34" t="s">
+        <v>179</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
-      <c r="E34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>179</v>
+        <v>12</v>
       </c>
       <c r="G34" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="H34" t="s">
         <v>180</v>
       </c>
       <c r="I34" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>182</v>
       </c>
       <c r="B35" t="s">
         <v>183</v>
       </c>
       <c r="C35" t="s">
         <v>184</v>
       </c>
       <c r="D35" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
+        <v>41</v>
+      </c>
+      <c r="F35" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" t="s">
         <v>185</v>
       </c>
-      <c r="F35" t="s">
-[...5 lines deleted...]
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>187</v>
+      </c>
+      <c r="B36" t="s">
         <v>188</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
         <v>189</v>
       </c>
-      <c r="C36" t="s">
+      <c r="F36" t="s">
+        <v>119</v>
+      </c>
+      <c r="G36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" t="s">
         <v>190</v>
       </c>
-      <c r="D36" t="s">
-[...11 lines deleted...]
-      <c r="H36" t="s">
+      <c r="I36" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>192</v>
+      </c>
+      <c r="B37" t="s">
         <v>193</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>194</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
         <v>195</v>
       </c>
-      <c r="D37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="G37" t="s">
         <v>13</v>
       </c>
       <c r="H37" t="s">
         <v>196</v>
       </c>
       <c r="I37" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>198</v>
       </c>
       <c r="B38" t="s">
         <v>199</v>
       </c>
       <c r="C38" t="s">
         <v>200</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
-      <c r="E38" t="s">
+      <c r="F38" t="s">
+        <v>119</v>
+      </c>
+      <c r="G38" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" t="s">
         <v>201</v>
       </c>
-      <c r="F38" t="s">
-[...5 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>203</v>
+      </c>
+      <c r="B39" t="s">
         <v>204</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>205</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>145</v>
+      </c>
+      <c r="F39" t="s">
+        <v>12</v>
+      </c>
+      <c r="G39" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" t="s">
         <v>206</v>
       </c>
-      <c r="D39" t="s">
-[...11 lines deleted...]
-      <c r="H39" t="s">
+      <c r="I39" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>208</v>
+      </c>
+      <c r="B40" t="s">
         <v>209</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>210</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>19</v>
+      </c>
+      <c r="F40" t="s">
+        <v>12</v>
+      </c>
+      <c r="G40" t="s">
+        <v>13</v>
+      </c>
+      <c r="H40" t="s">
         <v>211</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
       <c r="I40" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>213</v>
       </c>
       <c r="B41" t="s">
         <v>214</v>
       </c>
       <c r="C41" t="s">
         <v>215</v>
       </c>
       <c r="D41" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>216</v>
       </c>
       <c r="F41" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="G41" t="s">
         <v>13</v>
       </c>
       <c r="H41" t="s">
         <v>217</v>
       </c>
       <c r="I41" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>219</v>
       </c>
       <c r="B42" t="s">
         <v>220</v>
       </c>
       <c r="C42" t="s">
         <v>221</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="F42" t="s">
         <v>12</v>
       </c>
       <c r="G42" t="s">
         <v>13</v>
       </c>
       <c r="H42" t="s">
         <v>222</v>
       </c>
       <c r="I42" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>224</v>
       </c>
       <c r="B43" t="s">
         <v>225</v>
       </c>
       <c r="C43" t="s">
         <v>226</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="E43" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="F43" t="s">
         <v>12</v>
       </c>
       <c r="G43" t="s">
         <v>13</v>
       </c>
       <c r="H43" t="s">
         <v>227</v>
       </c>
       <c r="I43" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>229</v>
       </c>
       <c r="B44" t="s">
         <v>230</v>
       </c>
       <c r="C44" t="s">
         <v>231</v>
       </c>
       <c r="D44" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="F44" t="s">
         <v>12</v>
       </c>
       <c r="G44" t="s">
         <v>13</v>
       </c>
       <c r="H44" t="s">
         <v>232</v>
       </c>
       <c r="I44" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>234</v>
       </c>
       <c r="B45" t="s">
         <v>235</v>
       </c>
       <c r="C45" t="s">
         <v>236</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
-      <c r="E45" t="s">
+      <c r="F45" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" t="s">
+        <v>13</v>
+      </c>
+      <c r="H45" t="s">
         <v>237</v>
       </c>
-      <c r="F45" t="s">
-[...5 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>239</v>
+      </c>
+      <c r="B46" t="s">
         <v>240</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>241</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F46" t="s">
         <v>12</v>
       </c>
       <c r="G46" t="s">
         <v>13</v>
       </c>
       <c r="H46" t="s">
         <v>243</v>
       </c>
       <c r="I46" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>245</v>
       </c>
       <c r="B47" t="s">
         <v>246</v>
       </c>
       <c r="C47" t="s">
         <v>247</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
+      <c r="E47" t="s">
+        <v>31</v>
+      </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
       <c r="G47" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H47" t="s">
         <v>248</v>
       </c>
       <c r="I47" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>250</v>
       </c>
       <c r="B48" t="s">
         <v>251</v>
       </c>
+      <c r="C48" t="s">
+        <v>252</v>
+      </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
+      <c r="E48" t="s">
+        <v>253</v>
+      </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="G48" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H48" t="s">
-        <v>131</v>
+        <v>254</v>
       </c>
       <c r="I48" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B49" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C49" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>256</v>
+        <v>51</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
       <c r="G49" t="s">
         <v>13</v>
       </c>
       <c r="H49" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="I49" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B50" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C50" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="G50" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="H50" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="I50" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B51" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C51" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>237</v>
+        <v>19</v>
       </c>
       <c r="F51" t="s">
         <v>12</v>
       </c>
       <c r="G51" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="H51" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="I51" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B52" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C52" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>120</v>
+        <v>274</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52" t="s">
         <v>13</v>
       </c>
       <c r="H52" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="I52" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B53" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C53" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
       <c r="G53" t="s">
         <v>13</v>
       </c>
       <c r="H53" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="I53" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="B54" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C54" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
-      <c r="E54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" t="s">
         <v>12</v>
       </c>
       <c r="G54" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H54" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="I54" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="B55" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="C55" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>287</v>
+        <v>112</v>
       </c>
       <c r="F55" t="s">
         <v>12</v>
       </c>
       <c r="G55" t="s">
         <v>13</v>
       </c>
       <c r="H55" t="s">
-        <v>288</v>
+        <v>93</v>
       </c>
       <c r="I55" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B56" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C56" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="F56" t="s">
         <v>12</v>
       </c>
       <c r="G56" t="s">
         <v>13</v>
       </c>
       <c r="H56" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I56" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B57" t="s">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="C57" t="s">
         <v>297</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
-      <c r="E57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" t="s">
         <v>12</v>
       </c>
       <c r="G57" t="s">
         <v>13</v>
       </c>
       <c r="H57" t="s">
-        <v>131</v>
+        <v>298</v>
       </c>
       <c r="I57" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B58" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C58" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
+        <v>66</v>
+      </c>
+      <c r="E58" t="s">
+        <v>67</v>
       </c>
       <c r="F58" t="s">
         <v>12</v>
       </c>
       <c r="G58" t="s">
         <v>13</v>
       </c>
       <c r="H58" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="I58" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B59" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C59" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" t="s">
         <v>12</v>
       </c>
       <c r="G59" t="s">
         <v>13</v>
       </c>
       <c r="H59" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="I59" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B60" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C60" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>216</v>
+        <v>19</v>
       </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
       <c r="G60" t="s">
         <v>13</v>
       </c>
       <c r="H60" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="I60" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B61" t="s">
-        <v>315</v>
-[...1 lines deleted...]
-      <c r="C61" t="s">
         <v>316</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
+        <v>118</v>
+      </c>
+      <c r="F61" t="s">
+        <v>119</v>
+      </c>
+      <c r="G61" t="s">
+        <v>13</v>
+      </c>
+      <c r="H61" t="s">
         <v>317</v>
       </c>
-      <c r="F61" t="s">
-[...5 lines deleted...]
-      <c r="H61" t="s">
+      <c r="I61" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>319</v>
+      </c>
+      <c r="B62" t="s">
         <v>320</v>
       </c>
-      <c r="B62" t="s">
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" t="s">
+        <v>13</v>
+      </c>
+      <c r="H62" t="s">
+        <v>93</v>
+      </c>
+      <c r="I62" t="s">
         <v>321</v>
-      </c>
-[...19 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>322</v>
+      </c>
+      <c r="B63" t="s">
+        <v>323</v>
+      </c>
+      <c r="C63" t="s">
+        <v>324</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" t="s">
+        <v>13</v>
+      </c>
+      <c r="H63" t="s">
         <v>325</v>
       </c>
-      <c r="B63" t="s">
+      <c r="I63" t="s">
         <v>326</v>
-      </c>
-[...16 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>327</v>
+      </c>
+      <c r="B64" t="s">
+        <v>328</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>31</v>
+      </c>
+      <c r="F64" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" t="s">
+        <v>83</v>
+      </c>
+      <c r="H64" t="s">
+        <v>329</v>
+      </c>
+      <c r="I64" t="s">
         <v>330</v>
-      </c>
-[...19 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>331</v>
+      </c>
+      <c r="B65" t="s">
+        <v>332</v>
+      </c>
+      <c r="C65" t="s">
+        <v>333</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>169</v>
+      </c>
+      <c r="F65" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" t="s">
+        <v>13</v>
+      </c>
+      <c r="H65" t="s">
+        <v>334</v>
+      </c>
+      <c r="I65" t="s">
         <v>335</v>
-      </c>
-[...22 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>336</v>
+      </c>
+      <c r="B66" t="s">
+        <v>337</v>
+      </c>
+      <c r="C66" t="s">
+        <v>338</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>25</v>
+      </c>
+      <c r="F66" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" t="s">
+        <v>13</v>
+      </c>
+      <c r="H66" t="s">
+        <v>339</v>
+      </c>
+      <c r="I66" t="s">
         <v>340</v>
-      </c>
-[...19 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>341</v>
+      </c>
+      <c r="B67" t="s">
+        <v>342</v>
+      </c>
+      <c r="C67" t="s">
+        <v>343</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" t="s">
+        <v>13</v>
+      </c>
+      <c r="H67" t="s">
         <v>344</v>
       </c>
-      <c r="B67" t="s">
+      <c r="I67" t="s">
         <v>345</v>
-      </c>
-[...19 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>346</v>
+      </c>
+      <c r="B68" t="s">
+        <v>347</v>
+      </c>
+      <c r="C68" t="s">
+        <v>348</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" t="s">
+        <v>13</v>
+      </c>
+      <c r="H68" t="s">
         <v>349</v>
       </c>
-      <c r="B68" t="s">
+      <c r="I68" t="s">
         <v>350</v>
-      </c>
-[...19 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B69" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="D69" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="F69" t="s">
         <v>12</v>
       </c>
       <c r="G69" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H69" t="s">
-        <v>357</v>
+        <v>180</v>
       </c>
       <c r="I69" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="B70" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="C70" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>120</v>
+        <v>145</v>
       </c>
       <c r="F70" t="s">
         <v>12</v>
       </c>
       <c r="G70" t="s">
         <v>13</v>
       </c>
       <c r="H70" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="I70" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="B71" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="C71" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
-      <c r="E71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" t="s">
         <v>12</v>
       </c>
       <c r="G71" t="s">
         <v>13</v>
       </c>
       <c r="H71" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="I71" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="B72" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
-      <c r="E72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" t="s">
         <v>12</v>
       </c>
       <c r="G72" t="s">
         <v>13</v>
       </c>
       <c r="H72" t="s">
-        <v>371</v>
+        <v>298</v>
       </c>
       <c r="I72" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="B73" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
+      <c r="E73" t="s">
+        <v>41</v>
+      </c>
       <c r="F73" t="s">
         <v>12</v>
       </c>
       <c r="G73" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="H73" t="s">
-        <v>159</v>
+        <v>369</v>
       </c>
       <c r="I73" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="B74" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="C74" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="F74" t="s">
         <v>12</v>
       </c>
       <c r="G74" t="s">
         <v>13</v>
       </c>
       <c r="H74" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="I74" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B75" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
+      <c r="E75" t="s">
+        <v>378</v>
+      </c>
       <c r="F75" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="G75" t="s">
         <v>13</v>
       </c>
       <c r="H75" t="s">
-        <v>159</v>
+        <v>190</v>
       </c>
       <c r="I75" t="s">
-        <v>383</v>
-[...265 lines deleted...]
-        <v>431</v>
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">