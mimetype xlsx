--- v3 (2026-07-29)
+++ v4 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="380">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
   <si>
     <t>Cognome e nome</t>
   </si>
   <si>
     <t>Compleanno</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Genere</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L'ONG "Viasna"</t>
   </si>
   <si>
     <t>Frase</t>
   </si>
   <si>
@@ -79,634 +79,628 @@
   </si>
   <si>
     <t>Sentenza del tribunale 14.11.2024: 3 anni di reclusione in una colonia del regime generale. Appello 17.01.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-10-21 22:29:44</t>
   </si>
   <si>
     <t>Vladimir Alekseevich Nikonov</t>
   </si>
   <si>
     <t>2 ottobre 1987</t>
   </si>
   <si>
     <t>Nel marzo 2024, i canali Telegram filogovernativi hanno pubblicato un video di "pentimento" con protagonista Vladimir Nikonov. Nel video , ammette di aver fatto "commenti poco lusinghieri" su Lukashenko, i ministri, i funzionari della sicurezza e i loro figli.
 È stato arrestato con l'accusa di reati amministrativi il 21 marzo 2024. Ha scontato 10 giorni di detenzione ed è stato incriminato per un reato penale tre giorni dopo. È stato rilasciato su cauzione. Nel dicembre 2024, la sua detenzione è stata commutata in custodia cautelare.</t>
   </si>
   <si>
     <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.02.2025: 3 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2024-03-25 11:08:00</t>
+  </si>
+  <si>
+    <t>Siarhei Piatrushenka</t>
+  </si>
+  <si>
+    <t>4 ottobre 1986</t>
+  </si>
+  <si>
+    <t>Sergei, ex capo del dipartimento dell'Agenzia per il Catasto Statale e la Registrazione Terrestre della Città di Minsk (RUE), è stato arrestato nel giugno 2021 per aver pubblicato dati personali di dipendenti del Dipartimento degli Interni del distretto di Smorgon su un canale Telegram. Secondo l'accusa, dall'autunno 2020 al febbraio 2021, ha trasferito i dati personali di oltre dieci dipendenti del Ministero degli Interni e funzionari governativi agli amministratori dei canali Telegram.
+Nell'agosto 2022, Sergei è stato riconosciuto colpevole di diverse accuse penali, tra cui "abuso di potere o di autorità ufficiale", e condannato alla reclusione con privazione del diritto a ricoprire posizioni legate allo svolgimento di compiti organizzativi e amministrativi per un periodo di 5 anni.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 22. 225295, Brest region, Ivacevičy, station Damanava, PO Box 20</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.08.2022: 6 anni 6 mesi di reclusione in una colonia del regime generale, privazione del diritto di ricoprire determinate posizioni o di impegnarsi in determinate attività. Appello 14.10.2022: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-06-11 20:30:00</t>
   </si>
   <si>
     <t>Piotr Yarmashuk</t>
   </si>
   <si>
     <t>4 ottobre 1987</t>
   </si>
   <si>
     <t>Yarmoshuk è stato arrestato per la prima volta in questo caso il 23 marzo 2023 ed è stato trattenuto per tre giorni. Poi lo hanno rilasciato, ma l'11 giugno 2023 lo hanno nuovamente arrestato e preso in custodia.
 Secondo l'accusa, il 1 marzo 2022, Yarmoshuk ha scaricato diversi file dal sito web ItArmy of Ukraine che consentono attacchi DDoS. Poi ha lanciato il programma sul suo computer “almeno 8 volte”, che “ha rotto il sistema di protezione contro gli attacchi DDoS” e “il funzionamento delle risorse Internet non identificate della Federazione Russa è stato interrotto”. Pertanto, secondo l’accusa di stato, Yarmoshuk “ha utilizzato programmi dannosi e potenzialmente pericolosi”. Sempre il 19 agosto 2020, Yarmoshuk ha trasferito circa 60 dollari all'iniziativa BySOL tramite Facebook. 7 mesi dopo (12 marzo 2021), le autorità bielorusse hanno riconosciuto la Fondazione BySOL come una “formazione estremista”. Il fatto che al momento del trasferimento di denaro BySOL non fosse una “formazione estremista” non preoccupa la Procura di Stato.
 Il 12 gennaio 2024 si è tenuta in tribunale un'udienza di appello. La sentenza è entrata in vigore.</t>
   </si>
   <si>
-    <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 24.11.2023: 4 anni di reclusione in una colonia del regime generale. Appello 12.01.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-11-21 13:11:16</t>
-  </si>
-[...17 lines deleted...]
-    <t>2021-06-11 20:30:00</t>
   </si>
   <si>
     <t>Yuri Olegovich Zаlаtukhin</t>
   </si>
   <si>
     <t>4 ottobre 1989</t>
   </si>
   <si>
     <t>Yuri è stato probabilmente arrestato alla fine di settembre 2024. Poi è stato condannato ai sensi dell'art. 19.11 Codice degli illeciti amministrativi (distribuzione di materiale estremista). Dopo 15 giorni, si è svolto nuovamente un processo ai sensi dello stesso articolo, quindi, molto probabilmente, è stato arrestato due volte, dopo di che è stato nuovamente arrestato come parte di un procedimento penale.
 A giudicare dai social network, la moglie di Yuri è ucraina. È noto che Yuri ha lavorato per qualche tempo in un cantiere edile, ma non ci sono informazioni sul suo ultimo luogo di lavoro.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 25.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2025-01-27 15:48:38</t>
   </si>
   <si>
     <t>Novel Anatolyevich Kantsavy</t>
   </si>
   <si>
     <t>4 ottobre 1975</t>
   </si>
   <si>
     <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 4 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-07-25 16:40:11</t>
   </si>
   <si>
     <t>Artsiom Siarheyevich Sabaleuski</t>
   </si>
   <si>
     <t>5 ottobre 1989</t>
   </si>
   <si>
     <t>Sentenza del tribunale 23.03.2026: 2 anni 6 mesi di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2026-04-20 23:08:25</t>
   </si>
   <si>
-    <t>Dzmitry Alehavich Luhovich</t>
-[...14 lines deleted...]
-    <t>2026-03-22 13:43:21</t>
+    <t>Tatsiana Fiodarauna Staseva</t>
+  </si>
+  <si>
+    <t>6 ottobre 1966</t>
+  </si>
+  <si>
+    <t>Tatyana si è laureata all'Istituto Radiotecnico di Minsk (ora BSUIR ) e ha una figlia e un figlio adulti. Ama trascorrere il tempo nella sua dacia , dedicarsi al giardinaggio e fare escursioni nei boschi , e viaggia in tutta la Bielorussia.
+Tatyana è stata processata presso il Tribunale cittadino di Minsk ai sensi di due articoli del Codice penale: l'articolo 361, comma 3 (incitamento a sanzioni e altre azioni volte a arrecare danno alla Bielorussia) e l'articolo 361-4, comma 1 (favoreggiamento di attività estremiste). In base a questi articoli, avrebbe potuto essere condannata solo a una colonia penale. La sentenza è entrata in vigore all'inizio di maggio.</t>
+  </si>
+  <si>
+    <t>Donna</t>
+  </si>
+  <si>
+    <t>Penal colony No. 4. 246035, Homieĺ, vulica Antoshkina 3</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale, 500 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-09-05 17:24:42</t>
   </si>
   <si>
     <t>Evgeny Genrikhovich Blokhinskiy</t>
   </si>
   <si>
     <t>6 ottobre 1997</t>
   </si>
   <si>
     <t>Evgeniy è stato arrestato il 18 gennaio 2022, al suo arrivo a Grodno dalla Germania.
 Evgeny ha dichiarato alle forze di sicurezza, davanti alle telecamere, che nel 2020 era membro di chat room considerate estremiste, dove incitava a rivolte di massa, all'uccisione di agenti di polizia e all'incendio dei negozi Tabakerok.
 Evgeniy ha parenti in Danimarca.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 04.05.2022: 7 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2022-05-02 14:33:00</t>
   </si>
   <si>
     <t>Anatoly Fedorovich Kalinovsky</t>
   </si>
   <si>
     <t>6 ottobre 1987</t>
   </si>
   <si>
+    <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale 02.08.2024: 3 anni di reclusione in una colonia del regime generale. Appello 27.09.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2025-08-19 21:55:53</t>
   </si>
   <si>
-    <t>Tatsiana Fiodarauna Staseva</t>
-[...20 lines deleted...]
-  <si>
     <t>Eugene Ivanovich Gruk</t>
   </si>
   <si>
     <t>6 ottobre 1991</t>
   </si>
   <si>
     <t>Secondo il KGB, Yevhen Gruk e Viktor Yaskich sono stati condannati ai sensi dell'articolo 289 del Codice Penale (atto di terrorismo) e dell'articolo 295 del Codice Penale (azioni illegali con armi da fuoco, munizioni ed esplosivi). Il loro arresto è stato annunciato all'inizio di aprile 2024 in un rapporto dell'ONT. Secondo i propagandisti, le forze di sicurezza hanno arrestato almeno 12 persone, tra cui Gruk e Yaskich, accusate di contrabbando di esplosivi e pianificazione di attacchi terroristici. Secondo il giornalista, Gruk era un informatore dell'SBU: fotografava equipaggiamento militare e ne trasmetteva le coordinate. A Gruk è stato quindi ordinato di recuperare degli esplosivi da un nascondiglio. Yaskich lo ha accompagnato al nascondiglio. Successivamente, i due avrebbero dovuto distribuire gli esplosivi dal nascondiglio a nuovi nascondigli. Il rapporto non spiega le motivazioni alla base di questa azione. Anche la moglie di Yevhen, Lidiya Gruk, è stata arrestata, ma la sua sorte è sconosciuta. Gli autori dell'articolo hanno affermato che nella famiglia erano rimasti quattro bambini piccoli.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 24 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-09-09 15:11:24</t>
+  </si>
+  <si>
+    <t>Dzmitry Alehavich Luhovich</t>
+  </si>
+  <si>
+    <t>6 ottobre 1992</t>
+  </si>
+  <si>
+    <t>Dmitry Lugovich ha condotto una vita intensa e ricca di esperienze: ha viaggiato e frequentato concerti. A quanto pare è stato arrestato la scorsa estate, quando sono stati registrati i suoi ultimi post sui social media.</t>
+  </si>
+  <si>
+    <t>IK n. 1, 211445, Novopolotsk, st. tecnico, 8</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2026-03-22 13:43:21</t>
+  </si>
+  <si>
+    <t>Aliaksei Mikalayevich Sokal</t>
+  </si>
+  <si>
+    <t>7 ottobre 1984</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-04-30 22:26:21</t>
   </si>
   <si>
     <t>Yauheni Aliaksandravich Skachko</t>
   </si>
   <si>
     <t>7 ottobre 1976</t>
   </si>
   <si>
     <t>Yevgeny, ex leader dell'organizzazione Fronte dei Giovani e membro attivo della Democrazia Cristiana Bielorussa, si è ritirato dalla politica a metà degli anni 2000. In seguito si è dedicato alla costruzione di chiese e ha fornito assistenza legale.
 Nell'aprile del 2026, è stato riconosciuto colpevole in un procedimento penale per i reati di "diffamazione contro Lukashenko", "insulto a Lukashenko", "lesione della reputazione della Repubblica di Bielorussia" e "favoreggiamento di attività estremiste", e condannato alla reclusione in una colonia penale.
 Nel corso dei sei mesi di detenzione preventiva, la cella di Yevgeny è stata cambiata tre volte. Ha anche alcuni problemi di salute : ipertensione, per la quale assume farmaci. Soffre inoltre di instabilità cervicale e deve indossare un collare ortopedico. Anche la sua vista è peggiorata; legge molto e l'illuminazione nella sua cella è inadeguata.</t>
   </si>
   <si>
-    <t>Pre-trial detention center No. 3. 246003, Homieĺ, vulica Knižnaja 1A</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale. Appello 20.04.2026: sconosciuto.</t>
   </si>
   <si>
     <t>2026-05-01 19:27:50</t>
-  </si>
-[...13 lines deleted...]
-    <t>2026-04-30 22:26:21</t>
   </si>
   <si>
     <t>Aliaksandr Uladzimiravich Zajtsau</t>
   </si>
   <si>
     <t>8 ottobre 1982</t>
   </si>
   <si>
     <t>Alexander è stato arrestato il 22 agosto 2021, nei pressi della dacia di V.O. Sukalo, presidente della Corte Suprema della Repubblica del Bashkortostan, con l'accusa di tentato incendio doloso. Probabilmente è stato istigato da un ufficiale del KGB.
 Nel marzo 2022, Alexander è stato condannato per "atto di terrorismo" e condannato alla reclusione in una colonia penale di massima sicurezza.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.03.2022: 10 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2021-12-22 19:23:43</t>
   </si>
   <si>
-    <t>Aleksandr Vasilyevich Petrashkevich</t>
-[...10 lines deleted...]
-  <si>
     <t>Viktor Egorovich Kuprik</t>
   </si>
   <si>
     <t>9 ottobre 1962</t>
   </si>
   <si>
     <t>È stato condannato per aver lanciato una bottiglia Molotov contro le forze di sicurezza durante una protesta avvenuta il 10 agosto 2020 a Baranavichy.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 09.11.2020: 5 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2021-02-27 19:14:13</t>
-  </si>
-[...14 lines deleted...]
-    <t>2023-05-10 22:56:00</t>
   </si>
   <si>
     <t>Vadim Andreevich Patsenko</t>
   </si>
   <si>
     <t>9 ottobre 2000</t>
   </si>
   <si>
     <t>Il ragazzo ha 22 anni, viene da Svisloch, una cittadina nella regione di Grodno. Prestò servizio nell'esercito e poi si trasferì a vivere a Grodno. Ha praticato sport, ad esempio, ha rappresentato la sua città natale alle competizioni sportive junior a tutto tondo.
 Ora il ragazzo è stato arrestato e collocato in un centro di custodia cautelare . È accusato di aver preparato un atto di terrorismo.
 Secondo la leggenda, il KGB, espresso in un film filogovernativo su ONT, avrebbe dovuto commettere un sabotaggio a Grodno.
 Nel filmato dell'interrogatorio afferma che gli sarebbe stato affidato il compito di far saltare in aria un deposito petrolifero utilizzando un drone ed esplosivi.
 Il 28 giugno 2024 il ricorso è stato esaminato e la sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 10.04.2024: 21 anno di reclusione in una colonia del regime potenziato. Appello 28.06.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-04-06 14:47:36</t>
   </si>
   <si>
+    <t>Yuri Selivestrovich Khlebovets</t>
+  </si>
+  <si>
+    <t>9 ottobre 1982</t>
+  </si>
+  <si>
+    <t>Il motivo del procedimento penale sono stati i commenti nella chat di "Grodno 97".
+Nell'ottobre 2023, si è saputo che allo IUOT-39 Yuri era sotto pressione da parte dell'amministrazione dell'istituto e gli sono state inflitte 4 sanzioni. Il 25 ottobre 2023, il tribunale distrettuale di Krupsky ha deciso di inasprire il regime. Yuri della IUOT è stato mandato a scontare il resto della pena in una colonia.</t>
+  </si>
+  <si>
+    <t>1,5 anni di restrizione della libert&amp;agrave; con rinvio a un istituto aperto.</t>
+  </si>
+  <si>
+    <t>2023-05-10 22:56:00</t>
+  </si>
+  <si>
+    <t>Aleksandr Vasilyevich Petrashkevich</t>
+  </si>
+  <si>
+    <t>9 ottobre 1980</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-04-23 23:03:36</t>
+  </si>
+  <si>
     <t>Aliaksandr Viachaslavavich Vanchanka</t>
   </si>
   <si>
     <t>10 ottobre 1981</t>
   </si>
   <si>
-    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
-[...2 lines deleted...]
-    <t>Sentenza del tribunale 12.05.2026: 3 anni di reclusione in una colonia del regime potenziato.</t>
+    <t>Sentenza del tribunale 12.05.2026: 3 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2026-06-24 00:12:48</t>
   </si>
   <si>
+    <t>Alexander Anatolevich Goncharov</t>
+  </si>
+  <si>
+    <t>11 ottobre 1973</t>
+  </si>
+  <si>
+    <t>Secondo l’accusa , Alexander Goncharov ha trasferito fondi tramite bonifico bancario per finanziare le attività del “Reggimento Kastus Kalinovsky”.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 01.12.2023: 5 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2023-12-04 02:34:04</t>
+  </si>
+  <si>
+    <t>Andrei Yuryevich Pechan</t>
+  </si>
+  <si>
+    <t>11 ottobre 1990</t>
+  </si>
+  <si>
+    <t>Nato nel villaggio di Pugachev, nel distretto di Dokshitsy, trascorse gli ultimi anni della sua vita a Minsk.</t>
+  </si>
+  <si>
+    <t>2026-01-20 22:32:09</t>
+  </si>
+  <si>
+    <t>Artsiom Andreyevich Shmanouski</t>
+  </si>
+  <si>
+    <t>11 ottobre 1994</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-03-16 21:59:34</t>
+  </si>
+  <si>
+    <t>Roman Sergeevich Shcherbakov</t>
+  </si>
+  <si>
+    <t>11 ottobre 1997</t>
+  </si>
+  <si>
+    <t>Il 18 luglio 2023 si è tenuta l'udienza di appello. La sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>anni sconosciuti di prigionia in colonia</t>
+  </si>
+  <si>
+    <t>2023-07-12 16:30:13</t>
+  </si>
+  <si>
+    <t>Yegor Alexandrovich Dudnikov</t>
+  </si>
+  <si>
+    <t>11 ottobre 2000</t>
+  </si>
+  <si>
+    <t>Egor, cittadino russo, è stato arrestato il 4 maggio 2021 dagli agenti del GUBOPiK in un appartamento in affitto dopo una perquisizione ed è stato brutalmente picchiato. È stato tenuto in custodia cautelare per sette mesi con l'accusa di "organizzazione di azioni che violano gravemente l'ordine pubblico" - per aver diffuso video e messaggi audio sul canale Telegram "OGSB". Tuttavia, nel dicembre dello stesso anno, è stato condannato ai sensi degli articoli "incitamento all'odio o alla discordia" e "incitamento ad azioni volte a danneggiare la sicurezza nazionale della Bielorussia", e condannato alla pena detentiva massima.
+Nel giugno 2022 le condizioni di detenzione furono inasprite e Yegor fu trasferito al regime carcerario.</t>
+  </si>
+  <si>
+    <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 27.12.2021: 11 anni di reclusione in una colonia del regime potenziato. Appello 25.02.2022: il verdetto è stato confermato. Tribunale per il cambio di regime 15.06.2022: 3 anni di regime carcerario. Tribunale per il cambio di regime 26.12.2025: 3 anni di regime carcerario.</t>
+  </si>
+  <si>
+    <t>2021-05-29 23:01:41</t>
+  </si>
+  <si>
+    <t>Sergey Vasilevich Gunya</t>
+  </si>
+  <si>
+    <t>11 ottobre 2001</t>
+  </si>
+  <si>
+    <t>L'11 agosto 2023 si è tenuta l'udienza di appello. La sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 01.06.2023: 7 anni di reclusione in una colonia del regime generale. Appello 11.08.2023: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2023-05-20 00:59:23</t>
+  </si>
+  <si>
     <t>Alexander Vasilevich Pivchuk</t>
   </si>
   <si>
     <t>11 ottobre 1966</t>
   </si>
   <si>
     <t>Il 4 giugno 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Open correctional facility No. 36. 220039, Minsk, Korotkevicha str., 14</t>
   </si>
   <si>
     <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
   </si>
   <si>
     <t>Sentenza del tribunale 08.04.2024: 3 anni 6 mesi di restrizione della libertà con trasferimento in un istituto penitenziario aperto, 100 unità di base di multa, 2000 rubli di risarcimento. Appello 04.06.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-03-26 21:41:04</t>
-  </si>
-[...13 lines deleted...]
-    <t>2023-12-04 02:34:04</t>
   </si>
   <si>
     <t>Sergei Grigorievich Nikitin</t>
   </si>
   <si>
     <t>11 ottobre 1975</t>
   </si>
   <si>
     <t>Militare (forse anche KGB).
 Il 14 ottobre 2022 il ricorso è stato esaminato e la sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>6 anni di reclusione in una colonia.</t>
   </si>
   <si>
     <t>2022-06-29 15:22:35</t>
-  </si>
-[...87 lines deleted...]
-    <t>2021-02-26 22:41:35</t>
   </si>
   <si>
     <t>Alexander Aleksandrovich Ignatyuk</t>
   </si>
   <si>
     <t>12 ottobre 1971</t>
   </si>
   <si>
     <t>Giornalista freelance di Pinsk, proprietario del sito web e della pagina TikTok “about Stolin”.
 Alexander ha vissuto a lungo da solo in Polesie, quindi la sua detenzione è diventata nota per caso. Le persone preoccupate si sono preoccupate del fatto che non si fosse fatto vivo per molto tempo. Si è scoperto che Alexander è stato rinchiuso nel centro di custodia cautelare di Brest-7. Secondo informazioni non verificate, è accusato di “aiuto ad attività estremiste”.
 Alexander è anche il padre del ragazzo che ha “smantellato” il cannone ad acqua a Minsk durante le proteste del 2020.
 Secondo il Ministero degli Interni , l’uomo ha realizzato video con prove incriminanti, li ha mostrati a imprenditori locali e ha chiesto soldi per il “silenzio”. Inoltre avrebbe “promosso le attività di un canale telegrafico estremista i cui amministratori si trovano all’estero”.
 Il 28 maggio 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.04.2024: 6 anni di reclusione in una colonia del regime potenziato. Appello 28.05.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2023-08-10 19:05:31</t>
   </si>
   <si>
+    <t>Alexander Sergeevich Reznik</t>
+  </si>
+  <si>
+    <t>12 ottobre 1997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alexander è stato arrestato il 29 settembre 2020 in relazione a disordini di massa e accusato di aver partecipato a canali di telegrammi “radicali” e di aver intenzione di danneggiare o distruggere tre chioschi di Tabakerka.
+</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.07.2021: 8 anni di reclusione in una colonia del regime potenziato. Appello 23.11.2021: il verdetto è stato confermato. Appello 10.07.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:41:35</t>
+  </si>
+  <si>
     <t>Alexander Nikolaevich Muraviev</t>
   </si>
   <si>
     <t>13 ottobre 1989</t>
   </si>
   <si>
     <t>Alexander, un autista, è stato arrestato nel novembre 2021 in un procedimento penale relativo all'iniziativa "Busly Lyatsyats". Alcune delle accuse riguardavano danni all'auto di un giudice distrettuale di Borisov. Di conseguenza, è stato condannato a una lunga pena detentiva.</t>
   </si>
   <si>
     <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
   </si>
   <si>
     <t>Sentenza del tribunale 28.09.2022: 12 anni di reclusione in una colonia del regime potenziato. Appello 28.02.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2022-05-26 01:16:13</t>
+  </si>
+  <si>
+    <t>Nikolai Sergeevich Roy</t>
+  </si>
+  <si>
+    <t>14 ottobre 1981</t>
+  </si>
+  <si>
+    <t>Nikolai, ingegnere di sistema ed ex dipendente di RUE Beltelecom, è stato arrestato nell'agosto 2021 nell'ambito di un procedimento penale avviato ai sensi dell'articolo "atto di terrorismo". Nel giugno 2023 è stato riconosciuto colpevole di diversi capi d'imputazione penali e condannato a una lunga pena detentiva.
+Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un gruppo criminale organizzato ha operato in Bielorussia, Turchia, Polonia, Ucraina e altri paesi con l'obiettivo di commettere crimini estremisti. Il gruppo comprendeva individui dalle idee radicali, tra cui ex e attuali militari, ufficiali delle forze dell'ordine, atleti e uomini d'affari, che cercavano di prendere il potere illegalmente". Il caso riguarda le accuse di tentato incendio doloso dell'abitazione del parlamentare Oleg Gaidukevich nel giugno 2021 e di "organizzazione di rivolte di massa".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 21.06.2023: 12 anni di reclusione in una colonia del regime potenziato. Appello 04.10.2023: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2023-01-23 20:19:33</t>
   </si>
   <si>
     <t>Sergey Konstantinovich Romashov</t>
   </si>
   <si>
     <t>14 ottobre 1960</t>
   </si>
   <si>
     <t>Sergey ha lavorato come medico specialista in ecografia presso il Policlinico n. 4 della città di Grodno e presso il Centro Medico Rosmed. La sua esperienza professionale è di oltre 30 anni. È anche noto per la sua passione per gli scacchi: nel 2022 ha vinto il torneo regionale di scacchi tra operatori sanitari. La sostanza delle accuse e la specifica condanna inflitta a Romashov rimangono sconosciute. Finora, si sa solo che è stato condannato alla reclusione.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-08-16 17:46:23</t>
   </si>
   <si>
     <t>Alexander Sergeevich Sergeev</t>
   </si>
   <si>
     <t>14 ottobre 1985</t>
   </si>
   <si>
     <t>Detenuto per aver partecipato alle proteste.
 Il 17 ottobre 2022 si è tenuta l'udienza della corte d'appello. La sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>sconosciuto</t>
   </si>
   <si>
     <t>2022-04-28 01:19:45</t>
   </si>
   <si>
-    <t>Nikolai Sergeevich Roy</t>
-[...45 lines deleted...]
-    <t>2026-03-26 15:05:46</t>
+    <t>Alexander Dmitrievich Komlenok</t>
+  </si>
+  <si>
+    <t>15 ottobre 1981</t>
+  </si>
+  <si>
+    <t>È stato arrestato a febbraio quando è tornato in Bielorussia dal lavoro. In precedenza, Alexander lavorava in un deposito di locomotive, ma dopo il 2020 è stato licenziato o si è dimesso: sembra che il licenziamento sia stato motivato politicamente. Successivamente, Kamlenok ha lavorato come camionista nei paesi occidentali. E quando è tornato a casa dal lavoro, è stato arrestato. È stato accusato di aver insultato un funzionario governativo.
+Il tribunale distrettuale di Verkhnedvinsky ha riconosciuto come estremista la pagina di Alexander su Odnoklassniki.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 16.08.2024: 3 anni di reclusione in una colonia del regime generale. Appello 29.10.2024: sconosciuto. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
+  </si>
+  <si>
+    <t>2024-05-23 20:19:37</t>
   </si>
   <si>
     <t>Igor Vladimirovich Shketov</t>
   </si>
   <si>
     <t>15 ottobre 1987</t>
   </si>
   <si>
     <t>Igor è l'amministratore della popolare pagina pubblica "Overheard Deep", con un pubblico di oltre 26.000 persone. Nell'agosto 2024, è stato condannato per "distribuzione di materiale estremista" e un mese dopo, la Direzione Centrale per la Lotta alla Criminalità Organizzata e alla Corruzione di Vitebsk lo ha arrestato e ha registrato un "video di pentimento".
 Nel febbraio 2025, Igor è stato riconosciuto colpevole di "partecipazione attiva ad azioni che violano gravemente l'ordine pubblico" e condannato alla libertà limitata con provvedimento.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.02.2025: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
   </si>
   <si>
     <t>2025-01-27 12:52:04</t>
   </si>
   <si>
-    <t>Alexander Dmitrievich Komlenok</t>
-[...12 lines deleted...]
-    <t>2024-05-23 20:19:37</t>
+    <t>Anton Henadzevich Shuliakouski</t>
+  </si>
+  <si>
+    <t>15 ottobre 2000</t>
+  </si>
+  <si>
+    <t>È stato arrestato per aver partecipato alle proteste di Brest l'11 agosto 2020, ai sensi del comma 1 dell'articolo 342 del Codice penale della Repubblica di Bielorussia. È stato rilasciato su cauzione il 1° aprile 2025.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 29. 230415, Vaŭkavysk, vulica Rakasouskaha 118</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.05.2025: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2026-03-26 15:05:46</t>
+  </si>
+  <si>
+    <t>Vitali Fiodaravich Tsishchanka</t>
+  </si>
+  <si>
+    <t>15 ottobre 1976</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 7. 225136, Pružany district, Kuplina</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-03-15 15:51:19</t>
   </si>
   <si>
     <t>Anatoly Anatolyevich Matsulevich</t>
   </si>
   <si>
     <t>16 ottobre 1969</t>
   </si>
   <si>
     <t>Condannato per la creazione e l'amministrazione del canale Telegram "Polotsk Novopolotsk Country For Life Chat Freedom to Sergei Tikhanovsky".</t>
   </si>
   <si>
     <t>7,5 anni di carcere.</t>
   </si>
   <si>
     <t>2022-04-21 12:24:10</t>
   </si>
   <si>
     <t>Siarhei Aliakseyevich Aldaseu</t>
   </si>
   <si>
     <t>16 ottobre 1986</t>
   </si>
   <si>
     <t>Si tratta di un pilota di 38 anni che, dal 2020, ha prestato servizio presso la 61a base aerea da caccia di Baranovichi. Aldasev si è laureato presso il dipartimento di aviazione dell'Accademia militare della Bielorussia Non è noto se Aldasev sia rimasto nell'esercito dopo il 2020.</t>
   </si>
@@ -716,363 +710,384 @@
   <si>
     <t>Sentenza del tribunale 09.01.2025: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello 27.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2025-01-05 16:58:44</t>
   </si>
   <si>
     <t>Vyacheslav Evgenievich Ilyich</t>
   </si>
   <si>
     <t>18 ottobre 1963</t>
   </si>
   <si>
     <t>Ex vice capo del dipartimento di polizia della città di Zhodino, era a capo della polizia criminale e si è ritirato nel 2008 con il grado di tenente colonnello. Successivamente è stato direttore del Centro culturale e di intrattenimento della città di Zhodino.
 Nel 2020, lui e altri 4 ex dipendenti del dipartimento di polizia della città di Zhodino hanno registrato un appello ai colleghi che hanno lavorato nelle forze di polizia di Zhodino durante le proteste e a tutte le forze dell'ordine in Bielorussia.
 Vyacheslav nel suo discorso afferma di comprendere che i dipendenti prestano servizio in condizioni molto difficili, ma li invita a svolgere “il loro dovere ufficiale come vorreste che fosse svolto [in relazione a] voi e ai vostri cari guardare la gente negli occhi sia adesso, durante il servizio, sia poi, durante il meritato riposo”.
 Secondo i media , tutti e cinque sono stati arrestati all’inizio di febbraio 2024.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 03.02.2025: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-01-06 14:36:11</t>
   </si>
   <si>
+    <t>Alexander Yurievich Voronin</t>
+  </si>
+  <si>
+    <t>18 ottobre 1985</t>
+  </si>
+  <si>
+    <t>Residente a Brest, videomaker. Ha figli minorenni. Il 7 giugno 2023 è stato arrestato con accuse amministrative (Parte 2 dell'articolo 19.11 del Codice degli illeciti amministrativi) e condannato a 10 giorni di arresto per essersi iscritto a "Zerkalo" su Instagram. È stato rilasciato, ma due settimane dopo è stato arrestato con accuse penali.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 12.10.2023: sconosciuto anni di reclusione in una colonia del regime generale. Appello 01.12.2023: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2023-10-31 17:36:51</t>
+  </si>
+  <si>
     <t>Marharyta Yakauleuna Rabinovich (Iasepkina)</t>
   </si>
   <si>
     <t>18 ottobre 2002</t>
   </si>
   <si>
     <t>Margarita, la figlia maggiore di Tina Palynskaya, è stata arrestata insieme alla madre alla fine di maggio 2025. Entrambe sono in custodia cautelare con accuse penali.
 I dettagli delle accuse non sono stati resi pubblici. Sulla base di prove circostanziali, si presume che il caso possa essere collegato alla decisione del KGB di riconoscere il "Laboratorio Analitico Bielorusso" del professor Andrei Vardomatsky come organizzazione estremista. Questa organizzazione ha condotto sondaggi sociologici tra i cittadini bielorussi. Al momento, non vi è alcuna conferma che Tina o sua figlia abbiano effettivamente partecipato alla ricerca del BAM. Tuttavia, anche se tale partecipazione fosse avvenuta, non avrebbe violato la legge: al momento del possibile contatto con il laboratorio, quest'ultimo non era ancora stato riconosciuto come organizzazione estremista.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 2 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-06-04 16:10:13</t>
   </si>
   <si>
-    <t>Alexander Yurievich Voronin</t>
-[...26 lines deleted...]
-    <t>2024-02-08 00:49:54</t>
+    <t>Olga Kanstantsinauna Vorobieva</t>
+  </si>
+  <si>
+    <t>19 ottobre 1967</t>
+  </si>
+  <si>
+    <t>Olga è stata arrestata nell'ottobre del 2024 in relazione al caso delle "chiacchiere in giardino".
+Il 29 ottobre 2024, il KGB ha riconosciuto la coalizione di cortile "Orden", che comprende le chat di cortile "Zlye Kogtiki", "Sukharevo", "Senica2.0", "Solidarity", "Volnyya Vauki", "Navagrudskiya Partisans", "VILIYA", "Skromnye Matryoshka" e "Sosedi", come "formazione estremista".
+Secondo l'agenzia, tra le persone coinvolte in queste iniziative figurano Irina Yakovleva, Natalia Doronina, Diana Gavrilova, il cittadino ucraino Ivan Omelyan, Olga Nekhaychik, Konstantin Kirilenko, Yelizaveta Plitnik, Natalia Guzhova, Irina Smolyarova, Stanislav Botvin e Natalia Lantukh. Pochi giorni dopo, in relazione a questo caso, si sono verificati arresti di massa in tutta la Bielorussia.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.03.2026: 8 anni 3 mesi di reclusione in una colonia del regime generale, 1000 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-03-24 23:46:54</t>
   </si>
   <si>
     <t>Alexander Vasilievich Kulikovich</t>
   </si>
   <si>
     <t>20 ottobre 1986</t>
   </si>
   <si>
     <t>Alexander venne arrestato alla fine di febbraio 2025 e nel giugno dello stesso anno venne riconosciuto colpevole di “favoreggiamento di attività estremiste”.</t>
   </si>
   <si>
-    <t>Open correctional facility No. 6. 225889, Brest region, Kobrin district, Lushchyky</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 06.06.2025: 5 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto, 500 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-06-08 18:40:42</t>
-  </si>
-[...13 lines deleted...]
-    <t>2021-02-28 02:12:24</t>
   </si>
   <si>
     <t>Ivan Aleksandrovich Sautin</t>
   </si>
   <si>
     <t>20 ottobre 1978</t>
   </si>
   <si>
     <t>Ivan, attivista di Gomel e volontario di “Paese per la vita”, membro del Partito socialdemocratico bielorusso, è partito per la Russia dopo diverse detenzioni, arresti amministrativi e l’avvio di due procedimenti penali nel 2020.
 Nell'aprile 2021, mentre si trovava a Kaliningrad, Ivan è stato arrestato mentre tentava di attraversare il confine con la Polonia. Su richiesta delle forze dell'ordine bielorusse, è stato accusato di un procedimento penale basato su quattro articoli, tra cui quello di "terrorismo". Tuttavia, dopo le indagini, la parte russa ha ritirato tre delle quattro accuse. Un anno dopo, il 26 aprile 2022, Ivan è stato rilasciato su cauzione.
 Il 27 maggio 2022 è stato nuovamente arrestato ed estradato in Bielorussia a fine giugno. Secondo i documenti processuali, nel 2018 avrebbe sottratto più di 68 mila rubli. L'indagine ha inoltre evidenziato che nel 2020 Ivan ha partecipato a proteste, girato video e contattato agenzie governative.
 Nel dicembre 2022 è stato condannato per "frode". Nell'aprile 2024, Ivan è stato nuovamente condannato ai sensi dell'articolo "disobbedienza dolosa alle richieste dell'amministrazione della colonia".</t>
   </si>
   <si>
     <t>Penal colony No. 11. 231900, Volkovysk, Rokossovsky str., 118</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 9 anni di reclusione in una colonia del regime potenziato. Appello 29.03.2023: il verdetto è stato confermato. Sentenza del tribunale 16.05.2024: sconosciuto. Appello 08.08.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2021-04-29 16:58:20</t>
   </si>
   <si>
+    <t>Alexander Viktorovich Sysoev</t>
+  </si>
+  <si>
+    <t>20 ottobre 1984</t>
+  </si>
+  <si>
+    <t>Sysoev viene da Bronnaya Gora, negli ultimi anni ha vissuto a Bereza (regione di Brest). Secondo i dati di un profilo già cancellato su Vkontakte, nel 2008 si è laureato in Intelligenza Artificiale alla BSUIR. Al momento del suo arresto stava sviluppando un gioco per computer. L'uomo è stato arrestato il 5 luglio 2023 e da allora è in custodia.L'uomo è stato accusato di aver trasferito denaro al reggimento di Kalinovsky attraverso il social network Facebook utilizzando il sistema di pagamento PayPal. Il trasferimento dell'importo di 12,91 dollari USA è avvenuto da una carta bielorussa.Il 12 febbraio il procuratore Bogush ha chiesto per Sysoev 5 anni di carcere di massima sicurezza. La sentenza è stata annunciata il 14 febbraio. Il verdetto esatto è attualmente sconosciuto, ma nella stragrande maggioranza dei casi politici, i giudici di Brest assegnano esattamente ciò che chiedono i pubblici ministeri.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 14.02.2024: 5 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2024-02-08 00:49:54</t>
+  </si>
+  <si>
+    <t>Maksim Nikolaevich Kurovsky</t>
+  </si>
+  <si>
+    <t>21 ottobre 1981</t>
+  </si>
+  <si>
+    <t>Secondo i materiali dell'accusa , Maxim Kurovsky in una delle chat del messaggero di Telegram ha deliberatamente pubblicato messaggi sul presidente Lukashenko, osceni nella forma e offensivi nei contenuti.
+L'esame ha stabilito che i messaggi contenevano una valutazione negativa del capo dello stato, umiliando il suo onore e la sua dignità. Inoltre, ha usato la lingua bielorussa. Ex investigatore del dipartimento regionale di Pruzhany del Regno Unito. Ritirato dal servizio nel 2020.
+12/06/2024 rilasciato dopo scadenza di pena.</t>
+  </si>
+  <si>
+    <t>Pre-trial detention center No. 7. 224030, Brest, vulica Savieckich pamiežnikaŭ 37</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 17.10.2022: 2 anni di reclusione in una colonia del regime generale. Appello 09.12.2022: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime rigoroso.</t>
+  </si>
+  <si>
+    <t>2022-10-18 22:14:36</t>
+  </si>
+  <si>
+    <t>Denis Valerievich Sokolov</t>
+  </si>
+  <si>
+    <t>21 ottobre 1980</t>
+  </si>
+  <si>
+    <t>è stato detenuto nell'ambito di un procedimento penale aperto dal KGB per il "tentativo di commettere un atto di terrorismo" a Machulishchi.
+La persona principale coinvolta nel caso e, secondo funzionari e propagandisti, l'autore del sabotaggio, Nikolai Shvets, è stato rilasciato a giugno in uno scambio con l'Ucraina. Ma nonostante ciò, il caso verrà processato e i suoi complici in Bielorussia dovranno affrontare lunghe pene detentive. Lo stesso Shvets è processato in contumacia.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.10.2024: 13 anni di reclusione in una colonia del regime potenziato. Appello 27.01.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-08-13 13:00:42</t>
+  </si>
+  <si>
     <t>Evgeny Klimov</t>
   </si>
   <si>
     <t>21 ottobre 1996</t>
   </si>
   <si>
     <t>Condannato per amministrazione del canale Petrikov 97%.
 Il canale ha discusso questioni elettorali, il luogo e l'ora delle manifestazioni pacifiche per coloro che non sono d'accordo con i risultati del conteggio dei voti alle elezioni e altre questioni.
 Yevgeny Klimov è stato anche accusato di incitamento all'odio sociale per aver ripubblicato un messaggio sulla polizia antisommossa dal canale Telegram Nexta.</t>
   </si>
   <si>
     <t>5 anni di reclusione in condizioni di regime rafforzato .</t>
   </si>
   <si>
     <t>2022-03-27 02:15:25</t>
   </si>
   <si>
-    <t>Denis Valerievich Sokolov</t>
-[...14 lines deleted...]
-  <si>
     <t>Ihar Liavontsyevich Karpitski</t>
   </si>
   <si>
     <t>21 ottobre 1969</t>
   </si>
   <si>
     <t>Igor è stato arrestato nell'ottobre del 2021 in relazione a un procedimento penale avviato ai sensi di diversi articoli, tra cui "violenza o minaccia di violenza contro un pubblico ufficiale nell'esercizio delle sue funzioni o contro un'altra persona che svolge un servizio pubblico".
 Secondo gli inquirenti, Igor ha inviato email al sito web ufficiale di Lukashenko contenenti minacce di violenza e insulti contro funzionari governativi, inclusi agenti delle forze dell'ordine, e ha inviato messaggi simili a dipendenti del Comitato Investigativo. Ha inoltre partecipato alle proteste post-elettorali a Minsk nel 2020.
 Nel giugno 2022, è stato riconosciuto colpevole e condannato alla reclusione in una colonia penale. È noto inoltre che le "vittime" delle forze di sicurezza hanno presentato richieste di risarcimento per danni morali.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 03.06.2022: 7 anni di reclusione in una colonia del regime potenziato, sconosciuto rubli di risarcimento.</t>
   </si>
   <si>
     <t>2021-10-26 19:09:48</t>
   </si>
   <si>
-    <t>Maksim Nikolaevich Kurovsky</t>
-[...16 lines deleted...]
-    <t>2022-10-18 22:14:36</t>
+    <t>Ivan Petrovich Polevikov</t>
+  </si>
+  <si>
+    <t>22 ottobre 2002</t>
+  </si>
+  <si>
+    <t>First, Ivan was arrested for 15 days , then placed in a pretrial detention facility on a criminal case.</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
+  </si>
+  <si>
+    <t>2025-03-04 20:10:16</t>
+  </si>
+  <si>
+    <t>Viachaslau Siarheyevich Bandarchuk</t>
+  </si>
+  <si>
+    <t>22 ottobre 2006</t>
+  </si>
+  <si>
+    <t>Presumibilmente condannato nel "caso skinhead" di Mozyr. Secondo fonti filogovernative, l'indagine è durata 12 mesi. Durante questo periodo, sono stati aperti 34 procedimenti penali ai sensi di vari articoli del Codice penale della Repubblica di Bielorussia. Otto persone sono state arrestate, sette delle quali minorenni all'epoca dei fatti.
+Secondo il tribunale, Vyacheslav è stato riconosciuto colpevole di "creazione di un gruppo estremista, direzione di tale gruppo; riabilitazione del nazismo; incitamento all'odio e alla discordia razziale, nazionale, religiosa o sociale; insulti pubblici al Presidente della Bielorussia; preparazione e commissione di atti di teppismo doloso".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni 6 mesi di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2026-03-02 22:16:33</t>
   </si>
   <si>
     <t>Eugene Ivanovich Gurinovich</t>
   </si>
   <si>
     <t>22 ottobre 1992</t>
   </si>
   <si>
     <t>Ispettore capo della dogana.
 Il 10 ottobre 2023, il Tribunale della città di Minsk ha avviato un processo a porte chiuse contro tre funzionari doganali: Yevgeny Gurinovich, Viktor Novik e Vladimir Zhuromsky. Sono stati accusati ai sensi di otto articoli del Codice penale. Gli attivisti per i diritti umani hanno ora appreso che solo l'ispettore doganale trentunenne Yevgeny Gurinovich sarà processato in questo caso, il 27 febbraio 2024. Il luogo del processo è il Centro di detenzione preventiva n. 1. Non è noto se ciò possa essere dovuto alle condizioni di salute dell'uomo. Il suo caso è stato probabilmente suddiviso in procedimenti separati, ma il processo per gli altri non è ancora stato fissato.
 Dopo il suo arresto, gli agenti delle forze dell'ordine hanno ferito gravemente la schiena di Evgeny, costringendolo a usare le stampelle .
 Il 24 maggio 2024, Evgeniy ha esaminato il suo appello.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.04.2024: 13 anni 6 mesi di reclusione in una colonia del regime generale. Appello 24.05.2024: il verdetto è stato confermato. Appello 16.08.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2023-10-10 00:23:21</t>
   </si>
   <si>
-    <t>Viachaslau Siarheyevich Bandarchuk</t>
-[...24 lines deleted...]
-    <t>2025-03-04 20:10:16</t>
+    <t>Valery Uladzimiravich Melnikau</t>
+  </si>
+  <si>
+    <t>23 ottobre 1995</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 39. 222002, Krupki district, Krupki-2</t>
+  </si>
+  <si>
+    <t>2026-06-08 12:44:04</t>
   </si>
   <si>
     <t>Siarhei Mikhajlavich Shametska</t>
   </si>
   <si>
     <t>23 ottobre 1992</t>
   </si>
   <si>
     <t>Sergei, un dipendente della JSC Atlant , è stato arrestato nell'autunno del 2021 nell'ambito di un procedimento penale intentato contro i dipendenti della fabbrica che avevano sostenuto lo sciopero e facevano parte dell'iniziativa "Rabochy Rukh" (Movimento dei Lavoratori). Il 21 settembre 2021, questa iniziativa è stata definita un'organizzazione estremista, a seguito della quale si sono verificati arresti di massa di lavoratori in tutto il Paese.
 Nel febbraio 2023, Sergei è stato riconosciuto colpevole di tradimento e di creazione e partecipazione a un gruppo estremista e condannato alla reclusione.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.02.2023: 12 anni di reclusione in una colonia del regime potenziato. Appello 02.08.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2022-08-23 00:03:24</t>
-  </si>
-[...26 lines deleted...]
-    <t>2025-07-22 18:12:39</t>
   </si>
   <si>
     <t>Andrei Stanislavavich Pakalenka</t>
   </si>
   <si>
     <t>24 ottobre 1981</t>
   </si>
   <si>
     <t>Ex direttore di Intex-Press. Intex-Press era il più grande e affermato organo di stampa regionale indipendente in Bielorussia, ma le autorità lo hanno chiuso nel 2021.
 Dopo che le autorità hanno liquidato la più grande pubblicazione regionale, Intex-Press, nel 2023, Yanukevich e Pokolenko hanno creato il portale di notizie regionale bar24.by. Nel dicembre 2024, la redazione e gli appartamenti dei dipendenti di bar24.by sono stati perquisiti e alcuni dipendenti sono stati arrestati.
 Yanukevich è stato condannato a 14 anni di carcere e a una multa di 135.000 rubli (circa 40.000 euro), mentre Pokolenko è stato condannato a 12 anni di carcere e a una multa di 45.000 rubli (circa 13.000 euro). Secondo l'Associazione bielorussa dei giornalisti (BAJ ), "ci sono informazioni su una multa complessiva elevata, pari a circa 200.000 rubli (circa 60.000 euro)".
 La natura delle accuse è sconosciuta.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 26.02.2026: 12 anni di reclusione in una colonia del regime potenziato, 1000 unità di base di multa. Appello 08.06.2026: 11 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2026-03-03 15:08:58</t>
   </si>
   <si>
+    <t>Uladzislau Andryianavich Kraskouski</t>
+  </si>
+  <si>
+    <t>24 ottobre 1998</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2026-02-16 23:16:15</t>
+  </si>
+  <si>
+    <t>Oksana Mikhailovna Shalyapina</t>
+  </si>
+  <si>
+    <t>24 ottobre 1977</t>
+  </si>
+  <si>
+    <t>Laureato presso la Facoltà di Architettura. Artista. Direzione artistica: espressionismo. Tecnica: pittura a impasto. Opere presenti in collezioni private in America, Germania, Kazakistan, Russia, Georgia, Bielorussia, Lussemburgo, Finlandia, Italia e anche nella Galleria Larus (USA). Ha esposto tre mostre personali. Membro dell'Unione degli Artisti "Master-Peacemaker".
+Presumibilmente detenuto per aver aiutato prigionieri politici.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 28.11.2025: 3 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2025-07-22 18:12:39</t>
+  </si>
+  <si>
     <t>Maxim Igorevich Mnatsakanov</t>
   </si>
   <si>
     <t>24 ottobre 1988</t>
   </si>
   <si>
     <t>È stato arrestato per commenti sui social network. Maxim ha un figlio di 10 anni che aspetta a casa.
 Il 17 novembre 2023 si è tenuta l'udienza della corte d'appello.</t>
   </si>
   <si>
     <t>7 anni di reclusione in una colonia.</t>
   </si>
   <si>
     <t>2023-02-27 01:16:43</t>
   </si>
   <si>
+    <t>Dzmitry Uladzimiravich Drobysh</t>
+  </si>
+  <si>
+    <t>25 ottobre 1975</t>
+  </si>
+  <si>
+    <t>2026-04-04 11:32:59</t>
+  </si>
+  <si>
     <t>Pavel Siarheyevich Charniak</t>
   </si>
   <si>
     <t>25 ottobre 1984</t>
   </si>
   <si>
+    <t>Ha scontato la sua pena nell'Istituto penitenziario numero 36.
+Nell'agosto del 2026, è stato trasferito all'Istituto penitenziario n. 55.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 55. 220021, Minsk, vulica Sacyjalistyčnaja, 7</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale data sconosciuta: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2026-05-10 20:55:07</t>
-  </si>
-[...7 lines deleted...]
-    <t>2026-04-04 11:32:59</t>
   </si>
   <si>
     <t>Valery Leonidovich Romanovsky</t>
   </si>
   <si>
     <t>25 ottobre 1978</t>
   </si>
   <si>
     <t>Ex capo del Servizio di intelligence aerea. Condannato dalla Sezione penale del Tribunale regionale di Vitebsk ai sensi dell'articolo 356 del Codice penale della Repubblica di Bielorussia per tradimento. Il processo si è svolto a porte chiuse dal 28 marzo al 15 maggio 2023. La pena esatta inflitta a Valery non è nota, ma ex prigionieri politici hanno riferito che supererà i sette anni.
 Nel dicembre 2022, il canale televisivo Belarus 1 ha trasmesso un documentario sul servizio di controspionaggio del KGB, con la partecipazione di bielorussi e cittadini di altri paesi accusati di lavorare per agenzie di intelligence straniere. Valery Romanovsky veniva descritto nel film come un "ex capo del servizio di ricognizione aerea". Il servizio di Belarus 1 afferma che, durante il suo servizio, un parente lituano avrebbe "presentato" il sospettato ad agenti del Dipartimento di Sicurezza dello Stato del paese. Romanovsky avrebbe fotografato per loro documenti ufficiali e, in un'occasione, secondo il film, avrebbe trasmesso ai servizi segreti informazioni sulla costruzione della centrale nucleare bielorussa.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 15.05.2023: sconosciuto anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2023-05-05 00:12:29</t>
   </si>
   <si>
     <t>Vitali Anatolyevich Musilovich</t>
   </si>
   <si>
     <t>26 ottobre 1969</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 5 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
@@ -1090,175 +1105,128 @@
     <t>Cittadino ucraino.
 I dettagli della persecuzione del ranger ucraino sono diventati noti dal film di propaganda dell'11 settembre 2023, trasmesso contemporaneamente su tutti i canali statali. In esso, Vyacheslav è stato condotto su una catena durante le azioni investigative. Il Comitato per la Sicurezza dello Stato ha riferito di aver arrestato sei persone in Bielorussia con l’accusa di collaborazione con il “Servizio di sicurezza dell’Ucraina” e “preparazione di attacchi terroristici”. Nel video, alcuni di loro sembrano picchiati, altri sono condotti in catene durante le azioni investigative, uno dei detenuti è stato portato in un centro di detenzione preventiva del KGB. Di conseguenza, tre persone sono state immediatamente accusate ai sensi di sei articoli del codice penale, tra cui “tradimento dello Stato” e “attività sotto copertura”.
 Il cacciatore ucraino Vyacheslav Borodiya è stato arrestato il 1 settembre 2023 nel distretto di Elsky in Bielorussia, al confine con la regione di Zhytomyr in Ucraina. È noto che Vyacheslav è nato nella regione di Zhytomyr, ha vissuto per qualche tempo a Mozyr, quindi è tornato in Ucraina e ha lavorato come cacciatore, allevando tre figli. Il film afferma che dopo lo scoppio di una guerra su vasta scala, Borodii avrebbe seguito un addestramento presso il centro di addestramento della direzione principale dell'intelligence del Ministero della difesa dell'Ucraina e che “dal marzo 2023, oltre alla direzione principale dell'intelligence dell'Ucraina Ministero della Difesa, ha anche iniziato a collaborare con il Servizio di Sicurezza dell’Ucraina”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 02.12.2024: 10 anni di reclusione in una colonia del regime potenziato, 550 unità di base di multa. Appello 25.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-10-10 22:15:03</t>
   </si>
   <si>
     <t>Dmitry Borisovich Gulin</t>
   </si>
   <si>
     <t>27 ottobre 1969</t>
   </si>
   <si>
     <t>Ex militare, topografo. Presumibilmente detenuto per aver partecipato a chat di protesta. Il film, girato dal canale televisivo filogovernativo, afferma che Dmitry avrebbe girato un video appello alle forze militari e di sicurezza nel 2020 e un anno dopo avrebbe contattato l'organizzazione Busly Lyatsyats. Inoltre, secondo il canale televisivo, quest'anno Gulin ha monitorato le chat di Brest-97, Gomel-97, Kalinkovichi, Luninets e ha lasciato attivamente commenti lì.
 Presumibilmente detenuto nel centro di detenzione preventiva del KGB.</t>
   </si>
   <si>
     <t>14 anni di reclusione in una colonia di massima sicurezza</t>
   </si>
   <si>
     <t>2022-12-26 23:44:28</t>
-  </si>
-[...29 lines deleted...]
-    <t>2023-09-04 14:12:23</t>
   </si>
   <si>
     <t>Victor Viktorovich Gladkov</t>
   </si>
   <si>
     <t>28 ottobre 1977</t>
   </si>
   <si>
     <t>2022-04-28 01:02:40</t>
   </si>
   <si>
     <t>Vadim Nikolaevich Gulevich</t>
   </si>
   <si>
     <t>29 ottobre 1987</t>
   </si>
   <si>
     <t>Vadim ha scontato arresti amministrativi nell'agosto e nell'ottobre 2020. Il suo ultimo arresto è avvenuto il 28 giugno 2021, nell'ambito di un procedimento penale relativo a un incidente avvenuto in una struttura di comunicazione della Marina russa vicino a Vileika.
 Secondo la versione dell'accusa presentata in tribunale, Vadim e Alexey Glotov, "vestiti in mimetica e armati di armi da fuoco, sono entrati nella struttura militare e hanno piazzato ordigni esplosivi con un raggio d'azione fino a 11 metri". Uno di essi non è esploso ed è stato disinnescato. Un esame peritale ha rivelato che gli ordigni sono stati innescati con un meccanismo ad azione ritardata.
 I danni sono stati stimati in oltre 26.000 rubli. È stato anche riferito che Vadim "aveva in programma di recarsi in Ucraina per un addestramento militare".
 Nel dicembre 2022 è stato riconosciuto colpevole e condannato alla reclusione in una colonia penale di massima sicurezza e a una multa salata.
 Nel 2025 si tenne un'udienza in tribunale per discutere la questione del cambiamento del regime carcerario, in seguito alla quale Vadim venne trasferito in un regime carcerario.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.12.2022: 18 anni di reclusione in una colonia del regime potenziato, 600 unità di base di multa. Appello 03.03.2023: il verdetto è stato confermato. Tribunale per il cambio di regime data sconosciuta: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-07-20 22:30:23</t>
   </si>
   <si>
-    <t>Vasili Prakopavich Krauchuk</t>
-[...33 lines deleted...]
-    <t>2025-11-13 17:22:56</t>
+    <t>Sergey Alexandrovich Kuznetsov</t>
+  </si>
+  <si>
+    <t>31 ottobre 1987</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 49. 213010, Škloŭ, vulica Maladziožnaja 2B</t>
+  </si>
+  <si>
+    <t>2026-01-19 21:35:59</t>
   </si>
   <si>
     <t>Alexander Igorevich Randarenko</t>
   </si>
   <si>
     <t>31 ottobre 1986</t>
   </si>
   <si>
     <t>Alexander è finito in tribunale dopo aver partecipato alla chat roulette. Lui e un amico sono diventati interlocutori del provocatore “Conversazioni con Palych” e durante la conversazione, mentre erano ubriachi, hanno parlato degli eventi nel municipio di Crocus, hanno espresso sostegno all'Ucraina e hanno permesso il picchettamento.
 Durante il suo arresto, Alexander è stato duramente picchiato dalle forze di sicurezza. L'uomo è stato condannato per accuse amministrative 5 volte di seguito e probabilmente ha scontato almeno 75 giorni di carcere. Allo stesso tempo, gli sono stati concessi alcuni giorni semplicemente per aver avuto uno stendardo ucraino sul tavolo e aver gridato "Gloria all'Ucraina" durante una trasmissione sulla chat roulette.
 Ma dopo 24 ore non è stato rilasciato. Contro di lui è stato aperto un procedimento penale.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.12.2024: 4 anni di reclusione in una colonia del regime potenziato. Appello 28.02.2025: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-12-16 17:40:19</t>
   </si>
   <si>
-    <t>Sergey Alexandrovich Kuznetsov</t>
-[...8 lines deleted...]
-    <t>2026-01-19 21:35:59</t>
+    <t>Valery Viktaravich Khatskevich</t>
+  </si>
+  <si>
+    <t>31 ottobre 1994</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 24.10.2025: 3 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-11-13 17:22:56</t>
+  </si>
+  <si>
+    <t>Uladzimir Mikalayevich Mahronau</t>
+  </si>
+  <si>
+    <t>31 ottobre 2001</t>
+  </si>
+  <si>
+    <t>2026-03-02 20:14:30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1562,51 +1530,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I75"/>
+  <dimension ref="A1:I73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1694,152 +1662,152 @@
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" t="s">
         <v>31</v>
       </c>
-      <c r="F5" t="s">
-[...5 lines deleted...]
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
         <v>34</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>35</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" t="s">
         <v>36</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" t="s">
         <v>39</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
         <v>40</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
         <v>41</v>
       </c>
-      <c r="F7" t="s">
-[...5 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
         <v>44</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" t="s">
         <v>45</v>
       </c>
-      <c r="D8" t="s">
-[...8 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" t="s">
         <v>48</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>49</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>52</v>
       </c>
       <c r="I9" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" t="s">
@@ -1853,1829 +1821,1780 @@
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="H10" t="s">
         <v>57</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D12" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" t="s">
         <v>67</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B13" t="s">
         <v>70</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>71</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
         <v>73</v>
       </c>
       <c r="I13" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14" t="s">
         <v>76</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" t="s">
         <v>77</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="H14" t="s">
         <v>78</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" t="s">
         <v>81</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>82</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
+      <c r="E15" t="s">
+        <v>25</v>
+      </c>
       <c r="F15" t="s">
         <v>12</v>
       </c>
       <c r="G15" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" t="s">
         <v>83</v>
       </c>
-      <c r="H15" t="s">
+      <c r="I15" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" t="s">
         <v>86</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>12</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16" t="s">
+        <v>88</v>
+      </c>
+      <c r="I16" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B17" t="s">
         <v>91</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>92</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
+      <c r="E17" t="s">
+        <v>19</v>
+      </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="G17" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
         <v>93</v>
       </c>
       <c r="I17" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>95</v>
       </c>
       <c r="B18" t="s">
         <v>96</v>
       </c>
       <c r="C18" t="s">
         <v>97</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="F18" t="s">
         <v>12</v>
       </c>
       <c r="G18" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="H18" t="s">
         <v>98</v>
       </c>
       <c r="I18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>100</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
       <c r="G19" t="s">
         <v>13</v>
       </c>
       <c r="H19" t="s">
         <v>103</v>
       </c>
       <c r="I19" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>105</v>
       </c>
       <c r="B20" t="s">
         <v>106</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" t="s">
         <v>107</v>
       </c>
-      <c r="D20" t="s">
-[...11 lines deleted...]
-      <c r="H20" t="s">
+      <c r="I20" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" t="s">
         <v>110</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>40</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" t="s">
         <v>111</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="I21" t="s">
         <v>112</v>
-      </c>
-[...10 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>113</v>
+      </c>
+      <c r="B22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C22" t="s">
         <v>115</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" t="s">
         <v>116</v>
       </c>
-      <c r="C22" t="s">
+      <c r="I22" t="s">
         <v>117</v>
-      </c>
-[...16 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B23" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="C23" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
+      <c r="E23" t="s">
+        <v>40</v>
+      </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
       <c r="G23" t="s">
         <v>13</v>
       </c>
       <c r="H23" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="I23" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B24" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
       <c r="G24" t="s">
         <v>13</v>
       </c>
       <c r="H24" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="I24" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B25" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C25" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
       <c r="G25" t="s">
         <v>13</v>
       </c>
       <c r="H25" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="I25" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B26" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="C26" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26" t="s">
         <v>13</v>
       </c>
       <c r="H26" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="I26" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B27" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C27" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>145</v>
+        <v>19</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27" t="s">
         <v>13</v>
       </c>
       <c r="H27" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="I27" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>142</v>
+      </c>
+      <c r="B28" t="s">
+        <v>143</v>
+      </c>
+      <c r="C28" t="s">
+        <v>144</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>145</v>
+      </c>
+      <c r="F28" t="s">
+        <v>146</v>
+      </c>
+      <c r="G28" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" t="s">
+        <v>147</v>
+      </c>
+      <c r="I28" t="s">
         <v>148</v>
-      </c>
-[...22 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>149</v>
+      </c>
+      <c r="B29" t="s">
+        <v>150</v>
+      </c>
+      <c r="C29" t="s">
+        <v>151</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>61</v>
+      </c>
+      <c r="F29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" t="s">
         <v>152</v>
       </c>
-      <c r="B29" t="s">
+      <c r="I29" t="s">
         <v>153</v>
-      </c>
-[...16 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>154</v>
+      </c>
+      <c r="B30" t="s">
+        <v>155</v>
+      </c>
+      <c r="C30" t="s">
         <v>156</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>72</v>
+      </c>
+      <c r="F30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" t="s">
         <v>157</v>
       </c>
-      <c r="C30" t="s">
+      <c r="I30" t="s">
         <v>158</v>
-      </c>
-[...16 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>159</v>
+      </c>
+      <c r="B31" t="s">
+        <v>160</v>
+      </c>
+      <c r="C31" t="s">
         <v>161</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>19</v>
+      </c>
+      <c r="F31" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" t="s">
         <v>162</v>
       </c>
-      <c r="C31" t="s">
+      <c r="I31" t="s">
         <v>163</v>
-      </c>
-[...16 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>164</v>
+      </c>
+      <c r="B32" t="s">
+        <v>165</v>
+      </c>
+      <c r="C32" t="s">
         <v>166</v>
       </c>
-      <c r="B32" t="s">
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
         <v>167</v>
       </c>
-      <c r="C32" t="s">
+      <c r="F32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" t="s">
         <v>168</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32" t="s">
+      <c r="I32" t="s">
         <v>169</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>170</v>
+      </c>
+      <c r="B33" t="s">
+        <v>171</v>
+      </c>
+      <c r="C33" t="s">
         <v>172</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>40</v>
+      </c>
+      <c r="F33" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" t="s">
         <v>173</v>
       </c>
-      <c r="C33" t="s">
+      <c r="I33" t="s">
         <v>174</v>
-      </c>
-[...16 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>175</v>
+      </c>
+      <c r="B34" t="s">
+        <v>176</v>
+      </c>
+      <c r="C34" t="s">
         <v>177</v>
       </c>
-      <c r="B34" t="s">
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>167</v>
+      </c>
+      <c r="F34" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" t="s">
         <v>178</v>
       </c>
-      <c r="C34" t="s">
+      <c r="I34" t="s">
         <v>179</v>
-      </c>
-[...13 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>180</v>
+      </c>
+      <c r="B35" t="s">
+        <v>181</v>
+      </c>
+      <c r="C35" t="s">
         <v>182</v>
       </c>
-      <c r="B35" t="s">
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" t="s">
         <v>183</v>
       </c>
-      <c r="C35" t="s">
+      <c r="I35" t="s">
         <v>184</v>
-      </c>
-[...16 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>185</v>
+      </c>
+      <c r="B36" t="s">
+        <v>186</v>
+      </c>
+      <c r="C36" t="s">
         <v>187</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>134</v>
+      </c>
+      <c r="F36" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" t="s">
         <v>188</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36" t="s">
+      <c r="I36" t="s">
         <v>189</v>
-      </c>
-[...10 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>190</v>
+      </c>
+      <c r="B37" t="s">
+        <v>191</v>
+      </c>
+      <c r="C37" t="s">
         <v>192</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" t="s">
+        <v>146</v>
+      </c>
+      <c r="G37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" t="s">
         <v>193</v>
       </c>
-      <c r="C37" t="s">
+      <c r="I37" t="s">
         <v>194</v>
-      </c>
-[...16 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>195</v>
+      </c>
+      <c r="B38" t="s">
+        <v>196</v>
+      </c>
+      <c r="C38" t="s">
+        <v>197</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
         <v>198</v>
       </c>
-      <c r="B38" t="s">
+      <c r="F38" t="s">
+        <v>146</v>
+      </c>
+      <c r="G38" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" t="s">
         <v>199</v>
       </c>
-      <c r="C38" t="s">
+      <c r="I38" t="s">
         <v>200</v>
-      </c>
-[...13 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>201</v>
+      </c>
+      <c r="B39" t="s">
+        <v>202</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
         <v>203</v>
       </c>
-      <c r="B39" t="s">
+      <c r="F39" t="s">
+        <v>146</v>
+      </c>
+      <c r="G39" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" t="s">
         <v>204</v>
       </c>
-      <c r="C39" t="s">
+      <c r="I39" t="s">
         <v>205</v>
-      </c>
-[...16 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>206</v>
+      </c>
+      <c r="B40" t="s">
+        <v>207</v>
+      </c>
+      <c r="C40" t="s">
         <v>208</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
       <c r="F40" t="s">
         <v>12</v>
       </c>
       <c r="G40" t="s">
         <v>13</v>
       </c>
       <c r="H40" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="I40" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>211</v>
+      </c>
+      <c r="B41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C41" t="s">
         <v>213</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
         <v>214</v>
       </c>
-      <c r="C41" t="s">
+      <c r="F41" t="s">
+        <v>146</v>
+      </c>
+      <c r="G41" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" t="s">
         <v>215</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41" t="s">
+      <c r="I41" t="s">
         <v>216</v>
-      </c>
-[...10 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B42" t="s">
+        <v>218</v>
+      </c>
+      <c r="C42" t="s">
         <v>219</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>40</v>
+      </c>
+      <c r="F42" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" t="s">
         <v>220</v>
       </c>
-      <c r="C42" t="s">
+      <c r="I42" t="s">
         <v>221</v>
-      </c>
-[...16 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>222</v>
+      </c>
+      <c r="B43" t="s">
+        <v>223</v>
+      </c>
+      <c r="C43" t="s">
         <v>224</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>72</v>
+      </c>
+      <c r="F43" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" t="s">
         <v>225</v>
       </c>
-      <c r="C43" t="s">
+      <c r="I43" t="s">
         <v>226</v>
-      </c>
-[...16 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>227</v>
+      </c>
+      <c r="B44" t="s">
+        <v>228</v>
+      </c>
+      <c r="C44" t="s">
         <v>229</v>
       </c>
-      <c r="B44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="E44" t="s">
         <v>51</v>
       </c>
       <c r="F44" t="s">
         <v>12</v>
       </c>
       <c r="G44" t="s">
         <v>13</v>
       </c>
       <c r="H44" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="I44" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>232</v>
+      </c>
+      <c r="B45" t="s">
+        <v>233</v>
+      </c>
+      <c r="C45" t="s">
         <v>234</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45" t="s">
+        <v>50</v>
+      </c>
+      <c r="E45" t="s">
+        <v>51</v>
+      </c>
+      <c r="F45" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" t="s">
+        <v>13</v>
+      </c>
+      <c r="H45" t="s">
         <v>235</v>
       </c>
-      <c r="C45" t="s">
+      <c r="I45" t="s">
         <v>236</v>
-      </c>
-[...13 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>237</v>
+      </c>
+      <c r="B46" t="s">
+        <v>238</v>
+      </c>
+      <c r="C46" t="s">
         <v>239</v>
       </c>
-      <c r="B46" t="s">
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>203</v>
+      </c>
+      <c r="F46" t="s">
+        <v>12</v>
+      </c>
+      <c r="G46" t="s">
+        <v>13</v>
+      </c>
+      <c r="H46" t="s">
         <v>240</v>
       </c>
-      <c r="C46" t="s">
+      <c r="I46" t="s">
         <v>241</v>
-      </c>
-[...16 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>242</v>
+      </c>
+      <c r="B47" t="s">
+        <v>243</v>
+      </c>
+      <c r="C47" t="s">
+        <v>244</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
         <v>245</v>
       </c>
-      <c r="B47" t="s">
+      <c r="F47" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" t="s">
+        <v>77</v>
+      </c>
+      <c r="H47" t="s">
         <v>246</v>
       </c>
-      <c r="C47" t="s">
+      <c r="I47" t="s">
         <v>247</v>
-      </c>
-[...16 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>248</v>
+      </c>
+      <c r="B48" t="s">
+        <v>249</v>
+      </c>
+      <c r="C48" t="s">
         <v>250</v>
       </c>
-      <c r="B48" t="s">
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" t="s">
+        <v>13</v>
+      </c>
+      <c r="H48" t="s">
         <v>251</v>
       </c>
-      <c r="C48" t="s">
+      <c r="I48" t="s">
         <v>252</v>
-      </c>
-[...16 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>253</v>
+      </c>
+      <c r="B49" t="s">
+        <v>254</v>
+      </c>
+      <c r="C49" t="s">
+        <v>255</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
         <v>256</v>
       </c>
-      <c r="B49" t="s">
+      <c r="F49" t="s">
+        <v>12</v>
+      </c>
+      <c r="G49" t="s">
+        <v>13</v>
+      </c>
+      <c r="H49" t="s">
         <v>257</v>
       </c>
-      <c r="C49" t="s">
+      <c r="I49" t="s">
         <v>258</v>
-      </c>
-[...16 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>259</v>
+      </c>
+      <c r="B50" t="s">
+        <v>260</v>
+      </c>
+      <c r="C50" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>263</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="G50" t="s">
         <v>13</v>
       </c>
       <c r="H50" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="I50" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>264</v>
+      </c>
+      <c r="B51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C51" t="s">
         <v>266</v>
       </c>
-      <c r="B51" t="s">
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>72</v>
+      </c>
+      <c r="F51" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" t="s">
+        <v>13</v>
+      </c>
+      <c r="H51" t="s">
         <v>267</v>
       </c>
-      <c r="C51" t="s">
+      <c r="I51" t="s">
         <v>268</v>
-      </c>
-[...16 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>269</v>
+      </c>
+      <c r="B52" t="s">
+        <v>270</v>
+      </c>
+      <c r="C52" t="s">
         <v>271</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>19</v>
+      </c>
+      <c r="F52" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" t="s">
+        <v>13</v>
+      </c>
+      <c r="H52" t="s">
         <v>272</v>
       </c>
-      <c r="C52" t="s">
+      <c r="I52" t="s">
         <v>273</v>
-      </c>
-[...16 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>274</v>
+      </c>
+      <c r="B53" t="s">
+        <v>275</v>
+      </c>
+      <c r="C53" t="s">
+        <v>276</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
         <v>277</v>
       </c>
-      <c r="B53" t="s">
+      <c r="F53" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" t="s">
+        <v>13</v>
+      </c>
+      <c r="H53" t="s">
+        <v>107</v>
+      </c>
+      <c r="I53" t="s">
         <v>278</v>
-      </c>
-[...19 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>279</v>
+      </c>
+      <c r="B54" t="s">
+        <v>280</v>
+      </c>
+      <c r="C54" t="s">
+        <v>281</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" t="s">
+        <v>12</v>
+      </c>
+      <c r="G54" t="s">
+        <v>77</v>
+      </c>
+      <c r="H54" t="s">
         <v>282</v>
       </c>
-      <c r="B54" t="s">
+      <c r="I54" t="s">
         <v>283</v>
-      </c>
-[...16 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>284</v>
+      </c>
+      <c r="B55" t="s">
+        <v>285</v>
+      </c>
+      <c r="C55" t="s">
+        <v>286</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>19</v>
+      </c>
+      <c r="F55" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" t="s">
+        <v>13</v>
+      </c>
+      <c r="H55" t="s">
         <v>287</v>
       </c>
-      <c r="B55" t="s">
+      <c r="I55" t="s">
         <v>288</v>
-      </c>
-[...19 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>289</v>
+      </c>
+      <c r="B56" t="s">
+        <v>290</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
         <v>291</v>
       </c>
-      <c r="B56" t="s">
+      <c r="F56" t="s">
+        <v>146</v>
+      </c>
+      <c r="G56" t="s">
+        <v>13</v>
+      </c>
+      <c r="H56" t="s">
+        <v>204</v>
+      </c>
+      <c r="I56" t="s">
         <v>292</v>
-      </c>
-[...19 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>293</v>
+      </c>
+      <c r="B57" t="s">
+        <v>294</v>
+      </c>
+      <c r="C57" t="s">
+        <v>295</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>25</v>
+      </c>
+      <c r="F57" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" t="s">
+        <v>13</v>
+      </c>
+      <c r="H57" t="s">
         <v>296</v>
       </c>
-      <c r="B57" t="s">
+      <c r="I57" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>298</v>
+      </c>
+      <c r="B58" t="s">
+        <v>299</v>
+      </c>
+      <c r="C58" t="s">
         <v>300</v>
       </c>
-      <c r="B58" t="s">
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" t="s">
+        <v>13</v>
+      </c>
+      <c r="H58" t="s">
         <v>301</v>
       </c>
-      <c r="C58" t="s">
+      <c r="I58" t="s">
         <v>302</v>
-      </c>
-[...16 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>303</v>
+      </c>
+      <c r="B59" t="s">
+        <v>304</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" t="s">
+        <v>12</v>
+      </c>
+      <c r="G59" t="s">
+        <v>13</v>
+      </c>
+      <c r="H59" t="s">
         <v>305</v>
       </c>
-      <c r="B59" t="s">
+      <c r="I59" t="s">
         <v>306</v>
-      </c>
-[...16 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>307</v>
+      </c>
+      <c r="B60" t="s">
+        <v>308</v>
+      </c>
+      <c r="C60" t="s">
+        <v>309</v>
+      </c>
+      <c r="D60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E60" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H60" t="s">
         <v>310</v>
       </c>
-      <c r="B60" t="s">
+      <c r="I60" t="s">
         <v>311</v>
-      </c>
-[...19 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>312</v>
+      </c>
+      <c r="B61" t="s">
+        <v>313</v>
+      </c>
+      <c r="C61" t="s">
+        <v>314</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>19</v>
+      </c>
+      <c r="F61" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" t="s">
+        <v>13</v>
+      </c>
+      <c r="H61" t="s">
         <v>315</v>
       </c>
-      <c r="B61" t="s">
+      <c r="I61" t="s">
         <v>316</v>
-      </c>
-[...16 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>317</v>
+      </c>
+      <c r="B62" t="s">
+        <v>318</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" t="s">
+        <v>13</v>
+      </c>
+      <c r="H62" t="s">
+        <v>107</v>
+      </c>
+      <c r="I62" t="s">
         <v>319</v>
-      </c>
-[...16 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>320</v>
+      </c>
+      <c r="B63" t="s">
+        <v>321</v>
+      </c>
+      <c r="C63" t="s">
         <v>322</v>
       </c>
-      <c r="B63" t="s">
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
         <v>323</v>
       </c>
-      <c r="C63" t="s">
+      <c r="F63" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" t="s">
+        <v>13</v>
+      </c>
+      <c r="H63" t="s">
         <v>324</v>
       </c>
-      <c r="D63" t="s">
-[...11 lines deleted...]
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>326</v>
+      </c>
+      <c r="B64" t="s">
         <v>327</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>328</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="F64" t="s">
         <v>12</v>
       </c>
       <c r="G64" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="H64" t="s">
         <v>329</v>
       </c>
       <c r="I64" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>331</v>
       </c>
       <c r="B65" t="s">
         <v>332</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>25</v>
+      </c>
+      <c r="F65" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" t="s">
+        <v>13</v>
+      </c>
+      <c r="H65" t="s">
         <v>333</v>
       </c>
-      <c r="D65" t="s">
-[...11 lines deleted...]
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>335</v>
+      </c>
+      <c r="B66" t="s">
         <v>336</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>337</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>167</v>
+      </c>
+      <c r="F66" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" t="s">
+        <v>13</v>
+      </c>
+      <c r="H66" t="s">
         <v>338</v>
       </c>
-      <c r="D66" t="s">
-[...11 lines deleted...]
-      <c r="H66" t="s">
+      <c r="I66" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>340</v>
+      </c>
+      <c r="B67" t="s">
         <v>341</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>342</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>61</v>
+      </c>
+      <c r="F67" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" t="s">
+        <v>13</v>
+      </c>
+      <c r="H67" t="s">
         <v>343</v>
       </c>
-      <c r="D67" t="s">
-[...8 lines deleted...]
-      <c r="H67" t="s">
+      <c r="I67" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>345</v>
+      </c>
+      <c r="B68" t="s">
         <v>346</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" t="s">
+        <v>77</v>
+      </c>
+      <c r="H68" t="s">
+        <v>183</v>
+      </c>
+      <c r="I68" t="s">
         <v>347</v>
-      </c>
-[...16 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>348</v>
+      </c>
+      <c r="B69" t="s">
+        <v>349</v>
+      </c>
+      <c r="C69" t="s">
+        <v>350</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>134</v>
+      </c>
+      <c r="F69" t="s">
+        <v>12</v>
+      </c>
+      <c r="G69" t="s">
+        <v>13</v>
+      </c>
+      <c r="H69" t="s">
         <v>351</v>
       </c>
-      <c r="B69" t="s">
+      <c r="I69" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>353</v>
+      </c>
+      <c r="B70" t="s">
         <v>354</v>
       </c>
-      <c r="B70" t="s">
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
         <v>355</v>
       </c>
-      <c r="C70" t="s">
+      <c r="F70" t="s">
+        <v>146</v>
+      </c>
+      <c r="G70" t="s">
+        <v>13</v>
+      </c>
+      <c r="H70" t="s">
+        <v>204</v>
+      </c>
+      <c r="I70" t="s">
         <v>356</v>
-      </c>
-[...16 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
+        <v>357</v>
+      </c>
+      <c r="B71" t="s">
+        <v>358</v>
+      </c>
+      <c r="C71" t="s">
         <v>359</v>
       </c>
-      <c r="B71" t="s">
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>40</v>
+      </c>
+      <c r="F71" t="s">
+        <v>12</v>
+      </c>
+      <c r="G71" t="s">
+        <v>13</v>
+      </c>
+      <c r="H71" t="s">
         <v>360</v>
       </c>
-      <c r="C71" t="s">
+      <c r="I71" t="s">
         <v>361</v>
-      </c>
-[...13 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
+        <v>362</v>
+      </c>
+      <c r="B72" t="s">
+        <v>363</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>40</v>
+      </c>
+      <c r="F72" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" t="s">
+        <v>13</v>
+      </c>
+      <c r="H72" t="s">
         <v>364</v>
       </c>
-      <c r="B72" t="s">
+      <c r="I72" t="s">
         <v>365</v>
-      </c>
-[...13 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>366</v>
+      </c>
+      <c r="B73" t="s">
         <v>367</v>
       </c>
-      <c r="B73" t="s">
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73" t="s">
+        <v>12</v>
+      </c>
+      <c r="G73" t="s">
+        <v>13</v>
+      </c>
+      <c r="H73" t="s">
+        <v>305</v>
+      </c>
+      <c r="I73" t="s">
         <v>368</v>
-      </c>
-[...71 lines deleted...]
-        <v>379</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">