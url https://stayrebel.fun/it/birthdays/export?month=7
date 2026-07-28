--- v3 (2026-03-19)
+++ v4 (2026-07-28)
@@ -12,1537 +12,1290 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="461">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
   <si>
     <t>Cognome e nome</t>
   </si>
   <si>
     <t>Compleanno</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Genere</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L'ONG "Viasna"</t>
   </si>
   <si>
     <t>Frase</t>
   </si>
   <si>
     <t>Data di inserimento sul sito</t>
-  </si>
-[...19 lines deleted...]
-    <t>2026-02-16 13:34:53</t>
   </si>
   <si>
     <t>Pavel Sergeevich Rezanovich</t>
   </si>
   <si>
     <t>1 luglio 1993</t>
   </si>
   <si>
     <t>Pavel, figlio di un prete ortodosso e impiegato del dipartimento di esecuzione forzata del distretto Leninsky della città di Brest, è stato arrestato il 1 dicembre 2020 insieme ai suoi genitori nell'ambito del criminale “caso Autukhovich”. Le autorità hanno definito Mikalai Autukhovich “l’organizzatore e leader di un gruppo terroristico”. Pavel è stato condannato per “partecipazione a un’organizzazione criminale”, “atto di terrorismo”, “tentato sequestro di potere” e “azioni illegali riguardanti le armi da fuoco”.
 Nell'ottobre 2023 è stato trasferito in regime carcerario.</t>
   </si>
   <si>
+    <t>Uomo</t>
+  </si>
+  <si>
     <t>Prison No. 1. 230023, Hrodna, vulica Kirava 1</t>
   </si>
   <si>
+    <t>In custodia</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale 17.10.2022: 19 anni di reclusione in una colonia del regime rigoroso, 800 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 30.10.2023: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-02-27 00:43:54</t>
   </si>
   <si>
-    <t>Alexey Borisovich Ivanisov</t>
+    <t>Daniel Yurievich Garasim</t>
+  </si>
+  <si>
+    <t>1 luglio 2005</t>
+  </si>
+  <si>
+    <t>Secondo gli autori del film filogovernativo, Daniil Garasim, nato nel 2005, nel dicembre 2023, su indicazione del “curatore ucraino”, con il quale è stato stabilito un contatto in una chat estremista di Telegram, ha filmato la posizione della brigata missilistica di le Forze Armate della Bielorussia nella città di Osipovichi, nella regione di Mogilev. Ma è interessante notare che le forze di sicurezza hanno effettuato riprese operative fin dal primo compito, sorge la domanda da chi provenisse il compito;</t>
+  </si>
+  <si>
+    <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.09.2024: 10 anni di reclusione in una colonia del regime potenziato, 300 unità di base di multa. Appello 03.12.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-04-30 00:32:30</t>
+  </si>
+  <si>
+    <t>Aliaksei Barysavich Ivanisau</t>
   </si>
   <si>
     <t>1 luglio 1968</t>
   </si>
   <si>
     <t>Alexey, ex militare, specialista in comunicazioni e direttore di un'azienda che installa e ripara porte da garage e barriere elettriche, è stato arrestato nel settembre 2021 nell'ambito di un procedimento penale relativo all'iniziativa "Busly Lyatsyats". Alcune delle accuse riguardavano danni all'auto di un giudice distrettuale di Borisov. Di conseguenza, è stato condannato a una lunga pena detentiva e a una multa.
 Alexey ha tre figli, uno dei quali è minorenne.</t>
   </si>
   <si>
     <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
   </si>
   <si>
     <t>Sentenza del tribunale 28.09.2022: 14 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 28.02.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-11-15 15:51:15</t>
   </si>
   <si>
-    <t>Daniel Yurievich Garasim</t>
-[...11 lines deleted...]
-    <t>2024-04-30 00:32:30</t>
+    <t>Arthur Igorevich Golubev</t>
+  </si>
+  <si>
+    <t>3 luglio 1990</t>
+  </si>
+  <si>
+    <t>Il 16 gennaio 2024 si è tenuta l'udienza d'appello e la sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>anni sconosciuti di reclusione in una colonia in condizioni di regime generale</t>
+  </si>
+  <si>
+    <t>2023-10-31 14:49:43</t>
   </si>
   <si>
     <t>Vitaly Alexandrovich Vasilevich</t>
   </si>
   <si>
     <t>3 luglio 1993</t>
   </si>
   <si>
     <t>Vitaly è stato arrestato e condannato per aver fermato un treno merci, aver messo strisce rosse sui pannelli luminosi pubblicitari, aver forato i pneumatici di un agente di polizia, aver dato fuoco al chiosco Tabakerka e maneggiato oggetti contenenti sostanze infiammabili. Ha spiegato le sue azioni come una protesta contro la situazione nel paese dopo le elezioni presidenziali del 9 agosto 2020, in particolare contro le detenzioni infondate e la tortura di persone da parte delle forze di sicurezza.</t>
   </si>
   <si>
     <t>IK n. 1, 211445, Novopolotsk, st. tecnico, 8</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.06.2021: 7 anni 6 mesi di reclusione in una colonia del regime potenziato. Appello 26.08.2021: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-27 01:27:10</t>
   </si>
   <si>
-    <t>Arthur Igorevich Golubev</t>
-[...13 lines deleted...]
-  <si>
     <t>Sergey Anatolyievich Rezanovich</t>
   </si>
   <si>
     <t>4 luglio 1968</t>
   </si>
   <si>
     <t>Un prete ortodosso, rettore della chiesa di San Michele Arcangelo nella cittadina agricola di Stepanka, distretto di Zhabinka, regione di Brest, è stato arrestato il 1° dicembre 2020 insieme alla moglie e al figlio nell'ambito del caso criminale “Autukhovich. " Le autorità hanno definito Mikalai Autukhovich “l’organizzatore e leader di un gruppo terroristico”. Sergei è stato condannato per “partecipazione a un’organizzazione criminale”, “atto di terrorismo” e “tentativo di prendere il potere”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.10.2022: 16 anni di reclusione in una colonia del regime potenziato, 600 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-27 00:42:21</t>
   </si>
   <si>
-    <t>Eugene Aleksandrovich Malyugin</t>
-[...34 lines deleted...]
-    <t>2025-12-08 16:53:51</t>
+    <t>Natallia Anatolyeuna Ulasava</t>
+  </si>
+  <si>
+    <t>4 luglio 1959</t>
+  </si>
+  <si>
+    <t>Prima del suo arresto, Natalia conduceva una vita attiva e curiosa: viaggiava, faceva lunghe passeggiate, visitava gallerie d'arte e ammirava luoghi incantevoli. È noto inoltre che di recente aveva lavorato come guardia giurata.
+È stata arrestata nel 2025 nell'ambito di un procedimento penale avviato ai sensi dell'articolo "favoreggiamento di attività estremiste".
+Nel 2026 è stata riconosciuta colpevole e condannata alla reclusione in una colonia penale; la durata esatta della pena detentiva è sconosciuta.</t>
+  </si>
+  <si>
+    <t>Donna</t>
+  </si>
+  <si>
+    <t>Penal colony No. 4. 246035, Homieĺ, vulica Antoshkina 3</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2026-04-26 13:17:55</t>
   </si>
   <si>
     <t>Dmitry Igorevich Khomenkov</t>
   </si>
   <si>
     <t>5 luglio 1989</t>
   </si>
   <si>
     <t>Residente a Gomel, 39 anni. Lui è un programmatore. L'ultimo lavoro di Khamenkov su Linkedin è elencato come Expert Software Development. Non voleva trasferirsi nel 2022.
 Secondo il filmato dell'ONT , Khamenkov è accusato di "finanziamento di attività estremiste". Ha effettuato trasferimenti in criptovaluta. Si dice che sia stato arrestato alla fine del 2024 e che, mentre era dietro le sbarre, sua nonna sia morta.</t>
   </si>
   <si>
-    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-04-03 17:39:10</t>
   </si>
   <si>
-    <t>Pavel Vladimirovich Kharitonov</t>
-[...31 lines deleted...]
-  <si>
     <t>Ivan Yurievich Yasnikov</t>
   </si>
   <si>
     <t>6 luglio 1989</t>
   </si>
   <si>
     <t>È stato riferito che l'uomo è stato arrestato per gli eventi dell'agosto 2020, tuttavia, le forze di sicurezza hanno trovato fotografie di equipaggiamento militare sul suo telefono, che ha caricato il 23 febbraio sul canale Telegram Kalinkovichi for Life.</t>
   </si>
   <si>
     <t>sconosciuto</t>
   </si>
   <si>
     <t>2022-04-05 00:52:53</t>
+  </si>
+  <si>
+    <t>Alexander Vladimirovich Korolev</t>
+  </si>
+  <si>
+    <t>7 luglio 1963</t>
+  </si>
+  <si>
+    <t>Il 30 maggio 2023 si è tenuta l'udienza di appello ed è entrata in vigore la sentenza.</t>
+  </si>
+  <si>
+    <t>1,5 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2023-02-27 23:21:22</t>
+  </si>
+  <si>
+    <t>Andrey Vladimirovich Lubetski</t>
+  </si>
+  <si>
+    <t>7 luglio 1975</t>
+  </si>
+  <si>
+    <t>Andrei, chirurgo maxillo-facciale presso un ospedale pediatrico, è stato arrestato nel maggio 2021 dopo una perquisizione nell'ambito di un procedimento penale avviato ai sensi dell'articolo per "insulto al presidente". La moglie e i figli furono costretti a lasciare il Paese. Andrei è stato successivamente accusato di "partecipazione ad azioni di gruppo che violano gravemente l'ordine pubblico" e di "partecipazione a rivolte di massa".
+Nell'aprile 2022, Andrei è stato condannato per quattro capi d'imputazione penali per aver partecipato alle proteste avvenute a Minsk nel 2020 e per pubblicazioni sui social network classificate come insulti e incitamento all'odio.
+Nel giugno 2024 la sua pena è stata aumentata ed è stato trasferito in carcere fino al termine della pena.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 9. 213410, Horki, vulica Dabraliubava 16</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 18.04.2022: 5 anni di reclusione in una colonia del regime generale. Appello 21.06.2022: il verdetto è stato confermato. Tribunale per il cambio di regime 26.06.2024: regime carcerario fino alla fine della pena. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime rigoroso.</t>
+  </si>
+  <si>
+    <t>2021-05-15 15:10:59</t>
   </si>
   <si>
     <t>Ivan Aleksandrovich Yanchuk</t>
   </si>
   <si>
     <t>7 luglio 1996</t>
   </si>
   <si>
     <t xml:space="preserve">Ivan prima ha ricoperto la posizione di investigatore a Malorita, poi è stato trasferito come investigatore al Dipartimento degli affari interni del distretto di Kobryn. Aveva il grado di tenente.
 Secondo le informazioni del video GUBOPiK, si è dimesso dalle forze dell'ordine e ha iniziato a estrarre criptovalute. Secondo gli agenti della sicurezza, Ivan ha trasmesso informazioni sui suoi colleghi a vari canali di telegrammi.
 Il 28 novembre 2023 si è tenuta l'udienza d'appello e la sentenza è entrata in vigore.
 </t>
   </si>
   <si>
+    <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
+  </si>
+  <si>
     <t>7 anni di reclusione in una colonia di massima sicurezza.</t>
   </si>
   <si>
     <t>2022-09-26 17:57:51</t>
   </si>
   <si>
-    <t>Alexander Vladimirovich Korolev</t>
-[...54 lines deleted...]
-    <t>Oleg Anatolevich Konovalov (Shutov)</t>
+    <t>Miraslavas Trotskis</t>
+  </si>
+  <si>
+    <t>7 luglio 1990</t>
+  </si>
+  <si>
+    <t>Cittadino lituano, si era recato in Bielorussia per far visita a dei parenti nell'autunno del 2024 ed è stato arrestato.
+Si stanno chiarendo gli articoli esatti in base ai quali sono state formulate le accuse.
+Miroslavas è stato condannato a una lunga pena detentiva nella primavera del 2026.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 11.03.2026: 15 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-03-31 16:01:06</t>
+  </si>
+  <si>
+    <t>Dzmitry Aliaksandravich Levy</t>
+  </si>
+  <si>
+    <t>8 luglio 1987</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 48. 213765, Asipovičy, vulica Sumchanki 38</t>
+  </si>
+  <si>
+    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 21.01.2026: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-05-01 13:56:02</t>
+  </si>
+  <si>
+    <t>Aleh Anatolyevich Kanavalau (Shutau))</t>
   </si>
   <si>
     <t>8 luglio 1995</t>
   </si>
   <si>
     <t>Oleg, il proprietario del canale YouTube "Terza Regione Bielorussia", è stato arrestato nel gennaio 2022, al suo ritorno in Bielorussia per le vacanze di Capodanno.
 Oleg è stato accusato di aver de-anonimizzato funzionari della sicurezza e, mentre era all'estero, di aver continuato a "pubblicare informazioni anti-statali sui social media e a promuovere la resistenza contro i funzionari governativi". Sul suo canale, ha pubblicato video di proteste di solidarietà con la Bielorussia a Kiev, dove viveva dal 2020. È stato anche accusato di aver rilasciato "commenti cinici" sul defunto agente del KGB Dmitry Fedosyuk.
 Nel settembre 2022 è stato condannato ai sensi di diversi articoli del Codice penale, tra cui "incitamento all'odio o alla discordia razziale, nazionale, religiosa o di altro tipo". Il tribunale lo ha condannato alla reclusione in una colonia penale di massima sicurezza e gli ha imposto un ingente risarcimento.
 Nel luglio 2023, Oleg fu nuovamente condannato per "disobbedienza dolosa alle richieste dell'amministrazione penitenziaria", un'accusa spesso applicata ai prigionieri politici che si rifiutano di collaborare con l'amministrazione penitenziaria. Nel settembre dello stesso anno, fu reso noto il suo trasferimento in regime carcerario.
 È stato rivelato che Oleg avrebbe dovuto affrontare un'altra udienza in tribunale nella prima metà dell'estate del 2025 con la stessa accusa di "insubordinazione". L'udienza di appello era prevista per metà luglio.</t>
   </si>
   <si>
     <t>Penal colony No. 14. 222125, Minsk region, Barysaŭ district, s.n.p. Navasady, vulica Miru 1a</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.09.2022: 5 anni di reclusione in una colonia del regime potenziato, 5000 rubli di risarcimento, 100 unità di base di multa. Sentenza del tribunale 18.07.2023: 1 anno di reclusione in una colonia del regime potenziato. Appello 26.09.2023: il verdetto è stato confermato. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2022-01-27 19:36:09</t>
   </si>
   <si>
-    <t>Evgeny Aleksandrovich Rubashko</t>
-[...17 lines deleted...]
-    <t>Boris Mikhailovich Vitko</t>
+    <t>Valiantsin Anatolyevich Biarezin</t>
+  </si>
+  <si>
+    <t>8 luglio 1973</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 43. 212003, Mahilioŭ, vulica Čaliuskincaŭ 76a</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 13.01.2026: 5 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-05-01 13:29:27</t>
+  </si>
+  <si>
+    <t>Barys Mikhajlavich Vitko</t>
   </si>
   <si>
     <t>9 luglio 1954</t>
   </si>
   <si>
     <t>Boris Vitko, 68 anni, è stato accusato di aver scritto un commento offensivo nei confronti del giudice Nikolai Kmita il 30 settembre 2021 sul canale Telegram Lyakhovichi 97.
 Sentenza della Corte 20/01/2023: 2 anni di restrizione della libertà senza direzione.
 Alla fine di maggio 2023 si è saputo che Boris era stato nuovamente arrestato. Lo riferisce il canale telegram filogovernativo. Gli agenti di polizia antisommossa con giubbotti antiproiettile e fucili da caccia hanno arrestato un uomo sul territorio di una casa privata. Nel video pubblicato, Boris afferma di essere stato arrestato con l'accusa di aver insultato Lukashenko (articolo 368 del codice penale). È stata effettuata una perquisizione nel luogo di residenza nel villaggio di Medvedichi, distretto di Lyakhovichi.
 Successivamente, gli attivisti per i diritti umani hanno appreso che per qualche tempo Boris Vitko è stato trattenuto nel centro di detenzione temporanea di Lyakhovichi, quindi trasferito nel centro di detenzione preventiva di Baranovichi. Ora si trova nel centro di custodia cautelare n. 7 di Brest in attesa del processo. Nel novembre 2023 Boris è stato aggiunto all'elenco dei terroristi. Il processo è iniziato all'inizio di gennaio 2024. Al primo processo, Boris Vitko è stato accusato di aver scritto un commento offensivo nei confronti del giudice Nikolai Kmita il 30 settembre 2021 sul canale telegram "Lyakhovichi 97". Sulla base della totalità delle sentenze, con l'aggiunta parziale della parte non scontata della pena, l'imputato finale Boris Vitko è stato condannato a una pena detentiva di sette anni e tre mesi, da scontare in una colonia correttiva in regime di massima sicurezza, con una multa allo Stato di 300 unità base per un importo di 12.000 rubli.
 Boris ha problemi cardiaci e deve assumere costantemente farmaci.</t>
   </si>
   <si>
-    <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 20.01.2022: 2 anni di restrizione della libertà senza trasferimento in un istituto penitenziario aperto. Sentenza del tribunale 20.05.2024: 7 anni 3 mesi di reclusione in una colonia del regime potenziato, 300 unità di base di multa. Appello 06.08.2024: sconosciuto. Appello 02.09.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2022-01-22 17:16:52</t>
   </si>
   <si>
-    <t>Sergey Grigorievich Juncic</t>
-[...34 lines deleted...]
-    <t>Andrey Alexeyevich Burak</t>
+    <t>Evgeny Aleksandrovich Rubashko</t>
+  </si>
+  <si>
+    <t>9 luglio 1989</t>
+  </si>
+  <si>
+    <t>Evgeny è un attivista anarchico. È stato arrestato il 29 luglio 2021 a Minsk. Il suo appartamento è stato perquisito e lui è stato picchiato durante l'arresto. Per accedere al suo telefono e al suo computer, gli hanno messo un sacchetto sulla testa.
+Durante il suo trasferimento al centro di detenzione preventiva, tutti i suoi libri sono stati confiscati e lui è stato inserito in un registro preventivo come persona incline all'estremismo, il che comporta una nota nel suo fascicolo personale, un trattamento speciale e un lavoro aggiuntivo con uno psicologo.
+Evgeny è stato inizialmente accusato di "aver organizzato e preparato azioni che violano gravemente l'ordine pubblico, o di avervi partecipato attivamente". Nel gennaio 2022, lui e altri imputati nel procedimento penale sono stati inoltre accusati di aver partecipato a un gruppo estremista per essersi iscritti al canale Telegram "Pramen". Al momento del suo arresto, il canale non era ancora stato aggiunto all'elenco dei gruppi estremisti; ciò è avvenuto solo nel novembre 2021.
+Nell'aprile 2022, Yevgeny è stato dichiarato colpevole e condannato alla reclusione in una colonia penale. Nell'aprile 2023, il suo regime di detenzione è stato inasprito ed è stato trasferito in un regime carcerario. Nell'ottobre 2025, il tribunale ha aggiunto un altro anno alla sua pena detentiva per "disobbedienza dolosa alle richieste dell'amministrazione".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 22.04.2022: 5 anni di reclusione in una colonia del regime generale. Tribunale per il cambio di regime 19.04.2023: 3 anni di regime carcerario. Sentenza del tribunale 09.10.2025: 1 anno di reclusione in una colonia del regime rigoroso.</t>
+  </si>
+  <si>
+    <t>2021-08-07 04:16:27</t>
+  </si>
+  <si>
+    <t>Andrei Aliakseyevich Burak</t>
   </si>
   <si>
     <t>10 luglio 1972</t>
   </si>
   <si>
     <t>Camionista. L'uomo è stato inizialmente accusato di teppismo (parte 3 dell'articolo 339 del codice penale) e di creazione di un gruppo estremista o partecipazione ad esso (parte 3 dell'articolo 361-1 del codice penale).
 Il tribunale della città di Minsk ha completato l'esame del procedimento penale il 29 febbraio 2024. Burako è stato giudicato colpevole e condannato alla reclusione per un periodo di cinque anni ai sensi della parte 3 dell'art. 361-1 CC. L'accusa di teppismo è stata ritirata.
 Secondo l'indagine , la sera dell'11 maggio 2023, sull'autostrada M-5 Minsk-Gomel vicino al villaggio di Yasen, vicino a Bobruisk, “il conducente di un veicolo DAF, passando davanti a un convoglio di trasporto militare fermo, ha fatto esplodere un dispositivo non identificato, costituito autonomamente da prodotti pirotecnici, lanciandolo verso il personale militare e attrezzature militari e poi tentando di nascondersi.
 Tuttavia, durante l'inseguimento, la sua macchina è stata bloccata dai militari e lui stesso è stato arrestato."
 È stato accertato che nell'abitacolo dell'auto erano affissi simboli "estremisti" e sul cellulare erano presenti diversi abbonamenti a canali radicali riconosciuti come estremisti, compreso il Piano "Vittoria".
 Il 12 aprile 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
-    <t>Penal colony No. 8. 211388, Viciebskaja vobl., Orša, vul. Lienina, 195A</t>
-[...2 lines deleted...]
-    <t>5 anni di reclusione in una colonia alle condizioni del regime generale.</t>
+    <t>Sentenza del tribunale 29.02.2024: 5 anni di reclusione in una colonia del regime generale. Appello 12.04.2024: sconosciuto. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2024-02-12 19:18:25</t>
-  </si>
-[...31 lines deleted...]
-    <t>2023-11-06 21:02:37</t>
   </si>
   <si>
     <t>Evgeniy Sergeevich Glushkov</t>
   </si>
   <si>
     <t>11 luglio 1990</t>
   </si>
   <si>
     <t>Si è saputo della detenzione di un residente del villaggio di Zyabrovka, distretto di Gomel, Yevgeny Glushkov. Secondo alcuni resoconti dei media, nella notte tra il 10 e l'11 agosto si è verificato un incidente all'aeroporto di Zyabrovka, di cui i media hanno scritto molto, quindi sono iniziati i controlli locali.
 Hanno trovato una vecchia foto dell'aeroporto sul telefono di Evgeny, che ha preso da un drone. E hanno anche trovato contatti di vari ucraini. Questo è stato sufficiente per fermarlo. Il ragazzo prima della detenzione lavorava come veterinario in una delle cliniche di Homel, ha solo caratteristiche positive da parte dei datori di lavoro. Prima dell'inizio dell'aggressione russa contro l'Ucraina, Evgeny ha vissuto a lungo all'estero. Negli ultimi anni - in Cina, dove ha studiato musica e ha programmato di restare. Ma a causa dell'epidemia di coronavirus, è rimasto senza fonti di reddito ed è stato costretto a tornare in patria.</t>
   </si>
   <si>
     <t>9 anni di reclusione con servizio in una colonia correzionale sotto regime rafforzato.</t>
   </si>
   <si>
     <t>2022-11-14 15:40:33</t>
   </si>
   <si>
+    <t>Ivan Kachaila</t>
+  </si>
+  <si>
+    <t>11 luglio 1975</t>
+  </si>
+  <si>
+    <t>Ivan è stato condannato nel 2025 a una pena ristretta in un istituto penitenziario aperto per "favoreggiamento di attività estremiste". È probabile che la sua condanna sia legata al procedimento penale contro il canale di monitoraggio bielorusso Gayun.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 29. 230415, Vaŭkavysk, vulica Rakasouskaha 118</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.11.2025: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello 23.01.2026: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2025-09-30 20:01:31</t>
+  </si>
+  <si>
     <t>Alexander Nikolaevich Yatsukevich</t>
   </si>
   <si>
     <t>11 luglio 1986</t>
   </si>
   <si>
     <t>Il 1 marzo 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.01.2024: 3 anni di reclusione in una colonia del regime generale. Appello 01.03.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-01-11 17:15:20</t>
   </si>
   <si>
     <t>Volha Vaitsiakhovich</t>
   </si>
   <si>
     <t>12 luglio 1974</t>
   </si>
   <si>
     <t>Olga è stata arrestata nell'agosto 2021 nell'ambito di un procedimento penale avviato ai sensi dell'articolo "atto di terrorismo" e condannata nel giugno 2023 ai sensi di diversi articoli penali.
 Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un "gruppo criminale organizzato" ha operato in Bielorussia, Turchia, Polonia, Ucraina e altri paesi, presumibilmente preparando crimini estremisti. Tra loro c'erano militari radicali, funzionari della sicurezza, atleti e uomini d'affari che cercavano di prendere il potere illegalmente. Questo caso è legato al tentato incendio doloso della casa del deputato Oleg Gaidukevich nel giugno 2021 e all'“organizzazione di rivolte di massa”.</t>
   </si>
   <si>
-    <t>Donna</t>
-[...4 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 21.06.2023: 11 anni di reclusione in una colonia del regime generale. Appello 04.10.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-09-17 00:48:36</t>
+  </si>
+  <si>
+    <t>Uladzimir Uladzimiravich Herasimau</t>
+  </si>
+  <si>
+    <t>12 luglio 1981</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
+  </si>
+  <si>
+    <t>2026-05-12 18:13:35</t>
   </si>
   <si>
     <t>Artur Ryhoravich Tarasau</t>
   </si>
   <si>
     <t>13 luglio 1987</t>
   </si>
   <si>
     <t>Artur è stato arrestato nel maggio 2025, presumibilmente in relazione a un procedimento penale relativo al progetto di monitoraggio OSINT "Belarusian Gayun".
 Nel luglio 2025 nacque la seconda figlia di Arthur.</t>
   </si>
   <si>
+    <t>Open correctional facility No. 39. 222002, Krupki district, Krupki-2</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
     <t>2025-05-11 15:43:26</t>
-  </si>
-[...10 lines deleted...]
-    <t>2022-11-17 18:32:49</t>
   </si>
   <si>
     <t>Vyacheslav Alexandrovich Berezovets</t>
   </si>
   <si>
     <t>13 luglio 1991</t>
   </si>
   <si>
     <t>La coppia (Vyacheslav Berezovets e Tatyana Danilyuk) è stata messa in custodia perché il 10 agosto 2020 hanno preso parte alle proteste a Kobryn, la donna “ha mostrato gesti indecenti alla polizia” e suo marito “ha abbassato i pantaloni e ha mostrato i pantaloni nudi natiche."
 Allo stesso tempo, Vyacheslav è già stato condannato per l'episodio di "mostrare le natiche" alla polizia. Il processo si è svolto nel 2020, quando l'uomo è stato accusato di un illecito amministrativo per questo.
 La coppia ha ancora tre figli piccoli in libertà.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.03.2025: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2024-09-04 11:35:32</t>
+  </si>
+  <si>
+    <t>Paul Vasilevich Prokhorov</t>
+  </si>
+  <si>
+    <t>13 luglio 1996</t>
+  </si>
+  <si>
+    <t>È stato arrestato insieme a tutta la sua famiglia (madre, padre, sorella) con l'accusa di "tradimento". Apparentemente la sorella è stata successivamente rilasciata. Paolo ha 27 anni. È nato a Grabovka. Ha lavorato nel settore edile.
+I partecipanti a un processo chiuso hanno accordi di non divulgazione. È noto da una fonte non ufficiale che il procedimento penale riguarda la fotografia di vari oggetti sul territorio della Bielorussia e che le persone coinvolte nel caso sono state monitorate dai servizi speciali per qualche tempo prima del loro arresto.
+La famiglia Prokhorov ha vissuto a lungo nel villaggio di Grabovka, nella regione di Gomel. Al momento del loro arresto, vivevano nel villaggio di Uza, nella regione di Gomel, dove si erano trasferiti due anni fa.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 20.05.2024: 8 anni di reclusione in una colonia del regime generale. Appello 30.08.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2023-12-29 15:06:37</t>
+  </si>
+  <si>
+    <t>Viktoryia Valiantsinauna Patashkina</t>
+  </si>
+  <si>
+    <t>13 luglio 1992</t>
+  </si>
+  <si>
+    <t>Victoria si è laureata presso l'Università Statale Francisk Skaryna Gomel, dove ha studiato finanza e credito (settore bancario).
+In seguito, ha cambiato carriera e si è dedicata all'IT, dove ha iniziato a lavorare come ingegnere del software e specialista in automazione (JS, Java). Nel 2020, Victoria ha inizialmente lavorato presso la sede di Gomel di Godel Technologies Europe e, nel settembre dello stesso anno, è entrata a far parte di Innowise Group, una grande azienda internazionale di sviluppo software e consulenza IT.</t>
+  </si>
+  <si>
+    <t>IUOT-51, 220118, Minsk, st. Kabushkina, d.54a</t>
+  </si>
+  <si>
+    <t>2026-05-10 09:37:56</t>
+  </si>
+  <si>
+    <t>Lyudmila Yurievna Chekina</t>
+  </si>
+  <si>
+    <t>13 luglio 1973</t>
+  </si>
+  <si>
+    <t>Lyudmila è l'ex CEO di TUT.BY. Lavora presso TUT.BY dal 2008: prima come consulente legale, poi come direttrice. Nel 2017 è diventata responsabile di Tut By Media.
+Nel maggio 2021 è stata arrestata nell'ambito di un procedimento penale avviato per evasione fiscale.
+Nell'ottobre 2022, il KGB ha aggiunto Lyudmila alla lista di coloro “coinvolti in attività terroristiche”. Successivamente è stata accusata anche di "incitamento all'odio" e di "invito ad agire contro la sicurezza nazionale".
+Il processo si è svolto a porte chiuse ed è durato più di due mesi: in totale si sono svolte 37 sessioni. Nel marzo 2023, Lyudmila è stata condannata a una lunga pena detentiva e a una pesante multa.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 17.03.2023: 12 anni di reclusione in una colonia del regime generale, 1000 unità di base di multa. Appello 31.07.2023: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-05-24 13:42:27</t>
+  </si>
+  <si>
+    <t>Dmitry Sluk</t>
+  </si>
+  <si>
+    <t>13 luglio 1988</t>
+  </si>
+  <si>
+    <t>Residente a Bobruisk, 34 anni. Dopo 10 giorni nel centro di detenzione in via Akrestsin, è stato trasferito al centro di custodia cautelare n. 1.
+L'uomo è stato accusato di aver fatto donazioni a un'organizzazione riconosciuta come terroristica in Bielorussia. Rischia da 8 a 12 anni di carcere.
+Dmitry Sluk non ha presentato ricorso contro il verdetto ed è stato trasferito per scontare la pena in una delle colonie bielorusse.
+Il 24 giugno 2024, le condizioni di detenzione sono state inasprite, Dmitry è stato trasferito in regime carcerario.</t>
+  </si>
+  <si>
+    <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
+  </si>
+  <si>
+    <t>8,5 anni di carcere</t>
+  </si>
+  <si>
+    <t>2023-02-22 15:31:31</t>
   </si>
   <si>
     <t>Dmitry Sergeevich Neverkevich</t>
   </si>
   <si>
     <t>13 luglio 1982</t>
   </si>
   <si>
     <t>Dmitry, direttore di Europcar, partner di Uber a Minsk, è stato arrestato per la prima volta nel novembre 2020 ai sensi di un provvedimento amministrativo per aver partecipato alle proteste contro i risultati delle elezioni presidenziali. È stato arrestato per la seconda volta nell'agosto 2021 nell'ambito di un procedimento penale avviato ai sensi dell'articolo "atto di terrorismo".
 Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un gruppo criminale organizzato ha operato in Bielorussia, Turchia, Polonia, Ucraina e altri paesi con l'obiettivo di commettere crimini estremisti. Il gruppo comprendeva individui dalle idee radicali, tra cui ex e attuali militari, funzionari della sicurezza, atleti e uomini d'affari, che cercavano di prendere il potere illegalmente".
 Il caso riguarda le accuse di tentato incendio doloso dell'abitazione del parlamentare Oleg Gaidukevich nel giugno 2021 e di "organizzazione di rivolte di massa".
 Dmitry è stato condannato per diversi capi d'imputazione penali, gli è stata inflitta una lunga pena detentiva e una multa, ed è stato inoltre privato del diritto di ricoprire posizioni legate a compiti organizzativi e amministrativi per cinque anni.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.06.2023: 11 anni di reclusione in una colonia del regime potenziato, privazione del diritto di ricoprire determinate posizioni o di impegnarsi in determinate attività, 3000 unità di base di multa. Appello 04.10.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2023-01-23 17:13:44</t>
   </si>
   <si>
-    <t>Dmitry Sluk</t>
-[...49 lines deleted...]
-    <t>2021-05-24 13:42:27</t>
+    <t>Aliaksandr Eduardavich Masevich</t>
+  </si>
+  <si>
+    <t>13 luglio 1989</t>
+  </si>
+  <si>
+    <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 22.12.2022: 7 anni di reclusione in una colonia del regime potenziato. Appello 21.03.2023: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2022-11-17 18:32:49</t>
   </si>
   <si>
     <t>Paul Andreevich Sologub</t>
   </si>
   <si>
     <t>14 luglio 1989</t>
   </si>
   <si>
     <t>3 anni di reclusione in una colonia alle condizioni del regime generale</t>
   </si>
   <si>
     <t>2023-06-29 09:53:27</t>
-  </si>
-[...10 lines deleted...]
-    <t>2024-05-27 18:07:44</t>
   </si>
   <si>
     <t>Ruslan Teimurazovich Zubkov</t>
   </si>
   <si>
     <t>14 luglio 1998</t>
   </si>
   <si>
     <t>Ruslan Zubkov ha 26 anni. A giudicare dai social network, negli ultimi anni ha vissuto e lavorato in Polonia.
 Nel dicembre 2023, Zubkov è stato aggiunto all'elenco dei partecipanti al gruppo estremista "La Russia è malvagia". Questa è una piccola chat di Telegram per 135 persone, in cui al momento sono attive solo tre persone. Nel febbraio 2024, Ruslan è stato inserito nella lista dei ricercati in Bielorussia e Russia, il che significa che a quel tempo era ancora latitante.
 Non si sa nemmeno quando Ruslan sia stato arrestato. È stato processato per la prima volta nel giugno 2024 per "aver insultato Lukashenko" presso il tribunale distrettuale di Kamenets. La sentenza è sconosciuta.</t>
   </si>
   <si>
-    <t>Pre-trial detention center No. 7. 224030, Brest, vulica Savieckich pamiežnikaŭ 37</t>
-[...2 lines deleted...]
-    <t>Sentenza del tribunale 19.06.2024: sconosciuto. Sentenza del tribunale 17.02.2025: sconosciuto.</t>
+    <t xml:space="preserve"> Sentenza del tribunale 19.06.2024: sconosciuto. Sentenza del tribunale 17.02.2025: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2024-06-17 18:45:42</t>
   </si>
   <si>
-    <t>Pavel Yurievich Nedelin</t>
-[...23 lines deleted...]
-    <t>2024-11-02 16:18:30</t>
+    <t>Natalia Sergeevna Romanenko</t>
+  </si>
+  <si>
+    <t>14 luglio 1981</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 07.06.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-05-27 18:07:44</t>
   </si>
   <si>
     <t>Nikolay Gennadievich Gmyrak</t>
   </si>
   <si>
     <t>15 luglio 1979</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 08.10.2024: sconosciuto anni di reclusione in una colonia del regime potenziato. Appello 18.02.2025: sconosciuto.</t>
+    <t>Sentenza del tribunale 08.10.2024: 3 anni di reclusione in una colonia del regime potenziato. Appello 18.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-11-26 00:31:52</t>
   </si>
   <si>
-    <t>Konstantin Vladimirovich Glotov</t>
-[...8 lines deleted...]
-    <t>2024-08-02 15:13:52</t>
+    <t>Vitaly Viktorovich Chopik</t>
+  </si>
+  <si>
+    <t>17 luglio 1983</t>
+  </si>
+  <si>
+    <t>Secondo dati pervenuti in tempi diversi da fonti , è noto che l'uomo è stato perquisito il 1° dicembre 2021. E nel settembre 2022, Chopik è stato arrestato per la prima volta ai sensi dell'articolo 19.11 del Codice degli illeciti amministrativi, ma quando si è scoperto che l'uomo semplicemente non aveva un telefono dove potevano esserci dei "materiali estremisti", hanno redatto un rapporto ai sensi dell'articolo 24.23 del Codice degli illeciti amministrativi. Il pretesto per il protocollo era una bandiera in bianco e nero attaccata dall'interno alla finestra della casa - solo l'uomo stesso ha affermato che la bandiera è apparsa dopo essere stato arrestato e portato al centro di detenzione temporanea.L’ultima escalation tra Chopik e le forze di sicurezza è avvenuta all’inizio di marzo 2024: il residente di Brest è stato nuovamente arrestato. Dopo l’arresto, l’uomo è stato portato in ambulanza con segni di forti percosse e la carnagione di Chopik era gialla (il che potrebbe indicare danni al fegato dovuti alle percosse). Il 28 marzo 2024, il Ministero degli Affari Interni ha annunciato di aver collocato il residente di Brest in un centro di custodia cautelare. In base all’età e alla storia dell’uomo (“frequentava sistematicamente i tribunali penali”), possiamo concludere che stiamo parlando di Vitaly Chopik. È sospettato di “promuovere attività estremiste”.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 15.11.2024: 7 anni di reclusione in una colonia del regime potenziato, 1000 unità di base di multa. Appello 04.02.2025: sconosciuto. Tribunale per il cambio di regime 17.02.2026: sconosciuto anni di regime carcerario.</t>
+  </si>
+  <si>
+    <t>2024-03-28 21:57:44</t>
   </si>
   <si>
     <t>Kirill Viktorovich Gnezdilov</t>
-  </si>
-[...1 lines deleted...]
-    <t>17 luglio 1983</t>
   </si>
   <si>
     <t>Kirill presta servizio nella polizia dal 2007. Agente investigativo, ha lasciato le autorità nell'agosto 2020 e si è trasferito all'IT. Si sa che è stato arrestato il 19 febbraio 2023, proprio alla frontiera: ha vissuto in Polonia per sei mesi ed è venuto a Brest per visitare la moglie e il bambino piccolo.Del procedimento penale contro Kirill si sa poco: il processo si è svolto a porte chiuse. Si sa solo che il caso era collegato al “Libro nero della Bielorussia”.
 L'udienza in tribunale d'appello si terrà il 10 ottobre 2023.</t>
   </si>
   <si>
     <t>8 anni in una colonia di massima sicurezza...</t>
   </si>
   <si>
     <t>2023-07-14 11:30:32</t>
   </si>
   <si>
     <t>Alena Mikalayeuna Lazarchyk</t>
   </si>
   <si>
     <t>17 luglio 1974</t>
   </si>
   <si>
     <t>L'attivista della "Bielorussia europea" è stato arrestato il 30 dicembre 2021 nell'ambito di un procedimento penale per azioni di gruppo che violano gravemente l'ordine pubblico.
 Il 7 gennaio 2022 la donna è stata trasferita in un centro di custodia cautelare.
 Elena ha un figlio piccolo.
 Nel gennaio 2023, Elena è stata trasferita alla colonia femminile n. 4 di Gomel. Per molto tempo, un avvocato non è riuscito ad avere accesso al prigioniero politico; venne messa in una cella di punizione.
 Nell'ottobre 2023 si è saputo che il trasferimento di Elena effettuato ad agosto non era stato accettato. Ciò indica molto probabilmente che le sono state tolte le trasmissioni. L'ultima lettera di Elena è arrivata all'inizio di settembre e da allora non ne abbiamo più avute. Da quando Lazarchik è stata trasferita nella colonia, non ha mai ricevuto il permesso dall’amministrazione dell’istituto di incontrare un avvocato. Non si sa cosa stia succedendo adesso a Elena né in quali condizioni si trovi. Elena ha problemi ai denti nella colonia e ha perso peso.
 A metà novembre 2023, gli attivisti per i diritti umani hanno appreso che Elena era stata nuovamente posta in isolamento.
 Secondo la testimonianza dell'ex prigioniera politica, Elena ha trascorso più di 90 giorni in una cella di punizione e più di 60 giorni in un PKT .
 Nella primavera del 2025, Elena è stata condannata ai sensi della Parte 2 dell'Articolo 411 del Codice penale (disobbedienza dolosa alle richieste legali dell'amministrazione della colonia) e condannata a un altro anno e mezzo di carcere, oltre agli otto anni di reclusione. Non si sa quando sia stato emesso il verdetto. È noto che al processo Elena ha rifiutato i servizi di un avvocato.</t>
   </si>
   <si>
     <t>Penal colony No. 24. 247526, vulica Vytvorčaja, 44, Zarečča, Rečyca district, Homieĺ region</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.09.2022: 8 anni di reclusione in una colonia del regime generale. Appello 02.12.2022: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2022-01-11 16:06:03</t>
   </si>
   <si>
-    <t>Vitaly Viktorovich Chopik</t>
-[...10 lines deleted...]
-  <si>
     <t>Ivan Frantsevich Verbitsky</t>
   </si>
   <si>
     <t>17 luglio 1965</t>
   </si>
   <si>
-    <t>Ivan, che ha due studi superiori, in precedenza ha lavorato come artista-designer, per poi diventare animatore, regista e montatore video. È anche artista e scrittore di racconti. Il 21 ottobre 2020 è stato arrestato e condannato secondo l'accusa per aver pubblicato sul canale Telegram appelli volti a destabilizzare l'ordine pubblico, compreso l'incendio doloso degli edifici del KGB e dell'ufficio del procuratore distrettuale di Oshmyany.
-[...6 lines deleted...]
-    <t>Sentenza del tribunale 15.03.2021: 8 anni 1 mese di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime 30.09.2021: sconosciuto anni di regime carcerario. Sentenza del tribunale 20.12.2022: sconosciuto anni di reclusione in una colonia del regime potenziato. Appello 14.03.2023: sconosciuto. Sentenza del tribunale 08.05.2024: 2 anni di reclusione in una colonia del regime rigoroso. Appello 26.07.2024: il verdetto è stato confermato.</t>
+    <t>Ivan, in possesso di due lauree, ha lavorato in precedenza come artista e designer, per poi diventare animatore, regista e montatore video. È anche artista e scrittore di racconti. Il 21 ottobre 2020 è stato arrestato e condannato per aver pubblicato su un canale Telegram appelli a destabilizzare l'ordine pubblico, tra cui attacchi incendiari contro gli edifici del KGB e della Procura distrettuale di Oshmyany.
+Nel dicembre 2022, è stato processato nuovamente per "disobbedienza alle richieste dell'amministrazione". Nel maggio 2024, Ivan è stato nuovamente condannato per "disobbedienza dolosa" e condannato a ulteriori due anni di carcere.
+A maggio 2026, secondo la testimonianza dei suoi commilitoni, Ivan aveva prestato servizio nel PKT e nello SHIZO per un totale di 1065 giorni , ovvero circa 35,5 mesi o 2 anni e 9 mesi, rispettivamente.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 15.03.2021: 8 anni 1 mese di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime 30.09.2021: sconosciuto anni di regime carcerario. Sentenza del tribunale 20.12.2022: 2 anni di reclusione in una colonia del regime potenziato. Appello 14.03.2023: sconosciuto. Sentenza del tribunale 08.05.2024: 2 anni di reclusione in una colonia del regime rigoroso. Appello 26.07.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-26 23:12:05</t>
-  </si>
-[...28 lines deleted...]
-    <t>2021-02-26 21:26:47</t>
   </si>
   <si>
     <t>Daria Alekseevna Puchyla</t>
   </si>
   <si>
     <t>18 luglio 1998</t>
   </si>
   <si>
     <t>Darya Puchilo si è laureata presso la Facoltà di Giurisprudenza dell'Università dell'Innovazione di Minsk nel 2019. Durante gli studi universitari, ha partecipato alle Olimpiadi legali studentesche.
 Daria Puchylo è una fotografa. A gennaio e febbraio 2024, Daria era alla ricerca di lavoro come web designer. Su un sito web, ha pubblicato un post in cui affermava di essere una principiante, di cercare lavoro a Varsavia, di essere disposta a trasferirsi e di valutare qualsiasi offerta.
 Daria ha pubblicato il suo ultimo post su Instagram nel dicembre 2024. Il suo ultimo post su VKontakte risale al 7 febbraio 2025, il giorno in cui sono iniziati gli arresti nel caso Gayun.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2025-11-07 18:09:13</t>
   </si>
   <si>
     <t>Igor Vladimirovich Ilyash</t>
   </si>
   <si>
     <t>18 luglio 1988</t>
   </si>
   <si>
     <t>Igor è un giornalista di Belsat TV. In precedenza ha lavorato per il quotidiano "Belorusy i Rynok" (Bielorussi e il Mercato) e per la rubrica bielorussa di Radio Svaboda. Ha pubblicato anche su riviste russe e ucraine. Insieme alla moglie, la giornalista Ekaterina Andreyeva, ha scritto il libro "Donbass bielorusso", uno studio sul ruolo dei bielorussi nella guerra nell'Ucraina orientale.
 È stato arrestato per la prima volta il 16 luglio 2021, durante perquisizioni di massa di giornalisti indipendenti, con l'accusa di "aver organizzato e preparato azioni che violano gravemente l'ordine pubblico o di avervi partecipato attivamente". Il suo appartamento è stato perquisito, la sua attrezzatura e i suoi libri sono stati sequestrati, ed è stato poi trasferito in un centro di detenzione temporanea. È stato rilasciato il 26 luglio.
 Nell'ottobre 2024, si diffuse la notizia del suo secondo arresto . I canali Telegram filogovernativi pubblicarono una foto di Igor in manette e un video in cui affermava di essere perseguitato per un'intervista rilasciata a organi di stampa considerati "estremisti" in Bielorussia. Poco prima del suo arresto, in un commento al canale televisivo Dozhd, osservò che "Putin ha intrapreso una brusca escalation e sta conducendo il Paese verso una guerra totale", mentre Lukashenko, a suo avviso, "molto probabilmente non vuole parteciparvi direttamente, ma è costretto a subire crescenti pressioni da parte del Cremlino".
 Nel febbraio 2025, Igor fu accusato di "screditare la Bielorussia" e di "favorire attività estremiste". Il processo iniziò il 21 febbraio a Minsk. Il tribunale respinse la richiesta di una perizia indipendente e il 5 settembre dello stesso anno il giornalista fu dichiarato colpevole e condannato al carcere.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.09.2025: 4 anni di reclusione in una colonia del regime generale. Appello 05.11.2025: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-07-20 20:49:54</t>
   </si>
   <si>
-    <t>Igor Konstantinovich Gubarevich</t>
-[...16 lines deleted...]
-  <si>
     <t>Siarhei Dzmitryyevich Zhyhaliou</t>
   </si>
   <si>
     <t>19 luglio 2005</t>
   </si>
   <si>
-    <t>Sergei fu arrestato proprio al college durante le lezioni alla fine di dicembre 2023. Un film filogovernativo (aprile 2024) riportava che sei adolescenti si sarebbero uniti in una "cellula anarchica chiamata 'Usignoli neri'", creata "sotto la guida dell'Esercito di liberazione nazionale dell'Ucraina" dalla cittadina ucraina sedicenne Maria Misiuk.
-Il personale dell'ONT sostiene che gli adolescenti si siano uniti per compiere atti di sabotaggio, a seguito di una soffiata, in Bielorussia e poi in Russia. Maria è accusata ai sensi della Parte 2 dell'Articolo 289 del Codice Penale (atto di terrorismo). Secondo il rapporto, la sedicenne Maria Misyuk si è trasferita con la famiglia dall'Ucraina in Bielorussia nel 2022, dove ha creato una "cellula anarchica per preparare attacchi terroristici". Tra gli arrestati ci sono studenti universitari di Baranovichi, Nesvizh, Mir, Minsk e Luninets. Si tratta di Trofim Borisov, Sergey Zhigalyov , Dmitry Zakhoroshko, Anastasia Klimenko e Alexandra Pulinovich. Secondo il personale dell'ONT, i giovani si sono riuniti in un appartamento di Baranovichi per prepararsi alla loro prima azione importante: assemblare esplosivi e far saltare in aria la stazione di polizia o l'ufficio del procuratore di Baranovichi. Le accuse contro i restanti cinque partecipanti sono sconosciute, così come il loro status e la loro ubicazione.</t>
+    <t>Sergei è stato arrestato proprio all'università, durante le lezioni, alla fine di dicembre 2023. Un film filogovernativo (aprile 2024) ha riportato che sei adolescenti si sarebbero uniti in una "cellula anarchica chiamata 'Usignoni Neri'", creata "sotto la guida dell'Esercito di Liberazione Nazionale dell'Ucraina" dalla sedicenne cittadina ucraina Maria Misiuk.
+Secondo quanto riferito dallo staff dell'ONT, gli adolescenti si sarebbero uniti per compiere atti di sabotaggio, in seguito a una soffiata, prima in Bielorussia e poi in Russia. Maria è accusata ai sensi dell'articolo 289, comma 2, del Codice penale (atto di terrorismo). Secondo il rapporto, la sedicenne Maria Misyuk si sarebbe trasferita con la sua famiglia dall'Ucraina in Bielorussia nel 2022, dove avrebbe creato una "cellula anarchica per preparare attacchi terroristici". Tra gli arrestati figurano studenti universitari di Baranovichi, Nesvizh, Mir, Minsk e Luninets: Trofim Borisov, Sergey Zhigalyov , Dmitry Zakhoroshko, Anastasia Klimenko e Alexandra Pulinovich. Sempre secondo lo staff dell'ONT, i giovani si sarebbero riuniti in un appartamento di Baranovichi per preparare la loro prima azione di rilievo: assemblare esplosivi e far saltare in aria la stazione di polizia o la procura di Baranovichi. Le accuse a carico degli altri cinque partecipanti non sono note, così come il loro status e la loro ubicazione.
+Dopo essere stato trasferito nella colonia penale, Sergei fu immediatamente rinchiuso in una cella di isolamento per un mese.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 09.10.2025: 12 anni di reclusione in una colonia del regime potenziato. Appello 09.02.2026: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-04-30 23:23:41</t>
   </si>
   <si>
-    <t>Valentin Ivanovich Tolkach</t>
-[...31 lines deleted...]
-  <si>
     <t>Alexey Leonidovich Shpakovsky</t>
   </si>
   <si>
     <t>20 luglio 1996</t>
   </si>
   <si>
     <t>A giudicare dall'articolo, Alexey è sotto processo per le proteste avvenute dopo le elezioni del 9 agosto 2020 a Pinsk.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.12.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 11.03.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-11-28 23:26:50</t>
-  </si>
-[...7 lines deleted...]
-    <t>2024-11-20 16:54:12</t>
   </si>
   <si>
     <t>Victor Adamovich Snegur</t>
   </si>
   <si>
     <t>20 luglio 1988</t>
   </si>
   <si>
     <t>Viktor è stato arrestato il 4 gennaio 2020 nell'ambito del "caso Avtukhovich" e accusato di aver partecipato a un'"organizzazione terroristica" coinvolta in attacchi incendiari contro proprietà della polizia. È stato condannato per "partecipazione a un'organizzazione criminale", "tentativo di presa del potere", "azioni illegali con armi da fuoco" e "trasporto illegale di armi da fuoco attraverso la frontiera doganale".
 Nel 2024, Viktor fu nuovamente condannato per "disobbedienza dolosa alle richieste dell'amministrazione penitenziaria". Dal febbraio 2025 fu detenuto in una struttura di tipo cella (PKT) e, nel maggio dello stesso anno, fu annunciata una nuova condanna ai sensi dello stesso articolo, spesso utilizzato contro i detenuti che si rifiutavano di collaborare con l'amministrazione. Di conseguenza, la sua pena detentiva complessiva fu di 22 anni e 6 mesi.
 Il 3 luglio 2025 venne esaminato il ricorso di Victor .
 Nel dicembre 2025, Viktor fu molto probabilmente condannato nuovamente ai sensi dell'articolo 411.</t>
   </si>
   <si>
     <t>Penal colony No. 11. 231900, Volkovysk, Rokossovsky str., 118</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.10.2022: 19 anni di reclusione in una colonia del regime rigoroso, 800 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: 1 anno 6 mesi di reclusione in una colonia del regime rigoroso. Appello 11.10.2024: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: 2 anni di reclusione in una colonia del regime rigoroso. Appello 01.07.2025: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2021-02-27 00:50:00</t>
   </si>
   <si>
     <t>Victor Yurievich Nikiforov</t>
   </si>
   <si>
     <t>20 luglio 1980</t>
   </si>
   <si>
     <t>Il 6 febbraio 2024 si è tenuta l'udienza d'appello e la sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 04.12.2023: 5 anni di reclusione in una colonia del regime generale. Appello 06.02.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-02-02 14:35:39</t>
   </si>
   <si>
+    <t>Svetlana Olegovna Metelskaya</t>
+  </si>
+  <si>
+    <t>20 luglio 1982</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.03.2026: 10 anni di reclusione in una colonia del regime generale, 1000 unità di base di multa. Appello 17.07.2026: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-11-20 16:54:12</t>
+  </si>
+  <si>
     <t>Evgeny Mikhailovich Yushkevich</t>
   </si>
   <si>
     <t>21 luglio 1989</t>
   </si>
   <si>
     <t>Evgeny, ex investigatore del Comitato investigativo e ideatore del progetto bychange.me, è stato arrestato per la prima volta la sera del 24 novembre 2020 a Minsk nell'ambito di un procedimento penale avviato ai sensi dell'articolo "organizzazione e preparazione di azioni che violano gravemente l'ordine pubblico o partecipazione attiva a esse". È stato rilasciato 10 giorni dopo, ma è stato nuovamente arrestato nell'aprile 2021 e in seguito condannato per sei capi d'imputazione penali, tra cui "organizzazione di rivolte di massa" nel 2020, "incitamento all'odio sociale" in interviste e testi sui social network e "minacce di violenza" contro il capo del centro di detenzione temporanea di Okrestina tramite tweet.
 Secondo la Procura generale, Yevgeny era “un partecipante attivo alla chat di Telegram ‘KHATA’, le cui attività sono volte a organizzare crimini di natura estremista”. Il processo si è svolto a porte chiuse ed Evgeny ha firmato un accordo di non divulgazione riguardante i materiali del caso.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 26.12.2022: 11 anni di reclusione in una colonia del regime potenziato. Appello 10.03.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-04-19 23:04:33</t>
   </si>
   <si>
-    <t>Igor Yurievich Shumilov</t>
-[...12 lines deleted...]
-    <t>2023-03-27 22:37:53</t>
+    <t>Edward Yuryevich Migun</t>
+  </si>
+  <si>
+    <t>21 luglio 2002</t>
+  </si>
+  <si>
+    <t>Eduard si è laureato presso l'Accademia statale di medicina veterinaria di Vitebsk.
+Lavora nel villaggio di Krivaya Gryada.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 45. 225073, Brest region, Kamenetsky district, Sushki</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2025-10-05 15:08:06</t>
   </si>
   <si>
     <t>Eduard Ashotovich Koshetsyan</t>
   </si>
   <si>
     <t>21 luglio 1991</t>
   </si>
   <si>
     <t>Residente a Minsk con radici armene , cittadino della Federazione Russa . È stato arrestato nel settembre 2023, presumibilmente per aver chiacchierato con gli amici. È stato aperto un procedimento penale. Durante il suo arresto è stato duramente picchiato.
 Specialità: chirurgo maxillo-facciale.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 26.07.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 12.11.2024: sconosciuto.</t>
+    <t>Sentenza del tribunale 26.07.2024: 6 anni di reclusione in una colonia del regime generale. Appello 12.11.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-02-12 22:35:54</t>
   </si>
   <si>
     <t>Andrey Vasilievich Doroshko</t>
   </si>
   <si>
     <t>22 luglio 1970</t>
   </si>
   <si>
     <t>Tenente colonnello, ex vice capo del dipartimento degli affari interni della città di Zhodino per il lavoro ideologico e il sostegno del personale.
 Nel 2020, lui e altri 4 ex dipendenti del dipartimento di polizia della città di Zhodino hanno registrato un appello ai colleghi che hanno lavorato nelle forze di polizia di Zhodino durante le proteste e a tutte le forze dell'ordine in Bielorussia. Doroshko chiede agli agenti di polizia di trattare le persone nello stesso modo in cui tratterebbero i loro cari. "Non creare panico inutile in città, viviamo qui e alleviamo figli, dovremmo vergognarci del nostro comportamento in città", dice Andrey nel video.
 Secondo i media , tutti e cinque sono stati arrestati all’inizio di febbraio 2024.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 03.02.2025: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-01-06 14:45:59</t>
   </si>
   <si>
     <t>Sergey Ivanovich Khlystov</t>
   </si>
   <si>
     <t>23 luglio 1967</t>
   </si>
   <si>
     <t>Avvocato dell'Ordine degli Avvocati Regionali di Gomel. È stato arrestato insieme a due colleghi, tra cui il responsabile della consulenza legale. Successivamente, i due avvocati sono stati rilasciati, ma il responsabile della consulenza legale è stato licenziato dal suo incarico. È stato inoltre avviato un procedimento penale contro Sergei Khlystov.
 La sostanza delle accuse e la sentenza pronunciata sono sconosciute. Si sa solo che Sergej Khlystov è stato privato della libertà.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-08-16 15:51:21</t>
   </si>
   <si>
-    <t>Vladimir Olegovich Sitkovich</t>
-[...12 lines deleted...]
-  <si>
     <t>Sergei Evgenievich Zakharenko</t>
   </si>
   <si>
     <t>24 luglio 1980</t>
   </si>
   <si>
     <t>Imprenditore individuale. L'essenza dell'accusa è ancora sconosciuta.
 Il 17 gennaio 2023 l'appello è stato esaminato e la sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>Penal colony No. 22. 225295, Brest region, Ivacevičy, station Damanava, PO Box 20</t>
   </si>
   <si>
     <t>Sentenza del tribunale 27.10.2022: 4 anni 6 mesi di reclusione in una colonia del regime generale. Appello 17.01.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2022-10-13 20:47:32</t>
   </si>
   <si>
     <t>Siarhei Siarheyevich Shelest</t>
   </si>
   <si>
     <t>24 luglio 1992</t>
   </si>
   <si>
     <t>Sergei, ex operatore dell'officina Ammonia-3 dello stabilimento Azot di Grodno , è stato arrestato nell'autunno del 2021 nell'ambito di un procedimento penale intentato contro i dipendenti dello stabilimento che avevano sostenuto lo sciopero e facevano parte dell'iniziativa "Rabochy Rukh" (Movimento dei lavoratori), che è stata designata come organizzazione estremista il 21 settembre 2021, in seguito alla quale si sono verificati arresti di massa di lavoratori in tutto il Paese.
 Nel febbraio 2023, Sergei è stato riconosciuto colpevole di diffamazione, tradimento e creazione e partecipazione a un gruppo estremista e condannato alla reclusione.
 Nell'autunno del 2024 si tenne un'altra udienza in tribunale, in seguito alla quale Sergei venne trasferito in prigione.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.02.2023: 14 anni di reclusione in una colonia del regime potenziato. Appello 02.08.2023: il verdetto è stato confermato. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-09-26 12:37:03</t>
   </si>
   <si>
+    <t>Yauheni Barysavich Piarhayeu</t>
+  </si>
+  <si>
+    <t>25 luglio 1988</t>
+  </si>
+  <si>
+    <t>Evgeny ha conseguito la sua formazione universitaria presso l'Università Tecnica Statale di Brest, dove ha studiato per corrispondenza presso la Facoltà di Attività Innovative, specializzandosi in Costruzioni Industriali e Civili.
+Dal 2012, l'uomo risulta registrato come ditta individuale. Fino al 2018, possedeva un negozio online che vendeva vaporizzatori elettronici, comunemente noti come sigarette elettroniche.
+Tuttavia, di recente Evgeny si è guadagnato da vivere lavorando nel settore edile.</t>
+  </si>
+  <si>
+    <t>2025-07-16 22:55:42</t>
+  </si>
+  <si>
     <t>Yury Aliaksandravich Minin</t>
   </si>
   <si>
     <t>26 luglio 1993</t>
   </si>
   <si>
     <t>Detenuto per i commenti del 2020 nelle chat di Telegram.
 Il 22 dicembre 2023 si è tenuta l'udienza della corte d'appello. La sentenza è entrata in vigore.
 Molto probabilmente la sentenza prevede la reclusione.</t>
   </si>
   <si>
     <t>2023-10-08 20:07:26</t>
   </si>
   <si>
-    <t>Alexey Vitalievich Gorin</t>
-[...8 lines deleted...]
-    <t>2025-01-09 00:34:18</t>
+    <t>Ilya Siarheyevich Dzindzikau</t>
+  </si>
+  <si>
+    <t>26 luglio 1990</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 17.12.2025: 3 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-01-15 17:27:17</t>
+  </si>
+  <si>
+    <t>Alexander Nikolaevich Rudkovsky</t>
+  </si>
+  <si>
+    <t>27 luglio 1986</t>
+  </si>
+  <si>
+    <t>Penal colony No. 8. 211388, Viciebskaja vobl., Orša, vul. Lienina, 195A</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 10.10.2024: sconosciuto anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2024-10-07 20:49:33</t>
+  </si>
+  <si>
+    <t>Vladimir Vladimirovich Ivashkevich</t>
+  </si>
+  <si>
+    <t>27 luglio 1988</t>
+  </si>
+  <si>
+    <t>Vladimir è stato condannato nell'estate del 2024 per "Oltraggio a un funzionario governativo" e condannato alla reclusione.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 11.06.2024: 2 anni di reclusione in una colonia del regime generale. Appello 13.08.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-06-10 19:03:38</t>
   </si>
   <si>
     <t>Julia Nikolaevna Sharonova</t>
   </si>
   <si>
     <t>27 luglio 2004</t>
   </si>
   <si>
     <t>Secondo l'accusa , dal 10 all'11 agosto 2020, in quel momento sulla carreggiata si trovavano i minorenni Yulia Sharanova, Nikita Voytyuk, Nikolay Nikityuk, nonché Vasily Alekseyuk, Gleb Klimovich, Vitaly Varfalameev, Alexander Tysevich, Maxim Sobolev di Masherov Avenue, Cosmonauts Boulevards e Shevchenko, st. Sovietici a Brest, “ hanno gridato slogan, mostrato tele bianco-rosse-bianche, violando gravemente l’ordine pubblico, impedendo deliberatamente la circolazione dei veicoli e il normale funzionamento delle imprese e delle organizzazioni”.
 All'udienza in tribunale, tutti hanno ammesso pienamente la propria colpevolezza.
 È stato riferito che Yulia Sharanova ha partecipato alle proteste quando aveva 16 anni. È anche noto che Maxim Sobolev, Gleb Klimovich, Yulia Sharanova sono stati condannati, anche con l'accusa di "narcotici".
 Yulia Sharanova è stata condannata a un anno e mezzo di prigione per aver partecipato alla protesta di agosto. Ma a causa del fatto che è stata condannata ai sensi della parte 4 dell'art. 328 del codice penale, è stata infine condannata a 13 anni di reclusione in regime generale con una multa di 3.700 rubli.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 20.05.2024: 13 anni di reclusione in una colonia del regime generale. Appello 23.07.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-05-08 18:06:37</t>
-  </si>
-[...40 lines deleted...]
-    <t>2024-06-10 19:03:38</t>
   </si>
   <si>
     <t>Sergey Sergeevich Tikhonov</t>
   </si>
   <si>
     <t>28 luglio 1992</t>
   </si>
   <si>
     <t>Viene dalla città di Slavgorod, nella regione di Mogilev. Dopo la scuola, ha prestato servizio nell'esercito e si è diplomato al liceo professionale n. 3 con una laurea in Supporto tecnico per la produzione agricola. Ho lavorato nell'edilizia per tutta la vita.
 Il residente di Mogilev rischia da dieci a venti anni di prigione. Non si conoscono la data dell'arresto e la natura delle accuse.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 29.10.2024: 11 anni di reclusione in una colonia del regime potenziato. Appello 27.12.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-10-21 22:20:00</t>
   </si>
   <si>
     <t>Vasily Nikolaevich Hrechykha</t>
   </si>
   <si>
     <t>28 luglio 1985</t>
   </si>
   <si>
     <t>Ex soldato del reggimento Kalinovsky. Il suo arresto è stato annunciato in un telegiornale trasmesso dalla televisione di stato Bielorussia 1 il 5 maggio 2025.
 Secondo quanto riportato sui social media, si è laureato presso l'Accademia Statale di Agricoltura della Bielorussia (BSAA), dove ha studiato presso il dipartimento di gestione del territorio. La sua specializzazione è la topografia catastale e il diritto fondiario.
 Ha prestato servizio nella 38ª Brigata di Difesa Motorizzata Separata della Bielorussia, un'unità di paracadutisti a Brest, un tempo comandata da Valery Sakhashchik. Una foto sui social media mostra il gagliardetto della brigata appeso nell'appartamento di Grechikha.
 Secondo l'ufficio stampa del reggimento Kalinovsky, Vasily si unì a loro nel maggio 2022, ma lasciò l'unità nel giugno dello stesso anno su sua richiesta.
 Secondo il video, è stato fermato da qualche parte in una zona paludosa fuori città da diversi agenti del KGB armati di mitragliatrici. È stato trasportato in elicottero. Durante il trasferimento, aveva un sacco nero in testa e le mani erano legate davanti a lui con una fascetta di plastica. Kalinovets è stato trasportato in elicottero all'aeroporto.
 Secondo il video, Vasily è nato il 28 luglio 1981. Nel febbraio 2022 è partito per la Polonia per lavorare e tre mesi dopo si è arruolato nel Reggimento Kalinovsky. Ha seguito un addestramento a Kiev. Le circostanze del suo arresto sono sconosciute.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 5 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2025-12-30 13:25:40</t>
   </si>
   <si>
-    <t>Vasily Nikolaevich Grachykha</t>
-[...43 lines deleted...]
-    <t>2021-02-26 22:22:11</t>
+    <t>Olga Ivanovna Solomenik</t>
+  </si>
+  <si>
+    <t>29 luglio 1967</t>
+  </si>
+  <si>
+    <t>Detenuto nel caso di A. Khralovich . Non si conoscono i dettagli del caso, poiché il processo si è svolto a porte chiuse, e infatti il procedimento penale è classificato. I dettagli della detenzione del condannato sono noti dal film di propaganda "Operazione del KGB "Mankurt"", mostrato da ONT nel 2021. È noto che Olga è stata trattenuta per un anno nel centro di custodia cautelare del KGB, dove ha fatto uno sciopero della fame. Quindi è stata trasferita a SIZO-1. “Era completamente dai capelli grigi. Ha fatto uno sciopero della fame per molto tempo - è stata persino nutrita attraverso le vene delle sue braccia, quindi erano gonfie come ceppi di legno. Ha iniziato a scontare la pena.</t>
+  </si>
+  <si>
+    <t>7,5 anni di carcere in una colonia penale.</t>
+  </si>
+  <si>
+    <t>2022-11-04 17:54:31</t>
   </si>
   <si>
     <t>Dmitry Nikolaevich Dubovsky</t>
   </si>
   <si>
     <t>29 luglio 1986</t>
   </si>
   <si>
     <t>Un attivista del movimento anarchico è stato arrestato mentre attraversava il confine con la Bielorussia nella notte tra il 28 e il 29 ottobre 2020 ed è stato accusato di “incendio doloso” e “terrorismo”.
 Nel settembre 2022 è stato aperto un nuovo procedimento penale contro Dmitry ed è stato condannato a cinque anni di prigione. Tenuto conto della sentenza precedente, è stato infine condannato a 20 anni in una colonia di massima sicurezza.
 Nell’agosto 2023, Dmitrij è stato trasferito in regime carcerario per “violazione delle regole dell’ordine”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 22.12.2021: 18 anni di reclusione in una colonia del regime potenziato, circa 11000 rubli di risarcimento. Appello 22.04.2022: il verdetto è stato confermato. Sentenza del tribunale 25.11.2022: 5 anni di reclusione in una colonia del regime potenziato. Appello 07.02.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 28.07.2023: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-02-27 00:38:30</t>
   </si>
   <si>
+    <t>Alexander Fedorovich Bindei</t>
+  </si>
+  <si>
+    <t>29 luglio 1966</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 28.11.2022: sconosciuto anni di reclusione in una colonia del regime generale. Appello 28.02.2023: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2022-11-27 00:41:28</t>
+  </si>
+  <si>
+    <t>Vyacheslav Vitalievich Semenov</t>
+  </si>
+  <si>
+    <t>29 luglio 2005</t>
+  </si>
+  <si>
+    <t>2025-09-14 23:56:38</t>
+  </si>
+  <si>
+    <t>Ruslan Andreevich Prokhorenko</t>
+  </si>
+  <si>
+    <t>29 luglio 1972</t>
+  </si>
+  <si>
+    <t>È coinvolto in un caso di tradimento insieme alla famiglia Prokhorov di Grabovka.
+I partecipanti a un processo chiuso hanno accordi di non divulgazione. È noto da una fonte non ufficiale che il procedimento penale riguarda la fotografia di vari oggetti sul territorio della Bielorussia e che le persone coinvolte nel caso sono state monitorate dai servizi speciali per qualche tempo prima del loro arresto.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 20.05.2024: 10 anni di reclusione in una colonia del regime generale. Appello 30.08.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-05-08 18:31:03</t>
+  </si>
+  <si>
     <t>Andrey Vladislavovich Grigoriev</t>
   </si>
   <si>
     <t>29 luglio 1994</t>
   </si>
   <si>
     <t>Il 15 maggio 2023, l’ONT ha pubblicato il film di propaganda “Killer Package” of Death: Who and How Wanted to Commit a Terrorist Attack on Victory Day”, che raccontava i dettagli del caso alla vigilia del Giorno della Vittoria, il 9 maggio 2023, "ha impedito un attacco terroristico sotto la supervisione di Kiev". Hanno detto che gli esplosivi erano in stufe elettriche, che sono state inviate ai detenuti tramite pacchi. L'organizzatore dell'azione è stato nominato 23 Valery Vodin, ventisettenne bielorusso, che ha combattuto in Ucraina.
 Il video afferma che pacchi con stufe elettriche contenenti esplosivi sono stati consegnati al punto SDEK di Minsk a Kamennaya Gorka il 21 marzo 2023 da Kiev attraverso l'Italia. Victoria Volchek, 29 anni, durante l'interrogatorio ha confermato di aver ricevuto il pacco: Valery Vodin le ha chiesto di ricevere il pacco. La studentessa della BSU Anna Savochkina e sua madre Tatyana Rusak presero la piastrella da Volchek e la seppellirono nel cimitero di Kolodishchi. La seconda piastrella è stata ritirata dall'odontotecnico Andrei Grigoriev e portata all'associazione di giardinaggio "Avtoremontnik 124" vicino a Olekhnovichi.
 Andrey ha 29 anni, nato a Minsk. Si è laureato al liceo e alla facoltà di medicina della capitale. Prima del suo arresto lavorava ufficiosamente come odontotecnico in un centro odontoiatrico privato.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 09.08.2024: 7 anni di reclusione in una colonia del regime generale. Appello 29.10.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-07-18 00:53:01</t>
   </si>
   <si>
-    <t>Vyacheslav Vitalievich Semenov</t>
-[...82 lines deleted...]
-  <si>
     <t>Valery Stepanovich Mefodienko</t>
   </si>
   <si>
     <t>30 luglio 1976</t>
   </si>
   <si>
     <t>Come imprenditore individuale, ha riparato e mantenuto le apparecchiature informatiche.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 22.10.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 03.01.2025: sconosciuto.</t>
+    <t>Sentenza del tribunale 22.10.2024: 8 anni 6 mesi di reclusione in una colonia del regime generale. Appello 03.01.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-10-10 22:56:59</t>
   </si>
   <si>
+    <t>Yahor Anatolyevich Krakasevich</t>
+  </si>
+  <si>
+    <t>30 luglio 1994</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 24.12.2025: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-04-03 21:24:13</t>
+  </si>
+  <si>
     <t>Alexander Ivanovich Kalin</t>
   </si>
   <si>
     <t>30 luglio 1969</t>
   </si>
   <si>
     <t>È stato arrestato per aver partecipato alle proteste del 2020 e per aver criticato attivamente in pubblico le azioni illegali delle agenzie governative e del regime nel suo complesso. Successivamente, sua figlia e suo figlio sono stati arrestati per aver partecipato alle proteste; in seguito sono riusciti a viaggiare all'estero. Ad Alexander sono state detenute insieme anche altre tre persone , condannate alla fine di maggio per aver partecipato alle proteste.</t>
   </si>
   <si>
     <t>6,5 anni di reclusione in una colonia di massima sicurezza.</t>
   </si>
   <si>
     <t>2023-08-28 16:09:45</t>
   </si>
   <si>
-    <t>Alexander Alexandrovich Syritsa</t>
-[...27 lines deleted...]
-    <t>2025-09-28 14:21:52</t>
+    <t>Dmitriy Grigorievich Baraban</t>
+  </si>
+  <si>
+    <t>31 luglio 1976</t>
+  </si>
+  <si>
+    <t>Il 1 agosto 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 22.05.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 01.08.2024: sconosciuto. Tribunale per il cambio di regime 10.12.2025: sconosciuto anni di regime carcerario.</t>
+  </si>
+  <si>
+    <t>2024-05-13 15:44:42</t>
+  </si>
+  <si>
+    <t>Alexander Aleksandrovich Peles</t>
+  </si>
+  <si>
+    <t>31 luglio 1979</t>
+  </si>
+  <si>
+    <t>Il 17 maggio 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 05.03.2024: 6 anni di reclusione in una colonia del regime generale. Appello 17.05.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-01-19 00:39:18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1846,2564 +1599,2115 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I90"/>
+  <dimension ref="A1:I74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
       <c r="D2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="H2" t="s">
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>27</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I8" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C9" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>53</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C11" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I14" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B15" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I15" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B16" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C16" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
+        <v>94</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I16" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B17" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I17" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B18" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C18" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>102</v>
+        <v>21</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I18" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B19" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C19" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>119</v>
+        <v>38</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>120</v>
       </c>
       <c r="I21" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>122</v>
       </c>
       <c r="B22" t="s">
         <v>123</v>
       </c>
       <c r="C22" t="s">
         <v>124</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>102</v>
+        <v>125</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>130</v>
+        <v>38</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H23" t="s">
         <v>131</v>
       </c>
       <c r="I23" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>133</v>
       </c>
       <c r="B24" t="s">
         <v>134</v>
       </c>
       <c r="C24" t="s">
         <v>135</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E24" t="s">
+        <v>50</v>
+      </c>
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
         <v>136</v>
       </c>
-      <c r="F24" t="s">
-[...5 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>138</v>
+      </c>
+      <c r="B25" t="s">
         <v>139</v>
       </c>
-      <c r="B25" t="s">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
         <v>140</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25" t="s">
         <v>141</v>
-      </c>
-[...10 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B26" t="s">
+        <v>143</v>
+      </c>
+      <c r="C26" t="s">
         <v>144</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" t="s">
         <v>145</v>
       </c>
-      <c r="C26" t="s">
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
+        <v>15</v>
+      </c>
+      <c r="H26" t="s">
         <v>146</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26" t="s">
+      <c r="I26" t="s">
         <v>147</v>
-      </c>
-[...10 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27" t="s">
+        <v>149</v>
+      </c>
+      <c r="C27" t="s">
         <v>150</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" t="s">
         <v>151</v>
       </c>
-      <c r="C27" t="s">
+      <c r="I27" t="s">
         <v>152</v>
-      </c>
-[...16 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>153</v>
+      </c>
+      <c r="B28" t="s">
+        <v>154</v>
+      </c>
+      <c r="C28" t="s">
         <v>155</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
         <v>156</v>
       </c>
-      <c r="C28" t="s">
+      <c r="I28" t="s">
         <v>157</v>
-      </c>
-[...16 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29" t="s">
+        <v>159</v>
+      </c>
+      <c r="C29" t="s">
         <v>160</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
+        <v>49</v>
+      </c>
+      <c r="E29" t="s">
         <v>161</v>
       </c>
-      <c r="C29" t="s">
+      <c r="F29" t="s">
+        <v>88</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
+        <v>146</v>
+      </c>
+      <c r="I29" t="s">
         <v>162</v>
-      </c>
-[...16 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>163</v>
+      </c>
+      <c r="B30" t="s">
+        <v>164</v>
+      </c>
+      <c r="C30" t="s">
+        <v>165</v>
+      </c>
+      <c r="D30" t="s">
+        <v>49</v>
+      </c>
+      <c r="E30" t="s">
+        <v>50</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
+        <v>166</v>
+      </c>
+      <c r="I30" t="s">
         <v>167</v>
-      </c>
-[...19 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>168</v>
+      </c>
+      <c r="B31" t="s">
+        <v>169</v>
+      </c>
+      <c r="C31" t="s">
+        <v>170</v>
+      </c>
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
         <v>171</v>
       </c>
-      <c r="B31" t="s">
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
         <v>172</v>
       </c>
-      <c r="D31" t="s">
-[...11 lines deleted...]
-      <c r="H31" t="s">
+      <c r="I31" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>174</v>
+      </c>
+      <c r="B32" t="s">
         <v>175</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>176</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
+        <v>38</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
         <v>177</v>
       </c>
-      <c r="D32" t="s">
-[...8 lines deleted...]
-      <c r="H32" t="s">
+      <c r="I32" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>179</v>
+      </c>
+      <c r="B33" t="s">
         <v>180</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" t="s">
         <v>181</v>
       </c>
-      <c r="C33" t="s">
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
         <v>182</v>
       </c>
-      <c r="D33" t="s">
-[...11 lines deleted...]
-      <c r="H33" t="s">
+      <c r="I33" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>184</v>
+      </c>
+      <c r="B34" t="s">
         <v>185</v>
       </c>
-      <c r="B34" t="s">
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" t="s">
+        <v>15</v>
+      </c>
+      <c r="H34" t="s">
         <v>186</v>
       </c>
-      <c r="C34" t="s">
+      <c r="I34" t="s">
         <v>187</v>
-      </c>
-[...16 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>188</v>
+      </c>
+      <c r="B35" t="s">
+        <v>189</v>
+      </c>
+      <c r="C35" t="s">
         <v>190</v>
       </c>
-      <c r="B35" t="s">
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
         <v>191</v>
       </c>
-      <c r="C35" t="s">
+      <c r="I35" t="s">
         <v>192</v>
-      </c>
-[...16 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>193</v>
+      </c>
+      <c r="B36" t="s">
+        <v>194</v>
+      </c>
+      <c r="D36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
         <v>195</v>
       </c>
-      <c r="B36" t="s">
+      <c r="I36" t="s">
         <v>196</v>
-      </c>
-[...19 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>197</v>
+      </c>
+      <c r="B37" t="s">
+        <v>198</v>
+      </c>
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" t="s">
+        <v>199</v>
+      </c>
+      <c r="H37" t="s">
         <v>200</v>
       </c>
-      <c r="B37" t="s">
+      <c r="I37" t="s">
         <v>201</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>202</v>
+      </c>
+      <c r="B38" t="s">
+        <v>203</v>
+      </c>
+      <c r="C38" t="s">
         <v>204</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" t="s">
+        <v>171</v>
+      </c>
+      <c r="F38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
         <v>205</v>
       </c>
-      <c r="D38" t="s">
-[...8 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>207</v>
+      </c>
+      <c r="B39" t="s">
+        <v>203</v>
+      </c>
+      <c r="C39" t="s">
         <v>208</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>77</v>
+      </c>
+      <c r="F39" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
         <v>209</v>
       </c>
-      <c r="C39" t="s">
+      <c r="I39" t="s">
         <v>210</v>
-      </c>
-[...16 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>211</v>
+      </c>
+      <c r="B40" t="s">
+        <v>212</v>
+      </c>
+      <c r="C40" t="s">
+        <v>213</v>
+      </c>
+      <c r="D40" t="s">
+        <v>49</v>
+      </c>
+      <c r="E40" t="s">
         <v>214</v>
       </c>
-      <c r="B40" t="s">
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
         <v>215</v>
       </c>
-      <c r="C40" t="s">
+      <c r="I40" t="s">
         <v>216</v>
-      </c>
-[...16 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>217</v>
+      </c>
+      <c r="B41" t="s">
+        <v>218</v>
+      </c>
+      <c r="C41" t="s">
         <v>219</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" t="s">
+        <v>71</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
         <v>220</v>
       </c>
-      <c r="D41" t="s">
-[...11 lines deleted...]
-      <c r="H41" t="s">
+      <c r="I41" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B42" t="s">
         <v>223</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>224</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>49</v>
+      </c>
+      <c r="E42" t="s">
+        <v>50</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
         <v>225</v>
       </c>
-      <c r="H42" t="s">
+      <c r="I42" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>227</v>
+      </c>
+      <c r="B43" t="s">
         <v>228</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>229</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>25</v>
+        <v>181</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G43" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>230</v>
       </c>
       <c r="I43" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>232</v>
       </c>
       <c r="B44" t="s">
         <v>233</v>
       </c>
       <c r="C44" t="s">
         <v>234</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>70</v>
+        <v>181</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G44" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>235</v>
       </c>
       <c r="I44" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>237</v>
       </c>
       <c r="B45" t="s">
         <v>238</v>
       </c>
       <c r="C45" t="s">
         <v>239</v>
       </c>
       <c r="D45" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" t="s">
         <v>240</v>
       </c>
-      <c r="F45" t="s">
-[...5 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>242</v>
+      </c>
+      <c r="B46" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="C46" t="s">
         <v>244</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E46" t="s">
+        <v>245</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G46" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="I46" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B47" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C47" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E47" t="s">
-        <v>250</v>
+        <v>27</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G47" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>251</v>
       </c>
       <c r="I47" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>253</v>
       </c>
       <c r="B48" t="s">
         <v>254</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>49</v>
+      </c>
+      <c r="E48" t="s">
+        <v>140</v>
+      </c>
+      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" t="s">
+        <v>15</v>
+      </c>
+      <c r="H48" t="s">
         <v>255</v>
       </c>
-      <c r="D48" t="s">
-[...11 lines deleted...]
-      <c r="H48" t="s">
+      <c r="I48" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>257</v>
+      </c>
+      <c r="B49" t="s">
         <v>258</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>259</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" t="s">
+        <v>77</v>
+      </c>
+      <c r="F49" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" t="s">
+        <v>15</v>
+      </c>
+      <c r="H49" t="s">
         <v>260</v>
       </c>
-      <c r="D49" t="s">
-[...11 lines deleted...]
-      <c r="H49" t="s">
+      <c r="I49" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>262</v>
+      </c>
+      <c r="B50" t="s">
         <v>263</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>264</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" t="s">
         <v>265</v>
       </c>
-      <c r="D50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>266</v>
       </c>
       <c r="I50" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>268</v>
       </c>
       <c r="B51" t="s">
         <v>269</v>
       </c>
       <c r="C51" t="s">
         <v>270</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G51" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>271</v>
       </c>
       <c r="I51" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>273</v>
       </c>
       <c r="B52" t="s">
         <v>274</v>
       </c>
       <c r="C52" t="s">
         <v>275</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E52" t="s">
+        <v>171</v>
+      </c>
+      <c r="F52" t="s">
+        <v>14</v>
+      </c>
+      <c r="G52" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" t="s">
         <v>276</v>
       </c>
-      <c r="F52" t="s">
-[...5 lines deleted...]
-      <c r="H52" t="s">
+      <c r="I52" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>278</v>
+      </c>
+      <c r="B53" t="s">
         <v>279</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>280</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" t="s">
+        <v>21</v>
+      </c>
+      <c r="F53" t="s">
+        <v>14</v>
+      </c>
+      <c r="G53" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" t="s">
         <v>281</v>
       </c>
-      <c r="D53" t="s">
-[...11 lines deleted...]
-      <c r="H53" t="s">
+      <c r="I53" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>283</v>
+      </c>
+      <c r="B54" t="s">
         <v>284</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>285</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" t="s">
         <v>286</v>
       </c>
-      <c r="D54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G54" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>287</v>
       </c>
       <c r="I54" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>289</v>
       </c>
       <c r="B55" t="s">
         <v>290</v>
       </c>
       <c r="C55" t="s">
         <v>291</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>250</v>
+        <v>171</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H55" t="s">
         <v>292</v>
       </c>
       <c r="I55" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>294</v>
       </c>
       <c r="B56" t="s">
         <v>295</v>
       </c>
       <c r="C56" t="s">
         <v>296</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H56" t="s">
+        <v>281</v>
+      </c>
+      <c r="I56" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>298</v>
+      </c>
+      <c r="B57" t="s">
         <v>299</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>300</v>
       </c>
       <c r="D57" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>64</v>
+        <v>13</v>
       </c>
       <c r="F57" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G57" t="s">
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="H57" t="s">
+        <v>61</v>
       </c>
       <c r="I57" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>302</v>
       </c>
       <c r="B58" t="s">
         <v>303</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" t="s">
+        <v>38</v>
+      </c>
+      <c r="F58" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" t="s">
         <v>304</v>
       </c>
-      <c r="D58" t="s">
-[...2 lines deleted...]
-      <c r="E58" t="s">
+      <c r="I58" t="s">
         <v>305</v>
-      </c>
-[...10 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>306</v>
+      </c>
+      <c r="B59" t="s">
+        <v>307</v>
+      </c>
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
         <v>308</v>
       </c>
-      <c r="B59" t="s">
+      <c r="F59" t="s">
+        <v>14</v>
+      </c>
+      <c r="G59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" t="s">
         <v>309</v>
       </c>
-      <c r="C59" t="s">
+      <c r="I59" t="s">
         <v>310</v>
-      </c>
-[...16 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>311</v>
+      </c>
+      <c r="B60" t="s">
+        <v>312</v>
+      </c>
+      <c r="C60" t="s">
         <v>313</v>
       </c>
-      <c r="B60" t="s">
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>14</v>
+      </c>
+      <c r="G60" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" t="s">
         <v>314</v>
       </c>
-      <c r="C60" t="s">
+      <c r="I60" t="s">
         <v>315</v>
-      </c>
-[...16 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>316</v>
+      </c>
+      <c r="B61" t="s">
+        <v>317</v>
+      </c>
+      <c r="C61" t="s">
         <v>318</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
+        <v>49</v>
+      </c>
+      <c r="E61" t="s">
+        <v>50</v>
+      </c>
+      <c r="F61" t="s">
+        <v>14</v>
+      </c>
+      <c r="G61" t="s">
+        <v>199</v>
+      </c>
+      <c r="H61" t="s">
         <v>319</v>
       </c>
-      <c r="C61" t="s">
+      <c r="I61" t="s">
         <v>320</v>
-      </c>
-[...16 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>321</v>
+      </c>
+      <c r="B62" t="s">
+        <v>322</v>
+      </c>
+      <c r="C62" t="s">
         <v>323</v>
       </c>
-      <c r="B62" t="s">
+      <c r="D62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" t="s">
+        <v>38</v>
+      </c>
+      <c r="F62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G62" t="s">
+        <v>15</v>
+      </c>
+      <c r="H62" t="s">
         <v>324</v>
       </c>
-      <c r="C62" t="s">
+      <c r="I62" t="s">
         <v>325</v>
-      </c>
-[...13 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>326</v>
+      </c>
+      <c r="B63" t="s">
+        <v>327</v>
+      </c>
+      <c r="C63" t="s">
         <v>328</v>
       </c>
-      <c r="B63" t="s">
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>181</v>
+      </c>
+      <c r="F63" t="s">
+        <v>14</v>
+      </c>
+      <c r="G63" t="s">
+        <v>15</v>
+      </c>
+      <c r="H63" t="s">
         <v>329</v>
       </c>
-      <c r="C63" t="s">
+      <c r="I63" t="s">
         <v>330</v>
-      </c>
-[...16 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>331</v>
+      </c>
+      <c r="B64" t="s">
+        <v>332</v>
+      </c>
+      <c r="C64" t="s">
         <v>333</v>
       </c>
-      <c r="B64" t="s">
+      <c r="D64" t="s">
+        <v>49</v>
+      </c>
+      <c r="E64" t="s">
+        <v>50</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
         <v>334</v>
       </c>
-      <c r="C64" t="s">
+      <c r="I64" t="s">
         <v>335</v>
-      </c>
-[...16 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>336</v>
+      </c>
+      <c r="B65" t="s">
+        <v>337</v>
+      </c>
+      <c r="C65" t="s">
         <v>338</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>171</v>
+      </c>
+      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" t="s">
         <v>339</v>
       </c>
-      <c r="D65" t="s">
-[...11 lines deleted...]
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>341</v>
+      </c>
+      <c r="B66" t="s">
         <v>342</v>
       </c>
-      <c r="B66" t="s">
+      <c r="D66" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" t="s">
+        <v>21</v>
+      </c>
+      <c r="F66" t="s">
+        <v>14</v>
+      </c>
+      <c r="G66" t="s">
+        <v>15</v>
+      </c>
+      <c r="H66" t="s">
         <v>343</v>
       </c>
-      <c r="C66" t="s">
+      <c r="I66" t="s">
         <v>344</v>
-      </c>
-[...16 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B67" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="D67" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>351</v>
+        <v>51</v>
       </c>
       <c r="I67" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="B68" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="C68" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="D68" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G68" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>81</v>
+        <v>351</v>
       </c>
       <c r="I68" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>353</v>
+      </c>
+      <c r="B69" t="s">
+        <v>354</v>
+      </c>
+      <c r="C69" t="s">
+        <v>355</v>
+      </c>
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>14</v>
+      </c>
+      <c r="G69" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" t="s">
+        <v>356</v>
+      </c>
+      <c r="I69" t="s">
         <v>357</v>
-      </c>
-[...19 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>358</v>
+      </c>
+      <c r="B70" t="s">
+        <v>359</v>
+      </c>
+      <c r="C70" t="s">
+        <v>360</v>
+      </c>
+      <c r="D70" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" t="s">
+        <v>181</v>
+      </c>
+      <c r="F70" t="s">
+        <v>14</v>
+      </c>
+      <c r="G70" t="s">
+        <v>15</v>
+      </c>
+      <c r="H70" t="s">
         <v>361</v>
       </c>
-      <c r="B70" t="s">
+      <c r="I70" t="s">
         <v>362</v>
-      </c>
-[...19 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
+        <v>363</v>
+      </c>
+      <c r="B71" t="s">
+        <v>364</v>
+      </c>
+      <c r="D71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>14</v>
+      </c>
+      <c r="G71" t="s">
+        <v>15</v>
+      </c>
+      <c r="H71" t="s">
+        <v>365</v>
+      </c>
+      <c r="I71" t="s">
         <v>366</v>
-      </c>
-[...19 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
+        <v>367</v>
+      </c>
+      <c r="B72" t="s">
+        <v>368</v>
+      </c>
+      <c r="C72" t="s">
+        <v>369</v>
+      </c>
+      <c r="D72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" t="s">
+        <v>286</v>
+      </c>
+      <c r="F72" t="s">
+        <v>14</v>
+      </c>
+      <c r="G72" t="s">
+        <v>15</v>
+      </c>
+      <c r="H72" t="s">
+        <v>370</v>
+      </c>
+      <c r="I72" t="s">
         <v>371</v>
-      </c>
-[...19 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>372</v>
+      </c>
+      <c r="B73" t="s">
+        <v>373</v>
+      </c>
+      <c r="C73" t="s">
+        <v>374</v>
+      </c>
+      <c r="D73" t="s">
+        <v>12</v>
+      </c>
+      <c r="E73" t="s">
+        <v>171</v>
+      </c>
+      <c r="F73" t="s">
+        <v>14</v>
+      </c>
+      <c r="G73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H73" t="s">
         <v>375</v>
       </c>
-      <c r="B73" t="s">
+      <c r="I73" t="s">
         <v>376</v>
-      </c>
-[...16 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
+        <v>377</v>
+      </c>
+      <c r="B74" t="s">
+        <v>378</v>
+      </c>
+      <c r="C74" t="s">
+        <v>379</v>
+      </c>
+      <c r="D74" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74" t="s">
+        <v>181</v>
+      </c>
+      <c r="F74" t="s">
+        <v>14</v>
+      </c>
+      <c r="G74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H74" t="s">
         <v>380</v>
       </c>
-      <c r="B74" t="s">
+      <c r="I74" t="s">
         <v>381</v>
-      </c>
-[...459 lines deleted...]
-        <v>460</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">