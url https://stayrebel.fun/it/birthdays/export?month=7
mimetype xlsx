--- v4 (2026-07-28)
+++ v5 (2026-09-16)
@@ -12,123 +12,123 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="379">
   <si>
     <t>Cognome e nome</t>
   </si>
   <si>
     <t>Compleanno</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Genere</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L'ONG "Viasna"</t>
   </si>
   <si>
     <t>Frase</t>
   </si>
   <si>
     <t>Data di inserimento sul sito</t>
+  </si>
+  <si>
+    <t>Daniel Yurievich Garasim</t>
+  </si>
+  <si>
+    <t>1 luglio 2005</t>
+  </si>
+  <si>
+    <t>Secondo gli autori del film filogovernativo, Daniil Garasim, nato nel 2005, nel dicembre 2023, su indicazione del “curatore ucraino”, con il quale è stato stabilito un contatto in una chat estremista di Telegram, ha filmato la posizione della brigata missilistica di le Forze Armate della Bielorussia nella città di Osipovichi, nella regione di Mogilev. Ma è interessante notare che le forze di sicurezza hanno effettuato riprese operative fin dal primo compito, sorge la domanda da chi provenisse il compito;</t>
+  </si>
+  <si>
+    <t>Uomo</t>
+  </si>
+  <si>
+    <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
+  </si>
+  <si>
+    <t>In custodia</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.09.2024: 10 anni di reclusione in una colonia del regime potenziato, 300 unità di base di multa. Appello 03.12.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-04-30 00:32:30</t>
   </si>
   <si>
     <t>Pavel Sergeevich Rezanovich</t>
   </si>
   <si>
     <t>1 luglio 1993</t>
   </si>
   <si>
     <t>Pavel, figlio di un prete ortodosso e impiegato del dipartimento di esecuzione forzata del distretto Leninsky della città di Brest, è stato arrestato il 1 dicembre 2020 insieme ai suoi genitori nell'ambito del criminale “caso Autukhovich”. Le autorità hanno definito Mikalai Autukhovich “l’organizzatore e leader di un gruppo terroristico”. Pavel è stato condannato per “partecipazione a un’organizzazione criminale”, “atto di terrorismo”, “tentato sequestro di potere” e “azioni illegali riguardanti le armi da fuoco”.
 Nell'ottobre 2023 è stato trasferito in regime carcerario.</t>
   </si>
   <si>
-    <t>Uomo</t>
-[...1 lines deleted...]
-  <si>
     <t>Prison No. 1. 230023, Hrodna, vulica Kirava 1</t>
   </si>
   <si>
-    <t>In custodia</t>
-[...4 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 17.10.2022: 19 anni di reclusione in una colonia del regime rigoroso, 800 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 30.10.2023: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-02-27 00:43:54</t>
-  </si>
-[...16 lines deleted...]
-    <t>2024-04-30 00:32:30</t>
   </si>
   <si>
     <t>Aliaksei Barysavich Ivanisau</t>
   </si>
   <si>
     <t>1 luglio 1968</t>
   </si>
   <si>
     <t>Alexey, ex militare, specialista in comunicazioni e direttore di un'azienda che installa e ripara porte da garage e barriere elettriche, è stato arrestato nel settembre 2021 nell'ambito di un procedimento penale relativo all'iniziativa "Busly Lyatsyats". Alcune delle accuse riguardavano danni all'auto di un giudice distrettuale di Borisov. Di conseguenza, è stato condannato a una lunga pena detentiva e a una multa.
 Alexey ha tre figli, uno dei quali è minorenne.</t>
   </si>
   <si>
     <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
   </si>
   <si>
     <t>Sentenza del tribunale 28.09.2022: 14 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 28.02.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-11-15 15:51:15</t>
   </si>
   <si>
     <t>Arthur Igorevich Golubev</t>
   </si>
   <si>
     <t>3 luglio 1990</t>
@@ -208,161 +208,141 @@
     <t>Residente a Gomel, 39 anni. Lui è un programmatore. L'ultimo lavoro di Khamenkov su Linkedin è elencato come Expert Software Development. Non voleva trasferirsi nel 2022.
 Secondo il filmato dell'ONT , Khamenkov è accusato di "finanziamento di attività estremiste". Ha effettuato trasferimenti in criptovaluta. Si dice che sia stato arrestato alla fine del 2024 e che, mentre era dietro le sbarre, sua nonna sia morta.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-04-03 17:39:10</t>
   </si>
   <si>
     <t>Ivan Yurievich Yasnikov</t>
   </si>
   <si>
     <t>6 luglio 1989</t>
   </si>
   <si>
     <t>È stato riferito che l'uomo è stato arrestato per gli eventi dell'agosto 2020, tuttavia, le forze di sicurezza hanno trovato fotografie di equipaggiamento militare sul suo telefono, che ha caricato il 23 febbraio sul canale Telegram Kalinkovichi for Life.</t>
   </si>
   <si>
     <t>sconosciuto</t>
   </si>
   <si>
     <t>2022-04-05 00:52:53</t>
   </si>
   <si>
+    <t>Miraslavas Trotskis</t>
+  </si>
+  <si>
+    <t>7 luglio 1990</t>
+  </si>
+  <si>
+    <t>Cittadino lituano, si era recato in Bielorussia per far visita a dei parenti nell'autunno del 2024 ed è stato arrestato.
+Si stanno chiarendo gli articoli esatti in base ai quali sono state formulate le accuse.
+Miroslavas è stato condannato a una lunga pena detentiva nella primavera del 2026.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 11.03.2026: 15 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-03-31 16:01:06</t>
+  </si>
+  <si>
     <t>Alexander Vladimirovich Korolev</t>
   </si>
   <si>
     <t>7 luglio 1963</t>
   </si>
   <si>
     <t>Il 30 maggio 2023 si è tenuta l'udienza di appello ed è entrata in vigore la sentenza.</t>
   </si>
   <si>
     <t>1,5 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2023-02-27 23:21:22</t>
-  </si>
-[...18 lines deleted...]
-    <t>2021-05-15 15:10:59</t>
   </si>
   <si>
     <t>Ivan Aleksandrovich Yanchuk</t>
   </si>
   <si>
     <t>7 luglio 1996</t>
   </si>
   <si>
     <t xml:space="preserve">Ivan prima ha ricoperto la posizione di investigatore a Malorita, poi è stato trasferito come investigatore al Dipartimento degli affari interni del distretto di Kobryn. Aveva il grado di tenente.
 Secondo le informazioni del video GUBOPiK, si è dimesso dalle forze dell'ordine e ha iniziato a estrarre criptovalute. Secondo gli agenti della sicurezza, Ivan ha trasmesso informazioni sui suoi colleghi a vari canali di telegrammi.
 Il 28 novembre 2023 si è tenuta l'udienza d'appello e la sentenza è entrata in vigore.
 </t>
   </si>
   <si>
     <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
   </si>
   <si>
     <t>7 anni di reclusione in una colonia di massima sicurezza.</t>
   </si>
   <si>
     <t>2022-09-26 17:57:51</t>
-  </si>
-[...33 lines deleted...]
-    <t>2026-05-01 13:56:02</t>
   </si>
   <si>
     <t>Aleh Anatolyevich Kanavalau (Shutau))</t>
   </si>
   <si>
     <t>8 luglio 1995</t>
   </si>
   <si>
     <t>Oleg, il proprietario del canale YouTube "Terza Regione Bielorussia", è stato arrestato nel gennaio 2022, al suo ritorno in Bielorussia per le vacanze di Capodanno.
 Oleg è stato accusato di aver de-anonimizzato funzionari della sicurezza e, mentre era all'estero, di aver continuato a "pubblicare informazioni anti-statali sui social media e a promuovere la resistenza contro i funzionari governativi". Sul suo canale, ha pubblicato video di proteste di solidarietà con la Bielorussia a Kiev, dove viveva dal 2020. È stato anche accusato di aver rilasciato "commenti cinici" sul defunto agente del KGB Dmitry Fedosyuk.
 Nel settembre 2022 è stato condannato ai sensi di diversi articoli del Codice penale, tra cui "incitamento all'odio o alla discordia razziale, nazionale, religiosa o di altro tipo". Il tribunale lo ha condannato alla reclusione in una colonia penale di massima sicurezza e gli ha imposto un ingente risarcimento.
 Nel luglio 2023, Oleg fu nuovamente condannato per "disobbedienza dolosa alle richieste dell'amministrazione penitenziaria", un'accusa spesso applicata ai prigionieri politici che si rifiutano di collaborare con l'amministrazione penitenziaria. Nel settembre dello stesso anno, fu reso noto il suo trasferimento in regime carcerario.
 È stato rivelato che Oleg avrebbe dovuto affrontare un'altra udienza in tribunale nella prima metà dell'estate del 2025 con la stessa accusa di "insubordinazione". L'udienza di appello era prevista per metà luglio.</t>
   </si>
   <si>
     <t>Penal colony No. 14. 222125, Minsk region, Barysaŭ district, s.n.p. Navasady, vulica Miru 1a</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.09.2022: 5 anni di reclusione in una colonia del regime potenziato, 5000 rubli di risarcimento, 100 unità di base di multa. Sentenza del tribunale 18.07.2023: 1 anno di reclusione in una colonia del regime potenziato. Appello 26.09.2023: il verdetto è stato confermato. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2022-01-27 19:36:09</t>
+  </si>
+  <si>
+    <t>Dzmitry Aliaksandravich Levy</t>
+  </si>
+  <si>
+    <t>8 luglio 1987</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 48. 213765, Asipovičy, vulica Sumchanki 38</t>
+  </si>
+  <si>
+    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 21.01.2026: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-05-01 13:56:02</t>
   </si>
   <si>
     <t>Valiantsin Anatolyevich Biarezin</t>
   </si>
   <si>
     <t>8 luglio 1973</t>
   </si>
   <si>
     <t>Open correctional facility No. 43. 212003, Mahilioŭ, vulica Čaliuskincaŭ 76a</t>
   </si>
   <si>
     <t>Sentenza del tribunale 13.01.2026: 5 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2026-05-01 13:29:27</t>
   </si>
   <si>
     <t>Barys Mikhajlavich Vitko</t>
   </si>
   <si>
     <t>9 luglio 1954</t>
   </si>
   <si>
     <t>Boris Vitko, 68 anni, è stato accusato di aver scritto un commento offensivo nei confronti del giudice Nikolai Kmita il 30 settembre 2021 sul canale Telegram Lyakhovichi 97.
 Sentenza della Corte 20/01/2023: 2 anni di restrizione della libertà senza direzione.
@@ -393,266 +373,269 @@
   </si>
   <si>
     <t>2021-08-07 04:16:27</t>
   </si>
   <si>
     <t>Andrei Aliakseyevich Burak</t>
   </si>
   <si>
     <t>10 luglio 1972</t>
   </si>
   <si>
     <t>Camionista. L'uomo è stato inizialmente accusato di teppismo (parte 3 dell'articolo 339 del codice penale) e di creazione di un gruppo estremista o partecipazione ad esso (parte 3 dell'articolo 361-1 del codice penale).
 Il tribunale della città di Minsk ha completato l'esame del procedimento penale il 29 febbraio 2024. Burako è stato giudicato colpevole e condannato alla reclusione per un periodo di cinque anni ai sensi della parte 3 dell'art. 361-1 CC. L'accusa di teppismo è stata ritirata.
 Secondo l'indagine , la sera dell'11 maggio 2023, sull'autostrada M-5 Minsk-Gomel vicino al villaggio di Yasen, vicino a Bobruisk, “il conducente di un veicolo DAF, passando davanti a un convoglio di trasporto militare fermo, ha fatto esplodere un dispositivo non identificato, costituito autonomamente da prodotti pirotecnici, lanciandolo verso il personale militare e attrezzature militari e poi tentando di nascondersi.
 Tuttavia, durante l'inseguimento, la sua macchina è stata bloccata dai militari e lui stesso è stato arrestato."
 È stato accertato che nell'abitacolo dell'auto erano affissi simboli "estremisti" e sul cellulare erano presenti diversi abbonamenti a canali radicali riconosciuti come estremisti, compreso il Piano "Vittoria".
 Il 12 aprile 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 29.02.2024: 5 anni di reclusione in una colonia del regime generale. Appello 12.04.2024: sconosciuto. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2024-02-12 19:18:25</t>
   </si>
   <si>
+    <t>Ivan Kachaila</t>
+  </si>
+  <si>
+    <t>11 luglio 1975</t>
+  </si>
+  <si>
+    <t>Ivan è stato condannato nel 2025 a una pena ristretta in un istituto penitenziario aperto per "favoreggiamento di attività estremiste". È probabile che la sua condanna sia legata al procedimento penale contro il canale di monitoraggio bielorusso Gayun.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 29. 230415, Vaŭkavysk, vulica Rakasouskaha 118</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.11.2025: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello 23.01.2026: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2025-09-30 20:01:31</t>
+  </si>
+  <si>
     <t>Evgeniy Sergeevich Glushkov</t>
   </si>
   <si>
     <t>11 luglio 1990</t>
   </si>
   <si>
     <t>Si è saputo della detenzione di un residente del villaggio di Zyabrovka, distretto di Gomel, Yevgeny Glushkov. Secondo alcuni resoconti dei media, nella notte tra il 10 e l'11 agosto si è verificato un incidente all'aeroporto di Zyabrovka, di cui i media hanno scritto molto, quindi sono iniziati i controlli locali.
 Hanno trovato una vecchia foto dell'aeroporto sul telefono di Evgeny, che ha preso da un drone. E hanno anche trovato contatti di vari ucraini. Questo è stato sufficiente per fermarlo. Il ragazzo prima della detenzione lavorava come veterinario in una delle cliniche di Homel, ha solo caratteristiche positive da parte dei datori di lavoro. Prima dell'inizio dell'aggressione russa contro l'Ucraina, Evgeny ha vissuto a lungo all'estero. Negli ultimi anni - in Cina, dove ha studiato musica e ha programmato di restare. Ma a causa dell'epidemia di coronavirus, è rimasto senza fonti di reddito ed è stato costretto a tornare in patria.</t>
   </si>
   <si>
     <t>9 anni di reclusione con servizio in una colonia correzionale sotto regime rafforzato.</t>
   </si>
   <si>
     <t>2022-11-14 15:40:33</t>
   </si>
   <si>
-    <t>Ivan Kachaila</t>
-[...16 lines deleted...]
-  <si>
     <t>Alexander Nikolaevich Yatsukevich</t>
   </si>
   <si>
     <t>11 luglio 1986</t>
   </si>
   <si>
     <t>Il 1 marzo 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.01.2024: 3 anni di reclusione in una colonia del regime generale. Appello 01.03.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-01-11 17:15:20</t>
   </si>
   <si>
     <t>Volha Vaitsiakhovich</t>
   </si>
   <si>
     <t>12 luglio 1974</t>
   </si>
   <si>
     <t>Olga è stata arrestata nell'agosto 2021 nell'ambito di un procedimento penale avviato ai sensi dell'articolo "atto di terrorismo" e condannata nel giugno 2023 ai sensi di diversi articoli penali.
 Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un "gruppo criminale organizzato" ha operato in Bielorussia, Turchia, Polonia, Ucraina e altri paesi, presumibilmente preparando crimini estremisti. Tra loro c'erano militari radicali, funzionari della sicurezza, atleti e uomini d'affari che cercavano di prendere il potere illegalmente. Questo caso è legato al tentato incendio doloso della casa del deputato Oleg Gaidukevich nel giugno 2021 e all'“organizzazione di rivolte di massa”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 21.06.2023: 11 anni di reclusione in una colonia del regime generale. Appello 04.10.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-09-17 00:48:36</t>
   </si>
   <si>
     <t>Uladzimir Uladzimiravich Herasimau</t>
   </si>
   <si>
     <t>12 luglio 1981</t>
   </si>
   <si>
-    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
+    <t>Pre-trial detention center No. 2. 210026, Viciebsk, vulica Haharyna 2</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 5 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa.</t>
   </si>
   <si>
     <t>2026-05-12 18:13:35</t>
   </si>
   <si>
-    <t>Artur Ryhoravich Tarasau</t>
-[...9 lines deleted...]
-    <t>Open correctional facility No. 39. 222002, Krupki district, Krupki-2</t>
+    <t>Viktoryia Valiantsinauna Patashkina</t>
+  </si>
+  <si>
+    <t>13 luglio 1992</t>
+  </si>
+  <si>
+    <t>Victoria si è laureata presso l'Università Statale Francisk Skaryna Gomel, dove ha studiato finanza e credito (settore bancario).
+In seguito, ha cambiato carriera e si è dedicata all'IT, dove ha iniziato a lavorare come ingegnere del software e specialista in automazione (JS, Java). Nel 2020, Victoria ha inizialmente lavorato presso la sede di Gomel di Godel Technologies Europe e, nel settembre dello stesso anno, è entrata a far parte di Innowise Group, una grande azienda internazionale di sviluppo software e consulenza IT.</t>
+  </si>
+  <si>
+    <t>IUOT-51, 220118, Minsk, st. Kabushkina, d.54a</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
   </si>
   <si>
-    <t>2025-05-11 15:43:26</t>
+    <t>2026-05-10 09:37:56</t>
+  </si>
+  <si>
+    <t>Paul Vasilevich Prokhorov</t>
+  </si>
+  <si>
+    <t>13 luglio 1996</t>
+  </si>
+  <si>
+    <t>È stato arrestato insieme a tutta la sua famiglia (madre, padre, sorella) con l'accusa di "tradimento". Apparentemente la sorella è stata successivamente rilasciata. Paolo ha 27 anni. È nato a Grabovka. Ha lavorato nel settore edile.
+I partecipanti a un processo chiuso hanno accordi di non divulgazione. È noto da una fonte non ufficiale che il procedimento penale riguarda la fotografia di vari oggetti sul territorio della Bielorussia e che le persone coinvolte nel caso sono state monitorate dai servizi speciali per qualche tempo prima del loro arresto.
+La famiglia Prokhorov ha vissuto a lungo nel villaggio di Grabovka, nella regione di Gomel. Al momento del loro arresto, vivevano nel villaggio di Uza, nella regione di Gomel, dove si erano trasferiti due anni fa.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 20.05.2024: 8 anni di reclusione in una colonia del regime generale. Appello 30.08.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2023-12-29 15:06:37</t>
   </si>
   <si>
     <t>Vyacheslav Alexandrovich Berezovets</t>
   </si>
   <si>
     <t>13 luglio 1991</t>
   </si>
   <si>
     <t>La coppia (Vyacheslav Berezovets e Tatyana Danilyuk) è stata messa in custodia perché il 10 agosto 2020 hanno preso parte alle proteste a Kobryn, la donna “ha mostrato gesti indecenti alla polizia” e suo marito “ha abbassato i pantaloni e ha mostrato i pantaloni nudi natiche."
 Allo stesso tempo, Vyacheslav è già stato condannato per l'episodio di "mostrare le natiche" alla polizia. Il processo si è svolto nel 2020, quando l'uomo è stato accusato di un illecito amministrativo per questo.
 La coppia ha ancora tre figli piccoli in libertà.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.03.2025: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2024-09-04 11:35:32</t>
   </si>
   <si>
-    <t>Paul Vasilevich Prokhorov</t>
-[...29 lines deleted...]
-    <t>2026-05-10 09:37:56</t>
+    <t>Dmitry Sluk</t>
+  </si>
+  <si>
+    <t>13 luglio 1988</t>
+  </si>
+  <si>
+    <t>Residente a Bobruisk, 34 anni. Dopo 10 giorni nel centro di detenzione in via Akrestsin, è stato trasferito al centro di custodia cautelare n. 1.
+L'uomo è stato accusato di aver fatto donazioni a un'organizzazione riconosciuta come terroristica in Bielorussia. Rischia da 8 a 12 anni di carcere.
+Dmitry Sluk non ha presentato ricorso contro il verdetto ed è stato trasferito per scontare la pena in una delle colonie bielorusse.
+Il 24 giugno 2024, le condizioni di detenzione sono state inasprite, Dmitry è stato trasferito in regime carcerario.</t>
+  </si>
+  <si>
+    <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
+  </si>
+  <si>
+    <t>8,5 anni di carcere</t>
+  </si>
+  <si>
+    <t>2023-02-22 15:31:31</t>
+  </si>
+  <si>
+    <t>Dmitry Sergeevich Neverkevich</t>
+  </si>
+  <si>
+    <t>13 luglio 1982</t>
+  </si>
+  <si>
+    <t>Dmitry, direttore di Europcar, partner di Uber a Minsk, è stato arrestato per la prima volta nel novembre 2020 ai sensi di un provvedimento amministrativo per aver partecipato alle proteste contro i risultati delle elezioni presidenziali. È stato arrestato per la seconda volta nell'agosto 2021 nell'ambito di un procedimento penale avviato ai sensi dell'articolo "atto di terrorismo".
+Secondo l'atto d'accusa, da luglio 2020 a gennaio 2022, un gruppo criminale organizzato ha operato in Bielorussia, Turchia, Polonia, Ucraina e altri paesi con l'obiettivo di commettere crimini estremisti. Il gruppo comprendeva individui dalle idee radicali, tra cui ex e attuali militari, funzionari della sicurezza, atleti e uomini d'affari, che cercavano di prendere il potere illegalmente".
+Il caso riguarda le accuse di tentato incendio doloso dell'abitazione del parlamentare Oleg Gaidukevich nel giugno 2021 e di "organizzazione di rivolte di massa".
+Dmitry è stato condannato per diversi capi d'imputazione penali, gli è stata inflitta una lunga pena detentiva e una multa, ed è stato inoltre privato del diritto di ricoprire posizioni legate a compiti organizzativi e amministrativi per cinque anni.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 21.06.2023: 11 anni di reclusione in una colonia del regime potenziato, privazione del diritto di ricoprire determinate posizioni o di impegnarsi in determinate attività, 3000 unità di base di multa. Appello 04.10.2023: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2023-01-23 17:13:44</t>
   </si>
   <si>
     <t>Lyudmila Yurievna Chekina</t>
   </si>
   <si>
     <t>13 luglio 1973</t>
   </si>
   <si>
     <t>Lyudmila è l'ex CEO di TUT.BY. Lavora presso TUT.BY dal 2008: prima come consulente legale, poi come direttrice. Nel 2017 è diventata responsabile di Tut By Media.
 Nel maggio 2021 è stata arrestata nell'ambito di un procedimento penale avviato per evasione fiscale.
 Nell'ottobre 2022, il KGB ha aggiunto Lyudmila alla lista di coloro “coinvolti in attività terroristiche”. Successivamente è stata accusata anche di "incitamento all'odio" e di "invito ad agire contro la sicurezza nazionale".
 Il processo si è svolto a porte chiuse ed è durato più di due mesi: in totale si sono svolte 37 sessioni. Nel marzo 2023, Lyudmila è stata condannata a una lunga pena detentiva e a una pesante multa.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.03.2023: 12 anni di reclusione in una colonia del regime generale, 1000 unità di base di multa. Appello 31.07.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-05-24 13:42:27</t>
   </si>
   <si>
-    <t>Dmitry Sluk</t>
-[...37 lines deleted...]
-  <si>
     <t>Aliaksandr Eduardavich Masevich</t>
   </si>
   <si>
     <t>13 luglio 1989</t>
   </si>
   <si>
     <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
   </si>
   <si>
     <t>Sentenza del tribunale 22.12.2022: 7 anni di reclusione in una colonia del regime potenziato. Appello 21.03.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2022-11-17 18:32:49</t>
+  </si>
+  <si>
+    <t>Artur Ryhoravich Tarasau</t>
+  </si>
+  <si>
+    <t>13 luglio 1987</t>
+  </si>
+  <si>
+    <t>Artur è stato arrestato nel maggio 2025, presumibilmente in relazione a un procedimento penale relativo al progetto di monitoraggio OSINT "Belarusian Gayun".
+Nel luglio 2025 nacque la seconda figlia di Arthur.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 39. 222002, Krupki district, Krupki-2</t>
+  </si>
+  <si>
+    <t>2025-05-11 15:43:26</t>
   </si>
   <si>
     <t>Paul Andreevich Sologub</t>
   </si>
   <si>
     <t>14 luglio 1989</t>
   </si>
   <si>
     <t>3 anni di reclusione in una colonia alle condizioni del regime generale</t>
   </si>
   <si>
     <t>2023-06-29 09:53:27</t>
   </si>
   <si>
     <t>Ruslan Teimurazovich Zubkov</t>
   </si>
   <si>
     <t>14 luglio 1998</t>
   </si>
   <si>
     <t>Ruslan Zubkov ha 26 anni. A giudicare dai social network, negli ultimi anni ha vissuto e lavorato in Polonia.
 Nel dicembre 2023, Zubkov è stato aggiunto all'elenco dei partecipanti al gruppo estremista "La Russia è malvagia". Questa è una piccola chat di Telegram per 135 persone, in cui al momento sono attive solo tre persone. Nel febbraio 2024, Ruslan è stato inserito nella lista dei ricercati in Bielorussia e Russia, il che significa che a quel tempo era ancora latitante.
 Non si sa nemmeno quando Ruslan sia stato arrestato. È stato processato per la prima volta nel giugno 2024 per "aver insultato Lukashenko" presso il tribunale distrettuale di Kamenets. La sentenza è sconosciuta.</t>
   </si>
   <si>
@@ -682,105 +665,95 @@
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Sentenza del tribunale 08.10.2024: 3 anni di reclusione in una colonia del regime potenziato. Appello 18.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-11-26 00:31:52</t>
   </si>
   <si>
     <t>Vitaly Viktorovich Chopik</t>
   </si>
   <si>
     <t>17 luglio 1983</t>
   </si>
   <si>
     <t>Secondo dati pervenuti in tempi diversi da fonti , è noto che l'uomo è stato perquisito il 1° dicembre 2021. E nel settembre 2022, Chopik è stato arrestato per la prima volta ai sensi dell'articolo 19.11 del Codice degli illeciti amministrativi, ma quando si è scoperto che l'uomo semplicemente non aveva un telefono dove potevano esserci dei "materiali estremisti", hanno redatto un rapporto ai sensi dell'articolo 24.23 del Codice degli illeciti amministrativi. Il pretesto per il protocollo era una bandiera in bianco e nero attaccata dall'interno alla finestra della casa - solo l'uomo stesso ha affermato che la bandiera è apparsa dopo essere stato arrestato e portato al centro di detenzione temporanea.L’ultima escalation tra Chopik e le forze di sicurezza è avvenuta all’inizio di marzo 2024: il residente di Brest è stato nuovamente arrestato. Dopo l’arresto, l’uomo è stato portato in ambulanza con segni di forti percosse e la carnagione di Chopik era gialla (il che potrebbe indicare danni al fegato dovuti alle percosse). Il 28 marzo 2024, il Ministero degli Affari Interni ha annunciato di aver collocato il residente di Brest in un centro di custodia cautelare. In base all’età e alla storia dell’uomo (“frequentava sistematicamente i tribunali penali”), possiamo concludere che stiamo parlando di Vitaly Chopik. È sospettato di “promuovere attività estremiste”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 15.11.2024: 7 anni di reclusione in una colonia del regime potenziato, 1000 unità di base di multa. Appello 04.02.2025: sconosciuto. Tribunale per il cambio di regime 17.02.2026: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2024-03-28 21:57:44</t>
   </si>
   <si>
-    <t>Kirill Viktorovich Gnezdilov</t>
-[...9 lines deleted...]
-    <t>2023-07-14 11:30:32</t>
+    <t>Ivan Frantsevich Verbitsky</t>
+  </si>
+  <si>
+    <t>17 luglio 1965</t>
+  </si>
+  <si>
+    <t>Ivan, in possesso di due lauree, ha lavorato in precedenza come artista e designer, per poi diventare animatore, regista e montatore video. È anche artista e scrittore di racconti. Il 21 ottobre 2020 è stato arrestato e condannato per aver pubblicato su un canale Telegram appelli a destabilizzare l'ordine pubblico, tra cui attacchi incendiari contro gli edifici del KGB e della Procura distrettuale di Oshmyany.
+Nel dicembre 2022, è stato processato nuovamente per "disobbedienza alle richieste dell'amministrazione". Nel maggio 2024, Ivan è stato nuovamente condannato per "disobbedienza dolosa" e condannato a ulteriori due anni di carcere.
+A maggio 2026, secondo la testimonianza dei suoi commilitoni, Ivan aveva prestato servizio nel PKT e nello SHIZO per un totale di 1065 giorni , ovvero circa 35,5 mesi o 2 anni e 9 mesi, rispettivamente.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 9. 213410, Horki, vulica Dabraliubava 16</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 15.03.2021: 8 anni 1 mese di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime 30.09.2021: sconosciuto anni di regime carcerario. Sentenza del tribunale 20.12.2022: 2 anni di reclusione in una colonia del regime potenziato. Appello 14.03.2023: sconosciuto. Sentenza del tribunale 08.05.2024: 2 anni di reclusione in una colonia del regime rigoroso. Appello 26.07.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-02-26 23:12:05</t>
   </si>
   <si>
     <t>Alena Mikalayeuna Lazarchyk</t>
   </si>
   <si>
     <t>17 luglio 1974</t>
   </si>
   <si>
     <t>L'attivista della "Bielorussia europea" è stato arrestato il 30 dicembre 2021 nell'ambito di un procedimento penale per azioni di gruppo che violano gravemente l'ordine pubblico.
 Il 7 gennaio 2022 la donna è stata trasferita in un centro di custodia cautelare.
 Elena ha un figlio piccolo.
 Nel gennaio 2023, Elena è stata trasferita alla colonia femminile n. 4 di Gomel. Per molto tempo, un avvocato non è riuscito ad avere accesso al prigioniero politico; venne messa in una cella di punizione.
 Nell'ottobre 2023 si è saputo che il trasferimento di Elena effettuato ad agosto non era stato accettato. Ciò indica molto probabilmente che le sono state tolte le trasmissioni. L'ultima lettera di Elena è arrivata all'inizio di settembre e da allora non ne abbiamo più avute. Da quando Lazarchik è stata trasferita nella colonia, non ha mai ricevuto il permesso dall’amministrazione dell’istituto di incontrare un avvocato. Non si sa cosa stia succedendo adesso a Elena né in quali condizioni si trovi. Elena ha problemi ai denti nella colonia e ha perso peso.
 A metà novembre 2023, gli attivisti per i diritti umani hanno appreso che Elena era stata nuovamente posta in isolamento.
 Secondo la testimonianza dell'ex prigioniera politica, Elena ha trascorso più di 90 giorni in una cella di punizione e più di 60 giorni in un PKT .
 Nella primavera del 2025, Elena è stata condannata ai sensi della Parte 2 dell'Articolo 411 del Codice penale (disobbedienza dolosa alle richieste legali dell'amministrazione della colonia) e condannata a un altro anno e mezzo di carcere, oltre agli otto anni di reclusione. Non si sa quando sia stato emesso il verdetto. È noto che al processo Elena ha rifiutato i servizi di un avvocato.</t>
   </si>
   <si>
     <t>Penal colony No. 24. 247526, vulica Vytvorčaja, 44, Zarečča, Rečyca district, Homieĺ region</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.09.2022: 8 anni di reclusione in una colonia del regime generale. Appello 02.12.2022: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2022-01-11 16:06:03</t>
   </si>
   <si>
-    <t>Ivan Frantsevich Verbitsky</t>
-[...15 lines deleted...]
-  <si>
     <t>Daria Alekseevna Puchyla</t>
   </si>
   <si>
     <t>18 luglio 1998</t>
   </si>
   <si>
     <t>Darya Puchilo si è laureata presso la Facoltà di Giurisprudenza dell'Università dell'Innovazione di Minsk nel 2019. Durante gli studi universitari, ha partecipato alle Olimpiadi legali studentesche.
 Daria Puchylo è una fotografa. A gennaio e febbraio 2024, Daria era alla ricerca di lavoro come web designer. Su un sito web, ha pubblicato un post in cui affermava di essere una principiante, di cercare lavoro a Varsavia, di essere disposta a trasferirsi e di valutare qualsiasi offerta.
 Daria ha pubblicato il suo ultimo post su Instagram nel dicembre 2024. Il suo ultimo post su VKontakte risale al 7 febbraio 2025, il giorno in cui sono iniziati gli arresti nel caso Gayun.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2025-11-07 18:09:13</t>
   </si>
   <si>
     <t>Igor Vladimirovich Ilyash</t>
   </si>
   <si>
     <t>18 luglio 1988</t>
   </si>
   <si>
     <t>Igor è un giornalista di Belsat TV. In precedenza ha lavorato per il quotidiano "Belorusy i Rynok" (Bielorussi e il Mercato) e per la rubrica bielorussa di Radio Svaboda. Ha pubblicato anche su riviste russe e ucraine. Insieme alla moglie, la giornalista Ekaterina Andreyeva, ha scritto il libro "Donbass bielorusso", uno studio sul ruolo dei bielorussi nella guerra nell'Ucraina orientale.
 È stato arrestato per la prima volta il 16 luglio 2021, durante perquisizioni di massa di giornalisti indipendenti, con l'accusa di "aver organizzato e preparato azioni che violano gravemente l'ordine pubblico o di avervi partecipato attivamente". Il suo appartamento è stato perquisito, la sua attrezzatura e i suoi libri sono stati sequestrati, ed è stato poi trasferito in un centro di detenzione temporanea. È stato rilasciato il 26 luglio.
@@ -789,50 +762,70 @@
   </si>
   <si>
     <t>Sentenza del tribunale 05.09.2025: 4 anni di reclusione in una colonia del regime generale. Appello 05.11.2025: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-07-20 20:49:54</t>
   </si>
   <si>
     <t>Siarhei Dzmitryyevich Zhyhaliou</t>
   </si>
   <si>
     <t>19 luglio 2005</t>
   </si>
   <si>
     <t>Sergei è stato arrestato proprio all'università, durante le lezioni, alla fine di dicembre 2023. Un film filogovernativo (aprile 2024) ha riportato che sei adolescenti si sarebbero uniti in una "cellula anarchica chiamata 'Usignoni Neri'", creata "sotto la guida dell'Esercito di Liberazione Nazionale dell'Ucraina" dalla sedicenne cittadina ucraina Maria Misiuk.
 Secondo quanto riferito dallo staff dell'ONT, gli adolescenti si sarebbero uniti per compiere atti di sabotaggio, in seguito a una soffiata, prima in Bielorussia e poi in Russia. Maria è accusata ai sensi dell'articolo 289, comma 2, del Codice penale (atto di terrorismo). Secondo il rapporto, la sedicenne Maria Misyuk si sarebbe trasferita con la sua famiglia dall'Ucraina in Bielorussia nel 2022, dove avrebbe creato una "cellula anarchica per preparare attacchi terroristici". Tra gli arrestati figurano studenti universitari di Baranovichi, Nesvizh, Mir, Minsk e Luninets: Trofim Borisov, Sergey Zhigalyov , Dmitry Zakhoroshko, Anastasia Klimenko e Alexandra Pulinovich. Sempre secondo lo staff dell'ONT, i giovani si sarebbero riuniti in un appartamento di Baranovichi per preparare la loro prima azione di rilievo: assemblare esplosivi e far saltare in aria la stazione di polizia o la procura di Baranovichi. Le accuse a carico degli altri cinque partecipanti non sono note, così come il loro status e la loro ubicazione.
 Dopo essere stato trasferito nella colonia penale, Sergei fu immediatamente rinchiuso in una cella di isolamento per un mese.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 09.10.2025: 12 anni di reclusione in una colonia del regime potenziato. Appello 09.02.2026: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-04-30 23:23:41</t>
   </si>
   <si>
+    <t>Uladzimir Siarheyevich Karcheuny</t>
+  </si>
+  <si>
+    <t>19 luglio 1984</t>
+  </si>
+  <si>
+    <t>Vladimir è nato a Mosca ed è cittadino russo. Verso la metà degli anni 2000 si è trasferito in Bielorussia e si è stabilito a Zhlobin.
+In seguito, lavorò in Polonia per diversi anni. Successivamente tornò in Bielorussia e si trasferì nella città agricola di Shchitkovichi, nel distretto di Starodorozhsky, nella regione di Minsk.
+Vladimir è noto per le sue posizioni filo-ucraine. Sembra che sia stato arrestato proprio per i suoi commenti a favore dell'Ucraina.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 22. 225295, Brest region, Ivacevičy, station Damanava, PO Box 20</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2026-07-19 12:37:41</t>
+  </si>
+  <si>
     <t>Alexey Leonidovich Shpakovsky</t>
   </si>
   <si>
     <t>20 luglio 1996</t>
   </si>
   <si>
     <t>A giudicare dall'articolo, Alexey è sotto processo per le proteste avvenute dopo le elezioni del 9 agosto 2020 a Pinsk.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.12.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 11.03.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-11-28 23:26:50</t>
   </si>
   <si>
     <t>Victor Adamovich Snegur</t>
   </si>
   <si>
     <t>20 luglio 1988</t>
   </si>
   <si>
     <t>Viktor è stato arrestato il 4 gennaio 2020 nell'ambito del "caso Avtukhovich" e accusato di aver partecipato a un'"organizzazione terroristica" coinvolta in attacchi incendiari contro proprietà della polizia. È stato condannato per "partecipazione a un'organizzazione criminale", "tentativo di presa del potere", "azioni illegali con armi da fuoco" e "trasporto illegale di armi da fuoco attraverso la frontiera doganale".
 Nel 2024, Viktor fu nuovamente condannato per "disobbedienza dolosa alle richieste dell'amministrazione penitenziaria". Dal febbraio 2025 fu detenuto in una struttura di tipo cella (PKT) e, nel maggio dello stesso anno, fu annunciata una nuova condanna ai sensi dello stesso articolo, spesso utilizzato contro i detenuti che si rifiutavano di collaborare con l'amministrazione. Di conseguenza, la sua pena detentiva complessiva fu di 22 anni e 6 mesi.
 Il 3 luglio 2025 venne esaminato il ricorso di Victor .
 Nel dicembre 2025, Viktor fu molto probabilmente condannato nuovamente ai sensi dell'articolo 411.</t>
@@ -840,220 +833,217 @@
   <si>
     <t>Penal colony No. 11. 231900, Volkovysk, Rokossovsky str., 118</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.10.2022: 19 anni di reclusione in una colonia del regime rigoroso, 800 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: 1 anno 6 mesi di reclusione in una colonia del regime rigoroso. Appello 11.10.2024: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: 2 anni di reclusione in una colonia del regime rigoroso. Appello 01.07.2025: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2021-02-27 00:50:00</t>
   </si>
   <si>
     <t>Victor Yurievich Nikiforov</t>
   </si>
   <si>
     <t>20 luglio 1980</t>
   </si>
   <si>
     <t>Il 6 febbraio 2024 si è tenuta l'udienza d'appello e la sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 04.12.2023: 5 anni di reclusione in una colonia del regime generale. Appello 06.02.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-02-02 14:35:39</t>
   </si>
   <si>
-    <t>Svetlana Olegovna Metelskaya</t>
+    <t>Sviatlana Alehauna Miatselskaya</t>
   </si>
   <si>
     <t>20 luglio 1982</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.03.2026: 10 anni di reclusione in una colonia del regime generale, 1000 unità di base di multa. Appello 17.07.2026: sconosciuto.</t>
   </si>
   <si>
     <t>2024-11-20 16:54:12</t>
+  </si>
+  <si>
+    <t>Eduard Ashotovich Koshetsyan</t>
+  </si>
+  <si>
+    <t>21 luglio 1991</t>
+  </si>
+  <si>
+    <t>Residente a Minsk con radici armene , cittadino della Federazione Russa . È stato arrestato nel settembre 2023, presumibilmente per aver chiacchierato con gli amici. È stato aperto un procedimento penale. Durante il suo arresto è stato duramente picchiato.
+Specialità: chirurgo maxillo-facciale.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.07.2024: 6 anni di reclusione in una colonia del regime generale. Appello 12.11.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-02-12 22:35:54</t>
+  </si>
+  <si>
+    <t>Edward Yuryevich Migun</t>
+  </si>
+  <si>
+    <t>21 luglio 2002</t>
+  </si>
+  <si>
+    <t>Eduard si è laureato presso l'Accademia statale di medicina veterinaria di Vitebsk.
+Lavora nel villaggio di Krivaya Gryada.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 45. 225073, Brest region, Kamenetsky district, Sushki</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello data sconosciuta: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2025-10-05 15:08:06</t>
   </si>
   <si>
     <t>Evgeny Mikhailovich Yushkevich</t>
   </si>
   <si>
     <t>21 luglio 1989</t>
   </si>
   <si>
     <t>Evgeny, ex investigatore del Comitato investigativo e ideatore del progetto bychange.me, è stato arrestato per la prima volta la sera del 24 novembre 2020 a Minsk nell'ambito di un procedimento penale avviato ai sensi dell'articolo "organizzazione e preparazione di azioni che violano gravemente l'ordine pubblico o partecipazione attiva a esse". È stato rilasciato 10 giorni dopo, ma è stato nuovamente arrestato nell'aprile 2021 e in seguito condannato per sei capi d'imputazione penali, tra cui "organizzazione di rivolte di massa" nel 2020, "incitamento all'odio sociale" in interviste e testi sui social network e "minacce di violenza" contro il capo del centro di detenzione temporanea di Okrestina tramite tweet.
 Secondo la Procura generale, Yevgeny era “un partecipante attivo alla chat di Telegram ‘KHATA’, le cui attività sono volte a organizzare crimini di natura estremista”. Il processo si è svolto a porte chiuse ed Evgeny ha firmato un accordo di non divulgazione riguardante i materiali del caso.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 26.12.2022: 11 anni di reclusione in una colonia del regime potenziato. Appello 10.03.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-04-19 23:04:33</t>
-  </si>
-[...33 lines deleted...]
-    <t>2024-02-12 22:35:54</t>
   </si>
   <si>
     <t>Andrey Vasilievich Doroshko</t>
   </si>
   <si>
     <t>22 luglio 1970</t>
   </si>
   <si>
     <t>Tenente colonnello, ex vice capo del dipartimento degli affari interni della città di Zhodino per il lavoro ideologico e il sostegno del personale.
 Nel 2020, lui e altri 4 ex dipendenti del dipartimento di polizia della città di Zhodino hanno registrato un appello ai colleghi che hanno lavorato nelle forze di polizia di Zhodino durante le proteste e a tutte le forze dell'ordine in Bielorussia. Doroshko chiede agli agenti di polizia di trattare le persone nello stesso modo in cui tratterebbero i loro cari. "Non creare panico inutile in città, viviamo qui e alleviamo figli, dovremmo vergognarci del nostro comportamento in città", dice Andrey nel video.
 Secondo i media , tutti e cinque sono stati arrestati all’inizio di febbraio 2024.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 03.02.2025: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-01-06 14:45:59</t>
   </si>
   <si>
     <t>Sergey Ivanovich Khlystov</t>
   </si>
   <si>
     <t>23 luglio 1967</t>
   </si>
   <si>
     <t>Avvocato dell'Ordine degli Avvocati Regionali di Gomel. È stato arrestato insieme a due colleghi, tra cui il responsabile della consulenza legale. Successivamente, i due avvocati sono stati rilasciati, ma il responsabile della consulenza legale è stato licenziato dal suo incarico. È stato inoltre avviato un procedimento penale contro Sergei Khlystov.
 La sostanza delle accuse e la sentenza pronunciata sono sconosciute. Si sa solo che Sergej Khlystov è stato privato della libertà.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-08-16 15:51:21</t>
   </si>
   <si>
     <t>Sergei Evgenievich Zakharenko</t>
   </si>
   <si>
     <t>24 luglio 1980</t>
   </si>
   <si>
     <t>Imprenditore individuale. L'essenza dell'accusa è ancora sconosciuta.
 Il 17 gennaio 2023 l'appello è stato esaminato e la sentenza è entrata in vigore.</t>
   </si>
   <si>
-    <t>Penal colony No. 22. 225295, Brest region, Ivacevičy, station Damanava, PO Box 20</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 27.10.2022: 4 anni 6 mesi di reclusione in una colonia del regime generale. Appello 17.01.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2022-10-13 20:47:32</t>
   </si>
   <si>
     <t>Siarhei Siarheyevich Shelest</t>
   </si>
   <si>
     <t>24 luglio 1992</t>
   </si>
   <si>
     <t>Sergei, ex operatore dell'officina Ammonia-3 dello stabilimento Azot di Grodno , è stato arrestato nell'autunno del 2021 nell'ambito di un procedimento penale intentato contro i dipendenti dello stabilimento che avevano sostenuto lo sciopero e facevano parte dell'iniziativa "Rabochy Rukh" (Movimento dei lavoratori), che è stata designata come organizzazione estremista il 21 settembre 2021, in seguito alla quale si sono verificati arresti di massa di lavoratori in tutto il Paese.
 Nel febbraio 2023, Sergei è stato riconosciuto colpevole di diffamazione, tradimento e creazione e partecipazione a un gruppo estremista e condannato alla reclusione.
 Nell'autunno del 2024 si tenne un'altra udienza in tribunale, in seguito alla quale Sergei venne trasferito in prigione.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.02.2023: 14 anni di reclusione in una colonia del regime potenziato. Appello 02.08.2023: il verdetto è stato confermato. Tribunale per il cambio di regime data sconosciuta: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-09-26 12:37:03</t>
   </si>
   <si>
     <t>Yauheni Barysavich Piarhayeu</t>
   </si>
   <si>
     <t>25 luglio 1988</t>
   </si>
   <si>
     <t>Evgeny ha conseguito la sua formazione universitaria presso l'Università Tecnica Statale di Brest, dove ha studiato per corrispondenza presso la Facoltà di Attività Innovative, specializzandosi in Costruzioni Industriali e Civili.
 Dal 2012, l'uomo risulta registrato come ditta individuale. Fino al 2018, possedeva un negozio online che vendeva vaporizzatori elettronici, comunemente noti come sigarette elettroniche.
 Tuttavia, di recente Evgeny si è guadagnato da vivere lavorando nel settore edile.</t>
   </si>
   <si>
     <t>2025-07-16 22:55:42</t>
   </si>
   <si>
+    <t>Ilya Siarheyevich Dzindzikau</t>
+  </si>
+  <si>
+    <t>26 luglio 1990</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 17.12.2025: 3 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-01-15 17:27:17</t>
+  </si>
+  <si>
     <t>Yury Aliaksandravich Minin</t>
   </si>
   <si>
     <t>26 luglio 1993</t>
   </si>
   <si>
     <t>Detenuto per i commenti del 2020 nelle chat di Telegram.
 Il 22 dicembre 2023 si è tenuta l'udienza della corte d'appello. La sentenza è entrata in vigore.
 Molto probabilmente la sentenza prevede la reclusione.</t>
   </si>
   <si>
     <t>2023-10-08 20:07:26</t>
-  </si>
-[...10 lines deleted...]
-    <t>2026-01-15 17:27:17</t>
   </si>
   <si>
     <t>Alexander Nikolaevich Rudkovsky</t>
   </si>
   <si>
     <t>27 luglio 1986</t>
   </si>
   <si>
     <t>Penal colony No. 8. 211388, Viciebskaja vobl., Orša, vul. Lienina, 195A</t>
   </si>
   <si>
     <t>Sentenza del tribunale 10.10.2024: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2024-10-07 20:49:33</t>
   </si>
   <si>
     <t>Vladimir Vladimirovich Ivashkevich</t>
   </si>
   <si>
     <t>27 luglio 1988</t>
   </si>
   <si>
     <t>Vladimir è stato condannato nell'estate del 2024 per "Oltraggio a un funzionario governativo" e condannato alla reclusione.</t>
   </si>
@@ -1096,206 +1086,206 @@
   </si>
   <si>
     <t>2024-10-21 22:20:00</t>
   </si>
   <si>
     <t>Vasily Nikolaevich Hrechykha</t>
   </si>
   <si>
     <t>28 luglio 1985</t>
   </si>
   <si>
     <t>Ex soldato del reggimento Kalinovsky. Il suo arresto è stato annunciato in un telegiornale trasmesso dalla televisione di stato Bielorussia 1 il 5 maggio 2025.
 Secondo quanto riportato sui social media, si è laureato presso l'Accademia Statale di Agricoltura della Bielorussia (BSAA), dove ha studiato presso il dipartimento di gestione del territorio. La sua specializzazione è la topografia catastale e il diritto fondiario.
 Ha prestato servizio nella 38ª Brigata di Difesa Motorizzata Separata della Bielorussia, un'unità di paracadutisti a Brest, un tempo comandata da Valery Sakhashchik. Una foto sui social media mostra il gagliardetto della brigata appeso nell'appartamento di Grechikha.
 Secondo l'ufficio stampa del reggimento Kalinovsky, Vasily si unì a loro nel maggio 2022, ma lasciò l'unità nel giugno dello stesso anno su sua richiesta.
 Secondo il video, è stato fermato da qualche parte in una zona paludosa fuori città da diversi agenti del KGB armati di mitragliatrici. È stato trasportato in elicottero. Durante il trasferimento, aveva un sacco nero in testa e le mani erano legate davanti a lui con una fascetta di plastica. Kalinovets è stato trasportato in elicottero all'aeroporto.
 Secondo il video, Vasily è nato il 28 luglio 1981. Nel febbraio 2022 è partito per la Polonia per lavorare e tre mesi dopo si è arruolato nel Reggimento Kalinovsky. Ha seguito un addestramento a Kiev. Le circostanze del suo arresto sono sconosciute.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 5 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2025-12-30 13:25:40</t>
   </si>
   <si>
-    <t>Olga Ivanovna Solomenik</t>
-[...13 lines deleted...]
-  <si>
     <t>Dmitry Nikolaevich Dubovsky</t>
   </si>
   <si>
     <t>29 luglio 1986</t>
   </si>
   <si>
     <t>Un attivista del movimento anarchico è stato arrestato mentre attraversava il confine con la Bielorussia nella notte tra il 28 e il 29 ottobre 2020 ed è stato accusato di “incendio doloso” e “terrorismo”.
 Nel settembre 2022 è stato aperto un nuovo procedimento penale contro Dmitry ed è stato condannato a cinque anni di prigione. Tenuto conto della sentenza precedente, è stato infine condannato a 20 anni in una colonia di massima sicurezza.
 Nell’agosto 2023, Dmitrij è stato trasferito in regime carcerario per “violazione delle regole dell’ordine”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 22.12.2021: 18 anni di reclusione in una colonia del regime potenziato, circa 11000 rubli di risarcimento. Appello 22.04.2022: il verdetto è stato confermato. Sentenza del tribunale 25.11.2022: 5 anni di reclusione in una colonia del regime potenziato. Appello 07.02.2023: il verdetto è stato confermato. Tribunale per il cambio di regime 28.07.2023: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-02-27 00:38:30</t>
   </si>
   <si>
+    <t>Vyacheslav Vitalievich Semenov</t>
+  </si>
+  <si>
+    <t>29 luglio 2005</t>
+  </si>
+  <si>
+    <t>2025-09-14 23:56:38</t>
+  </si>
+  <si>
+    <t>Olga Ivanovna Solomenik</t>
+  </si>
+  <si>
+    <t>29 luglio 1967</t>
+  </si>
+  <si>
+    <t>Detenuto nel caso di A. Khralovich . Non si conoscono i dettagli del caso, poiché il processo si è svolto a porte chiuse, e infatti il procedimento penale è classificato. I dettagli della detenzione del condannato sono noti dal film di propaganda "Operazione del KGB "Mankurt"", mostrato da ONT nel 2021. È noto che Olga è stata trattenuta per un anno nel centro di custodia cautelare del KGB, dove ha fatto uno sciopero della fame. Quindi è stata trasferita a SIZO-1. “Era completamente dai capelli grigi. Ha fatto uno sciopero della fame per molto tempo - è stata persino nutrita attraverso le vene delle sue braccia, quindi erano gonfie come ceppi di legno. Ha iniziato a scontare la pena.</t>
+  </si>
+  <si>
+    <t>7,5 anni di carcere in una colonia penale.</t>
+  </si>
+  <si>
+    <t>2022-11-04 17:54:31</t>
+  </si>
+  <si>
     <t>Alexander Fedorovich Bindei</t>
   </si>
   <si>
     <t>29 luglio 1966</t>
   </si>
   <si>
     <t>Sentenza del tribunale 28.11.2022: sconosciuto anni di reclusione in una colonia del regime generale. Appello 28.02.2023: sconosciuto.</t>
   </si>
   <si>
     <t>2022-11-27 00:41:28</t>
-  </si>
-[...23 lines deleted...]
-    <t>2024-05-08 18:31:03</t>
   </si>
   <si>
     <t>Andrey Vladislavovich Grigoriev</t>
   </si>
   <si>
     <t>29 luglio 1994</t>
   </si>
   <si>
     <t>Il 15 maggio 2023, l’ONT ha pubblicato il film di propaganda “Killer Package” of Death: Who and How Wanted to Commit a Terrorist Attack on Victory Day”, che raccontava i dettagli del caso alla vigilia del Giorno della Vittoria, il 9 maggio 2023, "ha impedito un attacco terroristico sotto la supervisione di Kiev". Hanno detto che gli esplosivi erano in stufe elettriche, che sono state inviate ai detenuti tramite pacchi. L'organizzatore dell'azione è stato nominato 23 Valery Vodin, ventisettenne bielorusso, che ha combattuto in Ucraina.
 Il video afferma che pacchi con stufe elettriche contenenti esplosivi sono stati consegnati al punto SDEK di Minsk a Kamennaya Gorka il 21 marzo 2023 da Kiev attraverso l'Italia. Victoria Volchek, 29 anni, durante l'interrogatorio ha confermato di aver ricevuto il pacco: Valery Vodin le ha chiesto di ricevere il pacco. La studentessa della BSU Anna Savochkina e sua madre Tatyana Rusak presero la piastrella da Volchek e la seppellirono nel cimitero di Kolodishchi. La seconda piastrella è stata ritirata dall'odontotecnico Andrei Grigoriev e portata all'associazione di giardinaggio "Avtoremontnik 124" vicino a Olekhnovichi.
 Andrey ha 29 anni, nato a Minsk. Si è laureato al liceo e alla facoltà di medicina della capitale. Prima del suo arresto lavorava ufficiosamente come odontotecnico in un centro odontoiatrico privato.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 09.08.2024: 7 anni di reclusione in una colonia del regime generale. Appello 29.10.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-07-18 00:53:01</t>
   </si>
   <si>
+    <t>Ruslan Andreevich Prokhorenko</t>
+  </si>
+  <si>
+    <t>29 luglio 1972</t>
+  </si>
+  <si>
+    <t>È coinvolto in un caso di tradimento insieme alla famiglia Prokhorov di Grabovka.
+I partecipanti a un processo chiuso hanno accordi di non divulgazione. È noto da una fonte non ufficiale che il procedimento penale riguarda la fotografia di vari oggetti sul territorio della Bielorussia e che le persone coinvolte nel caso sono state monitorate dai servizi speciali per qualche tempo prima del loro arresto.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 20.05.2024: 10 anni di reclusione in una colonia del regime generale. Appello 30.08.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-05-08 18:31:03</t>
+  </si>
+  <si>
+    <t>Yahor Anatolyevich Krakasevich</t>
+  </si>
+  <si>
+    <t>30 luglio 1994</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 24.12.2025: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2026-04-03 21:24:13</t>
+  </si>
+  <si>
+    <t>Alexander Ivanovich Kalin</t>
+  </si>
+  <si>
+    <t>30 luglio 1969</t>
+  </si>
+  <si>
+    <t>È stato arrestato per aver partecipato alle proteste del 2020 e per aver criticato attivamente in pubblico le azioni illegali delle agenzie governative e del regime nel suo complesso. Successivamente, sua figlia e suo figlio sono stati arrestati per aver partecipato alle proteste; in seguito sono riusciti a viaggiare all'estero. Ad Alexander sono state detenute insieme anche altre tre persone , condannate alla fine di maggio per aver partecipato alle proteste.</t>
+  </si>
+  <si>
+    <t>6,5 anni di reclusione in una colonia di massima sicurezza.</t>
+  </si>
+  <si>
+    <t>2023-08-28 16:09:45</t>
+  </si>
+  <si>
     <t>Valery Stepanovich Mefodienko</t>
   </si>
   <si>
     <t>30 luglio 1976</t>
   </si>
   <si>
     <t>Come imprenditore individuale, ha riparato e mantenuto le apparecchiature informatiche.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 22.10.2024: 8 anni 6 mesi di reclusione in una colonia del regime generale. Appello 03.01.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-10-10 22:56:59</t>
   </si>
   <si>
-    <t>Yahor Anatolyevich Krakasevich</t>
-[...23 lines deleted...]
-    <t>2023-08-28 16:09:45</t>
+    <t>Alexander Aleksandrovich Peles</t>
+  </si>
+  <si>
+    <t>31 luglio 1979</t>
+  </si>
+  <si>
+    <t>Il 17 maggio 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 05.03.2024: 6 anni di reclusione in una colonia del regime generale. Appello 17.05.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-01-19 00:39:18</t>
   </si>
   <si>
     <t>Dmitriy Grigorievich Baraban</t>
   </si>
   <si>
     <t>31 luglio 1976</t>
   </si>
   <si>
     <t>Il 1 agosto 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 22.05.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 01.08.2024: sconosciuto. Tribunale per il cambio di regime 10.12.2025: sconosciuto anni di regime carcerario.</t>
+    <t>Sentenza del tribunale 22.05.2024: 4 anni di reclusione in una colonia del regime generale. Appello 01.08.2024: sconosciuto. Tribunale per il cambio di regime 10.12.2025: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2024-05-13 15:44:42</t>
-  </si>
-[...13 lines deleted...]
-    <t>2024-01-19 00:39:18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1599,51 +1589,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I74"/>
+  <dimension ref="A1:I73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1901,307 +1891,307 @@
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>61</v>
       </c>
       <c r="I10" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>63</v>
       </c>
       <c r="B11" t="s">
         <v>64</v>
       </c>
       <c r="C11" t="s">
         <v>65</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>66</v>
       </c>
       <c r="I11" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>68</v>
       </c>
       <c r="B12" t="s">
         <v>69</v>
       </c>
       <c r="C12" t="s">
         <v>70</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
         <v>71</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" t="s">
         <v>74</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>75</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
         <v>76</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
         <v>77</v>
       </c>
-      <c r="F13" t="s">
-[...5 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" t="s">
         <v>80</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>81</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>83</v>
       </c>
       <c r="I14" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>85</v>
       </c>
       <c r="B15" t="s">
         <v>86</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>87</v>
       </c>
       <c r="F15" t="s">
         <v>88</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>89</v>
       </c>
       <c r="I15" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>91</v>
       </c>
       <c r="B16" t="s">
         <v>92</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
         <v>93</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16" t="s">
+      <c r="F16" t="s">
+        <v>88</v>
+      </c>
+      <c r="G16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" t="s">
         <v>94</v>
       </c>
-      <c r="F16" t="s">
-[...5 lines deleted...]
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>96</v>
+      </c>
+      <c r="B17" t="s">
         <v>97</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>98</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" t="s">
         <v>99</v>
       </c>
-      <c r="F17" t="s">
-[...5 lines deleted...]
-      <c r="H17" t="s">
+      <c r="I17" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>101</v>
+      </c>
+      <c r="B18" t="s">
         <v>102</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>103</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
+        <v>82</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
         <v>104</v>
       </c>
-      <c r="D18" t="s">
-[...11 lines deleted...]
-      <c r="H18" t="s">
+      <c r="I18" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>106</v>
+      </c>
+      <c r="B19" t="s">
         <v>107</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>108</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" t="s">
+        <v>21</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
         <v>109</v>
       </c>
-      <c r="D19" t="s">
-[...11 lines deleted...]
-      <c r="H19" t="s">
+      <c r="I19" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20" t="s">
         <v>112</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>113</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
         <v>114</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>115</v>
       </c>
       <c r="I20" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>117</v>
       </c>
       <c r="B21" t="s">
         <v>118</v>
       </c>
       <c r="C21" t="s">
         <v>119</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
@@ -2212,161 +2202,164 @@
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
         <v>120</v>
       </c>
       <c r="I21" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>122</v>
       </c>
       <c r="B22" t="s">
         <v>123</v>
       </c>
       <c r="C22" t="s">
         <v>124</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
+        <v>38</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="H22" t="s">
         <v>125</v>
       </c>
-      <c r="F22" t="s">
-[...5 lines deleted...]
-      <c r="H22" t="s">
+      <c r="I22" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B23" t="s">
         <v>128</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>129</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>49</v>
+      </c>
+      <c r="E23" t="s">
+        <v>50</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
         <v>130</v>
       </c>
-      <c r="D23" t="s">
-[...11 lines deleted...]
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>132</v>
+      </c>
+      <c r="B24" t="s">
         <v>133</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
         <v>134</v>
       </c>
-      <c r="C24" t="s">
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
         <v>135</v>
       </c>
-      <c r="D24" t="s">
-[...11 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>137</v>
+      </c>
+      <c r="B25" t="s">
         <v>138</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>139</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E25" t="s">
         <v>140</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
+      <c r="H25" t="s">
+        <v>141</v>
+      </c>
       <c r="I25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>145</v>
+        <v>76</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
         <v>15</v>
       </c>
       <c r="H26" t="s">
         <v>146</v>
       </c>
       <c r="I26" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>148</v>
       </c>
       <c r="B27" t="s">
         <v>149</v>
       </c>
       <c r="C27" t="s">
         <v>150</v>
       </c>
       <c r="D27" t="s">
@@ -2377,1337 +2370,1308 @@
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
         <v>151</v>
       </c>
       <c r="I27" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>153</v>
       </c>
       <c r="B28" t="s">
         <v>154</v>
       </c>
       <c r="C28" t="s">
         <v>155</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>77</v>
+        <v>156</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I28" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D29" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>161</v>
+        <v>38</v>
       </c>
       <c r="F29" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>146</v>
+        <v>162</v>
       </c>
       <c r="I29" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D30" t="s">
         <v>49</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I30" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B31" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="C31" t="s">
         <v>170</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>171</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>172</v>
       </c>
       <c r="I31" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>174</v>
       </c>
       <c r="B32" t="s">
         <v>175</v>
       </c>
       <c r="C32" t="s">
         <v>176</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>38</v>
+        <v>177</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>177</v>
+        <v>141</v>
       </c>
       <c r="I32" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>179</v>
       </c>
       <c r="B33" t="s">
         <v>180</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
-      <c r="E33" t="s">
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
         <v>181</v>
       </c>
-      <c r="F33" t="s">
-[...5 lines deleted...]
-      <c r="H33" t="s">
+      <c r="I33" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>183</v>
+      </c>
+      <c r="B34" t="s">
         <v>184</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>185</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>186</v>
       </c>
       <c r="I34" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>188</v>
       </c>
       <c r="B35" t="s">
         <v>189</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>49</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
         <v>190</v>
       </c>
-      <c r="D35" t="s">
-[...8 lines deleted...]
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>192</v>
+      </c>
+      <c r="B36" t="s">
         <v>193</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
+        <v>27</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" t="s">
         <v>194</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>195</v>
       </c>
       <c r="I36" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>197</v>
       </c>
       <c r="B37" t="s">
         <v>198</v>
       </c>
+      <c r="C37" t="s">
+        <v>199</v>
+      </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="H37" t="s">
         <v>200</v>
       </c>
       <c r="I37" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>202</v>
       </c>
       <c r="B38" t="s">
         <v>203</v>
       </c>
       <c r="C38" t="s">
         <v>204</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>171</v>
+        <v>205</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I38" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B39" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="C39" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D39" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E39" t="s">
-        <v>77</v>
+        <v>211</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39" t="s">
         <v>15</v>
       </c>
       <c r="H39" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="I39" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B40" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C40" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D40" t="s">
         <v>49</v>
       </c>
       <c r="E40" t="s">
-        <v>214</v>
+        <v>50</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40" t="s">
         <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="I40" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B41" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C41" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
       <c r="G41" t="s">
         <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="I41" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B42" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C42" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D42" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="E42" t="s">
-        <v>50</v>
+        <v>171</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="I42" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B43" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C43" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>181</v>
+        <v>232</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="I43" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B44" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C44" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="I44" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B45" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C45" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
+      <c r="E45" t="s">
+        <v>243</v>
+      </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
       <c r="G45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="I45" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B46" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C46" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46" t="s">
-        <v>245</v>
+        <v>27</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="I46" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B47" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E47" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="I47" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B48" t="s">
-        <v>254</v>
+        <v>256</v>
+      </c>
+      <c r="C48" t="s">
+        <v>257</v>
       </c>
       <c r="D48" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="E48" t="s">
-        <v>140</v>
+        <v>27</v>
       </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="I48" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B49" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C49" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="E49" t="s">
-        <v>77</v>
+        <v>263</v>
       </c>
       <c r="F49" t="s">
-        <v>14</v>
+        <v>88</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="I49" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B50" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C50" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50" t="s">
-        <v>265</v>
+        <v>76</v>
       </c>
       <c r="F50" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="I50" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B51" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C51" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="I51" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B52" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C52" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="E52" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
         <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="I52" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B53" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C53" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53" t="s">
-        <v>21</v>
+        <v>232</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="I53" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B54" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C54" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D54" t="s">
         <v>12</v>
       </c>
       <c r="E54" t="s">
-        <v>286</v>
+        <v>156</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="I54" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B55" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C55" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
-      <c r="E55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
         <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>292</v>
+        <v>279</v>
       </c>
       <c r="I55" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B56" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="C56" t="s">
         <v>296</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
+      <c r="E56" t="s">
+        <v>38</v>
+      </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="I56" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B57" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C57" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>61</v>
       </c>
       <c r="I57" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B58" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>38</v>
+        <v>305</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="I58" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B59" t="s">
-        <v>307</v>
+        <v>309</v>
+      </c>
+      <c r="C59" t="s">
+        <v>310</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="I59" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B60" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C60" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E60" t="s">
+        <v>50</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
-        <v>15</v>
+        <v>194</v>
       </c>
       <c r="H60" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="I60" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B61" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C61" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D61" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="I61" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B62" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C62" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>38</v>
+        <v>171</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="I62" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B63" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C63" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>181</v>
+        <v>156</v>
       </c>
       <c r="F63" t="s">
         <v>14</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="I63" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B64" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D64" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>14</v>
       </c>
       <c r="G64" t="s">
         <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>334</v>
+        <v>51</v>
       </c>
       <c r="I64" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>336</v>
       </c>
       <c r="B65" t="s">
         <v>337</v>
       </c>
       <c r="C65" t="s">
         <v>338</v>
       </c>
       <c r="D65" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E65" t="s">
-        <v>171</v>
+        <v>50</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
       <c r="G65" t="s">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>339</v>
       </c>
       <c r="I65" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>341</v>
       </c>
       <c r="B66" t="s">
         <v>342</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>343</v>
       </c>
       <c r="I66" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>345</v>
       </c>
       <c r="B67" t="s">
         <v>346</v>
       </c>
+      <c r="C67" t="s">
+        <v>347</v>
+      </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
       <c r="G67" t="s">
         <v>15</v>
       </c>
       <c r="H67" t="s">
-        <v>51</v>
+        <v>348</v>
       </c>
       <c r="I67" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B68" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C68" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
       <c r="G68" t="s">
         <v>15</v>
       </c>
       <c r="H68" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="I68" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B69" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>14</v>
       </c>
       <c r="G69" t="s">
         <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="I69" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B70" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C70" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D70" t="s">
         <v>12</v>
       </c>
       <c r="E70" t="s">
-        <v>181</v>
+        <v>232</v>
       </c>
       <c r="F70" t="s">
         <v>14</v>
       </c>
       <c r="G70" t="s">
         <v>15</v>
       </c>
       <c r="H70" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="I70" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B71" t="s">
-        <v>364</v>
+        <v>365</v>
+      </c>
+      <c r="C71" t="s">
+        <v>366</v>
       </c>
       <c r="D71" t="s">
         <v>12</v>
       </c>
+      <c r="E71" t="s">
+        <v>171</v>
+      </c>
       <c r="F71" t="s">
         <v>14</v>
       </c>
       <c r="G71" t="s">
         <v>15</v>
       </c>
       <c r="H71" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="I71" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B72" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C72" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="D72" t="s">
         <v>12</v>
       </c>
       <c r="E72" t="s">
-        <v>286</v>
+        <v>171</v>
       </c>
       <c r="F72" t="s">
         <v>14</v>
       </c>
       <c r="G72" t="s">
         <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="I72" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B73" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C73" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D73" t="s">
         <v>12</v>
       </c>
       <c r="E73" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="F73" t="s">
         <v>14</v>
       </c>
       <c r="G73" t="s">
         <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="I73" t="s">
-        <v>376</v>
-[...6 lines deleted...]
-      <c r="B74" t="s">
         <v>378</v>
-      </c>
-[...19 lines deleted...]
-        <v>381</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">