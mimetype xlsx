--- v1 (2026-03-19)
+++ v2 (2026-07-29)
@@ -12,657 +12,543 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="440">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
   <si>
     <t>Cognome e nome</t>
   </si>
   <si>
     <t>Compleanno</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Genere</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L'ONG "Viasna"</t>
   </si>
   <si>
     <t>Frase</t>
   </si>
   <si>
     <t>Data di inserimento sul sito</t>
   </si>
   <si>
     <t>Ilya Alexandrovich Vieriemieyev</t>
   </si>
   <si>
     <t>1 agosto 2003</t>
   </si>
   <si>
-    <t>Un ragazzo di 19 anni è stato condannato per i messaggi nelle chat di Telegram che ha lasciato nel febbraio di quest'anno. Presumibilmente, tali messaggi nella chat di gruppo erano la reazione del ragazzo alla guerra iniziata con le forze armate della Russia in Ucraina, anche dal territorio della Bielorussia.</t>
+    <t>Un ragazzo di 19 anni è stato condannato per alcuni messaggi lasciati in chat di gruppo su Telegram nel febbraio di quest'anno. Tali messaggi sarebbero stati una reazione alla guerra in Ucraina guidata dalla Russia, iniziata in Bielorussia.
+Nella primavera del 2026, si è appreso che Ilya era stato processato ai sensi dell'articolo 411 del Codice penale (disobbedienza dolosa all'amministrazione dell'istituto). L'esito del processo è tuttora sconosciuto.</t>
   </si>
   <si>
     <t>Uomo</t>
   </si>
   <si>
-    <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
-[...1 lines deleted...]
-  <si>
     <t>In custodia</t>
   </si>
   <si>
     <t>Si</t>
   </si>
   <si>
-    <t>6,5 anni di carcere</t>
+    <t>Sentenza del tribunale 30.08.2022: 6 anni 6 mesi di reclusione in una colonia del regime generale. Appello 11.11.2022: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime rigoroso.</t>
   </si>
   <si>
     <t>2022-08-17 21:24:07</t>
   </si>
   <si>
     <t>Sergey Alexandrovich Govsha</t>
   </si>
   <si>
     <t>1 agosto 1981</t>
   </si>
   <si>
     <t>Condannato per un'azione di protesta avvenuta dal 10 all'11 agosto 2020 a Bereza a 2 anni di carcere (infine, tenendo conto di alcune condanne precedenti, a 3 anni di carcere).</t>
   </si>
   <si>
     <t>Sentenza del tribunale 28.08.2024: 2 anni di reclusione in una colonia del regime generale. Appello 18.10.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-08-28 13:16:53</t>
   </si>
   <si>
+    <t>Vitali Antanovich Halubouski</t>
+  </si>
+  <si>
+    <t>2 agosto 1976</t>
+  </si>
+  <si>
+    <t>Vitaly ha precedentemente lavorato come guardia di frontiera. In seguito, ha lavorato come autista di autobus per oltre 15 anni. Negli ultimi anni, ha lavorato come autista per Gazprom Transgaz Belarus, guidando una squadra di tecnici specializzati in telemedicina.
+L'uomo è divorziato e ha due figli.
+Alla fine dello scorso anno, è stato arrestato e incarcerato. Il tribunale regionale di Vitebsk ha processato Golubovsky ai sensi degli articoli 361-4 del codice penale, commi 1 e 2 (favoreggiamento di attività estremiste). Questo articolo viene solitamente utilizzato per perseguire le persone per i messaggi pubblicati nella chat del progetto di monitoraggio bielorusso Gayun.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 7. 225136, Pružany district, Kuplina</t>
+  </si>
+  <si>
+    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 7 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2026-03-15 15:53:02</t>
+  </si>
+  <si>
     <t>Aliaksandr Alexandrovich Khazeyeu</t>
   </si>
   <si>
     <t>3 agosto 2000</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2026-02-03 10:40:08</t>
   </si>
   <si>
-    <t>Leonid Ivanovich Terebey</t>
-[...13 lines deleted...]
-  <si>
     <t>Irina Gennadievna Tokarczuk</t>
   </si>
   <si>
     <t>4 agosto 1960</t>
   </si>
   <si>
     <t>Madre della blogger prigioniera politica Olga Tokarczuk (è stata rilasciata nel giugno 2022 dopo aver scontato la pena). È stata detenuta a seguito di un massiccio raid delle forze di sicurezza il 23 e 24 gennaio 2024 contro parenti di prigionieri politici e persone che inviavano pacchi e lettere a prigionieri politici.</t>
   </si>
   <si>
     <t>Donna</t>
   </si>
   <si>
     <t>Penal colony No. 4. 246035, Homieĺ, vulica Antoshkina 3</t>
   </si>
   <si>
     <t>Sentenza del tribunale 14.08.2024: 3 anni di reclusione in una colonia del regime generale. Appello 15.10.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-02-06 12:36:40</t>
   </si>
   <si>
     <t>Alexander Fedorovich Trotskij</t>
   </si>
   <si>
     <t>5 agosto 1975</t>
   </si>
   <si>
     <t>Il 12 agosto 2020, Alexander è stato arrestato quando la sua macchina è stata fermata da persone armate. Si è rifiutato di andarsene e, dopo aver ricevuto minacce di sparatoria, ha cercato di scappare. Durante il suo arresto, è stato picchiato e portato in ospedale con una lesione cerebrale traumatica, quindi trasferito in un centro di custodia cautelare. Secondo gli investigatori avrebbe investito la gamba del poliziotto. La corte lo ha ritenuto colpevole di tentato omicidio.</t>
   </si>
   <si>
     <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.03.2021: 10 anni di reclusione in una colonia del regime potenziato, 10000 rubli di risarcimento.</t>
   </si>
   <si>
     <t>2021-02-26 22:37:54</t>
-  </si>
-[...38 lines deleted...]
-    <t>2023-03-16 22:57:54</t>
   </si>
   <si>
     <t>Sergey Leonidovich Gnevko</t>
   </si>
   <si>
     <t>5 agosto 1977</t>
   </si>
   <si>
     <t>Sergei è stato condannato in tribunale per aver insultato Lukashenko. Il 5 maggio 2023 il caso è stato esaminato dal giudice Inna Sivets.
 Il 4 giugno 2024, un altro procedimento penale contro Sergei è stato esaminato presso il tribunale del distretto di Orsha e Orsha. È stato nuovamente accusato di aver insultato Lukashenko . Il caso è stato ascoltato dal giudice Yulia Vershinina .
 La corte ha ritenuto che Sergei Gnevko “è una persona precedentemente condannata per aver insultato pubblicamente Lukashenko ed è stata portata nel centro di detenzione speciale del Dipartimento degli affari interni del distretto di Orsha per aver commesso un reato amministrativo ai sensi dell'articolo 19.1 del Codice dei reati amministrativi ( piccolo teppismo), mentre era ubriaco, in presenza di dipendenti del dipartimento di polizia e di un dipendente del centro di detenzione speciale hanno rilasciato pubblicamente una dichiarazione contenente una forma di discorso osceno nei confronti di Alexander Lukashenko in relazione all'esercizio dei suoi poteri."
 La corte ha ritenuto Sergei Gnevko colpevole ai sensi della parte 2 dell'art. 368 cp , è stato condannato alla reclusione per quattro anni. Sulla base della totalità delle sentenze, il tribunale ha parzialmente aggiunto alla pena inflitta la pena non scontata ai sensi della sentenza precedente e infine ha inflitto una pena detentiva per un periodo di 4 anni e 6 mesi.
 Il 16 agosto 2024 si è svolta l’udienza d’appello della corte e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Penal colony No. 22. 225295, Brest region, Ivacevičy, station Damanava, PO Box 20</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.05.2023: sconosciuto anni di reclusione in una colonia del regime generale. Sentenza del tribunale 04.06.2024: 4 anni 6 mesi di reclusione in una colonia del regime generale. Appello 16.08.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-06-06 15:46:04</t>
   </si>
   <si>
-    <t>Sergey Petrovich Litvinko</t>
-[...23 lines deleted...]
-    <t>2025-12-17 22:10:52</t>
+    <t>Sergey Semenovich Timashenko</t>
+  </si>
+  <si>
+    <t>5 agosto 1966</t>
+  </si>
+  <si>
+    <t>Sergei Timoshenko ha combattuto in Afghanistan dal 1986 al 1988. Ha prestato servizio nel 2° avamposto d'assalto aviotrasportato del gruppo manovrabile d'assalto aviotrasportato Kerki, comandando il gruppo di combattimento.
+Sergei, a giudicare dai suoi post sui social media, sostiene l'Ucraina nella sua guerra contro la Russia. Questo sembra essere il motivo delle accuse. È improvvisamente scomparso da tutti i social media alla fine del 2024, è stato arrestato e posto in custodia cautelare.</t>
+  </si>
+  <si>
+    <t>IK n. 1, 211445, Novopolotsk, st. tecnico, 8</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 10.09.2025: 12 anni di reclusione in una colonia del regime potenziato, 1000 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2025-09-15 13:13:04</t>
   </si>
   <si>
     <t>Ivan Sergeevich Licholate</t>
   </si>
   <si>
     <t>6 agosto 1992</t>
   </si>
   <si>
     <t>Un ucraino che vive in Bielorussia dal 2013. Nel 2012-2013, Ivan ha prestato servizio nelle unità di intelligence delle Forze armate ucraine, riporta BelTA. L'inchiesta ritiene che nel gennaio di quest'anno Likholat abbia contattato l'SBU, dove gli è stato ordinato di far saltare in aria i binari della ferrovia. Per questo compito chiamò due abitanti di Grodno, dotati di competenze specifiche nello sminamento. Pukhal'skiy è stato arrestato dopo aver preso un ordigno esplosivo da un nascondiglio nel distretto di Kobryn e averlo trasportato nel distretto di Tolochin. Likholat e Borodich sono stati detenuti a Grodno.
 Condannato a 20 anni di carcere, il tribunale ha ordinato a Ivan di scontare i primi tre anni della pena in carcere.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 18.12.2024: sconosciuto anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2023-09-28 00:19:37</t>
   </si>
   <si>
-    <t>Siarhei Skibinski</t>
-[...12 lines deleted...]
-    <t>2024-09-23 14:55:04</t>
+    <t>Illia Alehavich Karpau</t>
+  </si>
+  <si>
+    <t>Dal 2018 lavora come libero professionista, gestendo una piccola segheria e realizzando mobili su misura. Ha anche lavorato part-time come tassista a Minsk.
+Nella chat locale, Ilya segnalava regolarmente semafori guasti e segnali stradali abbattuti, proponeva idee per migliorare la circolazione e chiedeva che venissero dislocati agenti addetti al controllo del traffico agli incroci problematici.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2026-05-10 09:41:38</t>
   </si>
   <si>
     <t>Oleg Gorelov</t>
   </si>
   <si>
     <t>8 agosto 1975</t>
   </si>
   <si>
     <t>Gorelov era il capo della direzione della Belinvestbank per la regione di Gomel. Le ultime notizie su di lui risalgono al febbraio 2023 e nel dicembre 2023 al suo posto è stato nominato Pavel Yurkovets, l'ex capo della Belinvestbank a Mozyr.
 Il processo contro Oleg Gorelov è iniziato l'8 febbraio presso il tribunale regionale di Gomel.
 Il 14 giugno 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Sentenza del tribunale 25.03.2024: 10 anni di reclusione in una colonia del regime potenziato. Appello 14.06.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-02-10 14:47:15</t>
   </si>
   <si>
     <t>Alexei Vladimirovich Kiselev</t>
   </si>
   <si>
     <t>8 agosto 1990</t>
   </si>
   <si>
     <t>Alexey Kiselyov è stato arrestato da Verkhnedvinsk nel procedimento penale della “Riserva del personale per la Nuova Bielorussia”. Il suo video di “pentimento” è stato pubblicato la mattina del 13 marzo da un canale telegrafico di propaganda. Alexey è un dipendente del comitato esecutivo regionale di Verkhnedvinsk. Il 14 febbraio, il comitato investigativo ha aperto un procedimento penale contro rappresentanti e partecipanti all'iniziativa “Riserva del personale per la Nuova Bielorussia” annunciata dal Gabinetto congiunto di transizione. Il canale televisivo ONT ha successivamente mostrato 14 persone detenute in questo caso. Il propagandista Igor Tur ha affermato che, insieme alle forze di sicurezza, per un anno ha ascoltato conferenze per i partecipanti all'iniziativa.
 Il programma “Riserva di personale per una nuova Bielorussia” è stato lanciato dal Gabinetto congiunto di transizione nel novembre 2022. L'obiettivo del progetto era formare professionisti in grado di lavorare in posizioni governative e realizzare riforme.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 20.09.2024: sconosciuto. Appello 03.12.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-03-13 11:59:37</t>
+  </si>
+  <si>
+    <t>Andrey Mechislavovich Stasyukevich</t>
+  </si>
+  <si>
+    <t>9 agosto 1994</t>
+  </si>
+  <si>
+    <t>Cittadino della Federazione Russa</t>
+  </si>
+  <si>
+    <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale, 500 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-12-17 22:41:07</t>
   </si>
   <si>
     <t>Alexey Alexandrovich Prokhorchik</t>
   </si>
   <si>
     <t>9 agosto 1988</t>
   </si>
   <si>
     <t>Nel 2010 si è laureato in ingegneria delle telecomunicazioni presso l'Higher State College of Communications.
 Nel 2017, Prokhorchik ha fondato in Russia la società a responsabilità limitata "ESiS". L'acronimo sta per "sistemi e reti energetiche".
 Le principali attività dell'azienda sono l'installazione e la costruzione di impianti elettrici. ESiS impiega oltre 40 persone. Lo scorso anno, l'azienda ha registrato un fatturato di circa 4 milioni di dollari.
 Alexei è stato condannato per aver aiutato i prigionieri politici.</t>
   </si>
   <si>
-    <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-11-06 22:31:46</t>
   </si>
   <si>
-    <t>Leonid Leonidovich Shpets</t>
-[...35 lines deleted...]
-    <t>2025-09-26 20:27:53</t>
+    <t>Uladzimir Aliaksandravich Yanukevich</t>
+  </si>
+  <si>
+    <t>10 agosto 1960</t>
+  </si>
+  <si>
+    <t>Volodymyr Yanukevich, 65 anni, è stato direttore e caporedattore del quotidiano regionale indipendente Intex-Press. Andriy Pokolenko, 44 anni, è stato vicedirettore dello sviluppo dello stesso organo di stampa. Dopo la chiusura del quotidiano, hanno creato il sito web di notizie BAR24. Il sito web è stato chiuso nel gennaio 2025.
+Vladimir Yanukovych è stato precedentemente perseguitato . È stato processato due volte e multato ai sensi del Codice dei reati amministrativi per aver pubblicato un'intervista con Tikhanovskaya e, nel febbraio 2023, le forze di sicurezza hanno fatto irruzione nei locali della casa editrice Intex-Press.
+Oltre alla reclusione e a una multa salata, come riportato dall'Associazione bielorussa dei giornalisti, "ci sono informazioni su una multa complessiva ingente di circa 200.000 rubli (circa 60.000 euro)".
+I dipendenti dell'emittente televisiva BAR24 di Baranovichi sono stati arrestati nel dicembre 2024. Le forze dell'ordine hanno perquisito le loro abitazioni e la redazione del portale cittadino, sequestrando attrezzature. Diversi sono stati rilasciati, mentre gli altri sono stati incriminati penalmente.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.02.2026: 14 anni di reclusione in una colonia del regime potenziato, 3000 unità di base di multa. Appello 08.06.2026: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2026-03-03 13:27:10</t>
+  </si>
+  <si>
+    <t>Vasil Veramejchyk</t>
+  </si>
+  <si>
+    <t>11 agosto 1990</t>
+  </si>
+  <si>
+    <t>Vasily, ex combattente del reggimento di Kalinovsky, estradato dal Vietnam in Bielorussia, era anche membro del Consiglio di coordinamento.
+Secondo quanto riportato , l'uomo sarebbe finito in Asia dopo che la Lituania lo aveva considerato una minaccia per la sicurezza nazionale e gli aveva vietato l'ingresso nell'Unione Europea. "Kalinovets" è stato portato in Bielorussia la sera del 14 novembre sotto scorta di tre persone. Vasily è stato trasportato in Bielorussia con il volo Belavia B2978 da Mosca la sera del 14 novembre.
+È noto inoltre che il video di Veremeychik, pubblicato dai propagandisti, è, come previsto, una messa in scena: è stato filmato su un altro aereo e in un altro momento.
+L'ex prigioniero politico Yuri Zenkovich ha raccontato di aver trascorso quattro mesi in un centro di detenzione preventiva del KGB prima del suo rilascio, condividendo la cella con l'ex prigioniero di Kalinovka Vasily Veremeychik. Ha sottolineato di nutrire grande rispetto per Vasily, considerandolo una persona onesta, aperta e coraggiosa, che non si è mai arresa e continua a essere forte: "Quello che ha detto durante l'"interrogatorio" gli è stato estorto. Per costringerlo a dire ciò che gli ufficiali del BBT volevano sentirsi dire, hanno usato la violenza fisica contro di lui. Dato che resistere non aveva senso, ha detto quello che ha detto sotto costrizione."
+Vasily iniziò ad avere problemi di salute nel centro di detenzione preventiva. Veremeychik lamentava sintomi che suggerivano problemi cardiaci: dolore al petto, mancanza di respiro, vertigini e gonfiore a braccia e gambe. Non ricevette alcuna assistenza medica nel centro di detenzione preventiva. Nel 2025, Veremeychik fu condannato a 13 anni di carcere e trasferito nella colonia penale n. 17 di Shklov per scontare la pena. Lì, Vasily fu finalmente visitato: gli furono effettuati degli esami e un'ecografia cardiaca. La famiglia dell'uomo non conosce i risultati esatti, ma dopo l'esame, a Veremeychik furono somministrate flebo e gli furono prescritti quattro farmaci potenti: aspirina, clopidogrel, atorvastatina e metoprololo. Si sospetta che Vasily abbia avuto un infarto.
+Secondo la moglie di Vasily , avrebbe dovuto essere trasferito all'ospedale del Centro di detenzione preventiva n. 1 di Minsk all'inizio di giugno 2026 per un intervento chirurgico al cuore. Invece, il prigioniero politico è stato rinchiuso in una cella di isolamento, e poi in un'altra cella di isolamento.</t>
+  </si>
+  <si>
+    <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 13 anni di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime 09.07.2026: sconosciuto anni di regime carcerario.</t>
+  </si>
+  <si>
+    <t>2024-11-28 02:13:24</t>
   </si>
   <si>
     <t>Vitali Mikhajlavich Kavalenka</t>
   </si>
   <si>
     <t>11 agosto 1992</t>
   </si>
   <si>
     <t>Arrestato nell'ambito di un procedimento penale per i messaggi nel bot "Belorussky Gayun".</t>
   </si>
   <si>
     <t>Sentenza del tribunale 13.11.2025: 3 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-06-08 18:53:33</t>
   </si>
   <si>
-    <t>Gleb Nikolaevich Sakhar</t>
-[...13 lines deleted...]
-  <si>
     <t>Egor Alexandrovich Boriskevich</t>
   </si>
   <si>
     <t>11 agosto 1986</t>
   </si>
   <si>
     <t>Sentenza del tribunale 12.12.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 21.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2025-01-13 17:24:46</t>
   </si>
   <si>
     <t>Yana Sergeevna Tsaruk</t>
   </si>
   <si>
     <t>11 agosto 1994</t>
   </si>
   <si>
     <t>È noto che il KGB ritiene che Yana sia coinvolta nel progetto Maris Mar City Garden, riconosciuto come una “formazione estremista”.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 4 anni di reclusione in una colonia del regime generale, 700 unità di base di multa. Appello 16.12.2025: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-12-29 22:08:18</t>
   </si>
   <si>
-    <t>Vasil Veramejchyk</t>
-[...18 lines deleted...]
-  <si>
     <t>Igor Vladimirovich Korotkov</t>
   </si>
   <si>
     <t>12 agosto 1988</t>
   </si>
   <si>
     <t>Condannato per aver donato 9 euro al reggimento Kalinovsky.</t>
   </si>
   <si>
+    <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale 27.12.2023: 5 anni di reclusione in una colonia del regime generale. Appello 13.02.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-02-12 19:16:26</t>
   </si>
   <si>
+    <t>Siarhei Aliaksandravich Zhukouski</t>
+  </si>
+  <si>
+    <t>12 agosto 1983</t>
+  </si>
+  <si>
+    <t>Cittadino della Federazione Russa.</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
+  </si>
+  <si>
+    <t>2026-07-17 18:07:58</t>
+  </si>
+  <si>
+    <t>Dmitry Uladzimiravich Novozhilov</t>
+  </si>
+  <si>
+    <t>12 agosto 1972</t>
+  </si>
+  <si>
+    <t>Dmitry, ex direttore dell'agenzia di stampa BelaPAN, è stato arrestato il 18 agosto 2021, a seguito di una perquisizione e di un interrogatorio da parte del Comitato Investigativo. Inizialmente è stato posto in custodia cautelare per 72 ore nell'ambito di un procedimento penale per "organizzazione o preparazione di azioni che violano gravemente l'ordine pubblico, o partecipazione ad esse". Tuttavia, non è stato rilasciato ed è stato trasferito in un centro di detenzione preventiva 10 giorni dopo. L'accusa è stata successivamente modificata in evasione fiscale.
+Nel novembre 2021, venne rivelato che Dmitry era stato accusato anche di "creazione di un gruppo estremista". Nell'ottobre 2022, fu riconosciuto colpevole di "partecipazione a un gruppo estremista" ed "evasione fiscale", condannato al carcere, al pagamento di una pesante multa e interdetto da determinate cariche per cinque anni.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 06.10.2022: 6 anni di reclusione in una colonia del regime generale, 700 unità di base di multa, privazione del diritto di ricoprire determinate posizioni o di impegnarsi in determinate attività. Appello 06.01.2023: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-08-21 01:15:56</t>
+  </si>
+  <si>
     <t>Yuri Kazimirovich Jukovski</t>
   </si>
   <si>
     <t>12 agosto 1978</t>
   </si>
   <si>
     <t>8 anni di reclusione in condizioni di regime rafforzato.</t>
   </si>
   <si>
     <t>2022-05-23 19:28:46</t>
   </si>
   <si>
-    <t>Dmitry Uladzimiravich Novozhilov</t>
-[...46 lines deleted...]
-    <t>2025-08-19 21:16:43</t>
+    <t>Victor Valerievich Antushevich</t>
+  </si>
+  <si>
+    <t>13 agosto 1992</t>
+  </si>
+  <si>
+    <t>Si sa di Viktor che, dopo essersi diplomato alla scuola secondaria n. 3 di Rogachev, ha lavorato come autista di polizia nella squadra di detenzione presso il dipartimento locale del Dipartimento di Sicurezza del Ministero degli Affari Interni. Era membro dell'organizzazione giovanile filogovernativa BRSM. Gli attivisti per i diritti umani hanno informazioni secondo cui Viktor Antushevich è stato arrestato all'inizio di giugno 2025.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 39. 222002, Krupki district, Krupki-2</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2026-01-05 14:20:14</t>
   </si>
   <si>
     <t>Vladimir Evgenievich Boltenkov</t>
   </si>
   <si>
     <t>13 agosto 1998</t>
   </si>
   <si>
     <t>Vladimir è stato accusato di aver lasciato un commento offensivo su VKontakte sotto un post su Lukashenko. Il post conteneva una foto e il testo di un discorso sulle operazioni militari in Bielorussia. Vladimir ha scritto il commento dalla pagina e dal numero di telefono della sorella mentre era in visita da lei. Ha ammesso pienamente la sua colpevolezza.</t>
   </si>
   <si>
-    <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale 16.01.2023: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
   </si>
   <si>
     <t>2023-01-10 19:15:54</t>
   </si>
   <si>
-    <t>Vladimir Valerievich Makhnach</t>
-[...37 lines deleted...]
-    <t>2025-10-15 12:36:24</t>
+    <t>Ilya Petrovich Kravchevsky</t>
+  </si>
+  <si>
+    <t>15 agosto 1996</t>
+  </si>
+  <si>
+    <t>Al processo ex art. 342 e dell'art. 364 si è dichiarato non colpevole.</t>
+  </si>
+  <si>
+    <t>8,5 anni di carcere.</t>
+  </si>
+  <si>
+    <t>2022-09-17 11:38:09</t>
   </si>
   <si>
     <t>Vitaly Vyacheslavovich Shishlov</t>
   </si>
   <si>
     <t>15 agosto 1993</t>
   </si>
   <si>
     <t>Vitaly è stato arrestato il 25 settembre 2020 nell'ambito di un procedimento penale avviato dopo una protesta a Minsk. La televisione di Stato lo ha mostrato con le mani legate nella foresta, dove ha ammesso di aver partecipato agli scontri.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 02.07.2021: 6 anni di reclusione in una colonia del regime potenziato, sconosciuto rubli di risarcimento. Appello 24.09.2021: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2021-02-26 21:49:06</t>
-  </si>
-[...28 lines deleted...]
-    <t>2025-09-29 22:38:25</t>
   </si>
   <si>
     <t>Alexander Sergeevich Yurchik</t>
   </si>
   <si>
     <t>16 agosto 1969</t>
   </si>
   <si>
     <t>Alexander è stato arrestato nel gennaio 2021 in relazione al caso delle rivolte di massa e condannato con l'accusa di aver partecipato a canali Telegram di "orientamento radicale", nonché di aver voluto danneggiare o distruggere tre chioschi Tabakerka.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 19.07.2021: 8 anni di reclusione in una colonia del regime potenziato. Appello 23.11.2021: il verdetto è stato confermato. Appello 10.07.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-05-28 22:53:14</t>
   </si>
   <si>
     <t>Igor Nikolaevich Goltsov</t>
   </si>
   <si>
     <t>16 agosto 1984</t>
   </si>
   <si>
     <t>Programmatore quarantenne di Mogilev. Nel 2013 si è laureato presso l'Università bielorussa-russa, diventando ingegnere. È specializzato nell'uso della piattaforma Magento, utilizzata per creare negozi online e organizzare il commercio online. Ha una figlia piccola e una moglie.
 Igor Goltsov ha trasferito circa 50 dollari al canale YouTube "Zerkalo" tramite Patreon. Questo è accaduto nel 2023.</t>
@@ -686,386 +572,383 @@
     <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-06-28 18:08:16</t>
   </si>
   <si>
     <t>Cheslau Gerasimovitch</t>
   </si>
   <si>
     <t>17 agosto 1986</t>
   </si>
   <si>
     <t>Cheslav Gerasimovich ha 37 anni. Viene da Minsk.
 Per qualche tempo nel 2022 Gerasimovich ha lavorato a Vilnius, ma nell'autunno del 2022 è tornato a Minsk.
 Il 26 giugno Cheslav è stato condannato per “disobbedienza a un agente di polizia” in un procedimento amministrativo.
 A giudicare dal video GUBOPiK, Gerasimovich è accusato quattro volte di aver fatto donazioni alla "formazione estremista". Probabilmente è accusato ai sensi dell'articolo 361-2 del codice penale.
 Gerasimovich scrive sui social network che conduce formazione in psicoterapia da più di 15 anni. Dal 2011 ha iniziato a lavorare come tester. È interessato alla musica e suona la chitarra, scrive anche poesie e brevi prose.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 09.12.2024: 5 anni di reclusione in una colonia del regime generale, 300 unità di base di multa.</t>
   </si>
   <si>
     <t>2024-08-03 17:12:06</t>
   </si>
   <si>
+    <t>Anatoly Stepanovich Vasilevsky</t>
+  </si>
+  <si>
+    <t>17 agosto 1963</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.10.2024: 4 anni di reclusione in una colonia del regime potenziato. Appello 24.12.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-09-25 19:45:52</t>
+  </si>
+  <si>
+    <t>Aliaksei Yuryevich Kuzavatkin</t>
+  </si>
+  <si>
+    <t>17 agosto 1999</t>
+  </si>
+  <si>
+    <t>Alexey, cittadino russo, lavorava presso l'impianto chimico di Gomel prima del suo arresto. È stato fermato in relazione a un procedimento penale avviato ai sensi dell'articolo "favoreggiamento di attività estremiste" dopo che le forze di sicurezza bielorusse hanno avuto accesso alle chat di un bot appartenente al progetto di monitoraggio bielorusso Gayun, in cui gli utenti inviavano informazioni sui movimenti delle truppe russe.
+Nell'inverno del 2025, Alexei è stato riconosciuto colpevole e condannato alla reclusione in una colonia penale, nonché al pagamento di una pesante multa.
+Alexey è affetto da diabete di tipo 1 ed è insulino-dipendente. Inoltre, fin da bambino gli è stata riconosciuta una disabilità permanente.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 01.12.2025: 3 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 25.02.2026: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2026-03-08 15:51:25</t>
+  </si>
+  <si>
+    <t>Alexei Vyacheslavovich Shvetsov</t>
+  </si>
+  <si>
+    <t>17 agosto 1985</t>
+  </si>
+  <si>
+    <t>È stato condannato a 5 anni di prigione per aver donato al reggimento di Kalinovsky (il primo - 13,63 euro, il secondo - 35 euro, per un totale di 133 rubli e 30 centesimi).</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.12.2023: 5 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2024-01-30 20:42:17</t>
+  </si>
+  <si>
     <t>Nikita Valerievich Samarin</t>
   </si>
   <si>
     <t>17 agosto 1991</t>
   </si>
   <si>
     <t>Nikita è stato arrestato per aver spruzzato gas lacrimogeno in faccia a un agente della polizia antisommossa mentre cercava di proteggere una persona durante una protesta. È stato picchiato, gli sono stati tagliati i capelli con un coltello e gli è stato spruzzato gas lacrimogeno in faccia. Nel dicembre 2020 è stato condannato a quattro anni di libertà limitata, ma il pubblico ministero è poi riuscito ad aumentare la pena a due anni e mezzo di carcere. Nikita non si è presentato in tribunale, raccontando tramite un amico che erano stati pianificati arresti arbitrari in aula, con minacce contro di lui e altri.
 Fu costretto all'esilio.
 Alla fine di marzo 2025, si è saputo che Nikita, che all'epoca si era nascosto per quattro anni per sfuggire al verdetto, era stato arrestato a Grodno. Come riportato dal Ministero degli Interni, l'uomo è stato fermato, non avendo documenti con sé, e gli è stato chiesto di recarsi in stazione. Nikita ha opposto resistenza agli agenti di polizia e, a quanto pare, ha rotto un braccio a uno di loro. Si dice che l'uomo sia ricercato per aver "spruzzato una bomboletta di gas lacrimogeno in faccia alle forze dell'ordine" nell'agosto 2020. Per questo motivo è stato aperto un procedimento penale contro di lui. Ha lasciato il Paese, ma poi è tornato illegalmente in Bielorussia.
 Dal 13 maggio 2025, non si hanno più informazioni sul prigioniero politico. Sono vietati corrispondenza e pacchi a lui indirizzati. Non si hanno inoltre informazioni sul caso di Nikita e sulla data dell'udienza. Inoltre, si segnala che all'investigatore del caso del prigioniero politico è vietato informare parenti e amici di Nikita sullo stato e l'avanzamento del caso.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 11.12.2020: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto, 500 rubli di risarcimento. Protesta del pubblico ministero 25.03.2021: 2 anni 6 mesi di reclusione in una colonia del regime generale, 2000 rubli di risarcimento. Sentenza del tribunale data sconosciuta: 6 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2021-02-27 22:25:03</t>
   </si>
   <si>
-    <t>Alexei Vyacheslavovich Shvetsov</t>
-[...26 lines deleted...]
-    <t>Alexander Viktorovich Krupnikov</t>
+    <t>Vladislav Sergeevich Savin</t>
   </si>
   <si>
     <t>18 agosto 1978</t>
-  </si>
-[...13 lines deleted...]
-    <t>Vladislav Sergeevich Savin</t>
   </si>
   <si>
     <t>Vladislav, blogger, poeta e scrittore, è stato arrestato nell'aprile 2021 e condannato un anno dopo per frode, per aver promesso a più di 100 persone nel 2015-2016 di partecipare ai primi reality show in Bielorussia, senza poi mantenere la promessa. È stato inoltre ritenuto colpevole di aver partecipato a tre marce nel 2020 e di aver organizzato proteste tramite Instagram. Lo stesso Vladislav ha ammesso solo di aver partecipato ai raduni.
 Nell'ottobre 2022 è stato nuovamente condannato per aver insultato Lukashenko in una poesia allegata a un ricorso contro il verdetto.
 Sul portale del negozio online Ridero.ru, sotto lo pseudonimo di Vlad Savinn, vengono presentati i suoi libri: il racconto "Ambidestro" e la raccolta di poesie "Poesia attraverso", disponibili in formato cartaceo ed elettronico.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 30.03.2022: 8 anni di reclusione in una colonia del regime potenziato. Sentenza del tribunale 26.10.2022: 2 anni di reclusione in una colonia del regime generale. Appello 23.12.2022: il verdetto è stato confermato.</t>
+    <t>Sentenza del tribunale 30.03.2022: 8 anni di reclusione in una colonia del regime potenziato. Sentenza del tribunale 26.10.2022: 2 anni di reclusione in una colonia del regime generale. Appello 23.12.2022: il verdetto è stato confermato. Tribunale per il cambio di regime 08.08.2025: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-05-12 14:09:33</t>
+  </si>
+  <si>
+    <t>Oleg Nikolaevich Silich</t>
+  </si>
+  <si>
+    <t>19 agosto 1972</t>
+  </si>
+  <si>
+    <t>3,5 anni di reclusione in una colonia in condizioni di sicurezza rafforzate</t>
+  </si>
+  <si>
+    <t>2023-11-22 15:19:45</t>
+  </si>
+  <si>
+    <t>Pavel Petrovich Alekseev</t>
+  </si>
+  <si>
+    <t>19 agosto 1988</t>
+  </si>
+  <si>
+    <t>Cittadino della Federazione Russa.
+Il 26 luglio 2024 è stato discusso l'appello e la sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 16.05.2024: 5 anni di reclusione in una colonia del regime generale. Appello 26.07.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-05-02 18:35:47</t>
   </si>
   <si>
     <t>Vitali Braginiec</t>
   </si>
   <si>
     <t>19 agosto 1973</t>
   </si>
   <si>
     <t>Avvocato con 25 anni di esperienza. In precedenza, ha diretto la sua compagnia, Braginets and Partners. Recentemente ha lavorato nell'ufficio di consulenza legale del distretto Dzerzhinsky di Minsk.
 Dopo essere stato trattenuto a casa, è stato portato al dipartimento di polizia di Partizanskoye “per verificare se fosse coinvolto in attività di protesta”. Da lì lui, come affermato in tribunale, "ha cercato di andarsene". È qui che è arrivata la disobbedienza.
 Contro di lui è stato redatto un protocollo ai sensi dell'art. 24.3 del codice degli illeciti amministrativi e arrestato per 15 giorni. Doveva essere rilasciato la sera del 7 giugno, ma ciò non è avvenuto.
 Vitaly è il difensore dell'avvocato Andrey Mochalov, contro il quale è stato denunciato un procedimento penale .
 Il processo si è svolto a porte chiuse.</t>
   </si>
   <si>
     <t>8 anni di reclusione in una colonia penale a regime rafforzato.</t>
   </si>
   <si>
     <t>2022-07-13 13:02:22</t>
   </si>
   <si>
-    <t>Pavel Petrovich Alekseev</t>
-[...24 lines deleted...]
-    <t>2023-11-22 15:19:45</t>
+    <t>Vital Valeryevich Lukhverchyk</t>
+  </si>
+  <si>
+    <t>19 agosto 1990</t>
+  </si>
+  <si>
+    <t>Vitaly è stato arrestato in relazione a un procedimento penale avviato ai sensi dell'articolo "favoreggiamento di attività estremiste" ed è stato condannato alla libertà vigilata e al reclusione in un istituto penitenziario a regime aperto.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 46. 213188, Kruhlaje, vulica Savieckaja, 96</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2025-07-01 12:02:33</t>
+  </si>
+  <si>
+    <t>Irina Alexandrovna Melkher</t>
+  </si>
+  <si>
+    <t>20 agosto 1955</t>
+  </si>
+  <si>
+    <t>Irina è stata arrestata nel dicembre 2020 insieme a suo figlio nell’ambito del criminale “caso Autukhovich”. Le autorità hanno definito Mikalai Autukhovich “l’organizzatore e leader di un gruppo terroristico”. È stata accusata di aver partecipato a una "organizzazione terroristica" coinvolta nell'incendio delle proprietà degli agenti di polizia. Irina è stata condannata per “partecipazione a un'organizzazione criminale”, “atto di terrorismo”, “tentativo di prendere il potere”, nonché per aver partecipato a una manifestazione di protesta avvenuta nel settembre 2020 a Brest.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 17.10.2022: 17 anni di reclusione in una colonia del regime generale, 700 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-02-27 00:45:25</t>
   </si>
   <si>
     <t>Dmitriy Tahirovich Suvkhanov</t>
   </si>
   <si>
     <t>20 agosto 1987</t>
   </si>
   <si>
     <t>Dmitry Suvkhanov è il fratello di Marat Suvkhanov, morto in Ucraina nel febbraio 2023, combattendo a fianco delle forze di occupazione russe.
 La moderatrice dell'incontro presso il tribunale distrettuale di Svetlogorsk è stata ancora una volta Kristina Kasyanova. Ha considerato l'accusa contro Dmitry Suvkhanov ai sensi della parte 2 dell'art. 367, con cui le autorità puniscono per aver diffamato Lukashenko.
 Le autorità hanno così violato il diritto di Suvkhanov di far esaminare il suo caso da un tribunale indipendente e imparziale. Dopotutto, la cittadina Kasyanova è in uno stato di dipendenza lavorativa dalla persona che Suvkhanov avrebbe calunniato: Menaut Lukashenko, con il suo decreto, ha nominato Kasyanova alla carica di giudice e se è insoddisfatto delle sue azioni, solo lui può licenziarla da quella posizione. posizione.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 15.07.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 02.10.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-07-16 18:09:01</t>
   </si>
   <si>
     <t>Alexander Andreevich Kudrevich</t>
   </si>
   <si>
     <t>20 agosto 1989</t>
   </si>
   <si>
     <t>I dettagli del caso non sono noti. Alexander è stato probabilmente arrestato nel gennaio 2024. Secondo le informazioni sui suoi social network, l'uomo è sposato e si è laureato alla BSUIR nel 2014.
 Probabilmente ha lavorato per il dipartimento di intelligence criminale, che ha intentato una causa contro Alexander per aver causato danni alla proprietà. Va notato che il Dipartimento di intelligence criminale del Ministero degli affari interni è apparso in Bielorussia nell'aprile di quest'anno - in precedenza era chiamato Dipartimento per il supporto delle attività investigative operative del Ministero degli affari interni.
 Il processo si svolgerà a porte chiuse.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 30.12.2024: 15 anni di reclusione in una colonia del regime potenziato. Appello 11.03.2025: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-12-02 14:32:26</t>
   </si>
   <si>
-    <t>Irina Alexandrovna Melkher</t>
-[...13 lines deleted...]
-  <si>
     <t>Yauheni Anatolyevich Liulkovich</t>
   </si>
   <si>
     <t>21 agosto 1984</t>
   </si>
   <si>
     <t>Dopo numerosi arresti amministrativi, il 21 novembre 2021 è stato nuovamente arrestato per procedimento penale.</t>
   </si>
   <si>
+    <t>Sentenza del tribunale 20.06.2022: 8 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: il verdetto è stato confermato.</t>
+  </si>
+  <si>
     <t>2022-05-14 20:51:06</t>
   </si>
   <si>
-    <t>Alexander Vladimirovich Yakushkov</t>
-[...28 lines deleted...]
-    <t>2023-09-28 13:36:19</t>
+    <t>Pavel Mikalayevich Belavus</t>
+  </si>
+  <si>
+    <t>22 agosto 1987</t>
+  </si>
+  <si>
+    <t>Fondatrice del negozio Symbal.by, responsabile culturale.
+È stato arrestato il 15 novembre 2021, dopo essere stato convocato in commissariato. Successivamente, Pavel è stato condannato tre volte per reati amministrativi (a 15, 13 e 7 giorni) e poi trasferito in un centro di detenzione preventiva in attesa del processo penale.
+Ha scontato la sua pena nella colonia penale numero 17.
+Nel febbraio 2026, Pavel è stato trasferito al braccio ST n. 4 , senza i suoi effetti personali e senza braccialetto elettronico. Secondo ex prigionieri politici , è possibile che sia stato aperto un nuovo procedimento contro di lui.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 11.05.2023: 13 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2021-12-29 15:27:44</t>
+  </si>
+  <si>
+    <t>Olga Vladimirovna Mayorova</t>
+  </si>
+  <si>
+    <t>22 agosto 1966</t>
+  </si>
+  <si>
+    <t>Un noto personaggio pubblico che in precedenza aveva partecipato al Partito civile unito è stato arrestato il 4 gennaio 2021 nell'ambito del "caso Autukhovich" e accusato di aver partecipato a una "organizzazione terroristica" associata all'incendio doloso delle proprietà della polizia. Olga è stata condannata per “partecipazione a un'organizzazione criminale”, “tentato sequestro di potere”, “incitamento all'odio”, “richiesta di sanzioni” e “azioni illegali con armi”.
+In custodia, il prigioniero politico era sospettato di avere il diabete. Nel marzo 2024, è stata nuovamente condannata per “disobbedienza dolosa ai requisiti dell’amministrazione della colonia”.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 24. 247526, vulica Vytvorčaja, 44, Zarečča, Rečyca district, Homieĺ region</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 17.10.2022: 20 anni di reclusione in una colonia del regime generale, 800 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato. Sentenza del tribunale 05.03.2024: 1 anno 6 mesi di reclusione in una colonia del regime generale. Appello 29.05.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-02-27 00:48:39</t>
   </si>
   <si>
     <t>Svetlana Viktorovna Bychkovskaya</t>
   </si>
   <si>
     <t>22 agosto 1977</t>
   </si>
   <si>
     <t>La donna lavorava nel servizio One Window nel distretto Oktyabrsky di Minsk.
 È sospettato di aver trasferito dati personali di funzionari della sicurezza ai canali di Telegram.
 Il processo si è svolto a porte chiuse.</t>
   </si>
   <si>
     <t>5. 5 anni di reclusione in una colonia penale.</t>
   </si>
   <si>
     <t>2022-04-19 18:19:59</t>
   </si>
   <si>
-    <t>Oksana Genrikhovna Lepko</t>
-[...63 lines deleted...]
-    <t>2024-10-10 12:18:28</t>
+    <t>Boris Borisovich Puchalski</t>
+  </si>
+  <si>
+    <t>22 agosto 1975</t>
+  </si>
+  <si>
+    <t>L'inchiesta ritiene che nel gennaio di quest'anno l'ucraino Likholat abbia contattato l'SBU, dove gli è stato ordinato di far saltare in aria i binari ferroviari. Per questo compito chiamò due abitanti di Grodno, dotati di competenze specifiche nello sminamento. Boris Pukhalsky è stato arrestato dopo aver preso un ordigno esplosivo da un nascondiglio nel distretto di Kobryn e averlo trasportato nel distretto di Tolochin.
+Condannato a 25 anni di carcere, il tribunale ha ordinato a Boris di scontare i primi cinque anni della pena in carcere.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 18.12.2024: 25 anni di reclusione in una colonia del regime potenziato. Appello 02.05.2025: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2023-09-28 13:36:19</t>
+  </si>
+  <si>
+    <t>Illia Aliaksandravich Valvenkin</t>
+  </si>
+  <si>
+    <t>23 agosto 1986</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-07-17 10:34:30</t>
+  </si>
+  <si>
+    <t>Marat Aliaksandravich Bushenka</t>
+  </si>
+  <si>
+    <t>23 agosto 1969</t>
+  </si>
+  <si>
+    <t>Marat trascorse l'infanzia a Kletsk. Dopo aver terminato la scuola, studiò presso la Scuola Superiore Militare-Politica di Leopoli.
+Per lungo tempo ha diviso il suo tempo tra la Bielorussia e la Lettonia. Recentemente, stando ai social media , risultava residente in Lettonia.
+Bushenko ha fondato e gestito diverse società commerciali in vari paesi, tra cui la polacca Goods Express Trading, la tedesca wwi UG, le ceche MAG TRIO e Interclouds, nonché la russa Rekordis Favorit LLC e la con sede a Minsk Comfort Active LLC. In precedenza, ha anche gestito attività commerciali in Estonia e Moldavia.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 43. 212003, Mahilioŭ, vulica Čaliuskincaŭ 76a</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 2 anni 6 mesi di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2026-05-16 21:33:27</t>
   </si>
   <si>
     <t>Paul Vladimirovich Korenyukhin</t>
   </si>
   <si>
     <t>24 agosto 1988</t>
   </si>
   <si>
     <t>È stato detenuto nel novembre 2024 a Zhodino.
 Allo stesso tempo, il sito web dell'iniziativa “Lettera Bel” e le sue pagine sui social network sono stati riconosciuti come “materiali estremisti”. Un mese dopo , il KGB riconobbe l’iniziativa come “ formazione estremista”. Secondo il dipartimento, Alexander Mazur , così come Pavel Korenyukhin e Alexander Lykshin sono imparentati con la "lettera . bel". Ora gli uomini si trovano nell'ST -8 , sono accusati ai sensi dell'art. 361-1 del codice penale (Creazione di un gruppo estremista o partecipazione ad esso).</t>
   </si>
   <si>
-    <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime potenziato, 1000 unità di base di multa. Appello 25.11.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-12-29 21:56:28</t>
   </si>
   <si>
     <t>Andrey Anatolyevich Kryvashei</t>
   </si>
   <si>
     <t>24 agosto 1993</t>
   </si>
   <si>
     <t>2025-11-06 20:45:56</t>
-  </si>
-[...7 lines deleted...]
-    <t>2024-08-13 12:15:02</t>
   </si>
   <si>
     <t>Pauline Alexandrovna Pitkevich</t>
   </si>
   <si>
     <t>24 agosto 1994</t>
   </si>
   <si>
     <t>Quando nel giugno 2024 il KGB della Bielorussia dichiarò il progetto Media IQ un gruppo estremista, nominò Pitkevich tra i suoi partecipanti. Più o meno nello stesso periodo, gli account di Polina sono stati online l'ultima volta.
 Polina Pitkevich è nata nel 1994. Laureato presso la Facoltà di Giornalismo della BSU (2016). Si interessò al teatro e per qualche tempo lavorò come attrice nel Laboratorio del Teatro Sociale di Minsk. Come giornalista ha scritto di argomenti culturali. Polina è nota anche per il suo amore per gli animali: sulle sue pagine dei social media si possono trovare molti annunci pubblicitari che aiutano gli animali senza casa. Secondo gli amici, Polina aveva più di un gatto salvato che viveva in casa sua.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.03.2025: 3 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-02-28 01:16:19</t>
   </si>
   <si>
     <t>Nadezhda Anatolievna Laptenok</t>
   </si>
   <si>
     <t>24 agosto 1972</t>
   </si>
   <si>
     <t>È noto che Nadezhda ha due figlie adulte e un figlio minore con disabilità.
@@ -1085,352 +968,219 @@
   </si>
   <si>
     <t>Un farmacista di formazione. Dmitry è accusato ai sensi di sei articoli del codice penale.
 Secondo la procura di stato , dall'agosto 2020 al febbraio 2023 l'uomo ha trasferito 68 euro sui conti della risorsa informativa Belsat, nonché 68 euro e 78 dollari sui conti del Fondo di solidarietà Bysol. Inoltre, per più di un anno ha trasferito denaro a una risorsa mediatica - "i cui materiali sono riconosciuti come estremisti", oltre a 33 euro sui conti del reggimento Kastus Kalinovsky.
 L'imputato ha fotocopiato i documenti dipartimentali ricevuti dalla farmacia e li ha inviati ai canali "Telegram", che i servi di Lukashenko chiamano "formazioni estremiste". Durante la prima udienza in tribunale, si è saputo che tra i documenti c'erano informazioni sulla riconciliazione delle carte di registrazione militare dei soggetti obbligati al servizio militare, che alcuni medicinali di fabbricazione ucraina scompariranno dal mercato bielorusso, un appello dell'Unione delle donne bielorusse in relazione alla situazione alla frontiera, la decisione del Ministero della Salute In Inoltre, l'uomo ha catturato il video dalle telecamere di videosorveglianza esterne della farmacia con il movimento di attrezzature militari russe e lo ha anche inviato a un telegramma ".
 Il 28 novembre 2023 è stato esaminato il ricorso. La sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>6 anni di reclusione in una colonia in condizioni di sicurezza rafforzate</t>
   </si>
   <si>
     <t>2023-08-16 18:04:33</t>
   </si>
   <si>
     <t>Artsem Nikolaevich Sakov</t>
   </si>
   <si>
     <t>25 agosto 1994</t>
   </si>
   <si>
     <t>Artem è un'ex guardia di frontiera, membro del gruppo di iniziativa per la nomina presidenziale di Svetlana Tikhanovskaya e uno dei videografi del canale YouTube "Country for Life". Ha partecipato a un picchetto per la raccolta firme a Grodno il 29 maggio 2020. Successivamente è stato arrestato e condannato per “organizzazione di rivolte di massa”.
 Nel novembre 2022 è stato trasferito in regime carcerario.
 Secondo gli attivisti per i diritti umani, le persone coinvolte nel “caso” dovranno pagare un risarcimento di 29 milioni di rubli.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 14.12.2021: 16 anni di reclusione in una colonia del regime potenziato. Appello 01.06.2022: il verdetto è stato confermato. Sentenza del tribunale 06.10.2022: circa 29000000 rubli di risarcimento. Tribunale per il cambio di regime 09.11.2022: sconosciuto anni di regime carcerario.</t>
+    <t>Sentenza del tribunale 14.12.2021: 16 anni di reclusione in una colonia del regime potenziato. Appello 01.06.2022: il verdetto è stato confermato. Sentenza del tribunale 06.10.2022: circa 29000000 rubli di risarcimento. Tribunale per il cambio di regime 09.11.2022: 3 anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-02-26 21:11:11</t>
   </si>
   <si>
-    <t>Marina Alexandrovna Petrozhitskaya</t>
-[...25 lines deleted...]
-    <t>2024-11-22 00:12:46</t>
+    <t>Nikita Sergeevich Nechaev</t>
+  </si>
+  <si>
+    <t>26 agosto 1994</t>
+  </si>
+  <si>
+    <t>Nikita si è laureato presso la Facoltà di Radiofisica e Informatica nel 2019. È stato riconosciuto come miglior studente nella categoria "Miglior laureato BSU".
+Ha 7 anni di esperienza lavorativa su progetti di ricerca avanzata in vari campi ( tra cui statistica , teoria della probabilità e algebra lineare , fisica dei semiconduttori e fisica termica ) .</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale, 500 unità di base di multa. Appello 03.02.2026: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-11-13 13:44:32</t>
   </si>
   <si>
     <t>Olga Alexandrovna Rodionova</t>
   </si>
   <si>
     <t>26 agosto 1974</t>
   </si>
   <si>
     <t>Olga Rodionova ha lavorato fino al 2020 presso KYKY.org, principalmente per la rubrica “Dolore”, e ha anche collaborato come freelance con i media bielorussi e stranieri.
 Mentre si trovava nel centro di detenzione n. 1, Olga è stata mandata per un esame psichiatrico all'ospedale di Novinki. La madre malata di Olga , che ha più di 80 anni , ha bisogno di cure costanti .</t>
   </si>
   <si>
     <t>Sentenza del tribunale 10.12.2024: 4 anni di reclusione in una colonia del regime generale. Appello 07.02.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-11-01 02:14:01</t>
-  </si>
-[...13 lines deleted...]
-    <t>2024-11-26 19:12:09</t>
   </si>
   <si>
     <t>Catherine Nikolaevna Novikov</t>
   </si>
   <si>
     <t>26 agosto 1985</t>
   </si>
   <si>
     <t>Presumibilmente detenuto per aver rilasciato interviste a media stranieri.
 È noto che Ekaterina è stata detenuta all'inizio dell'estate in una camicia da notte, in cui è stata tenuta in un centro di custodia cautelare fino al primo trasferimento dai suoi parenti.
 All'inizio di aprile 2024, fonti di Belsat hanno consegnato alla redazione una lettera di Ekaterina. Su un pezzo di carta igienica, ha descritto la sua orribile detenzione e la successiva incarcerazione:
 “Sono caduto dal secondo piano del letto, con la testa su una panca di legno. Hanno fatto una foto, ma non hanno riportato il risultato per più di un mese”.
 “L’hanno messo sulla bandiera, hanno picchiato l’intero ufficio. Hanno detto che era per le mie interviste, per il canale e per i miei ardenti appelli”.
 Il 16 luglio 2024 il ricorso è stato esaminato.</t>
   </si>
   <si>
     <t>6,5 anni di reclusione in una colonia in condizioni di regime generale.</t>
   </si>
   <si>
     <t>2023-07-19 22:46:33</t>
   </si>
   <si>
-    <t>Alexandra Vladimirovna Dubrovskaya</t>
+    <t>Dmitry Yurievich Ravich</t>
   </si>
   <si>
     <t>26 agosto 1988</t>
-  </si>
-[...12 lines deleted...]
-    <t>Dmitry Yurievich Ravich</t>
   </si>
   <si>
     <t>Arrestato per un'azione sulla ferrovia .
 Durante l'offensiva delle truppe russe su Kiev dalla regione di Gomel, insieme a Denis Dikun e Oleg Molchanov , ha bruciato un armadio con apparecchiature elettroniche sulla ferrovia per rallentare la consegna di attrezzature militari russe al confine ucraino. Di conseguenza, i semafori e gli scambi su una delle sezioni della ferrovia Zhlobin-Kalinkovichi, che prosegue verso l'Ucraina, sono stati portati in rovina.
 Dmitry ha lavorato presso VMU RUE "PO Belorusneft" come elettricista di impianti di perforazione.</t>
   </si>
   <si>
     <t>22 anni di reclusione in una colonia penale a regime rafforzato.</t>
   </si>
   <si>
     <t>2022-03-11 01:12:13</t>
   </si>
   <si>
-    <t>Nikita Sergeevich Nechaev</t>
-[...12 lines deleted...]
-    <t>2025-11-13 13:44:32</t>
+    <t>Mikhail Iharavich Baboshka</t>
+  </si>
+  <si>
+    <t>27 agosto 1992</t>
+  </si>
+  <si>
+    <t>Il 1° dicembre 2023 si è tenuta l'udienza d'appello e la sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>7 anni di reclusione in una colonia di massima sicurezza</t>
+  </si>
+  <si>
+    <t>2023-10-02 21:15:28</t>
   </si>
   <si>
     <t>Stepan Sergeevich Zadojko</t>
   </si>
   <si>
     <t>27 agosto 1984</t>
   </si>
   <si>
-    <t>Secondo canali filogovernativi, è stato arrestato per aver fatto più di 1.200 commenti. È interessante notare che i commenti mostrati dalle forze di sicurezza sono stati scritti principalmente in lingua bielorussa e miravano principalmente a sostenere l'Ucraina. Tutti i commenti mostrati provengono da YouTube.
-[...7 lines deleted...]
-    <t>5,5 anni di reclusione in un carcere di massima sicurezza.</t>
+    <t>Secondo canali filogovernativi, è stato arrestato per aver pubblicato oltre 1.200 commenti. In particolare, i commenti mostrati dalle forze di sicurezza erano scritti principalmente in bielorusso e in gran parte volti a sostenere l'Ucraina. Tutti i commenti mostrati provenivano da YouTube.
+In un video diffuso sui canali delle forze di sicurezza, si vedono cinque agenti della SOBR che lo aggrediscono, e in seguito l'uomo appare picchiato: ha un occhio nero e un graffio sanguinante alla testa.
+Stepan lavora come operaio in un'azienda privata a Grodno. Inoltre, frequenta regolarmente la palestra e, a giudicare dalle sue foto sui social media, mantiene una buona forma fisica.
+È noto, grazie alle testimonianze di ex prigionieri politici, che Stepan non ha ricevuto alcun aiuto dall'esterno.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 24.10.2023: 5 anni 6 mesi di reclusione in una colonia del regime potenziato, 100 unità di base di multa.</t>
   </si>
   <si>
     <t>2023-09-27 17:54:18</t>
   </si>
   <si>
+    <t>Alexander Gennadievich Kordyukov</t>
+  </si>
+  <si>
+    <t>27 agosto 1979</t>
+  </si>
+  <si>
+    <t>Alexander è stato arrestato dopo una protesta contro i risultati delle elezioni presidenziali, tenutesi l'11 agosto 2020 a Brest. Durante questo evento, Gennady Shutov venne colpito alla nuca, alla quale Alexander assistette. In seguito venne condannato per resistenza e tentato omicidio del capitano Roman Gavrilov, che aveva sparato al manifestante, e del sottufficiale Arseniy Galitsyn, che interpretava le vittime.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 25.02.2021: 10 anni di reclusione in una colonia del regime potenziato, 2642 rublo di risarcimento. Appello 14.05.2021: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-02-28 02:18:57</t>
+  </si>
+  <si>
     <t>Aliaksandr Nazarovich</t>
   </si>
   <si>
     <t>27 agosto 1983</t>
   </si>
   <si>
     <t>Alexander è stato arrestato e condannato per aver fermato un treno merci, aver messo strisce rosse sui pannelli luminosi pubblicitari, aver forato i pneumatici di un agente di polizia, aver dato fuoco al chiosco Tabakerka e maneggiato oggetti contenenti sostanze infiammabili. Ha spiegato le sue azioni come una protesta contro la situazione nel paese dopo le elezioni presidenziali del 9 agosto 2020, in particolare contro le detenzioni infondate e la tortura di persone da parte delle forze di sicurezza. Sequestrata anche la sua Opel Astra.</t>
   </si>
   <si>
     <t>Penal colony No. 11. 231900, Volkovysk, Rokossovsky str., 118</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.06.2021: 8 anni di reclusione in una colonia del regime potenziato. Appello 26.08.2021: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-27 01:24:17</t>
   </si>
   <si>
-    <t>Alexander Gennadievich Kordyukov</t>
-[...86 lines deleted...]
-  <si>
     <t>Vasily Alexandrovich Klimovich</t>
   </si>
   <si>
     <t>29 agosto 1988</t>
   </si>
   <si>
     <t>Vasily è originario di Gomel. È appassionato di auto e ama creare oggetti con le sue mani. Si è diplomato all'Accademia Militare e ha prestato servizio in una brigata missilistica. Ha lavorato nelle Forze Armate della Bielorussia per 15 anni e ha raggiunto il grado di maggiore. È noto che nell'estate del 2021 ha lasciato il servizio militare per dedicarsi al network marketing.</t>
   </si>
   <si>
     <t>2025-07-23 12:13:53</t>
   </si>
   <si>
-    <t>Andrey Valerievich Nesterovich</t>
-[...29 lines deleted...]
-    <t>2025-12-16 14:04:46</t>
+    <t>Arthur Olegovich Bilibukha</t>
+  </si>
+  <si>
+    <t>30 agosto 2001</t>
+  </si>
+  <si>
+    <t>Insieme a Nikita sono state condannate altre tre persone. A quanto pare, tutti e quattro sono stati accusati di aver partecipato a una protesta a Bereza il 10 agosto 2020. Canali telegrafici filogovernativi hanno riferito nel settembre 2024 della detenzione di 10 persone contemporaneamente a Bereza, tutte costrette davanti alla telecamera a “confessare” di aver partecipato a quelle proteste.</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 21. 247760, Mazyr, buĺvar Junasci, 24</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 14.01.2025: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto. Appello 18.03.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-01-09 00:25:08</t>
   </si>
   <si>
     <t>Dzmitry Aliaksandravich Ivanchanka</t>
   </si>
   <si>
     <t>31 agosto 1986</t>
   </si>
   <si>
     <t>Arrestato per commenti sui social.</t>
   </si>
   <si>
     <t>sconosciuto</t>
   </si>
   <si>
     <t>2022-09-05 15:46:23</t>
   </si>
   <si>
     <t>Yuri Ivanovich Vlasov</t>
   </si>
   <si>
     <t>31 agosto 1967</t>
   </si>
   <si>
     <t>Confidente della candidata presidenziale Svetlana Tikhanovskaya per Gomel e la regione di Gomel. È stato arrestato il 6 agosto 2020 e accusato di “rivolte di massa” e di intenzione di “sequestrare edifici”.
 Nel 2023, Yuri è stato trasferito in regime carcerario.</t>
@@ -1765,2512 +1515,1991 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I88"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...8 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
+      <c r="E4" t="s">
+        <v>25</v>
+      </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>61</v>
       </c>
       <c r="I10" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>63</v>
       </c>
       <c r="B11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" t="s">
         <v>64</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>65</v>
       </c>
       <c r="I11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>67</v>
       </c>
       <c r="B12" t="s">
         <v>68</v>
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="H12" t="s">
-        <v>25</v>
+        <v>71</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="I14" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" t="s">
+        <v>86</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>81</v>
       </c>
-      <c r="B15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C16" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="I17" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B18" t="s">
-        <v>98</v>
+        <v>101</v>
+      </c>
+      <c r="C18" t="s">
+        <v>102</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="I18" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B19" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I19" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B20" t="s">
-        <v>107</v>
+        <v>110</v>
+      </c>
+      <c r="C20" t="s">
+        <v>111</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="I20" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B21" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C21" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
+      <c r="E21" t="s">
+        <v>117</v>
+      </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="I21" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C22" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
+      <c r="E22" t="s">
+        <v>123</v>
+      </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="I22" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B23" t="s">
-        <v>121</v>
+        <v>126</v>
+      </c>
+      <c r="C23" t="s">
+        <v>127</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
+      <c r="E23" t="s">
+        <v>128</v>
+      </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="I23" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="D24" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="I24" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="C25" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>42</v>
+        <v>138</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="I25" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="B26" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="C26" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="I26" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B27" t="s">
-        <v>140</v>
+        <v>147</v>
+      </c>
+      <c r="C27" t="s">
+        <v>148</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="I27" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I28" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B29" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="C29" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="I29" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="B30" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C30" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="I30" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B31" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="C31" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
+      <c r="E31" t="s">
+        <v>81</v>
+      </c>
       <c r="F31" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="I31" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B32" t="s">
-        <v>166</v>
+        <v>172</v>
+      </c>
+      <c r="C32" t="s">
+        <v>173</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="I32" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="B33" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D33" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="I33" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B34" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="C34" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
+      <c r="E34" t="s">
+        <v>43</v>
+      </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="I34" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B35" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="C35" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
-        <v>146</v>
+        <v>49</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="I35" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="B36" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="C36" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="I36" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="B37" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="C37" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="F37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="I37" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="B38" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G38" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I38" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B39" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C39" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="I39" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B40" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C40" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="I40" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="B41" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="C41" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
       <c r="F41" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G41" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="I41" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="B42" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="C42" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E42" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F42" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="I42" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="B43" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="C43" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G43" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="I43" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="B44" t="s">
-        <v>224</v>
+        <v>231</v>
+      </c>
+      <c r="C44" t="s">
+        <v>232</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>95</v>
+        <v>128</v>
       </c>
       <c r="F44" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G44" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="I44" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="B45" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="C45" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>230</v>
+        <v>128</v>
       </c>
       <c r="F45" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="G45" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="I45" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="B46" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="C46" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="F46" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="I46" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="B47" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="C47" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>248</v>
       </c>
       <c r="F47" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G47" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="I47" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="B48" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="C48" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E48" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="I48" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B49" t="s">
-        <v>248</v>
+        <v>257</v>
+      </c>
+      <c r="C49" t="s">
+        <v>258</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G49" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="I49" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="B50" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="I50" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="B51" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="C51" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>146</v>
+        <v>268</v>
       </c>
       <c r="F51" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G51" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="I51" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="B52" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="C52" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="D52" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E52" t="s">
-        <v>36</v>
+        <v>97</v>
       </c>
       <c r="F52" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G52" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="I52" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="B53" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>240</v>
+        <v>169</v>
       </c>
       <c r="I53" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="B54" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="C54" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E54" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G54" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="I54" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="B55" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="C55" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
+        <v>36</v>
+      </c>
+      <c r="E55" t="s">
+        <v>37</v>
       </c>
       <c r="F55" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G55" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="I55" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="B56" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="C56" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="D56" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
       <c r="F56" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G56" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="I56" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="B57" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C57" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="D57" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="F57" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G57" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="I57" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="B58" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="C58" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="F58" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="I58" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="B59" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="C59" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="D59" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E59" t="s">
-        <v>298</v>
+        <v>37</v>
       </c>
       <c r="F59" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G59" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="I59" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="B60" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="C60" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E60" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F60" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G60" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="I60" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="B61" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C61" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>309</v>
+        <v>81</v>
       </c>
       <c r="F61" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G61" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="I61" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="B62" t="s">
-        <v>313</v>
+        <v>320</v>
+      </c>
+      <c r="C62" t="s">
+        <v>321</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
+      <c r="E62" t="s">
+        <v>128</v>
+      </c>
       <c r="F62" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G62" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>206</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="B63" t="s">
-        <v>307</v>
+        <v>325</v>
+      </c>
+      <c r="C63" t="s">
+        <v>326</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
+      <c r="E63" t="s">
+        <v>81</v>
+      </c>
       <c r="F63" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G63" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
       <c r="I63" t="s">
-        <v>317</v>
+        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="B64" t="s">
-        <v>319</v>
+        <v>330</v>
       </c>
       <c r="C64" t="s">
-        <v>320</v>
+        <v>331</v>
       </c>
       <c r="D64" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E64" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="F64" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G64" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="I64" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="B65" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
       <c r="C65" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="D65" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>36</v>
+        <v>337</v>
       </c>
       <c r="F65" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G65" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="I65" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="B66" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="C66" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>146</v>
+        <v>97</v>
       </c>
       <c r="F66" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>331</v>
+        <v>169</v>
       </c>
       <c r="I66" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="B67" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
       <c r="C67" t="s">
-        <v>335</v>
+        <v>346</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="E67" t="s">
-        <v>309</v>
+        <v>347</v>
       </c>
       <c r="F67" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="G67" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
       <c r="I67" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="B68" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="C68" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="D68" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G68" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="I68" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="B69" t="s">
-        <v>344</v>
+        <v>356</v>
+      </c>
+      <c r="C69" t="s">
+        <v>357</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F69" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G69" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H69" t="s">
-        <v>345</v>
+        <v>358</v>
       </c>
       <c r="I69" t="s">
-        <v>346</v>
-[...67 lines deleted...]
-      <c r="C72" t="s">
         <v>359</v>
-      </c>
-[...471 lines deleted...]
-        <v>439</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">