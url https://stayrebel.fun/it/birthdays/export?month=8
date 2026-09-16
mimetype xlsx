--- v2 (2026-07-29)
+++ v3 (2026-09-16)
@@ -12,1206 +12,1216 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
   <si>
     <t>Cognome e nome</t>
   </si>
   <si>
     <t>Compleanno</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Genere</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>L'ONG "Viasna"</t>
   </si>
   <si>
     <t>Frase</t>
   </si>
   <si>
     <t>Data di inserimento sul sito</t>
   </si>
   <si>
-    <t>Ilya Alexandrovich Vieriemieyev</t>
-[...6 lines deleted...]
-Nella primavera del 2026, si è appreso che Ilya era stato processato ai sensi dell'articolo 411 del Codice penale (disobbedienza dolosa all'amministrazione dell'istituto). L'esito del processo è tuttora sconosciuto.</t>
+    <t>Sergey Alexandrovich Govsha</t>
+  </si>
+  <si>
+    <t>1 agosto 1981</t>
+  </si>
+  <si>
+    <t>Condannato per un'azione di protesta avvenuta dal 10 all'11 agosto 2020 a Bereza a 2 anni di carcere (infine, tenendo conto di alcune condanne precedenti, a 3 anni di carcere).</t>
   </si>
   <si>
     <t>Uomo</t>
   </si>
   <si>
     <t>In custodia</t>
   </si>
   <si>
     <t>Si</t>
-  </si>
-[...13 lines deleted...]
-    <t>Condannato per un'azione di protesta avvenuta dal 10 all'11 agosto 2020 a Bereza a 2 anni di carcere (infine, tenendo conto di alcune condanne precedenti, a 3 anni di carcere).</t>
   </si>
   <si>
     <t>Sentenza del tribunale 28.08.2024: 2 anni di reclusione in una colonia del regime generale. Appello 18.10.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-08-28 13:16:53</t>
   </si>
   <si>
     <t>Vitali Antanovich Halubouski</t>
   </si>
   <si>
     <t>2 agosto 1976</t>
   </si>
   <si>
     <t>Vitaly ha precedentemente lavorato come guardia di frontiera. In seguito, ha lavorato come autista di autobus per oltre 15 anni. Negli ultimi anni, ha lavorato come autista per Gazprom Transgaz Belarus, guidando una squadra di tecnici specializzati in telemedicina.
 L'uomo è divorziato e ha due figli.
 Alla fine dello scorso anno, è stato arrestato e incarcerato. Il tribunale regionale di Vitebsk ha processato Golubovsky ai sensi degli articoli 361-4 del codice penale, commi 1 e 2 (favoreggiamento di attività estremiste). Questo articolo viene solitamente utilizzato per perseguire le persone per i messaggi pubblicati nella chat del progetto di monitoraggio bielorusso Gayun.</t>
   </si>
   <si>
     <t>Open correctional facility No. 7. 225136, Pružany district, Kuplina</t>
   </si>
   <si>
     <t>Semilibertà con obbligo di lavoro e rientro in carcere/istituto</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 7 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
   </si>
   <si>
     <t>2026-03-15 15:53:02</t>
   </si>
   <si>
     <t>Aliaksandr Alexandrovich Khazeyeu</t>
   </si>
   <si>
     <t>3 agosto 2000</t>
   </si>
   <si>
-    <t>Sentenza del tribunale data sconosciuta: sconosciuto.</t>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2026-02-03 10:40:08</t>
   </si>
   <si>
-    <t>Irina Gennadievna Tokarczuk</t>
-[...35 lines deleted...]
-    <t>2021-02-26 22:37:54</t>
+    <t>Vadzim Iharavich Zharabilau</t>
+  </si>
+  <si>
+    <t>3 agosto 1990</t>
+  </si>
+  <si>
+    <t>Open correctional facility No. 9. 210034, Vitebsk, street 3rd Chepinskaya, 39</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2026-07-31 23:00:37</t>
   </si>
   <si>
     <t>Sergey Leonidovich Gnevko</t>
   </si>
   <si>
     <t>5 agosto 1977</t>
   </si>
   <si>
     <t>Sergei è stato condannato in tribunale per aver insultato Lukashenko. Il 5 maggio 2023 il caso è stato esaminato dal giudice Inna Sivets.
 Il 4 giugno 2024, un altro procedimento penale contro Sergei è stato esaminato presso il tribunale del distretto di Orsha e Orsha. È stato nuovamente accusato di aver insultato Lukashenko . Il caso è stato ascoltato dal giudice Yulia Vershinina .
 La corte ha ritenuto che Sergei Gnevko “è una persona precedentemente condannata per aver insultato pubblicamente Lukashenko ed è stata portata nel centro di detenzione speciale del Dipartimento degli affari interni del distretto di Orsha per aver commesso un reato amministrativo ai sensi dell'articolo 19.1 del Codice dei reati amministrativi ( piccolo teppismo), mentre era ubriaco, in presenza di dipendenti del dipartimento di polizia e di un dipendente del centro di detenzione speciale hanno rilasciato pubblicamente una dichiarazione contenente una forma di discorso osceno nei confronti di Alexander Lukashenko in relazione all'esercizio dei suoi poteri."
 La corte ha ritenuto Sergei Gnevko colpevole ai sensi della parte 2 dell'art. 368 cp , è stato condannato alla reclusione per quattro anni. Sulla base della totalità delle sentenze, il tribunale ha parzialmente aggiunto alla pena inflitta la pena non scontata ai sensi della sentenza precedente e infine ha inflitto una pena detentiva per un periodo di 4 anni e 6 mesi.
 Il 16 agosto 2024 si è svolta l’udienza d’appello della corte e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>Penal colony No. 22. 225295, Brest region, Ivacevičy, station Damanava, PO Box 20</t>
   </si>
   <si>
     <t>Sentenza del tribunale 05.05.2023: sconosciuto anni di reclusione in una colonia del regime generale. Sentenza del tribunale 04.06.2024: 4 anni 6 mesi di reclusione in una colonia del regime generale. Appello 16.08.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-06-06 15:46:04</t>
   </si>
   <si>
+    <t>Alexander Fedorovich Trotskij</t>
+  </si>
+  <si>
+    <t>5 agosto 1975</t>
+  </si>
+  <si>
+    <t>Il 12 agosto 2020, Alexander è stato arrestato quando la sua macchina è stata fermata da persone armate. Si è rifiutato di andarsene e, dopo aver ricevuto minacce di sparatoria, ha cercato di scappare. Durante il suo arresto, è stato picchiato e portato in ospedale con una lesione cerebrale traumatica, quindi trasferito in un centro di custodia cautelare. Secondo gli investigatori avrebbe investito la gamba del poliziotto. La corte lo ha ritenuto colpevole di tentato omicidio.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 17. 213004, Škloŭ, vulica 1-ja Zavodskaja 8</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 05.03.2021: 10 anni di reclusione in una colonia del regime potenziato, 10000 rubli di risarcimento.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:37:54</t>
+  </si>
+  <si>
     <t>Sergey Semenovich Timashenko</t>
   </si>
   <si>
     <t>5 agosto 1966</t>
   </si>
   <si>
     <t>Sergei Timoshenko ha combattuto in Afghanistan dal 1986 al 1988. Ha prestato servizio nel 2° avamposto d'assalto aviotrasportato del gruppo manovrabile d'assalto aviotrasportato Kerki, comandando il gruppo di combattimento.
 Sergei, a giudicare dai suoi post sui social media, sostiene l'Ucraina nella sua guerra contro la Russia. Questo sembra essere il motivo delle accuse. È improvvisamente scomparso da tutti i social media alla fine del 2024, è stato arrestato e posto in custodia cautelare.</t>
   </si>
   <si>
     <t>IK n. 1, 211445, Novopolotsk, st. tecnico, 8</t>
   </si>
   <si>
     <t>Sentenza del tribunale 10.09.2025: 12 anni di reclusione in una colonia del regime potenziato, 1000 unità di base di multa.</t>
   </si>
   <si>
     <t>2025-09-15 13:13:04</t>
   </si>
   <si>
     <t>Ivan Sergeevich Licholate</t>
   </si>
   <si>
     <t>6 agosto 1992</t>
   </si>
   <si>
     <t>Un ucraino che vive in Bielorussia dal 2013. Nel 2012-2013, Ivan ha prestato servizio nelle unità di intelligence delle Forze armate ucraine, riporta BelTA. L'inchiesta ritiene che nel gennaio di quest'anno Likholat abbia contattato l'SBU, dove gli è stato ordinato di far saltare in aria i binari della ferrovia. Per questo compito chiamò due abitanti di Grodno, dotati di competenze specifiche nello sminamento. Pukhal'skiy è stato arrestato dopo aver preso un ordigno esplosivo da un nascondiglio nel distretto di Kobryn e averlo trasportato nel distretto di Tolochin. Likholat e Borodich sono stati detenuti a Grodno.
 Condannato a 20 anni di carcere, il tribunale ha ordinato a Ivan di scontare i primi tre anni della pena in carcere.</t>
   </si>
   <si>
-    <t>Sentenza del tribunale 18.12.2024: sconosciuto anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: il verdetto è stato confermato.</t>
+    <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 18.12.2024: 20 anni di reclusione in una colonia del regime potenziato (di loro 3 anni di regime carcerario). Appello data sconosciuta: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2023-09-28 00:19:37</t>
   </si>
   <si>
     <t>Illia Alehavich Karpau</t>
   </si>
   <si>
     <t>Dal 2018 lavora come libero professionista, gestendo una piccola segheria e realizzando mobili su misura. Ha anche lavorato part-time come tassista a Minsk.
 Nella chat locale, Ilya segnalava regolarmente semafori guasti e segnali stradali abbattuti, proponeva idee per migliorare la circolazione e chiedeva che venissero dislocati agenti addetti al controllo del traffico agli incroci problematici.</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2026-05-10 09:41:38</t>
+  </si>
+  <si>
+    <t>Alexei Vladimirovich Kiselev</t>
+  </si>
+  <si>
+    <t>8 agosto 1990</t>
+  </si>
+  <si>
+    <t>Alexey Kiselyov è stato arrestato da Verkhnedvinsk nel procedimento penale della “Riserva del personale per la Nuova Bielorussia”. Il suo video di “pentimento” è stato pubblicato la mattina del 13 marzo da un canale telegrafico di propaganda. Alexey è un dipendente del comitato esecutivo regionale di Verkhnedvinsk. Il 14 febbraio, il comitato investigativo ha aperto un procedimento penale contro rappresentanti e partecipanti all'iniziativa “Riserva del personale per la Nuova Bielorussia” annunciata dal Gabinetto congiunto di transizione. Il canale televisivo ONT ha successivamente mostrato 14 persone detenute in questo caso. Il propagandista Igor Tur ha affermato che, insieme alle forze di sicurezza, per un anno ha ascoltato conferenze per i partecipanti all'iniziativa.
+Il programma “Riserva di personale per una nuova Bielorussia” è stato lanciato dal Gabinetto congiunto di transizione nel novembre 2022. L'obiettivo del progetto era formare professionisti in grado di lavorare in posizioni governative e realizzare riforme.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 20.09.2024: sconosciuto. Appello 03.12.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-03-13 11:59:37</t>
   </si>
   <si>
     <t>Oleg Gorelov</t>
   </si>
   <si>
     <t>8 agosto 1975</t>
   </si>
   <si>
     <t>Gorelov era il capo della direzione della Belinvestbank per la regione di Gomel. Le ultime notizie su di lui risalgono al febbraio 2023 e nel dicembre 2023 al suo posto è stato nominato Pavel Yurkovets, l'ex capo della Belinvestbank a Mozyr.
 Il processo contro Oleg Gorelov è iniziato l'8 febbraio presso il tribunale regionale di Gomel.
 Il 14 giugno 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Sentenza del tribunale 25.03.2024: 10 anni di reclusione in una colonia del regime potenziato. Appello 14.06.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-02-10 14:47:15</t>
-  </si>
-[...32 lines deleted...]
-    <t>2025-12-17 22:41:07</t>
   </si>
   <si>
     <t>Alexey Alexandrovich Prokhorchik</t>
   </si>
   <si>
     <t>9 agosto 1988</t>
   </si>
   <si>
     <t>Nel 2010 si è laureato in ingegneria delle telecomunicazioni presso l'Higher State College of Communications.
 Nel 2017, Prokhorchik ha fondato in Russia la società a responsabilità limitata "ESiS". L'acronimo sta per "sistemi e reti energetiche".
 Le principali attività dell'azienda sono l'installazione e la costruzione di impianti elettrici. ESiS impiega oltre 40 persone. Lo scorso anno, l'azienda ha registrato un fatturato di circa 4 milioni di dollari.
 Alexei è stato condannato per aver aiutato i prigionieri politici.</t>
   </si>
   <si>
+    <t>Penal colony No. 15. 213105, Mahilioŭ, Viejna, Slaŭharadskaja šaša 183</t>
+  </si>
+  <si>
     <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-11-06 22:31:46</t>
+  </si>
+  <si>
+    <t>Andrey Mechislavovich Stasyukevich</t>
+  </si>
+  <si>
+    <t>9 agosto 1994</t>
+  </si>
+  <si>
+    <t>Cittadino della Federazione Russa</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale, 500 unità di base di multa. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-12-17 22:41:07</t>
+  </si>
+  <si>
+    <t>Siarhei Ivanavich Zinchanka</t>
+  </si>
+  <si>
+    <t>10 agosto 1957</t>
+  </si>
+  <si>
+    <t>Sergei è stato condannato nel settembre 2025 per "insulto a Lukashenko" (articolo 368, comma 1, del Codice penale) e condannato a un anno e sei mesi di reclusione. Prima del processo, il pensionato è stato detenuto per quasi sei mesi nel Centro di detenzione preventiva n. 3 di Gomel. Successivamente è stato trasferito nella colonia penale n. 20 di Mozyr.
+All'inizio del 2026, è stato aperto un nuovo procedimento penale contro Sergei Ivanovich, che è stato trasferito al Centro di detenzione preventiva n. 1 e successivamente al Centro di detenzione preventiva n. 3.
+Nell'agosto del 2026, fu condannato per la seconda volta. Le accuse a suo carico furono "incitamento all'odio e alla discordia" (articolo 130, comma 1, del Codice penale) e "tradimento" (articolo 356 del Codice penale). Il processo si concluse a porte chiuse. In definitiva, Sergej Ivanovič fu condannato a dieci anni di reclusione.</t>
+  </si>
+  <si>
+    <t>Pre-trial detention center No. 3. 246003, Homieĺ, vulica Knižnaja 1A</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 18.09.2025: 1 anno 6 mesi di reclusione in una colonia del regime generale. Sentenza del tribunale data sconosciuta: 10 anni di reclusione in una colonia del regime potenziato.</t>
+  </si>
+  <si>
+    <t>2026-09-15 22:31:21</t>
+  </si>
+  <si>
+    <t>Viktoryia Viktarauna Liaukouskaia</t>
+  </si>
+  <si>
+    <t>10 agosto 1983</t>
+  </si>
+  <si>
+    <t>Donna</t>
+  </si>
+  <si>
+    <t>SIZO-1 Novodvorsky s/s, 143/4, villaggio di Pashkovichi, distretto di Minsk, regione di Minsk 223016</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 02.07.2026: 2 anni 6 mesi di reclusione in una colonia del regime generale, 500 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2026-03-10 17:10:30</t>
   </si>
   <si>
     <t>Uladzimir Aliaksandravich Yanukevich</t>
   </si>
   <si>
     <t>10 agosto 1960</t>
   </si>
   <si>
     <t>Volodymyr Yanukevich, 65 anni, è stato direttore e caporedattore del quotidiano regionale indipendente Intex-Press. Andriy Pokolenko, 44 anni, è stato vicedirettore dello sviluppo dello stesso organo di stampa. Dopo la chiusura del quotidiano, hanno creato il sito web di notizie BAR24. Il sito web è stato chiuso nel gennaio 2025.
 Vladimir Yanukovych è stato precedentemente perseguitato . È stato processato due volte e multato ai sensi del Codice dei reati amministrativi per aver pubblicato un'intervista con Tikhanovskaya e, nel febbraio 2023, le forze di sicurezza hanno fatto irruzione nei locali della casa editrice Intex-Press.
 Oltre alla reclusione e a una multa salata, come riportato dall'Associazione bielorussa dei giornalisti, "ci sono informazioni su una multa complessiva ingente di circa 200.000 rubli (circa 60.000 euro)".
 I dipendenti dell'emittente televisiva BAR24 di Baranovichi sono stati arrestati nel dicembre 2024. Le forze dell'ordine hanno perquisito le loro abitazioni e la redazione del portale cittadino, sequestrando attrezzature. Diversi sono stati rilasciati, mentre gli altri sono stati incriminati penalmente.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 26.02.2026: 14 anni di reclusione in una colonia del regime potenziato, 3000 unità di base di multa. Appello 08.06.2026: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2026-03-03 13:27:10</t>
+  </si>
+  <si>
+    <t>Egor Alexandrovich Boriskevich</t>
+  </si>
+  <si>
+    <t>11 agosto 1986</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 12.12.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 21.02.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-01-13 17:24:46</t>
+  </si>
+  <si>
+    <t>Vitali Mikhajlavich Kavalenka</t>
+  </si>
+  <si>
+    <t>11 agosto 1992</t>
+  </si>
+  <si>
+    <t>Arrestato nell'ambito di un procedimento penale per i messaggi nel bot "Belorussky Gayun".</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 13.11.2025: 3 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-06-08 18:53:33</t>
+  </si>
+  <si>
+    <t>Yana Sergeevna Tsaruk</t>
+  </si>
+  <si>
+    <t>11 agosto 1994</t>
+  </si>
+  <si>
+    <t>È noto che il KGB ritiene che Yana sia coinvolta nel progetto Maris Mar City Garden, riconosciuto come una “formazione estremista”.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 4. 246035, Homieĺ, vulica Antoshkina 3</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 4 anni di reclusione in una colonia del regime generale, 700 unità di base di multa. Appello 16.12.2025: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-12-29 22:08:18</t>
   </si>
   <si>
     <t>Vasil Veramejchyk</t>
   </si>
   <si>
     <t>11 agosto 1990</t>
   </si>
   <si>
     <t>Vasily, ex combattente del reggimento di Kalinovsky, estradato dal Vietnam in Bielorussia, era anche membro del Consiglio di coordinamento.
 Secondo quanto riportato , l'uomo sarebbe finito in Asia dopo che la Lituania lo aveva considerato una minaccia per la sicurezza nazionale e gli aveva vietato l'ingresso nell'Unione Europea. "Kalinovets" è stato portato in Bielorussia la sera del 14 novembre sotto scorta di tre persone. Vasily è stato trasportato in Bielorussia con il volo Belavia B2978 da Mosca la sera del 14 novembre.
 È noto inoltre che il video di Veremeychik, pubblicato dai propagandisti, è, come previsto, una messa in scena: è stato filmato su un altro aereo e in un altro momento.
 L'ex prigioniero politico Yuri Zenkovich ha raccontato di aver trascorso quattro mesi in un centro di detenzione preventiva del KGB prima del suo rilascio, condividendo la cella con l'ex prigioniero di Kalinovka Vasily Veremeychik. Ha sottolineato di nutrire grande rispetto per Vasily, considerandolo una persona onesta, aperta e coraggiosa, che non si è mai arresa e continua a essere forte: "Quello che ha detto durante l'"interrogatorio" gli è stato estorto. Per costringerlo a dire ciò che gli ufficiali del BBT volevano sentirsi dire, hanno usato la violenza fisica contro di lui. Dato che resistere non aveva senso, ha detto quello che ha detto sotto costrizione."
 Vasily iniziò ad avere problemi di salute nel centro di detenzione preventiva. Veremeychik lamentava sintomi che suggerivano problemi cardiaci: dolore al petto, mancanza di respiro, vertigini e gonfiore a braccia e gambe. Non ricevette alcuna assistenza medica nel centro di detenzione preventiva. Nel 2025, Veremeychik fu condannato a 13 anni di carcere e trasferito nella colonia penale n. 17 di Shklov per scontare la pena. Lì, Vasily fu finalmente visitato: gli furono effettuati degli esami e un'ecografia cardiaca. La famiglia dell'uomo non conosce i risultati esatti, ma dopo l'esame, a Veremeychik furono somministrate flebo e gli furono prescritti quattro farmaci potenti: aspirina, clopidogrel, atorvastatina e metoprololo. Si sospetta che Vasily abbia avuto un infarto.
 Secondo la moglie di Vasily , avrebbe dovuto essere trasferito all'ospedale del Centro di detenzione preventiva n. 1 di Minsk all'inizio di giugno 2026 per un intervento chirurgico al cuore. Invece, il prigioniero politico è stato rinchiuso in una cella di isolamento, e poi in un'altra cella di isolamento.</t>
   </si>
   <si>
-    <t>Prison No. 4. 212011, Mahilioŭ, vulica Krupskaj 99A</t>
-[...1 lines deleted...]
-  <si>
     <t>Sentenza del tribunale data sconosciuta: 13 anni di reclusione in una colonia del regime potenziato. Tribunale per il cambio di regime 09.07.2026: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2024-11-28 02:13:24</t>
   </si>
   <si>
-    <t>Vitali Mikhajlavich Kavalenka</t>
-[...40 lines deleted...]
-  <si>
     <t>Igor Vladimirovich Korotkov</t>
   </si>
   <si>
     <t>12 agosto 1988</t>
   </si>
   <si>
     <t>Condannato per aver donato 9 euro al reggimento Kalinovsky.</t>
   </si>
   <si>
     <t>Penal colony No. 2. 213800, Babrujsk, vulica Sikorskaha 1</t>
   </si>
   <si>
     <t>Sentenza del tribunale 27.12.2023: 5 anni di reclusione in una colonia del regime generale. Appello 13.02.2024: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2024-02-12 19:16:26</t>
   </si>
   <si>
-    <t>Siarhei Aliaksandravich Zhukouski</t>
-[...11 lines deleted...]
-    <t>2026-07-17 18:07:58</t>
+    <t>Yuri Kazimirovich Jukovski</t>
+  </si>
+  <si>
+    <t>12 agosto 1978</t>
+  </si>
+  <si>
+    <t>8 anni di reclusione in condizioni di regime rafforzato.</t>
+  </si>
+  <si>
+    <t>2022-05-23 19:28:46</t>
+  </si>
+  <si>
+    <t>Aliaksandr Aliaksandravich Milkamanovich</t>
+  </si>
+  <si>
+    <t>Specialista in finanza e sviluppo aziendale, co-fondatore della piattaforma di prestiti online "Malimon".
+Alexander è stato arrestato in relazione al caso relativo alla designazione della coalizione di iniziative Green Network come "gruppo estremista". Tra questi progetti figurano Belarus Beehive, Green Portal ed Ecodom. La relativa decisione è stata presa dal KGB il 30 luglio 2025. Probabilmente è accusato ai sensi dell'articolo 361-4 ("favoreggiamento di attività estremiste") del codice penale.
+Durante le indagini, si è ipotizzato che le azioni di Milkomanovich e Gerasimovich potessero essere classificate ai sensi dell'articolo 361-4 del Codice penale (favoreggiamento di attività estremiste), ma la sentenza definitiva è stata emessa per partecipazione al suddetto gruppo.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 6 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa.</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:29:02</t>
   </si>
   <si>
     <t>Dmitry Uladzimiravich Novozhilov</t>
   </si>
   <si>
     <t>12 agosto 1972</t>
   </si>
   <si>
     <t>Dmitry, ex direttore dell'agenzia di stampa BelaPAN, è stato arrestato il 18 agosto 2021, a seguito di una perquisizione e di un interrogatorio da parte del Comitato Investigativo. Inizialmente è stato posto in custodia cautelare per 72 ore nell'ambito di un procedimento penale per "organizzazione o preparazione di azioni che violano gravemente l'ordine pubblico, o partecipazione ad esse". Tuttavia, non è stato rilasciato ed è stato trasferito in un centro di detenzione preventiva 10 giorni dopo. L'accusa è stata successivamente modificata in evasione fiscale.
 Nel novembre 2021, venne rivelato che Dmitry era stato accusato anche di "creazione di un gruppo estremista". Nell'ottobre 2022, fu riconosciuto colpevole di "partecipazione a un gruppo estremista" ed "evasione fiscale", condannato al carcere, al pagamento di una pesante multa e interdetto da determinate cariche per cinque anni.</t>
   </si>
   <si>
     <t>Penal colony No. 3. 211322, Viciebsk region, Vićba</t>
   </si>
   <si>
     <t>Sentenza del tribunale 06.10.2022: 6 anni di reclusione in una colonia del regime generale, 700 unità di base di multa, privazione del diritto di ricoprire determinate posizioni o di impegnarsi in determinate attività. Appello 06.01.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-08-21 01:15:56</t>
   </si>
   <si>
-    <t>Yuri Kazimirovich Jukovski</t>
-[...8 lines deleted...]
-    <t>2022-05-23 19:28:46</t>
+    <t>Siarhei Aliaksandravich Zhukouski</t>
+  </si>
+  <si>
+    <t>12 agosto 1983</t>
+  </si>
+  <si>
+    <t>Cittadino della Federazione Russa.</t>
+  </si>
+  <si>
+    <t>2026-07-17 18:07:58</t>
+  </si>
+  <si>
+    <t>Vladimir Evgenievich Boltenkov</t>
+  </si>
+  <si>
+    <t>13 agosto 1998</t>
+  </si>
+  <si>
+    <t>Vladimir è stato accusato di aver lasciato un commento offensivo su VKontakte sotto un post su Lukashenko. Il post conteneva una foto e il testo di un discorso sulle operazioni militari in Bielorussia. Vladimir ha scritto il commento dalla pagina e dal numero di telefono della sorella mentre era in visita da lei. Ha ammesso pienamente la sua colpevolezza.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 16.01.2023: 3 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
+  </si>
+  <si>
+    <t>2023-01-10 19:15:54</t>
   </si>
   <si>
     <t>Victor Valerievich Antushevich</t>
   </si>
   <si>
     <t>13 agosto 1992</t>
   </si>
   <si>
     <t>Si sa di Viktor che, dopo essersi diplomato alla scuola secondaria n. 3 di Rogachev, ha lavorato come autista di polizia nella squadra di detenzione presso il dipartimento locale del Dipartimento di Sicurezza del Ministero degli Affari Interni. Era membro dell'organizzazione giovanile filogovernativa BRSM. Gli attivisti per i diritti umani hanno informazioni secondo cui Viktor Antushevich è stato arrestato all'inizio di giugno 2025.</t>
   </si>
   <si>
     <t>Open correctional facility No. 39. 222002, Krupki district, Krupki-2</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
   </si>
   <si>
     <t>2026-01-05 14:20:14</t>
   </si>
   <si>
-    <t>Vladimir Evgenievich Boltenkov</t>
-[...13 lines deleted...]
-  <si>
     <t>Ilya Petrovich Kravchevsky</t>
   </si>
   <si>
     <t>15 agosto 1996</t>
   </si>
   <si>
     <t>Al processo ex art. 342 e dell'art. 364 si è dichiarato non colpevole.</t>
   </si>
   <si>
     <t>8,5 anni di carcere.</t>
   </si>
   <si>
     <t>2022-09-17 11:38:09</t>
   </si>
   <si>
     <t>Vitaly Vyacheslavovich Shishlov</t>
   </si>
   <si>
     <t>15 agosto 1993</t>
   </si>
   <si>
     <t>Vitaly è stato arrestato il 25 settembre 2020 nell'ambito di un procedimento penale avviato dopo una protesta a Minsk. La televisione di Stato lo ha mostrato con le mani legate nella foresta, dove ha ammesso di aver partecipato agli scontri.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 02.07.2021: 6 anni di reclusione in una colonia del regime potenziato, sconosciuto rubli di risarcimento. Appello 24.09.2021: il verdetto è stato confermato. Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2021-02-26 21:49:06</t>
-  </si>
-[...13 lines deleted...]
-    <t>2021-05-28 22:53:14</t>
   </si>
   <si>
     <t>Igor Nikolaevich Goltsov</t>
   </si>
   <si>
     <t>16 agosto 1984</t>
   </si>
   <si>
     <t>Programmatore quarantenne di Mogilev. Nel 2013 si è laureato presso l'Università bielorussa-russa, diventando ingegnere. È specializzato nell'uso della piattaforma Magento, utilizzata per creare negozi online e organizzare il commercio online. Ha una figlia piccola e una moglie.
 Igor Goltsov ha trasferito circa 50 dollari al canale YouTube "Zerkalo" tramite Patreon. Questo è accaduto nel 2023.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 14.05.2025: 5 anni di reclusione in una colonia del regime generale. Appello 20.06.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2025-04-03 14:38:31</t>
   </si>
   <si>
+    <t>Alexander Sergeevich Yurchik</t>
+  </si>
+  <si>
+    <t>16 agosto 1969</t>
+  </si>
+  <si>
+    <t>Alexander è stato arrestato nel gennaio 2021 in relazione al caso delle rivolte di massa e condannato con l'accusa di aver partecipato a canali Telegram di "orientamento radicale", nonché di aver voluto danneggiare o distruggere tre chioschi Tabakerka.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 19.07.2021: 8 anni di reclusione in una colonia del regime potenziato. Appello 23.11.2021: il verdetto è stato confermato. Appello 10.07.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-05-28 22:53:14</t>
+  </si>
+  <si>
     <t>Eugene Ivanovich Soroko</t>
   </si>
   <si>
     <t>17 agosto 1993</t>
   </si>
   <si>
     <t>Evgeniy è stato arrestato nel dicembre 2024 e condannato alla reclusione nel giugno 2025.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sentenza del tribunale data sconosciuta: sconosciuto anni di reclusione in una colonia del regime generale.</t>
   </si>
   <si>
     <t>2025-06-28 18:08:16</t>
   </si>
   <si>
     <t>Cheslau Gerasimovitch</t>
   </si>
   <si>
     <t>17 agosto 1986</t>
   </si>
   <si>
     <t>Cheslav Gerasimovich ha 37 anni. Viene da Minsk.
 Per qualche tempo nel 2022 Gerasimovich ha lavorato a Vilnius, ma nell'autunno del 2022 è tornato a Minsk.
 Il 26 giugno Cheslav è stato condannato per “disobbedienza a un agente di polizia” in un procedimento amministrativo.
 A giudicare dal video GUBOPiK, Gerasimovich è accusato quattro volte di aver fatto donazioni alla "formazione estremista". Probabilmente è accusato ai sensi dell'articolo 361-2 del codice penale.
 Gerasimovich scrive sui social network che conduce formazione in psicoterapia da più di 15 anni. Dal 2011 ha iniziato a lavorare come tester. È interessato alla musica e suona la chitarra, scrive anche poesie e brevi prose.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 09.12.2024: 5 anni di reclusione in una colonia del regime generale, 300 unità di base di multa.</t>
   </si>
   <si>
     <t>2024-08-03 17:12:06</t>
   </si>
   <si>
-    <t>Anatoly Stepanovich Vasilevsky</t>
-[...10 lines deleted...]
-  <si>
     <t>Aliaksei Yuryevich Kuzavatkin</t>
   </si>
   <si>
     <t>17 agosto 1999</t>
   </si>
   <si>
     <t>Alexey, cittadino russo, lavorava presso l'impianto chimico di Gomel prima del suo arresto. È stato fermato in relazione a un procedimento penale avviato ai sensi dell'articolo "favoreggiamento di attività estremiste" dopo che le forze di sicurezza bielorusse hanno avuto accesso alle chat di un bot appartenente al progetto di monitoraggio bielorusso Gayun, in cui gli utenti inviavano informazioni sui movimenti delle truppe russe.
 Nell'inverno del 2025, Alexei è stato riconosciuto colpevole e condannato alla reclusione in una colonia penale, nonché al pagamento di una pesante multa.
 Alexey è affetto da diabete di tipo 1 ed è insulino-dipendente. Inoltre, fin da bambino gli è stata riconosciuta una disabilità permanente.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 01.12.2025: 3 anni di reclusione in una colonia del regime potenziato, 500 unità di base di multa. Appello 25.02.2026: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2026-03-08 15:51:25</t>
   </si>
   <si>
-    <t>Alexei Vyacheslavovich Shvetsov</t>
-[...11 lines deleted...]
-    <t>2024-01-30 20:42:17</t>
+    <t>Anatoly Stepanovich Vasilevsky</t>
+  </si>
+  <si>
+    <t>17 agosto 1963</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 03.10.2024: 4 anni di reclusione in una colonia del regime potenziato. Appello 24.12.2024: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-09-25 19:45:52</t>
   </si>
   <si>
     <t>Nikita Valerievich Samarin</t>
   </si>
   <si>
     <t>17 agosto 1991</t>
   </si>
   <si>
     <t>Nikita è stato arrestato per aver spruzzato gas lacrimogeno in faccia a un agente della polizia antisommossa mentre cercava di proteggere una persona durante una protesta. È stato picchiato, gli sono stati tagliati i capelli con un coltello e gli è stato spruzzato gas lacrimogeno in faccia. Nel dicembre 2020 è stato condannato a quattro anni di libertà limitata, ma il pubblico ministero è poi riuscito ad aumentare la pena a due anni e mezzo di carcere. Nikita non si è presentato in tribunale, raccontando tramite un amico che erano stati pianificati arresti arbitrari in aula, con minacce contro di lui e altri.
 Fu costretto all'esilio.
 Alla fine di marzo 2025, si è saputo che Nikita, che all'epoca si era nascosto per quattro anni per sfuggire al verdetto, era stato arrestato a Grodno. Come riportato dal Ministero degli Interni, l'uomo è stato fermato, non avendo documenti con sé, e gli è stato chiesto di recarsi in stazione. Nikita ha opposto resistenza agli agenti di polizia e, a quanto pare, ha rotto un braccio a uno di loro. Si dice che l'uomo sia ricercato per aver "spruzzato una bomboletta di gas lacrimogeno in faccia alle forze dell'ordine" nell'agosto 2020. Per questo motivo è stato aperto un procedimento penale contro di lui. Ha lasciato il Paese, ma poi è tornato illegalmente in Bielorussia.
 Dal 13 maggio 2025, non si hanno più informazioni sul prigioniero politico. Sono vietati corrispondenza e pacchi a lui indirizzati. Non si hanno inoltre informazioni sul caso di Nikita e sulla data dell'udienza. Inoltre, si segnala che all'investigatore del caso del prigioniero politico è vietato informare parenti e amici di Nikita sullo stato e l'avanzamento del caso.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 11.12.2020: 4 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto, 500 rubli di risarcimento. Protesta del pubblico ministero 25.03.2021: 2 anni 6 mesi di reclusione in una colonia del regime generale, 2000 rubli di risarcimento. Sentenza del tribunale data sconosciuta: 6 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2021-02-27 22:25:03</t>
   </si>
   <si>
+    <t>Alexei Vyacheslavovich Shvetsov</t>
+  </si>
+  <si>
+    <t>17 agosto 1985</t>
+  </si>
+  <si>
+    <t>È stato condannato a 5 anni di prigione per aver donato al reggimento di Kalinovsky (il primo - 13,63 euro, il secondo - 35 euro, per un totale di 133 rubli e 30 centesimi).</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 26.12.2023: 5 anni di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2024-01-30 20:42:17</t>
+  </si>
+  <si>
     <t>Vladislav Sergeevich Savin</t>
   </si>
   <si>
     <t>18 agosto 1978</t>
   </si>
   <si>
     <t>Vladislav, blogger, poeta e scrittore, è stato arrestato nell'aprile 2021 e condannato un anno dopo per frode, per aver promesso a più di 100 persone nel 2015-2016 di partecipare ai primi reality show in Bielorussia, senza poi mantenere la promessa. È stato inoltre ritenuto colpevole di aver partecipato a tre marce nel 2020 e di aver organizzato proteste tramite Instagram. Lo stesso Vladislav ha ammesso solo di aver partecipato ai raduni.
 Nell'ottobre 2022 è stato nuovamente condannato per aver insultato Lukashenko in una poesia allegata a un ricorso contro il verdetto.
 Sul portale del negozio online Ridero.ru, sotto lo pseudonimo di Vlad Savinn, vengono presentati i suoi libri: il racconto "Ambidestro" e la raccolta di poesie "Poesia attraverso", disponibili in formato cartaceo ed elettronico.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 30.03.2022: 8 anni di reclusione in una colonia del regime potenziato. Sentenza del tribunale 26.10.2022: 2 anni di reclusione in una colonia del regime generale. Appello 23.12.2022: il verdetto è stato confermato. Tribunale per il cambio di regime 08.08.2025: sconosciuto anni di regime carcerario.</t>
   </si>
   <si>
     <t>2021-05-12 14:09:33</t>
-  </si>
-[...26 lines deleted...]
-    <t>2024-05-02 18:35:47</t>
   </si>
   <si>
     <t>Vitali Braginiec</t>
   </si>
   <si>
     <t>19 agosto 1973</t>
   </si>
   <si>
     <t>Avvocato con 25 anni di esperienza. In precedenza, ha diretto la sua compagnia, Braginets and Partners. Recentemente ha lavorato nell'ufficio di consulenza legale del distretto Dzerzhinsky di Minsk.
 Dopo essere stato trattenuto a casa, è stato portato al dipartimento di polizia di Partizanskoye “per verificare se fosse coinvolto in attività di protesta”. Da lì lui, come affermato in tribunale, "ha cercato di andarsene". È qui che è arrivata la disobbedienza.
 Contro di lui è stato redatto un protocollo ai sensi dell'art. 24.3 del codice degli illeciti amministrativi e arrestato per 15 giorni. Doveva essere rilasciato la sera del 7 giugno, ma ciò non è avvenuto.
 Vitaly è il difensore dell'avvocato Andrey Mochalov, contro il quale è stato denunciato un procedimento penale .
 Il processo si è svolto a porte chiuse.</t>
   </si>
   <si>
     <t>8 anni di reclusione in una colonia penale a regime rafforzato.</t>
   </si>
   <si>
     <t>2022-07-13 13:02:22</t>
   </si>
   <si>
+    <t>Oleg Nikolaevich Silich</t>
+  </si>
+  <si>
+    <t>19 agosto 1972</t>
+  </si>
+  <si>
+    <t>3,5 anni di reclusione in una colonia in condizioni di sicurezza rafforzate</t>
+  </si>
+  <si>
+    <t>2023-11-22 15:19:45</t>
+  </si>
+  <si>
     <t>Vital Valeryevich Lukhverchyk</t>
   </si>
   <si>
     <t>19 agosto 1990</t>
   </si>
   <si>
     <t>Vitaly è stato arrestato in relazione a un procedimento penale avviato ai sensi dell'articolo "favoreggiamento di attività estremiste" ed è stato condannato alla libertà vigilata e al reclusione in un istituto penitenziario a regime aperto.</t>
   </si>
   <si>
     <t>Open correctional facility No. 46. 213188, Kruhlaje, vulica Savieckaja, 96</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 2 anni di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
   </si>
   <si>
     <t>2025-07-01 12:02:33</t>
+  </si>
+  <si>
+    <t>Pavel Petrovich Alekseev</t>
+  </si>
+  <si>
+    <t>19 agosto 1988</t>
+  </si>
+  <si>
+    <t>Cittadino della Federazione Russa.
+Ex prigionieri politici riferiscono che Pavel viene spesso messo in isolamento, avendo trascorso circa 100 giorni in cella fino a maggio 2026. Soffre di attacchi di panico e assume antidepressivi . È inoltre noto che a Pavel è stata asportata la cistifellea .
+Alcune fonti hanno riferito che Pavel non era un attivista politico o sociale. Era l'amministratore di una chat di quartiere, creata tra il 2017 e il 2018, dove si discuteva di questioni quotidiane. Nel 2020, iniziarono ad apparire commenti politici. Pavel non moderava le discussioni né esprimeva opinioni. Prima del suo arresto, era attivamente coinvolto in attività illecite e ne traeva profitto.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 16.05.2024: 5 anni di reclusione in una colonia del regime generale. Appello 26.07.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-05-02 18:35:47</t>
+  </si>
+  <si>
+    <t>Alexander Andreevich Kudrevich</t>
+  </si>
+  <si>
+    <t>20 agosto 1989</t>
+  </si>
+  <si>
+    <t>I dettagli del caso non sono noti. Alexander è stato probabilmente arrestato nel gennaio 2024. Secondo le informazioni sui suoi social network, l'uomo è sposato e si è laureato alla BSUIR nel 2014.
+Probabilmente ha lavorato per il dipartimento di intelligence criminale, che ha intentato una causa contro Alexander per aver causato danni alla proprietà. Va notato che il Dipartimento di intelligence criminale del Ministero degli affari interni è apparso in Bielorussia nell'aprile di quest'anno - in precedenza era chiamato Dipartimento per il supporto delle attività investigative operative del Ministero degli affari interni.
+Il processo si svolgerà a porte chiuse.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 30.12.2024: 15 anni di reclusione in una colonia del regime potenziato. Appello 11.03.2025: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2024-12-02 14:32:26</t>
   </si>
   <si>
     <t>Irina Alexandrovna Melkher</t>
   </si>
   <si>
     <t>20 agosto 1955</t>
   </si>
   <si>
     <t>Irina è stata arrestata nel dicembre 2020 insieme a suo figlio nell’ambito del criminale “caso Autukhovich”. Le autorità hanno definito Mikalai Autukhovich “l’organizzatore e leader di un gruppo terroristico”. È stata accusata di aver partecipato a una "organizzazione terroristica" coinvolta nell'incendio delle proprietà degli agenti di polizia. Irina è stata condannata per “partecipazione a un'organizzazione criminale”, “atto di terrorismo”, “tentativo di prendere il potere”, nonché per aver partecipato a una manifestazione di protesta avvenuta nel settembre 2020 a Brest.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 17.10.2022: 17 anni di reclusione in una colonia del regime generale, 700 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-27 00:45:25</t>
   </si>
   <si>
     <t>Dmitriy Tahirovich Suvkhanov</t>
   </si>
   <si>
     <t>20 agosto 1987</t>
   </si>
   <si>
     <t>Dmitry Suvkhanov è il fratello di Marat Suvkhanov, morto in Ucraina nel febbraio 2023, combattendo a fianco delle forze di occupazione russe.
 La moderatrice dell'incontro presso il tribunale distrettuale di Svetlogorsk è stata ancora una volta Kristina Kasyanova. Ha considerato l'accusa contro Dmitry Suvkhanov ai sensi della parte 2 dell'art. 367, con cui le autorità puniscono per aver diffamato Lukashenko.
 Le autorità hanno così violato il diritto di Suvkhanov di far esaminare il suo caso da un tribunale indipendente e imparziale. Dopotutto, la cittadina Kasyanova è in uno stato di dipendenza lavorativa dalla persona che Suvkhanov avrebbe calunniato: Menaut Lukashenko, con il suo decreto, ha nominato Kasyanova alla carica di giudice e se è insoddisfatto delle sue azioni, solo lui può licenziarla da quella posizione. posizione.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 15.07.2024: sconosciuto anni di reclusione in una colonia del regime generale. Appello 02.10.2024: sconosciuto.</t>
   </si>
   <si>
     <t>2024-07-16 18:09:01</t>
   </si>
   <si>
-    <t>Alexander Andreevich Kudrevich</t>
-[...13 lines deleted...]
-    <t>2024-12-02 14:32:26</t>
+    <t>Daniil Aliaksandravich Bykau</t>
+  </si>
+  <si>
+    <t>21 agosto 1990</t>
+  </si>
+  <si>
+    <t>Daniil è stato condannato per aver partecipato alla "Marcia della Libertà" ai sensi dell'articolo 342, comma 1, del Codice penale e condannato a un anno di reclusione. Il caso è stato discusso presso il Tribunale distrettuale di Molodechno, nella regione di Minsk. Daniil era già stato condannato nel 2021 agli arresti domiciliari e nel 2024 alla reclusione. È stato inoltre condannato per aver partecipato alle proteste mentre stava scontando la precedente pena.
+Daniil aveva già scontato cinque giorni di carcere per aver partecipato a una marcia nell'agosto del 2020.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 02.06.2026: 1 anno di reclusione in una colonia del regime generale.</t>
+  </si>
+  <si>
+    <t>2026-09-10 21:46:55</t>
   </si>
   <si>
     <t>Yauheni Anatolyevich Liulkovich</t>
   </si>
   <si>
     <t>21 agosto 1984</t>
   </si>
   <si>
     <t>Dopo numerosi arresti amministrativi, il 21 novembre 2021 è stato nuovamente arrestato per procedimento penale.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 20.06.2022: 8 anni di reclusione in una colonia del regime potenziato. Appello data sconosciuta: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2022-05-14 20:51:06</t>
+  </si>
+  <si>
+    <t>Olga Vladimirovna Mayorova</t>
+  </si>
+  <si>
+    <t>22 agosto 1966</t>
+  </si>
+  <si>
+    <t>Un noto personaggio pubblico che in precedenza aveva partecipato al Partito civile unito è stato arrestato il 4 gennaio 2021 nell'ambito del "caso Autukhovich" e accusato di aver partecipato a una "organizzazione terroristica" associata all'incendio doloso delle proprietà della polizia. Olga è stata condannata per “partecipazione a un'organizzazione criminale”, “tentato sequestro di potere”, “incitamento all'odio”, “richiesta di sanzioni” e “azioni illegali con armi”.
+In custodia, il prigioniero politico era sospettato di avere il diabete. Nel marzo 2024, è stata nuovamente condannata per “disobbedienza dolosa ai requisiti dell’amministrazione della colonia”.</t>
+  </si>
+  <si>
+    <t>Penal colony No. 24. 247526, vulica Vytvorčaja, 44, Zarečča, Rečyca district, Homieĺ region</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 17.10.2022: 20 anni di reclusione in una colonia del regime generale, 800 unità di base di multa. Appello 31.03.2023: il verdetto è stato confermato. Sentenza del tribunale 05.03.2024: 1 anno 6 mesi di reclusione in una colonia del regime generale. Appello 29.05.2024: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2021-02-27 00:48:39</t>
+  </si>
+  <si>
+    <t>Boris Borisovich Puchalski</t>
+  </si>
+  <si>
+    <t>22 agosto 1975</t>
+  </si>
+  <si>
+    <t>L'inchiesta ritiene che nel gennaio di quest'anno l'ucraino Likholat abbia contattato l'SBU, dove gli è stato ordinato di far saltare in aria i binari ferroviari. Per questo compito chiamò due abitanti di Grodno, dotati di competenze specifiche nello sminamento. Boris Pukhalsky è stato arrestato dopo aver preso un ordigno esplosivo da un nascondiglio nel distretto di Kobryn e averlo trasportato nel distretto di Tolochin.
+Condannato a 25 anni di carcere, il tribunale ha ordinato a Boris di scontare i primi cinque anni della pena in carcere.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 18.12.2024: 25 anni di reclusione in una colonia del regime potenziato. Appello 02.05.2025: il verdetto è stato confermato.</t>
+  </si>
+  <si>
+    <t>2023-09-28 13:36:19</t>
   </si>
   <si>
     <t>Pavel Mikalayevich Belavus</t>
   </si>
   <si>
     <t>22 agosto 1987</t>
   </si>
   <si>
     <t>Fondatrice del negozio Symbal.by, responsabile culturale.
 È stato arrestato il 15 novembre 2021, dopo essere stato convocato in commissariato. Successivamente, Pavel è stato condannato tre volte per reati amministrativi (a 15, 13 e 7 giorni) e poi trasferito in un centro di detenzione preventiva in attesa del processo penale.
 Ha scontato la sua pena nella colonia penale numero 17.
 Nel febbraio 2026, Pavel è stato trasferito al braccio ST n. 4 , senza i suoi effetti personali e senza braccialetto elettronico. Secondo ex prigionieri politici , è possibile che sia stato aperto un nuovo procedimento contro di lui.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 11.05.2023: 13 anni di reclusione in una colonia del regime potenziato.</t>
   </si>
   <si>
     <t>2021-12-29 15:27:44</t>
   </si>
   <si>
-    <t>Olga Vladimirovna Mayorova</t>
-[...17 lines deleted...]
-  <si>
     <t>Svetlana Viktorovna Bychkovskaya</t>
   </si>
   <si>
     <t>22 agosto 1977</t>
   </si>
   <si>
     <t>La donna lavorava nel servizio One Window nel distretto Oktyabrsky di Minsk.
 È sospettato di aver trasferito dati personali di funzionari della sicurezza ai canali di Telegram.
 Il processo si è svolto a porte chiuse.</t>
   </si>
   <si>
     <t>5. 5 anni di reclusione in una colonia penale.</t>
   </si>
   <si>
     <t>2022-04-19 18:19:59</t>
   </si>
   <si>
-    <t>Boris Borisovich Puchalski</t>
-[...26 lines deleted...]
-  <si>
     <t>Marat Aliaksandravich Bushenka</t>
   </si>
   <si>
     <t>23 agosto 1969</t>
   </si>
   <si>
     <t>Marat trascorse l'infanzia a Kletsk. Dopo aver terminato la scuola, studiò presso la Scuola Superiore Militare-Politica di Leopoli.
 Per lungo tempo ha diviso il suo tempo tra la Bielorussia e la Lettonia. Recentemente, stando ai social media , risultava residente in Lettonia.
 Bushenko ha fondato e gestito diverse società commerciali in vari paesi, tra cui la polacca Goods Express Trading, la tedesca wwi UG, le ceche MAG TRIO e Interclouds, nonché la russa Rekordis Favorit LLC e la con sede a Minsk Comfort Active LLC. In precedenza, ha anche gestito attività commerciali in Estonia e Moldavia.</t>
   </si>
   <si>
     <t>Open correctional facility No. 43. 212003, Mahilioŭ, vulica Čaliuskincaŭ 76a</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 2 anni 6 mesi di restrizione della libertà con trasferimento in un istituto penitenziario aperto.</t>
   </si>
   <si>
     <t>2026-05-16 21:33:27</t>
   </si>
   <si>
+    <t>Illia Aliaksandravich Valvenkin</t>
+  </si>
+  <si>
+    <t>23 agosto 1986</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: sconosciuto. Appello data sconosciuta: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-07-17 10:34:30</t>
+  </si>
+  <si>
     <t>Paul Vladimirovich Korenyukhin</t>
   </si>
   <si>
     <t>24 agosto 1988</t>
   </si>
   <si>
     <t>È stato detenuto nel novembre 2024 a Zhodino.
 Allo stesso tempo, il sito web dell'iniziativa “Lettera Bel” e le sue pagine sui social network sono stati riconosciuti come “materiali estremisti”. Un mese dopo , il KGB riconobbe l’iniziativa come “ formazione estremista”. Secondo il dipartimento, Alexander Mazur , così come Pavel Korenyukhin e Alexander Lykshin sono imparentati con la "lettera . bel". Ora gli uomini si trovano nell'ST -8 , sono accusati ai sensi dell'art. 361-1 del codice penale (Creazione di un gruppo estremista o partecipazione ad esso).</t>
   </si>
   <si>
     <t>Sentenza del tribunale data sconosciuta: 3 anni 6 mesi di reclusione in una colonia del regime potenziato, 1000 unità di base di multa. Appello 25.11.2025: sconosciuto.</t>
   </si>
   <si>
     <t>2024-12-29 21:56:28</t>
   </si>
   <si>
-    <t>Andrey Anatolyevich Kryvashei</t>
-[...5 lines deleted...]
-    <t>2025-11-06 20:45:56</t>
+    <t>Nadezhda Anatolievna Laptenok</t>
+  </si>
+  <si>
+    <t>24 agosto 1972</t>
+  </si>
+  <si>
+    <t>È noto che Nadezhda ha due figlie adulte e un figlio minore con disabilità.
+Il 1 marzo 2024 l'appello è stato esaminato e il verdetto è entrato in vigore.</t>
+  </si>
+  <si>
+    <t>6 anni di reclusione in una colonia alle condizioni del regime generale</t>
+  </si>
+  <si>
+    <t>2023-12-07 23:27:01</t>
   </si>
   <si>
     <t>Pauline Alexandrovna Pitkevich</t>
   </si>
   <si>
     <t>24 agosto 1994</t>
   </si>
   <si>
     <t>Quando nel giugno 2024 il KGB della Bielorussia dichiarò il progetto Media IQ un gruppo estremista, nominò Pitkevich tra i suoi partecipanti. Più o meno nello stesso periodo, gli account di Polina sono stati online l'ultima volta.
 Polina Pitkevich è nata nel 1994. Laureato presso la Facoltà di Giornalismo della BSU (2016). Si interessò al teatro e per qualche tempo lavorò come attrice nel Laboratorio del Teatro Sociale di Minsk. Come giornalista ha scritto di argomenti culturali. Polina è nota anche per il suo amore per gli animali: sulle sue pagine dei social media si possono trovare molti annunci pubblicitari che aiutano gli animali senza casa. Secondo gli amici, Polina aveva più di un gatto salvato che viveva in casa sua.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.03.2025: 3 anni di reclusione in una colonia del regime generale. Appello data sconosciuta: sconosciuto.</t>
   </si>
   <si>
     <t>2025-02-28 01:16:19</t>
   </si>
   <si>
-    <t>Nadezhda Anatolievna Laptenok</t>
-[...12 lines deleted...]
-    <t>2023-12-07 23:27:01</t>
+    <t>Andrey Anatolyevich Kryvashei</t>
+  </si>
+  <si>
+    <t>24 agosto 1993</t>
+  </si>
+  <si>
+    <t>2025-11-06 20:45:56</t>
+  </si>
+  <si>
+    <t>Artsem Nikolaevich Sakov</t>
+  </si>
+  <si>
+    <t>25 agosto 1994</t>
+  </si>
+  <si>
+    <t>Artem è un'ex guardia di frontiera, membro del gruppo di iniziativa per la nomina presidenziale di Svetlana Tikhanovskaya e uno dei videografi del canale YouTube "Country for Life". Ha partecipato a un picchetto per la raccolta firme a Grodno il 29 maggio 2020. Successivamente è stato arrestato e condannato per “organizzazione di rivolte di massa”.
+Nel novembre 2022 è stato trasferito in regime carcerario.
+Secondo gli attivisti per i diritti umani, le persone coinvolte nel “caso” dovranno pagare un risarcimento di 29 milioni di rubli.</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 14.12.2021: 16 anni di reclusione in una colonia del regime potenziato. Appello 01.06.2022: il verdetto è stato confermato. Sentenza del tribunale 06.10.2022: circa 29000000 rubli di risarcimento. Tribunale per il cambio di regime 09.11.2022: 3 anni di regime carcerario.</t>
+  </si>
+  <si>
+    <t>2021-02-26 21:11:11</t>
   </si>
   <si>
     <t>Dmitriy Aleksandrovich Makeev</t>
   </si>
   <si>
     <t>25 agosto 1983</t>
   </si>
   <si>
     <t>Un farmacista di formazione. Dmitry è accusato ai sensi di sei articoli del codice penale.
 Secondo la procura di stato , dall'agosto 2020 al febbraio 2023 l'uomo ha trasferito 68 euro sui conti della risorsa informativa Belsat, nonché 68 euro e 78 dollari sui conti del Fondo di solidarietà Bysol. Inoltre, per più di un anno ha trasferito denaro a una risorsa mediatica - "i cui materiali sono riconosciuti come estremisti", oltre a 33 euro sui conti del reggimento Kastus Kalinovsky.
 L'imputato ha fotocopiato i documenti dipartimentali ricevuti dalla farmacia e li ha inviati ai canali "Telegram", che i servi di Lukashenko chiamano "formazioni estremiste". Durante la prima udienza in tribunale, si è saputo che tra i documenti c'erano informazioni sulla riconciliazione delle carte di registrazione militare dei soggetti obbligati al servizio militare, che alcuni medicinali di fabbricazione ucraina scompariranno dal mercato bielorusso, un appello dell'Unione delle donne bielorusse in relazione alla situazione alla frontiera, la decisione del Ministero della Salute In Inoltre, l'uomo ha catturato il video dalle telecamere di videosorveglianza esterne della farmacia con il movimento di attrezzature militari russe e lo ha anche inviato a un telegramma ".
 Il 28 novembre 2023 è stato esaminato il ricorso. La sentenza è entrata in vigore.</t>
   </si>
   <si>
     <t>6 anni di reclusione in una colonia in condizioni di sicurezza rafforzate</t>
   </si>
   <si>
     <t>2023-08-16 18:04:33</t>
   </si>
   <si>
-    <t>Artsem Nikolaevich Sakov</t>
-[...45 lines deleted...]
-    <t>2024-11-01 02:14:01</t>
+    <t>Dmitry Yurievich Ravich</t>
+  </si>
+  <si>
+    <t>26 agosto 1988</t>
+  </si>
+  <si>
+    <t>Arrestato per un'azione sulla ferrovia .
+Durante l'offensiva delle truppe russe su Kiev dalla regione di Gomel, insieme a Denis Dikun e Oleg Molchanov , ha bruciato un armadio con apparecchiature elettroniche sulla ferrovia per rallentare la consegna di attrezzature militari russe al confine ucraino. Di conseguenza, i semafori e gli scambi su una delle sezioni della ferrovia Zhlobin-Kalinkovichi, che prosegue verso l'Ucraina, sono stati portati in rovina.
+Dmitry ha lavorato presso VMU RUE "PO Belorusneft" come elettricista di impianti di perforazione.</t>
+  </si>
+  <si>
+    <t>22 anni di reclusione in una colonia penale a regime rafforzato.</t>
+  </si>
+  <si>
+    <t>2022-03-11 01:12:13</t>
   </si>
   <si>
     <t>Catherine Nikolaevna Novikov</t>
   </si>
   <si>
     <t>26 agosto 1985</t>
   </si>
   <si>
     <t>Presumibilmente detenuto per aver rilasciato interviste a media stranieri.
 È noto che Ekaterina è stata detenuta all'inizio dell'estate in una camicia da notte, in cui è stata tenuta in un centro di custodia cautelare fino al primo trasferimento dai suoi parenti.
 All'inizio di aprile 2024, fonti di Belsat hanno consegnato alla redazione una lettera di Ekaterina. Su un pezzo di carta igienica, ha descritto la sua orribile detenzione e la successiva incarcerazione:
 “Sono caduto dal secondo piano del letto, con la testa su una panca di legno. Hanno fatto una foto, ma non hanno riportato il risultato per più di un mese”.
 “L’hanno messo sulla bandiera, hanno picchiato l’intero ufficio. Hanno detto che era per le mie interviste, per il canale e per i miei ardenti appelli”.
 Il 16 luglio 2024 il ricorso è stato esaminato.</t>
   </si>
   <si>
     <t>6,5 anni di reclusione in una colonia in condizioni di regime generale.</t>
   </si>
   <si>
     <t>2023-07-19 22:46:33</t>
   </si>
   <si>
-    <t>Dmitry Yurievich Ravich</t>
-[...28 lines deleted...]
-    <t>2023-10-02 21:15:28</t>
+    <t>Olga Alexandrovna Rodionova</t>
+  </si>
+  <si>
+    <t>26 agosto 1974</t>
+  </si>
+  <si>
+    <t>Olga Rodionova ha lavorato fino al 2020 presso KYKY.org, principalmente per la rubrica “Dolore”, e ha anche collaborato come freelance con i media bielorussi e stranieri.
+Mentre si trovava nel centro di detenzione n. 1, Olga è stata mandata per un esame psichiatrico all'ospedale di Novinki. La madre malata di Olga , che ha più di 80 anni , ha bisogno di cure costanti .</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale 10.12.2024: 4 anni di reclusione in una colonia del regime generale. Appello 07.02.2025: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2024-11-01 02:14:01</t>
+  </si>
+  <si>
+    <t>Nikita Sergeevich Nechaev</t>
+  </si>
+  <si>
+    <t>26 agosto 1994</t>
+  </si>
+  <si>
+    <t>Nikita si è laureato presso la Facoltà di Radiofisica e Informatica nel 2019. È stato riconosciuto come miglior studente nella categoria "Miglior laureato BSU".
+Ha 7 anni di esperienza lavorativa su progetti di ricerca avanzata in vari campi ( tra cui statistica , teoria della probabilità e algebra lineare , fisica dei semiconduttori e fisica termica ) .</t>
+  </si>
+  <si>
+    <t>Sentenza del tribunale data sconosciuta: 3 anni di reclusione in una colonia del regime generale, 500 unità di base di multa. Appello 03.02.2026: sconosciuto.</t>
+  </si>
+  <si>
+    <t>2025-11-13 13:44:32</t>
   </si>
   <si>
     <t>Stepan Sergeevich Zadojko</t>
   </si>
   <si>
     <t>27 agosto 1984</t>
   </si>
   <si>
     <t>Secondo canali filogovernativi, è stato arrestato per aver pubblicato oltre 1.200 commenti. In particolare, i commenti mostrati dalle forze di sicurezza erano scritti principalmente in bielorusso e in gran parte volti a sostenere l'Ucraina. Tutti i commenti mostrati provenivano da YouTube.
 In un video diffuso sui canali delle forze di sicurezza, si vedono cinque agenti della SOBR che lo aggrediscono, e in seguito l'uomo appare picchiato: ha un occhio nero e un graffio sanguinante alla testa.
 Stepan lavora come operaio in un'azienda privata a Grodno. Inoltre, frequenta regolarmente la palestra e, a giudicare dalle sue foto sui social media, mantiene una buona forma fisica.
 È noto, grazie alle testimonianze di ex prigionieri politici, che Stepan non ha ricevuto alcun aiuto dall'esterno.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 24.10.2023: 5 anni 6 mesi di reclusione in una colonia del regime potenziato, 100 unità di base di multa.</t>
   </si>
   <si>
     <t>2023-09-27 17:54:18</t>
   </si>
   <si>
     <t>Alexander Gennadievich Kordyukov</t>
   </si>
   <si>
     <t>27 agosto 1979</t>
   </si>
   <si>
     <t>Alexander è stato arrestato dopo una protesta contro i risultati delle elezioni presidenziali, tenutesi l'11 agosto 2020 a Brest. Durante questo evento, Gennady Shutov venne colpito alla nuca, alla quale Alexander assistette. In seguito venne condannato per resistenza e tentato omicidio del capitano Roman Gavrilov, che aveva sparato al manifestante, e del sottufficiale Arseniy Galitsyn, che interpretava le vittime.</t>
   </si>
   <si>
     <t>Sentenza del tribunale 25.02.2021: 10 anni di reclusione in una colonia del regime potenziato, 2642 rublo di risarcimento. Appello 14.05.2021: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-28 02:18:57</t>
   </si>
   <si>
+    <t>Mikhail Iharavich Baboshka</t>
+  </si>
+  <si>
+    <t>27 agosto 1992</t>
+  </si>
+  <si>
+    <t>Il 1° dicembre 2023 si è tenuta l'udienza d'appello e la sentenza è entrata in vigore.</t>
+  </si>
+  <si>
+    <t>7 anni di reclusione in una colonia di massima sicurezza</t>
+  </si>
+  <si>
+    <t>2023-10-02 21:15:28</t>
+  </si>
+  <si>
     <t>Aliaksandr Nazarovich</t>
   </si>
   <si>
     <t>27 agosto 1983</t>
   </si>
   <si>
     <t>Alexander è stato arrestato e condannato per aver fermato un treno merci, aver messo strisce rosse sui pannelli luminosi pubblicitari, aver forato i pneumatici di un agente di polizia, aver dato fuoco al chiosco Tabakerka e maneggiato oggetti contenenti sostanze infiammabili. Ha spiegato le sue azioni come una protesta contro la situazione nel paese dopo le elezioni presidenziali del 9 agosto 2020, in particolare contro le detenzioni infondate e la tortura di persone da parte delle forze di sicurezza. Sequestrata anche la sua Opel Astra.</t>
   </si>
   <si>
     <t>Penal colony No. 11. 231900, Volkovysk, Rokossovsky str., 118</t>
   </si>
   <si>
     <t>Sentenza del tribunale 07.06.2021: 8 anni di reclusione in una colonia del regime potenziato. Appello 26.08.2021: il verdetto è stato confermato.</t>
   </si>
   <si>
     <t>2021-02-27 01:24:17</t>
   </si>
   <si>
     <t>Vasily Alexandrovich Klimovich</t>
   </si>
   <si>
     <t>29 agosto 1988</t>
   </si>
   <si>
     <t>Vasily è originario di Gomel. È appassionato di auto e ama creare oggetti con le sue mani. Si è diplomato all'Accademia Militare e ha prestato servizio in una brigata missilistica. Ha lavorato nelle Forze Armate della Bielorussia per 15 anni e ha raggiunto il grado di maggiore. È noto che nell'estate del 2021 ha lasciato il servizio militare per dedicarsi al network marketing.</t>
   </si>
   <si>
     <t>2025-07-23 12:13:53</t>
   </si>
   <si>
-    <t>Arthur Olegovich Bilibukha</t>
-[...16 lines deleted...]
-  <si>
     <t>Dzmitry Aliaksandravich Ivanchanka</t>
   </si>
   <si>
     <t>31 agosto 1986</t>
   </si>
   <si>
     <t>Arrestato per commenti sui social.</t>
   </si>
   <si>
     <t>sconosciuto</t>
   </si>
   <si>
     <t>2022-09-05 15:46:23</t>
-  </si>
-[...14 lines deleted...]
-    <t>2021-02-26 21:20:07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1515,51 +1525,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I69"/>
+  <dimension ref="A1:I70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1591,1915 +1601,1944 @@
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="G4" t="s">
-[...2 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>31</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
         <v>36</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>43</v>
       </c>
-      <c r="F7" t="s">
-[...5 lines deleted...]
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" t="s">
         <v>46</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>47</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>48</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>49</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
         <v>52</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>53</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
         <v>54</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>55</v>
       </c>
-      <c r="F9" t="s">
-[...5 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" t="s">
         <v>58</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
         <v>59</v>
       </c>
-      <c r="C10" t="s">
+      <c r="I10" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" t="s">
         <v>63</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
         <v>64</v>
       </c>
-      <c r="D11" t="s">
-[...11 lines deleted...]
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" t="s">
         <v>67</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>68</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
         <v>69</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>70</v>
       </c>
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>74</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
         <v>76</v>
       </c>
       <c r="I13" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>78</v>
       </c>
       <c r="B14" t="s">
         <v>79</v>
       </c>
       <c r="C14" t="s">
         <v>80</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
+        <v>75</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
         <v>81</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" t="s">
         <v>84</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>85</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>87</v>
       </c>
       <c r="I15" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>89</v>
       </c>
       <c r="B16" t="s">
         <v>90</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>91</v>
       </c>
-      <c r="D16" t="s">
-        <v>12</v>
+      <c r="E16" t="s">
+        <v>92</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C17" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>98</v>
       </c>
       <c r="I17" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>100</v>
       </c>
       <c r="B18" t="s">
         <v>101</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
         <v>102</v>
       </c>
-      <c r="D18" t="s">
-[...11 lines deleted...]
-      <c r="H18" t="s">
+      <c r="I18" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" t="s">
         <v>105</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>106</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
+      </c>
+      <c r="E19" t="s">
+        <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>107</v>
       </c>
       <c r="I19" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>109</v>
       </c>
       <c r="B20" t="s">
         <v>110</v>
       </c>
       <c r="C20" t="s">
         <v>111</v>
       </c>
       <c r="D20" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>112</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>117</v>
+        <v>54</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>118</v>
       </c>
       <c r="I21" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>120</v>
       </c>
       <c r="B22" t="s">
         <v>121</v>
       </c>
       <c r="C22" t="s">
         <v>122</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>123</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
+      <c r="H22" t="s">
+        <v>124</v>
+      </c>
       <c r="I22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="C23" t="s">
         <v>127</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23" t="s">
+        <v>123</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
         <v>128</v>
       </c>
-      <c r="F23" t="s">
-[...5 lines deleted...]
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B24" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" t="s">
         <v>131</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
         <v>132</v>
       </c>
-      <c r="D24" t="s">
-[...11 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>134</v>
+      </c>
+      <c r="B25" t="s">
         <v>135</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>136</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
         <v>137</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
         <v>138</v>
       </c>
-      <c r="F25" t="s">
-[...5 lines deleted...]
-      <c r="H25" t="s">
+      <c r="I25" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B26" t="s">
         <v>141</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>142</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" t="s">
+        <v>92</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" t="s">
+        <v>14</v>
+      </c>
+      <c r="I26" t="s">
         <v>143</v>
-      </c>
-[...13 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>144</v>
+      </c>
+      <c r="B27" t="s">
+        <v>145</v>
+      </c>
+      <c r="C27" t="s">
         <v>146</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" t="s">
+        <v>69</v>
+      </c>
+      <c r="H27" t="s">
         <v>147</v>
       </c>
-      <c r="C27" t="s">
+      <c r="I27" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28" t="s">
+        <v>150</v>
+      </c>
+      <c r="C28" t="s">
         <v>151</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
         <v>152</v>
       </c>
-      <c r="C28" t="s">
+      <c r="F28" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
         <v>153</v>
       </c>
-      <c r="D28" t="s">
-[...11 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29" t="s">
         <v>156</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>157</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="s">
+        <v>75</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
         <v>158</v>
       </c>
-      <c r="D29" t="s">
-[...11 lines deleted...]
-      <c r="H29" t="s">
+      <c r="I29" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" t="s">
         <v>161</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>162</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>137</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
         <v>163</v>
       </c>
-      <c r="D30" t="s">
-[...11 lines deleted...]
-      <c r="H30" t="s">
+      <c r="I30" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31" t="s">
         <v>166</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>167</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
+        <v>48</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
         <v>168</v>
       </c>
-      <c r="D31" t="s">
-[...11 lines deleted...]
-      <c r="H31" t="s">
+      <c r="I31" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32" t="s">
         <v>171</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>172</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
+        <v>48</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>173</v>
       </c>
-      <c r="D32" t="s">
-[...11 lines deleted...]
-      <c r="H32" t="s">
+      <c r="I32" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>175</v>
+      </c>
+      <c r="B33" t="s">
         <v>176</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>177</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
+        <v>26</v>
+      </c>
+      <c r="I33" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>179</v>
+      </c>
+      <c r="B34" t="s">
         <v>180</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>181</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" t="s">
+        <v>75</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
         <v>182</v>
       </c>
-      <c r="D34" t="s">
-[...11 lines deleted...]
-      <c r="H34" t="s">
+      <c r="I34" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>184</v>
+      </c>
+      <c r="B35" t="s">
         <v>185</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>186</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" t="s">
+        <v>42</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
         <v>187</v>
       </c>
-      <c r="D35" t="s">
-[...11 lines deleted...]
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>189</v>
+      </c>
+      <c r="B36" t="s">
         <v>190</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
+        <v>75</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
         <v>191</v>
       </c>
-      <c r="C36" t="s">
+      <c r="I36" t="s">
         <v>192</v>
-      </c>
-[...16 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>193</v>
+      </c>
+      <c r="B37" t="s">
+        <v>194</v>
+      </c>
+      <c r="C37" t="s">
         <v>195</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" t="s">
+        <v>42</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
         <v>196</v>
       </c>
-      <c r="C37" t="s">
+      <c r="I37" t="s">
         <v>197</v>
-      </c>
-[...16 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>198</v>
+      </c>
+      <c r="B38" t="s">
+        <v>199</v>
+      </c>
+      <c r="C38" t="s">
         <v>200</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" t="s">
+        <v>36</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
         <v>201</v>
       </c>
-      <c r="D38" t="s">
-[...11 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>203</v>
+      </c>
+      <c r="B39" t="s">
         <v>204</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>205</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>54</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
         <v>206</v>
       </c>
-      <c r="D39" t="s">
-[...11 lines deleted...]
-      <c r="H39" t="s">
+      <c r="I39" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>208</v>
+      </c>
+      <c r="B40" t="s">
         <v>209</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>210</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>42</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
         <v>211</v>
       </c>
-      <c r="D40" t="s">
-[...11 lines deleted...]
-      <c r="H40" t="s">
+      <c r="I40" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>213</v>
+      </c>
+      <c r="B41" t="s">
         <v>214</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" t="s">
+        <v>42</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
         <v>215</v>
       </c>
-      <c r="C41" t="s">
+      <c r="I41" t="s">
         <v>216</v>
-      </c>
-[...16 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>217</v>
+      </c>
+      <c r="B42" t="s">
+        <v>218</v>
+      </c>
+      <c r="C42" t="s">
+        <v>219</v>
+      </c>
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
         <v>220</v>
       </c>
-      <c r="B42" t="s">
+      <c r="F42" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
         <v>221</v>
       </c>
-      <c r="C42" t="s">
+      <c r="I42" t="s">
         <v>222</v>
-      </c>
-[...16 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>223</v>
+      </c>
+      <c r="B43" t="s">
+        <v>224</v>
+      </c>
+      <c r="C43" t="s">
         <v>225</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>75</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
         <v>226</v>
       </c>
-      <c r="C43" t="s">
+      <c r="I43" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>228</v>
+      </c>
+      <c r="B44" t="s">
+        <v>229</v>
+      </c>
+      <c r="C44" t="s">
         <v>230</v>
       </c>
-      <c r="B44" t="s">
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
+        <v>137</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
         <v>231</v>
       </c>
-      <c r="C44" t="s">
+      <c r="I44" t="s">
         <v>232</v>
-      </c>
-[...16 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>233</v>
+      </c>
+      <c r="B45" t="s">
+        <v>234</v>
+      </c>
+      <c r="C45" t="s">
         <v>235</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45" t="s">
+        <v>91</v>
+      </c>
+      <c r="E45" t="s">
+        <v>112</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
         <v>236</v>
       </c>
-      <c r="C45" t="s">
+      <c r="I45" t="s">
         <v>237</v>
-      </c>
-[...16 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>238</v>
+      </c>
+      <c r="B46" t="s">
+        <v>239</v>
+      </c>
+      <c r="C46" t="s">
         <v>240</v>
       </c>
-      <c r="B46" t="s">
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
         <v>241</v>
       </c>
-      <c r="C46" t="s">
+      <c r="I46" t="s">
         <v>242</v>
-      </c>
-[...16 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>243</v>
+      </c>
+      <c r="B47" t="s">
+        <v>244</v>
+      </c>
+      <c r="C47" t="s">
         <v>245</v>
       </c>
-      <c r="B47" t="s">
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" t="s">
+        <v>75</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
         <v>246</v>
       </c>
-      <c r="C47" t="s">
+      <c r="I47" t="s">
         <v>247</v>
-      </c>
-[...16 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>248</v>
+      </c>
+      <c r="B48" t="s">
+        <v>249</v>
+      </c>
+      <c r="C48" t="s">
+        <v>250</v>
+      </c>
+      <c r="D48" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" t="s">
+        <v>137</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
         <v>251</v>
       </c>
-      <c r="B48" t="s">
+      <c r="I48" t="s">
         <v>252</v>
-      </c>
-[...19 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>253</v>
+      </c>
+      <c r="B49" t="s">
+        <v>254</v>
+      </c>
+      <c r="C49" t="s">
+        <v>255</v>
+      </c>
+      <c r="D49" t="s">
+        <v>91</v>
+      </c>
+      <c r="E49" t="s">
         <v>256</v>
       </c>
-      <c r="B49" t="s">
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
         <v>257</v>
       </c>
-      <c r="C49" t="s">
+      <c r="I49" t="s">
         <v>258</v>
-      </c>
-[...13 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>259</v>
+      </c>
+      <c r="B50" t="s">
+        <v>260</v>
+      </c>
+      <c r="C50" t="s">
         <v>261</v>
       </c>
-      <c r="B50" t="s">
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
         <v>262</v>
       </c>
-      <c r="D50" t="s">
-[...8 lines deleted...]
-      <c r="H50" t="s">
+      <c r="I50" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>264</v>
+      </c>
+      <c r="B51" t="s">
         <v>265</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>266</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
+        <v>54</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
         <v>267</v>
       </c>
-      <c r="D51" t="s">
-[...2 lines deleted...]
-      <c r="E51" t="s">
+      <c r="I51" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>269</v>
+      </c>
+      <c r="B52" t="s">
+        <v>270</v>
+      </c>
+      <c r="C52" t="s">
         <v>271</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
+        <v>91</v>
+      </c>
+      <c r="E52" t="s">
+        <v>112</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>272</v>
       </c>
-      <c r="C52" t="s">
+      <c r="I52" t="s">
         <v>273</v>
-      </c>
-[...16 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>274</v>
+      </c>
+      <c r="B53" t="s">
+        <v>275</v>
+      </c>
+      <c r="C53" t="s">
         <v>276</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" t="s">
         <v>277</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>169</v>
+        <v>278</v>
       </c>
       <c r="I53" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B54" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="C54" t="s">
         <v>281</v>
       </c>
       <c r="D54" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
         <v>282</v>
       </c>
       <c r="I54" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>284</v>
       </c>
       <c r="B55" t="s">
         <v>285</v>
       </c>
       <c r="C55" t="s">
         <v>286</v>
       </c>
       <c r="D55" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
         <v>287</v>
       </c>
       <c r="I55" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>289</v>
       </c>
       <c r="B56" t="s">
         <v>290</v>
       </c>
       <c r="C56" t="s">
         <v>291</v>
       </c>
       <c r="D56" t="s">
-        <v>12</v>
+        <v>91</v>
       </c>
       <c r="E56" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
         <v>292</v>
       </c>
       <c r="I56" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
         <v>294</v>
       </c>
       <c r="B57" t="s">
         <v>295</v>
       </c>
       <c r="C57" t="s">
         <v>296</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>91</v>
       </c>
       <c r="E57" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
         <v>297</v>
       </c>
       <c r="I57" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>299</v>
       </c>
       <c r="B58" t="s">
         <v>300</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
+        <v>26</v>
+      </c>
+      <c r="I58" t="s">
         <v>301</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>302</v>
+      </c>
+      <c r="B59" t="s">
+        <v>303</v>
+      </c>
+      <c r="C59" t="s">
         <v>304</v>
       </c>
-      <c r="B59" t="s">
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
+        <v>42</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
         <v>305</v>
       </c>
-      <c r="C59" t="s">
+      <c r="I59" t="s">
         <v>306</v>
-      </c>
-[...16 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>307</v>
+      </c>
+      <c r="B60" t="s">
+        <v>308</v>
+      </c>
+      <c r="C60" t="s">
         <v>309</v>
       </c>
-      <c r="B60" t="s">
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
+        <v>137</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
         <v>310</v>
       </c>
-      <c r="C60" t="s">
+      <c r="I60" t="s">
         <v>311</v>
-      </c>
-[...16 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>312</v>
+      </c>
+      <c r="B61" t="s">
+        <v>313</v>
+      </c>
+      <c r="C61" t="s">
         <v>314</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>75</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
         <v>315</v>
       </c>
-      <c r="C61" t="s">
+      <c r="I61" t="s">
         <v>316</v>
-      </c>
-[...16 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>317</v>
+      </c>
+      <c r="B62" t="s">
+        <v>318</v>
+      </c>
+      <c r="C62" t="s">
         <v>319</v>
       </c>
-      <c r="B62" t="s">
+      <c r="D62" t="s">
+        <v>91</v>
+      </c>
+      <c r="E62" t="s">
+        <v>112</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
         <v>320</v>
       </c>
-      <c r="C62" t="s">
+      <c r="I62" t="s">
         <v>321</v>
-      </c>
-[...16 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>322</v>
+      </c>
+      <c r="B63" t="s">
+        <v>323</v>
+      </c>
+      <c r="C63" t="s">
         <v>324</v>
       </c>
-      <c r="B63" t="s">
+      <c r="D63" t="s">
+        <v>91</v>
+      </c>
+      <c r="E63" t="s">
+        <v>112</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
         <v>325</v>
       </c>
-      <c r="C63" t="s">
+      <c r="I63" t="s">
         <v>326</v>
-      </c>
-[...16 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>327</v>
+      </c>
+      <c r="B64" t="s">
+        <v>328</v>
+      </c>
+      <c r="C64" t="s">
         <v>329</v>
       </c>
-      <c r="B64" t="s">
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>54</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
         <v>330</v>
       </c>
-      <c r="C64" t="s">
+      <c r="I64" t="s">
         <v>331</v>
-      </c>
-[...16 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>332</v>
+      </c>
+      <c r="B65" t="s">
+        <v>333</v>
+      </c>
+      <c r="C65" t="s">
         <v>334</v>
       </c>
-      <c r="B65" t="s">
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>75</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
         <v>335</v>
       </c>
-      <c r="C65" t="s">
+      <c r="I65" t="s">
         <v>336</v>
-      </c>
-[...16 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>337</v>
+      </c>
+      <c r="B66" t="s">
+        <v>338</v>
+      </c>
+      <c r="C66" t="s">
+        <v>339</v>
+      </c>
+      <c r="D66" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" t="s">
+        <v>75</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
         <v>340</v>
       </c>
-      <c r="B66" t="s">
+      <c r="I66" t="s">
         <v>341</v>
-      </c>
-[...19 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>342</v>
+      </c>
+      <c r="B67" t="s">
+        <v>343</v>
+      </c>
+      <c r="C67" t="s">
         <v>344</v>
       </c>
-      <c r="B67" t="s">
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" t="s">
+        <v>137</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
         <v>345</v>
       </c>
-      <c r="C67" t="s">
+      <c r="I67" t="s">
         <v>346</v>
-      </c>
-[...16 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>347</v>
+      </c>
+      <c r="B68" t="s">
+        <v>348</v>
+      </c>
+      <c r="C68" t="s">
+        <v>349</v>
+      </c>
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
         <v>350</v>
       </c>
-      <c r="B68" t="s">
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
         <v>351</v>
       </c>
-      <c r="C68" t="s">
+      <c r="I68" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>353</v>
+      </c>
+      <c r="B69" t="s">
+        <v>354</v>
+      </c>
+      <c r="C69" t="s">
         <v>355</v>
       </c>
-      <c r="B69" t="s">
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>54</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
+        <v>26</v>
+      </c>
+      <c r="I69" t="s">
         <v>356</v>
       </c>
-      <c r="C69" t="s">
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" t="s">
         <v>357</v>
       </c>
-      <c r="D69" t="s">
-[...11 lines deleted...]
-      <c r="H69" t="s">
+      <c r="B70" t="s">
         <v>358</v>
       </c>
-      <c r="I69" t="s">
+      <c r="C70" t="s">
         <v>359</v>
+      </c>
+      <c r="D70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
+        <v>360</v>
+      </c>
+      <c r="I70" t="s">
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">