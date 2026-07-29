--- v2 (2026-03-19)
+++ v3 (2026-07-29)
@@ -12,365 +12,275 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="357">
   <si>
     <t>Imię Nazwisko</t>
   </si>
   <si>
     <t>Urodziny</t>
   </si>
   <si>
     <t>Opis</t>
   </si>
   <si>
     <t>Płeć</t>
   </si>
   <si>
     <t>Adres</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>CPC Vesna</t>
   </si>
   <si>
     <t>Zdanie</t>
   </si>
   <si>
     <t>Data dodania do listy</t>
+  </si>
+  <si>
+    <t>Nikita Vadimovich Dranets</t>
+  </si>
+  <si>
+    <t>1 stycznia 1999</t>
+  </si>
+  <si>
+    <t>Nikita, aktywista anarchistyczny, został aresztowany w marcu 2021 roku w ramach postępowania karnego przeciwko anarchistom z obwodu brzeskiego. Został skazany za „udział w akcjach grupowych rażąco naruszających porządek publiczny” oraz „udział w organizacji przestępczej”. Zarzuty dotyczyły incydentu związanego z „Marszem Nie-Pasożytów”, który odbył się 5 marca 2017 roku.
+Nikita miał zostać zwolniony na początku marca 2026 roku po odbyciu sześcioletniego wyroku. Jednak w styczniu został ponownie osądzony na podstawie artykułu 411 Kodeksu karnego – „złośliwe nieposłuszeństwo wobec administracji więziennej” – i otrzymał dodatkowy rok do wyroku. Wcześniej anarchista spędził co najmniej cztery miesiące w celi więziennej w Kolonii Szkłowskiej nr 17.</t>
+  </si>
+  <si>
+    <t>mężczyzna</t>
+  </si>
+  <si>
+    <t>IK-20, 247755, obwód homelski, rejon mozyrski, rada wiejska Michalkowski, 70</t>
+  </si>
+  <si>
+    <t>W więzieniu</t>
+  </si>
+  <si>
+    <t>Tak</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 06.09.2022: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja 28.02.2023: wyrok został podtrzymany. Decyzja sądu data nieznana: 1 rok więzienia w kolonii o zaostrzonym rygorze. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2021-03-07 16:14:07</t>
   </si>
   <si>
     <t>Zmitser Heorhiyevich Kolas</t>
   </si>
   <si>
     <t>1 stycznia 1957</t>
   </si>
   <si>
     <t>Białoruski tłumacz, literaturoznawca i wydawca. Jeden z najsłynniejszych popularyzatorów literatury tłumaczonej na języki obce.
 Dmitrij, syn krytyka literackiego Gieorgija Kołosa i brat reżysera filmowego i nauczyciela Władimira Kołosa, zyskał sławę w latach 80. dzięki tłumaczeniom z języka francuskiego na białoruski. Od lat 90. Kolos zajmuje się działalnością wydawniczą. Wydawnictwo Zmicier Kołas słynie z publikowania światowej poezji, prozy i dramatów w najlepszych białoruskich przekładach.
 Dmitrij został zatrzymany przez KGB na początku marca 2023 roku. Został jednak zwolniony po 10 dniach spędzonych w areszcie śledczym KGB. Nie postawiono mu zarzutów.
 W lutym 2026 roku Dmitrij został ponownie aresztowany w związku z masowymi aresztowaniami wydawców i dystrybutorów książek. Dmitrij spędził 14 dni w areszcie śledczym Okrestina, po czym nigdy nie został zwolniony. 3 marca 2026 roku koalicja wydawców drukowanych, w tym Fundacja Kamunikat.org, Wydawnictwo Lohvinau i Wydawnictwo Andrei Yanushkevich, została wpisana na zaktualizowaną listę „grup ekstremistycznych” Ministerstwa Spraw Wewnętrznych. Jarosław Iwaniuk, Dmitrij Kołos , Igor Łogwinow, Wacław Bogdanowicz, Andriej Janushkevich i Aleksandr Jewdacha zostali wymienieni jako osoby związane z tą grupą. Dodano również strony internetowe i konta wydawców w mediach społecznościowych.</t>
   </si>
   <si>
-    <t>mężczyzna</t>
-[...1 lines deleted...]
-  <si>
     <t>SIZO-1  Nowodworski s/s, 143/4, wieś Paszkowicze, rejon miński, obwód miński 223016</t>
   </si>
   <si>
-    <t>W więzieniu</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-03-09 11:55:40</t>
   </si>
   <si>
-    <t>Nikita Vadimovich Dranets</t>
-[...16 lines deleted...]
-  <si>
     <t>Ivan Mikalayevich Petranevich</t>
   </si>
   <si>
     <t>2 stycznia 1992</t>
   </si>
   <si>
-    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+    <t>IK-22, skrytka pocztowa 20, obwód brzeski, Iwacewicze, ul. Domanowo, 225295</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja 20.02.2026: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2026-03-02 21:15:39</t>
   </si>
   <si>
-    <t>Dmitry Leonidovich Papkov</t>
-[...31 lines deleted...]
-    <t>2024-11-17 21:48:11</t>
+    <t>Liubou Drahel</t>
+  </si>
+  <si>
+    <t>3 stycznia 1998</t>
+  </si>
+  <si>
+    <t>kobieta</t>
+  </si>
+  <si>
+    <t>Homel, IK-4, ul. Antoszkina 3, 246035</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 12.06.2025: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 11.09.2025: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2025-05-31 00:32:30</t>
   </si>
   <si>
     <t>Eugene Alexeyevich Pelekhaty</t>
   </si>
   <si>
     <t>3 stycznia 1993</t>
   </si>
   <si>
     <t>Zgodnie z decyzją sądu z 2 czerwca podczas zatrzymania wobec Jewgienija zastosowano „specjalny sprzęt i siłę fizyczną” (mężczyzna został oskarżony o nieposłuszeństwo wobec policji). Został wyprowadzony z gabinetu w kajdankach iz torbą na głowie, wiemy z naszych źródeł.W tej chwili Evgeny Pelekhaty oczekuje na proces. Oskarża się go o napisanie kilku ostrych telegramów pod adresem Łukaszenki i sił bezpieczeństwa.</t>
   </si>
   <si>
     <t>Decyzja sądu 05.08.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-06-15 18:33:27</t>
-  </si>
-[...28 lines deleted...]
-    <t>2025-11-01 22:51:11</t>
   </si>
   <si>
     <t>Fedor Mikhailovich Candiranda</t>
   </si>
   <si>
     <t>4 stycznia 1978</t>
   </si>
   <si>
     <t>Starszy wykładowca w Katedrze Wojsk Połączonych Akademii Wojskowej. Wielokrotnie nagradzany wśród starszych wykładowców Akademii Wojskowej. 13 sierpnia 2020 roku złożył rezygnację z powodu fałszerstw wyborczych i odmowy wykonania rozkazów karnych. W maju 2021 roku Łukaszenka pozbawił go stopnia podpułkownika.
 W ostatnich latach pracował w branży IT.
 Został aresztowany w marcu 2025 roku, najprawdopodobniej w związku ze „sprawą Gayuna”.
 Fedor cierpi na choroby przewlekłe.</t>
   </si>
   <si>
+    <t>IK nr 15, 212013, Mohylew, p / o Veyno, Slavgorod autostrada 183</t>
+  </si>
+  <si>
     <t>Decyzja sądu 25.09.2025: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-10-21 23:07:31</t>
   </si>
   <si>
-    <t>Оlesya Nikolaevna Dernakovskaya</t>
-[...30 lines deleted...]
-    <t>2025-01-06 13:57:15</t>
+    <t>Alexander Vladimirovich Vauchok</t>
+  </si>
+  <si>
+    <t>4 stycznia 1977</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2025-11-01 22:51:11</t>
+  </si>
+  <si>
+    <t>Viktar Aliaksandravich Kizevich</t>
+  </si>
+  <si>
+    <t>Viktor został aresztowany i uznany za winnego „wspierania działalności ekstremistycznej”. Został skazany na karę pozbawienia wolności w kolonii karnej; dokładny czas trwania wyroku nie jest znany.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-04-11 20:49:03</t>
   </si>
   <si>
     <t>Maksim Dmitrievich Varnel</t>
   </si>
   <si>
     <t>5 stycznia 2001</t>
   </si>
   <si>
     <t>Więzienie nr 4, ul.Mohylew Krupskoj 99A, 212011</t>
   </si>
   <si>
     <t>Decyzja sądu 07.12.2023: 5 lata 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 20.02.2024: nieznany. Apelacja 18.12.2024: nieznany. Sąd zmiany reżimu data nieznana: nieznany lata więzienia.</t>
   </si>
   <si>
     <t>2023-12-10 12:06:28</t>
   </si>
   <si>
     <t>Aliaksandr Piatrovich Hardzeenka</t>
   </si>
   <si>
     <t>6 stycznia 1981</t>
   </si>
   <si>
     <t>Administrator drogowy Viber rozmawia o sytuacji drogowej w Reczycy i Homlu. Został aresztowany pod koniec marca 2025 roku . Pracował dla Belorusneft.
 „GUBOPiK zabrał to z domu w sposób surowy . Za zdjęcia rosyjskiego sprzętu zrobione w 2022 roku łapią artykuł 361 [ uwaga : prawdopodobnie chodzi o artykuł 361-4 Kodeksu karnego ] ” – powiedziało źródło publikacji „Flagstock”.</t>
   </si>
   <si>
     <t>SIZO-3, Gomel ul. Księga 1A, 246003</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-05-20 00:24:17</t>
   </si>
   <si>
-    <t>Maria Aleksandrovna Rabkova</t>
-[...51 lines deleted...]
-    <t>2024-07-30 20:01:16</t>
+    <t>Oleksandr Vitalyevich Kovalenko</t>
+  </si>
+  <si>
+    <t>6 stycznia 1988</t>
+  </si>
+  <si>
+    <t>Wiadomo, że Aleksander jest obywatelem Ukrainy. Mieszkał we wsi Jarewo w obwodzie witebskim. Według Ministerstwa Spraw Zagranicznych został skazany na karę więzienia.</t>
+  </si>
+  <si>
+    <t>2026-06-14 21:05:39</t>
   </si>
   <si>
     <t>Evgeniy Tadeushevich Buzhinskiy</t>
   </si>
   <si>
     <t>6 stycznia 1966</t>
   </si>
   <si>
     <t>Lekarz I kategorii kwalifikacji specjalisty USG Centralnego Szpitala Powiatowego w Smorgonie.
 Zatrzymany za obrazę Łukaszenki.</t>
+  </si>
+  <si>
+    <t>IK nr 1, 211445, Nowopołock, ul. Techniczny, 8</t>
   </si>
   <si>
     <t>6 lat więzienia</t>
   </si>
   <si>
     <t>2022-08-31 17:10:54</t>
   </si>
   <si>
     <t>Dmitriy Yurievich Popov</t>
   </si>
   <si>
     <t>7 stycznia 1992</t>
   </si>
   <si>
     <t>Moderator mediów społecznościowych programu „Country for Life” zaginął wieczorem 4 czerwca 2020 roku. Zaledwie kilka dni później ujawniono, że został skazany na 15 dni więzienia i przeniesiony do aresztu tymczasowego w Mińsku. Oskarżono go o „organizowanie masowych zamieszek”.
 Jesienią 2022 roku Dmitrij został przeniesiony do więzienia.
 Według obrońców praw człowieka oskarżeni w tej sprawie muszą zapłacić odszkodowanie w wysokości 29 milionów rubli.
 W 2025 roku Dmitrij został skazany na podstawie artykułu 411.</t>
   </si>
   <si>
     <t>ST-8, Żodino ul. Sowieckaja 22A, 222163</t>
   </si>
   <si>
     <t>Decyzja sądu 14.12.2021: 16 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 01.06.2022: wyrok został podtrzymany. Sąd zmiany reżimu 27.09.2022: 5 lata więzienia. Decyzja sądu 06.10.2022: około 29000000 ruble odszkodowania. Decyzja sądu data nieznana: nieznany lata więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
@@ -392,614 +302,538 @@
   </si>
   <si>
     <t>2022-05-26 01:14:39</t>
   </si>
   <si>
     <t>Nikolay Nikolaevich Autukhovich</t>
   </si>
   <si>
     <t>7 stycznia 1963</t>
   </si>
   <si>
     <t>Nikołaj, weteran wojny w Afganistanie, przedsiębiorca i osoba publiczna, był wcześniej wielokrotnie prześladowany za swoją działalność obywatelską. Został aresztowany 1 grudnia 2020 roku i skazany za kilka zarzutów, w tym za „założenie organizacji przestępczej” i „usiłowanie przejęcia władzy”. Skazano go na długi wyrok więzienia i grzywnę, a pierwsze pięć lat kary miał odbyć w więzieniu.
 Wiosną 2024 roku Nikołaj oraz dwaj inni oskarżeni w tej sprawie zostali zobowiązani do zapłaty ponad 40 tys. rubli odszkodowania za uszkodzenie mienia policjantów.
 W listopadzie 2025 roku Nikołaj odbył pięcioletnią karę więzienia i został przeniesiony do Kolonii Karnej nr 14, gdzie natychmiast trafił do PKT (celi kontroli przesyłek). Prawdopodobnie zostanie ponownie osadzony w więzieniu.</t>
   </si>
   <si>
     <t>Więzienie-1, Grodno ul. Kirowa 1, 230023</t>
   </si>
   <si>
     <t>Decyzja sądu 17.10.2022: 25 lata więzienia w kolonii o zaostrzonym rygorze (w tym 5 lata więzienia), 1000 jednostek bazowych kary, ograniczenie służby wojskowej. Apelacja 31.03.2023: wyrok został podtrzymany. Decyzja sądu 26.04.2024: około 13400 ruble odszkodowania. Sąd zmiany reżimu 23.01.2026: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2021-02-27 00:40:57</t>
   </si>
   <si>
-    <t>Sergey Vladimirovich Soc</t>
-[...14 lines deleted...]
-    <t>2023-09-13 17:01:48</t>
+    <t>Dmitry Kirillovich Shishkov</t>
+  </si>
+  <si>
+    <t>7 stycznia 1967</t>
+  </si>
+  <si>
+    <t>Były śledczy. W 2010 roku został mianowany naczelnikiem wydziału śledczego Zarządu Spraw Wewnętrznych Obwodowego Komitetu Wykonawczego w Mohylewie. Później został skierowany do pracy w Komitecie Śledczym.
+Jego ostatnią pracą była agencja informacyjna Mogilevskie Vedomosti. Szyszkow mógł tam odpowiadać za bezpieczeństwo. ONT twierdzi, że Szyszkow został zwolniony z tej agencji w 2023 roku za swoje poglądy polityczne.
+W marcu 2024 roku ONT wyemitowała paszport „Nowej Białorusi” wydany na nazwisko Szyszkowa. Dokument był jednak ewidentnie fałszywy.</t>
+  </si>
+  <si>
+    <t>IUOT-29, Wołkowysk, Rokossowski, 118e, 230415</t>
+  </si>
+  <si>
+    <t>Kara ograniczenia wolności</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 30.10.2025: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego, 500 jednostek bazowych kary. Apelacja 13.01.2026: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-11-13 21:48:47</t>
+  </si>
+  <si>
+    <t>Maksim Aliakseyevich Siamitko</t>
+  </si>
+  <si>
+    <t>8 stycznia 1995</t>
+  </si>
+  <si>
+    <t>Maksym służył w Departamencie Bezpieczeństwa Ministerstwa Spraw Wewnętrznych od lipca 2016 roku, pełniąc funkcję kierowcy policyjnego w specjalnym batalionie odpowiedzialnym za ochronę misji dyplomatycznych. W 2019 roku awansował na stopień starszego sierżanta policji.
+Został aresztowany w lutym 2025 r. w związku ze sprawą karną wszczętą na podstawie artykułu „wspieranie działalności ekstremistycznej”, po tym jak białoruskie siły bezpieczeństwa uzyskały dostęp do czatów bota należącego do białoruskiego projektu monitoringu Gajun, za pośrednictwem którego ludzie przesyłali informacje o ruchach wojsk rosyjskich.
+W październiku 2025 r. Maxim został uznany za winnego i skazany na karę ograniczenia wolności oraz osadzony w otwartym zakładzie karnym.</t>
+  </si>
+  <si>
+    <t>IUOT-24, 230025 Grodno, ul. Lidskaja, 29/ur</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 22.10.2025: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2026-02-03 11:04:08</t>
+  </si>
+  <si>
+    <t>Artsiom Uladzimiravich Mazanik</t>
+  </si>
+  <si>
+    <t>8 stycznia 1990</t>
+  </si>
+  <si>
+    <t>Artem uwielbia muzykę i wędkarstwo, jest dociekliwy i posiada dużą wiedzę w wielu dziedzinach. Uczy się angielskiego i niemieckiego. Zawsze wiedział, że zamieszka w Niemczech. Uwielbia Rammstein, słucha ich od dzieciństwa i zna wiele ich piosenek na pamięć.
+Został aresztowany 12 stycznia 2022 r. w związku ze sprawą karną dotyczącą „grupowych działań rażąco naruszających porządek publiczny”, „nielegalnego gromadzenia i rozpowszechniania danych osobowych”, „wezwań do działań mających na celu zaszkodzenie bezpieczeństwu narodowemu” oraz „pomocy i podżegania do podżegania do nienawiści”.
+We wrześniu 2022 r. uznano go winnym udziału w dwóch protestach po wyborach w Mińsku w 2020 r., a także opracowania programu skanowania kodów kreskowych w celu bojkotu firm wspierających reżim.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 30.09.2022: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2022-01-23 16:17:56</t>
   </si>
   <si>
     <t>Vitali Vaitsiakhovich</t>
   </si>
   <si>
     <t>8 stycznia 1967</t>
   </si>
   <si>
     <t>Witalij został zatrzymany w sierpniu 2021 r. w ramach postępowania karnego wszczętego na podstawie artykułu „akt terroryzmu”, a w czerwcu 2023 r. został skazany na podstawie licznych artykułów karnych na długoletnią karę pozbawienia wolności, z czego pierwsze pięć lat spędził w więzieniu.
 Zgodnie z aktem oskarżenia, od lipca 2020 r. do stycznia 2022 r. na terenie Białorusi, Turcji, Polski, Ukrainy i innych krajów działała „zorganizowana grupa przestępcza”, która rzekomo przygotowywała przestępstwa o charakterze ekstremistycznym. Należeli do niej radykalni wojskowi, funkcjonariusze służb bezpieczeństwa, sportowcy i biznesmeni, którzy próbowali nielegalnie przejąć władzę. Sprawa ta jest związana z próbą podpalenia domu posła Olega Gajdukiewicza w czerwcu 2021 r. i „organizacją masowych zamieszek”.</t>
   </si>
   <si>
     <t>Decyzja sądu 21.06.2023: 19 lata więzienia w kolonii w warunkach wzmocnionego reżimu (w tym 5 lata więzienia). Apelacja 04.10.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-09-17 01:25:10</t>
   </si>
   <si>
-    <t>Artyom Vladimirovich Mazanik</t>
-[...42 lines deleted...]
-    <t>2025-08-25 00:19:50</t>
+    <t>Alexander Aleksandrovich Chikindin</t>
+  </si>
+  <si>
+    <t>9 stycznia 1981</t>
+  </si>
+  <si>
+    <t>IK nr 3, 211300, wieś Witba, obwód witebski, rejon witebski</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 07.03.2024: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 12.07.2024: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2024-02-28 21:44:01</t>
   </si>
   <si>
     <t>Sergey Vladimirovich Dumava</t>
   </si>
   <si>
     <t>9 stycznia 1986</t>
   </si>
   <si>
     <t>Siergiej został aresztowany w marcu 2021 roku i skazany za umieszczanie naklejek w Witebsku. Według prokuratury, od 1 października 2020 roku do 22 marca 2021 roku prowadził działania mające na celu „systematyczne niszczenie mienia”: używając farby w sprayu, namalował na obiektach Witebskiego Kanału Wodnego hasła takie jak „Niech żyje Białoruś!”, „3%”, „Czerwony Partyzant”, „Precz” i inne.
 We wrześniu 2024 roku odbyła się kolejna rozprawa sądowa, po której Siergiej został przeniesiony do więzienia.</t>
   </si>
   <si>
     <t>Decyzja sądu 17.09.2021: 9 lata 15 dni więzienia w kolonii w warunkach wzmocnionego reżimu. Sąd zmiany reżimu 25.09.2024: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2021-08-26 22:47:30</t>
-  </si>
-[...43 lines deleted...]
-    <t>2023-11-21 14:51:55</t>
   </si>
   <si>
     <t>Andrei Uladzimiravich Navitski</t>
   </si>
   <si>
     <t>10 stycznia 1981</t>
   </si>
   <si>
     <t>Andriej został aresztowany w czerwcu 2021 r. w związku ze sprawą karną wszczętą na podstawie artykułów „organizowania i przygotowywania działań rażąco naruszających porządek publiczny”, „nielegalnych działań związanych z bronią palną, amunicją i materiałami wybuchowymi” oraz „znieważenia Łukaszenki”.
 We wrześniu 2021 r. uznano go winnym udziału w protestach po wyborach w Mińsku w 2020 r., znieważenia Łukaszenki na YouTubie oraz zakupu, przechowywania i transportu substancji masowych bez powiadomienia uprawnionych władz.
 W czerwcu 2022 roku Andriej stanął przed sądem za „złośliwe nieposłuszeństwo wobec żądań administracji więziennej”, co skutkowało przedłużeniem jego wyroku i zaostrzeniem reżimu więziennego.
 W styczniu 2023 roku odbyła się kolejna rozprawa sądowa pod zarzutem „nieposłuszeństwa wobec żądań administracji”. Wyrok brzmiał siedem lat więzienia.
 Od kwietnia 2024 roku, aż do początku grudnia tego roku, rodzina Andrieja nie miała o nim żadnych wieści . Ich zapytania do administracji więzienia spotkały się z formalną odpowiedzią, w której stwierdzono, że sam zgłosi wszystko „korespondencyjnie”, ale nie otrzymał od niego żadnych listów.</t>
   </si>
   <si>
-    <t>IK-20, 247755, obwód homelski, rejon mozyrski, rada wiejska Michalkowski, 70</t>
-[...2 lines deleted...]
-    <t>Decyzja sądu 30.09.2021: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu, około 392 rubel odszkodowania. Decyzja sądu 13.06.2022: 4 miesiące więzienia w kolonii o zaostrzonym rygorze. Decyzja sądu 17.01.2023: 1 rok 8 miesiące więzienia w kolonii o zaostrzonym rygorze.</t>
+    <t>Decyzja sądu 30.09.2021: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu, około 392 rubel odszkodowania. Decyzja sądu 13.06.2022: 4 miesiące więzienia w kolonii o zaostrzonym rygorze. Decyzja sądu 17.01.2023: 1 rok 8 miesiące więzienia w kolonii o zaostrzonym rygorze. Decyzja sądu data nieznana: nieznany lata więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2021-10-01 18:41:47</t>
   </si>
   <si>
     <t>Igor Mikhailovich Nemirovich</t>
   </si>
   <si>
     <t>10 stycznia 1994</t>
   </si>
   <si>
     <t>Igor Niemirowicz został zatrzymany po raz pierwszy na początku maja 2022 r. i natychmiast objęty aresztem domowym, jednak udało mu się uciec i odejść. Jesienią tego roku odwołał się do komisji rozpatrującej odwołania Białorusinów za granicą i wrócił do kraju, ale fakt ten nie został uznany za „bezwarunkową podstawę do stwierdzenia, że wyraził skruchę”. 27 września 2023 roku został ponownie aresztowany i osadzony w areszcie.
 Według prokuratury , 10 sierpnia 2020 r. Igor Niemirowicz opublikował na Instagramie zdjęcie z tekstem w „nieprzyzwoitej formie, poniżającym honor i godność Aleksandra Łukaszenki, zawierającym negatywną ocenę i obraźliwym wobec niego”.
 Podczas rozprawy Igor przyznał się do winy i oświadczył, że od maja do sierpnia 2020 r. nie mieszkał na Białorusi. Mieszkaniec Brześcia o wydarzeniach, które miały miejsce w jego ojczyźnie, dowiedział się z mediów. „Ulegając negatywnym emocjom w związku z relacjonowanymi wydarzeniami” zamieścił na portalu społecznościowym Instagram zdjęcie o „obraźliwym charakterze” odnoszące się do Aleksandra Łukaszenki.
 16.08.2024 zwolniony po odbyciu całości kary nałożonej przez sąd.
 W październiku 2024 r. został ponownie zatrzymany pod zarzutem „wspierania działalności ekstremistycznej”.</t>
   </si>
   <si>
     <t>IK-9, 213410, Górki, ul. Dobrolubowa, 16</t>
   </si>
   <si>
     <t>Decyzja sądu 17.11.2023: 1 rok więzienia w kolonii na warunkach ogólnych. Decyzja sądu 08.04.2025: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 10.06.2025: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2023-11-14 19:18:14</t>
   </si>
   <si>
+    <t>Sergey Valerievich Degtyarenko</t>
+  </si>
+  <si>
+    <t>10 stycznia 1992</t>
+  </si>
+  <si>
+    <t>IK nr 17, 213004, Szkłow, ul. 1 fabryka, 8</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 11.01.2024: 3 roku 5 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 16.04.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2023-11-21 14:51:55</t>
+  </si>
+  <si>
     <t>Boris Viktorovich Kim</t>
   </si>
   <si>
     <t>11 stycznia 1996</t>
   </si>
   <si>
     <t>W dniu 17 lutego 2023 roku odbyła się rozprawa apelacyjna. wyrok wszedł w życie.</t>
   </si>
   <si>
     <t>Nie</t>
   </si>
   <si>
     <t>4,5 roku więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2022-11-11 19:48:15</t>
   </si>
   <si>
     <t>Konstantin Anatolevich Rudnitsky</t>
   </si>
   <si>
     <t>11 stycznia 1999</t>
   </si>
   <si>
     <t>Student. Konstantin jest mistrzem sportu.
 9 grudnia na prorządowych kanałach telegramowych pojawiło się z nim „skruszone wideo”, w którym Konstantin zapowiedział swój udział w opracowaniu „Czarnej mapy Białorusi”.</t>
   </si>
   <si>
     <t>IK nr 2, 213800, Bobrujsk, ul. Sikorskiego, 1</t>
   </si>
   <si>
     <t>Decyzja sądu 12.07.2022: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2022-05-09 15:19:01</t>
-  </si>
-[...30 lines deleted...]
-    <t>2022-05-23 12:39:50</t>
   </si>
   <si>
     <t>Paul Petrovich Dobrovolsky</t>
   </si>
   <si>
     <t>12 stycznia 1990</t>
   </si>
   <si>
     <t>Były dziennikarz Naviny.by.
 Wcześniej Paweł pracował dla różnych niezależnych wydawnictw. Podczas protestów w 2020 roku został zatrzymany i oskarżony o wykroczenia administracyjne związane z jego działalnością zawodową. Jesienią 2021 roku Paweł Dobrowolski opuścił Białoruś. Podróżował intensywnie po różnych krajach, pisząc reportaże.
 Jak się jednak obecniedowiedzieliśmy , od stycznia 2025 r. przebywa on w areszcie śledczym na Białorusi. Okoliczności prowadzonego przeciwko niemu postępowania karnego wskazują, że powodem zatrzymania Pawła były jego wcześniejsze działania związane z korzystaniem z prawa do swobodnej wypowiedzi i rozpowszechniania informacji.
 W październiku 2025 roku okazało się, że Paweł został oskarżony o zdradę stanu.</t>
   </si>
   <si>
-    <t>Poczta Główna, skrytka pocztowa 8, Mińsk 220050</t>
-[...1 lines deleted...]
-  <si>
     <t>Decyzja sądu data nieznana: 9 lata więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2025-08-26 17:10:27</t>
   </si>
   <si>
-    <t>Dmitry Alexandrovich Grishkevich</t>
-[...41 lines deleted...]
-    <t>2024-09-06 18:11:58</t>
+    <t>Konstantin Leonidovich Ermolovich</t>
+  </si>
+  <si>
+    <t>12 stycznia 1991</t>
+  </si>
+  <si>
+    <t>Mieszkaniec obwodu mohylewskiego . Pochodzący z Litwy. Zatrzymany za sabotaż kolei w pobliżu stacji Bobrujsk oraz podpalenie strzelnicy jednostki wojskowej 5527.
+W dniu 25 października 2022 roku odbyła się rozprawa apelacyjna sądu, na której wyrok uprawomocnił się.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 10.08.2022: 16 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 25.10.2022: nieznany.</t>
+  </si>
+  <si>
+    <t>2022-05-23 12:39:50</t>
+  </si>
+  <si>
+    <t>Aliaksandr Valeryevich Manvelian</t>
+  </si>
+  <si>
+    <t>12 stycznia 1978</t>
+  </si>
+  <si>
+    <t>Alexander opiekował się swoją matką, osobą słabowidzącą z grupy 1, która ma problemy z układem mięśniowo-szkieletowym.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 18.12.2025: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 04.03.2026: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2026-03-22 23:32:58</t>
   </si>
   <si>
     <t>Ivan Sergeevich Osipovich</t>
   </si>
   <si>
     <t>13 stycznia 1998</t>
   </si>
   <si>
     <t>W dniu 11 listopada 2022 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie.</t>
   </si>
   <si>
     <t>3 lata więzienia w kolonii</t>
   </si>
   <si>
     <t>2022-09-02 22:33:18</t>
   </si>
   <si>
-    <t>Andrey Evgenyevich Primako</t>
-[...14 lines deleted...]
-  <si>
     <t>Aliaksandr Karatkevich</t>
   </si>
   <si>
     <t>14 stycznia 1991</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2025-12-15 11:47:02</t>
   </si>
   <si>
-    <t>Maksim Akulau</t>
-[...67 lines deleted...]
-    <t>Inna Valerievna Glinskaya</t>
+    <t>Viktar Piatrovich Keller</t>
+  </si>
+  <si>
+    <t>15 stycznia 2001</t>
+  </si>
+  <si>
+    <t>Obywatel Ukrainy</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 12.05.2026: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-05-22 12:27:17</t>
+  </si>
+  <si>
+    <t>Inna Valeryeuna Hlinskaia</t>
   </si>
   <si>
     <t>16 stycznia 1975</t>
   </si>
   <si>
     <t>Zatrzymany z córką.
 Przeszukanie mieszkania przeprowadzono w trybie art. 364 Kodeksu karnego Republiki Białoruś. Następnie artykuł oskarżenia został przeklasyfikowany na część 3 art. 130 Kodeksu karnego Republiki Białoruś.
 Wcześniej oskarżony o rozpowszechnianie danych osobowych pracowników MSW.</t>
   </si>
   <si>
     <t>Decyzja sądu 20.01.2023: 7 lata więzienia w kolonii na warunkach ogólnych. Apelacja 28.04.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2022-01-07 01:46:58</t>
   </si>
   <si>
+    <t>Vladimir Vladimirovich Shpak</t>
+  </si>
+  <si>
+    <t>16 stycznia 1972</t>
+  </si>
+  <si>
+    <t>24 lipca Ministerstwo Spraw Wewnętrznych uznało projekt Propovednik za „formację ekstremistyczną”. Według departamentu zamieszany jest w to 52-letni Włodzimierz Szpak, zatrzymany w maju 2024 r.
+Prorządowe kanały telegramowe doniosły, że mężczyzna „podżegał do nienawiści narodowej i społecznej, nawoływał do przemocy, nawoływał do radykalizacji i terroryzmu”. Twierdzono, że przeciwko zatrzymanemu wszczęto szereg postępowań karnych – groziło mu 10 lat więzienia.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 09.01.2025: 7 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 600 jednostek bazowych kary. Apelacja 07.03.2025: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2024-08-30 23:52:04</t>
+  </si>
+  <si>
+    <t>Asker Azerovich Allahverdiyev</t>
+  </si>
+  <si>
+    <t>16 stycznia 1999</t>
+  </si>
+  <si>
+    <t>Według sieci społecznościowych Askera mieszkał w Mińsku, uprawiał sport i występował w filmach. Ostatni raz odwiedził swoją stronę VKontakte w lipcu. Rozpatrywanie jego sprawy za zamkniętymi drzwiami zacznie się 4 października w Sądzie Miejskim w Mińsku. Asker został oskarżony o część 1 art. 361-3 Kodeksu karnego (Udział na terytorium obcego państwa w formacji zbrojnej lub konflikcie zbrojnym, działaniach wojennych, werbowaniu lub przygotowaniu osób do takiego udziału).</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 08.10.2024: przymusowe leczenie w szpitalu psychiatrycznym.</t>
+  </si>
+  <si>
+    <t>2024-09-13 20:37:48</t>
+  </si>
+  <si>
+    <t>Vladimir Methodievich Voroshen</t>
+  </si>
+  <si>
+    <t>17 stycznia 1965</t>
+  </si>
+  <si>
+    <t>Według obrońców praw człowieka został zwolniony w marcu 2026 roku.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 04.03.2024: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2024-01-18 19:26:22</t>
+  </si>
+  <si>
     <t>Alena Zhukava</t>
   </si>
   <si>
     <t>17 stycznia 1969</t>
   </si>
   <si>
     <t>Decyzja sądu 03.11.2025: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych, 800 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-09-18 17:00:13</t>
-  </si>
-[...29 lines deleted...]
-    <t>2022-05-13 18:58:35</t>
   </si>
   <si>
     <t>Nicholas Vasilevich Bankov</t>
   </si>
   <si>
     <t>18 stycznia 1971</t>
   </si>
   <si>
     <t>Były wykładowca na Wydziale Komunikacji BSUIR. Wydział ten przeznaczony jest do kształcenia kadry oficerskiej Sił Zbrojnych oraz innych służb i organów bezpieczeństwa Republiki Białorusi. Początkowo Nikołaja skazano na areszt w trybie administracyjnym, a następnie ponownie aresztowano w ramach postępowania karnego. Został skazany za trzy darowizny, których dokonał w sierpniu 2020 r.
 Od momentu przeniesienia do kolonii Michaił spędził 180 dni w celi karnej, a następnie został umieszczony w PKT.
 Od kwietnia 2025 r. został przeniesiony do zakładu karnego nr 4 .</t>
   </si>
   <si>
     <t>Decyzja sądu 28.07.2023: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 17.10.2023: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: nieznany lata więzienia.</t>
   </si>
   <si>
     <t>2023-06-22 00:43:17</t>
   </si>
   <si>
+    <t>Vyacheslav Mikhailovich Oreshko</t>
+  </si>
+  <si>
+    <t>18 stycznia 1955</t>
+  </si>
+  <si>
+    <t>Białoruski politolog i działacz społeczny, działacz związku zawodowego REP.
+Wzrok Wiaczesława znacznie się pogorszył w kolonii. Ledwo cokolwiek widzi. Często porusza się na dotyk.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 05.01.2023: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 03.04.2023: nieznany.</t>
+  </si>
+  <si>
+    <t>2022-05-13 18:58:35</t>
+  </si>
+  <si>
     <t>Vyacheslav Valerievich Murnov</t>
   </si>
   <si>
     <t>19 stycznia 1973</t>
   </si>
   <si>
     <t>Z materiałów sprawy wynika, że Wiaczesław Murnow w październiku 2021 i marcu 2024 roku wulgarnie komentował publikacje przedstawiające Łukaszenkę w Odnoklassnikach. To wystarczyło, aby mężczyzna został wysłany do kolonii. Ponadto przepisano mu „obowiązkowe leczenie przewlekłego alkoholizmu”.
 W dniu 3 września 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>Decyzja sądu 04.07.2024: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja 03.09.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-07-01 20:57:16</t>
   </si>
   <si>
     <t>Viktar Hurko</t>
   </si>
   <si>
     <t>19 stycznia 2001</t>
   </si>
   <si>
     <t>Zatrzymany za udział w protestach w 2020 roku.
 13 sierpnia 2024 r. sędzia Olga Ławrinowicz wyda orzeczenie w Sądzie Rejonowym Oktiabrskim w Mińsku „W sprawie zastąpienia kary ograniczenia wolności bez skierowania do zakładu karnego typu otwartego”.
 W październiku 2025 roku pojawiła się informacja, że Viktor został ponownie zatrzymany i przebywa w Areszcie Śledczym nr 1.</t>
   </si>
   <si>
-    <t>Decyzja sądu 14.03.2023: 1 rok 6 miesiące ograniczenia wolności bez skierowania do otwartego zakładu karnego. Sąd zmiany reżimu 13.08.2023: nieznany.</t>
+    <t>Decyzja sądu 14.03.2023: 1 rok 6 miesiące ograniczenia wolności bez skierowania do otwartego zakładu karnego. Sąd zmiany reżimu 13.08.2023: nieznany. Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2022-11-02 14:13:38</t>
+  </si>
+  <si>
+    <t>Elena Alexandrovna Lobanova</t>
+  </si>
+  <si>
+    <t>19 stycznia 1984</t>
+  </si>
+  <si>
+    <t>Wiadomo, że reżim Eleny uległ zmianie i teraz znajduje się ona w kolonii karnej.
+Zdjęcia z protestów znalezione na jej telefonie posłużyły za pretekst do jej aresztowania. Zniszczeniu uległ również biznes Eleny.
+Według zeznań byłych więźniów politycznych wyrok Eleny wynosi około 2 lat.
+Wiadomo, że Elena zaczęła brać antydepresanty jeszcze w areszcie tymczasowym. Początkowo nie otrzymywała listów od rodziny, przekazów pieniężnych ani paczek. Ma syna; na początku 2026 roku miał 10 lat.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 22.04.2024: nieznany lata ograniczenia wolności bez skierowania do otwartego zakładu karnego. Sąd zmiany reżimu data nieznana: 2 roku więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2024-04-12 17:59:15</t>
   </si>
   <si>
     <t>Sergey Nikolaevich Kabarchuk</t>
   </si>
   <si>
     <t>20 stycznia 1963</t>
   </si>
   <si>
     <t>15 lutego 2024 roku w rejonie lelczyckim obwodu homelskiego, na granicy z Ukrainą, ogłoszono „operację antyterrorystyczną”. Mieszkańców wezwano do „zachowania spokoju i wykonywania poleceń funkcjonariuszy”. KGB twierdziło, że zatrzymało członków „grupy sabotażowo-rozpoznawczej”, w skład której wchodzili obywatele Ukrainy i Białorusi. Dokładna liczba zatrzymanych nie została ujawniona.
 Po aresztowaniu, w areszcie tymczasowym, u Siergieja zdiagnozowano raka.</t>
   </si>
   <si>
     <t>IK-8, 211388, obwód witebski, Orsza, ul. Lenina, 195A</t>
   </si>
   <si>
     <t>Decyzja sądu 23.10.2024: 20 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 700 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2024-09-23 19:42:06</t>
   </si>
   <si>
+    <t>Maksim Aliaksandravich Smirnou</t>
+  </si>
+  <si>
+    <t>20 stycznia 1992</t>
+  </si>
+  <si>
+    <t>Maksym został skazany na miejscu, na Uniwersytecie Technicznym w Brześciu. W czasie rozprawy przebywał w areszcie. Oskarżono go o napisanie komentarza „na jednym z kanałów Telegramu”, który uznano za „publiczną zniewagę” dla Łukaszenki.</t>
+  </si>
+  <si>
+    <t>IUOT-36, 220039 Mińsk, ul. Korotkiewicz, 14</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 21.03.2025: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2026-05-07 18:30:21</t>
+  </si>
+  <si>
     <t>Anastasia Sergeevna Kukhta</t>
-  </si>
-[...1 lines deleted...]
-    <t>20 stycznia 1992</t>
   </si>
   <si>
     <t>Działacz społeczny z Mińska. Została zatrzymana 17 lutego 2022 roku w miejscu zamieszkania. Jej dom został przeszukany. Początkowo została skazana na areszt administracyjny, ale potem Anastasia nie wyszła na wolność.</t>
   </si>
   <si>
     <t>5 lat więzienia w kolonii.</t>
   </si>
   <si>
     <t>2022-03-16 14:22:57</t>
   </si>
   <si>
     <t>Eugen Igorevich Stepanov</t>
   </si>
   <si>
     <t>21 stycznia 1967</t>
   </si>
   <si>
     <t>Nie jest znana treść zarzutów postawionych Jewgienijowi Stiepanowowi, któremu obecnie zarzuca się „tworzenie lub udział w działalności formacji ekstremistycznej”. Według niewiarygodnych informacji, został zatrzymany w styczniu tego roku za „rozpowszechnianie materiałów ekstremistycznych w Internecie” i na podstawie części 2 art. 19.11 Kodeksu wykroczeń administracyjnych skazany na areszt, z którego nigdy nie został zwolniony.
 Evgeniy Stepanov ma poważne problemy zdrowotne: w 2020 roku doznał udaru mózgu, po którym miał trudności z mówieniem. Z tego powodu Evgeny Stepanov stracił możliwość pracy w swoim zawodzie - ukończył Uniwersytet Kultury i Sztuki z dyplomem reżyserii, organizował wesela, koncerty i inne wydarzenia specjalne i rozrywkowe.
 Evgeniy Stepanov zniknął z sieci społecznościowych pod koniec 2022 roku, ale ze względu na złożoność komunikacji z nim pozostało to niezauważone. Uwagę organów ścigania przykuły jego apele do organów rządowych, napisane na przełomie lutego i marca 2022 roku. Zażądał przyczynienia się do zakończenia rosyjskiej agresji militarnej na terytorium Ukrainy – ogłoszenia powstania ruchu antywojennego i wsparcia wszelkich form protestów antywojennych; żądać natychmiastowego wycofania wojsk rosyjskich z terytorium Białorusi, uważać za zbrodniarzy wojennych każdego, kto podjął decyzję o działaniach zbrojnych na Ukrainie i który sankcjonował agresywną propagandę usprawiedliwiającą wojnę w państwowych mediach białoruskich.
 Jewgienij Stiepanow swoje żądania zakończenia wojny na Ukrainie skierował zarówno do władz lokalnych, jak i wysokich urzędników państwowych – Ministra Obrony Republiki Białorusi, szefa sił zbrojnych kraju i Prokuratora Generalnego Republiki Białorusi.</t>
   </si>
   <si>
     <t>Decyzja sądu 19.09.2024: nieznany.</t>
   </si>
@@ -1018,383 +852,361 @@
 Władimira uznano za winnego kilku zarzutów karnych i skazano na długoletnie kary pozbawienia wolności, z których pierwsze pięć to kary więzienia. Został również pozbawiony stopnia wojskowego.</t>
   </si>
   <si>
     <t>Decyzja sądu 21.06.2023: 16 lata więzienia w kolonii w warunkach wzmocnionego reżimu (w tym 5 lata więzienia), ograniczenie służby wojskowej. Apelacja 04.10.2023: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: nieznany lata więzienia.</t>
   </si>
   <si>
     <t>2022-09-09 14:56:43</t>
   </si>
   <si>
     <t>Anatoly Arkadyevich Yaskevich</t>
   </si>
   <si>
     <t>21 stycznia 1987</t>
   </si>
   <si>
     <t>Według materiałów śledztwa, jeszcze w maju 2021 roku, korzystając z wiadomości o katastrofie samolotu wojskowego w mieście Baranowicze i śmierci dwóch pilotów, na portalu społecznościowym i hostingu wideo Tik-Tok, 35-latek stary Jaskiewicz systematycznie umieszczał w domenie publicznej wiadomości wideo mające na celu podżeganie do nienawiści społecznej i wrogości wobec funkcjonariuszy organów ścigania.
 Również w maju 2021 r. wyprodukował i zamieścił w serwisie społecznościowym i wideohostingu TikTok w otwartym dostępie dla nieograniczonej liczby osób 3 wiadomości wideo, w których obraził głowę państwa, fałszywie oskarżył go o ciężkie, a zwłaszcza ciężkie przestępstwa.</t>
   </si>
   <si>
     <t>Decyzja sądu 06.07.2022: 4 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2022-06-29 15:39:33</t>
   </si>
   <si>
+    <t>Alexey Yuryevich Klyushnichenko</t>
+  </si>
+  <si>
+    <t>22 stycznia 1996</t>
+  </si>
+  <si>
+    <t>Aleksiej jest działaczem, członkiem Ruchu na rzecz Wolności.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 05.11.2024: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 14.01.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-09-04 17:24:13</t>
+  </si>
+  <si>
     <t>Sergey Sergeevich Yakubenok</t>
   </si>
   <si>
     <t>22 stycznia 1976</t>
   </si>
   <si>
     <t>Podstawą wszczęcia postępowania karnego przeciwko mężczyźnie była „Klasa” w „Odnoklassnikach” na jednej z publicznych stron, uznana przez jeden z sądów Republiki Białorusi za ekstremistyczną.</t>
   </si>
   <si>
     <t>Decyzja sądu 13.12.2023: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 05.03.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-12-07 23:46:11</t>
   </si>
   <si>
-    <t>Natalia Anatolyevna Davydulina</t>
-[...28 lines deleted...]
-    <t>2024-09-04 17:24:13</t>
+    <t>Ivan Viktaravich Voinau</t>
+  </si>
+  <si>
+    <t>23 stycznia 1996</t>
+  </si>
+  <si>
+    <t>Były policjant. Został aresztowany około sierpnia 2025 roku i oskarżony o domniemane powiązania z Pułkiem Kalinowskiego. W październiku 2025 roku przebywał w areszcie śledczym KGB, a następnie został przeniesiony do Aresztu Śledczego nr 1.</t>
+  </si>
+  <si>
+    <t>2026-01-23 15:23:36</t>
+  </si>
+  <si>
+    <t>Uladzimir Andreyevich Tseliapun</t>
+  </si>
+  <si>
+    <t>23 stycznia 1956</t>
+  </si>
+  <si>
+    <t>Władimir jest aktywistą i obrońcą praw człowieka z Mozyrza, znanym w regionie z działalności na rzecz praw człowieka, w tym prawa do pokojowych zgromadzeń. W 1986 roku brał udział w akcjach usuwania skutków katastrofy w elektrowni jądrowej w Czarnobylu. Ma problemy zdrowotne.
+Był wielokrotnie poddawany prześladowaniom politycznym i aresztowaniom administracyjnym.
+W kwietniu 2026 roku został aresztowany i osadzony w areszcie tymczasowym w związku ze sprawą karną, której szczegóły nadal nie są znane.</t>
+  </si>
+  <si>
+    <t>2026-04-30 16:36:39</t>
+  </si>
+  <si>
+    <t>Darya Viktarauna Kalinava</t>
+  </si>
+  <si>
+    <t>23 stycznia 1995</t>
+  </si>
+  <si>
+    <t>Po ukończeniu szkoły Daria studiowała w Europie.</t>
+  </si>
+  <si>
+    <t>IUOT-1, ul. Białoruskaja, 84a, Brześć, 224025</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-05-10 09:40:12</t>
+  </si>
+  <si>
+    <t>Anton Pavlovich Shibut</t>
+  </si>
+  <si>
+    <t>23 stycznia 1990</t>
+  </si>
+  <si>
+    <t>W dniu 29 września 2023 roku odbyła się rozprawa apelacyjna.</t>
+  </si>
+  <si>
+    <t>5 lat więzienia w kolonii</t>
+  </si>
+  <si>
+    <t>2023-07-08 16:04:24</t>
   </si>
   <si>
     <t>Aliaksandr Paulavich Hashnikau</t>
   </si>
   <si>
     <t>23 stycznia 1987</t>
   </si>
   <si>
     <t>Aleksander, pracownik BMZ, został aresztowany jesienią 2021 roku w ramach postępowania karnego wszczętego przeciwko pracownikom zakładu, którzy poparli strajk i byli częścią inicjatywy „Raboczi Ruch” (Ruch Robotniczy). 21 września 2021 roku inicjatywa ta została uznana za organizację ekstremistyczną, w wyniku czego w całym kraju doszło do masowych aresztowań pracowników.
 W lutym 2023 roku Aleksandra uznano za winnego zdrady stanu oraz utworzenia i udziału w grupie ekstremistycznej i skazano na karę więzienia.
 Wiosną 2024 roku odbyła się kolejna rozprawa sądowa, po której Aleksander został przeniesiony do więzienia.</t>
   </si>
   <si>
     <t>Decyzja sądu 17.02.2023: 14 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 02.08.2023: wyrok został podtrzymany. Sąd zmiany reżimu 28.05.2024: nieznany lata więzienia.</t>
   </si>
   <si>
     <t>2021-09-27 14:14:40</t>
   </si>
   <si>
-    <t>Anton Pavlovich Shibut</t>
-[...25 lines deleted...]
-  <si>
     <t>Tatsiana Mahnusava</t>
   </si>
   <si>
     <t>25 stycznia 1977</t>
   </si>
   <si>
     <t>W lutym 2025 roku Tatiana została skazana na podstawie artykułu 19.11 Kodeksu wykroczeń administracyjnych (rozpowszechnianie materiałów ekstremistycznych). W związku z tym wszczęto postępowanie karne.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-01-07 23:51:04</t>
   </si>
   <si>
     <t>Oleg Vasilievich Larichev</t>
   </si>
   <si>
     <t>26 stycznia 1986</t>
   </si>
   <si>
     <t>Organizator festiwalu Urban Myths, postać publiczna i artysta uliczny.
 Oleg Larichev był już wcześniej kilkukrotnie aresztowany i ścigany, m.in. za swoją działalność artystyczną, m.in. w 2022 r.
 Tym razem zatrzymano go w związku ze sprawą karną, rzekomo związaną z zatrzymaniem innych osób rzekomo powiązanych z „ekstremistyczną grupą” „Da Zoraў”.</t>
   </si>
   <si>
     <t>2025-12-29 19:49:56</t>
   </si>
   <si>
-    <t>Alexander Andreevich Rybchenko</t>
+    <t>Yauhen Uladzimiravich Fedasenka</t>
+  </si>
+  <si>
+    <t>26 stycznia 1988</t>
+  </si>
+  <si>
+    <t>Jewgienij został aresztowany w lipcu 2025 r. w związku ze sprawą karną wszczętą na podstawie artykułu „wspieranie działalności ekstremistycznej”, po tym jak białoruskie siły bezpieczeństwa uzyskały dostęp do czatów bota należącego do projektu monitorującego „Biełaruski Gajun”, za pośrednictwem którego ludzie przesyłali informacje o ruchach wojsk rosyjskich.
+W marcu 2026 roku Jewgienij został uznany za winnego i skazany na karę pozbawienia wolności w kolonii karnej.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 23.03.2026: 4 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 26.05.2026: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-04-20 16:01:49</t>
+  </si>
+  <si>
+    <t>Marina Felixovna Dolmatova</t>
+  </si>
+  <si>
+    <t>27 stycznia 1970</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 03.07.2026: 4 roku więzienia w kolonii na warunkach ogólnych, 500 jednostek bazowych kary.</t>
+  </si>
+  <si>
+    <t>2026-01-07 22:47:21</t>
+  </si>
+  <si>
+    <t>Alexey Viktorovich Jagiello</t>
   </si>
   <si>
     <t>27 stycznia 1984</t>
   </si>
   <si>
-    <t>Aleksander, były dyrektor szkoły w Krynkach, kierował nią do około 2018 roku. Został skazany za „wspieranie działalności ekstremistycznej” i skazany na karę ograniczenia wolności i umieszczenie w zakładzie karnym o charakterze otwartym.</t>
-[...44 lines deleted...]
-  <si>
     <t>Aleksiej jest z wykształcenia chirurgiem, ale nigdy nie pracował w swoim zawodzie. Jest kaznodzieją ewangelickim i propagatorem zdrowego stylu życia. W zeszłym roku lokalna gazeta rządowa napisała o jego promocji metody rzucania palenia.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-11-29 18:40:32</t>
   </si>
   <si>
     <t>Maksim Shukanau</t>
   </si>
   <si>
     <t>27 stycznia 1989</t>
   </si>
   <si>
     <t>Trzydziestosześcioletni bloger z Mozyrza, Maksim Szukanow, miał ponad 6000 subskrybentów na kanale Union Bell w serwisie YouTube. Analizował procesy polityczne i opowiadał prawdę o wojnie rosyjsko-ukraińskiej. Czasami jego filmy osiągały dziesiątki tysięcy wyświetleń.
 Nawet po nasileniu się represji Maksym nie opuścił kraju. Wraz ze swoją narzeczoną, Poliną Zyl – również blogerką – zszedł do podziemia.
 Para unikała kontaktu z białoruskimi władzami, ale w lutym 2025 roku w końcu zmuszona była szukać pomocy medycznej, ponieważ stan zdrowia Maksyma pogorszył się po aresztowaniu jego ojca, Igora Szukanawy, pracownika rafinerii w Mozyrzu.
 Kiedy osoba poszukiwana udaje się po pomoc medyczną z paszportem, policja otrzymuje cynk. Prawdopodobnie tak właśnie było w przypadku blogera.
 Sytuacja była podwójnie dramatyczna, ponieważ doprowadziła również do aresztowania Poliny Zyl.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 12.01.2026: nieznany.</t>
   </si>
   <si>
     <t>2025-11-10 22:58:10</t>
   </si>
   <si>
-    <t>Dmitry Vladimirovich Ilyukhin</t>
-[...56 lines deleted...]
-    <t>Alexander Vladimirovich Gerasimenko</t>
+    <t>Alexander Andreevich Rybchenko</t>
+  </si>
+  <si>
+    <t>Aleksander, były dyrektor szkoły w Krynkach, kierował nią do około 2018 roku. Został skazany za „wspieranie działalności ekstremistycznej” i skazany na karę ograniczenia wolności i umieszczenie w zakładzie karnym o charakterze otwartym.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 27.06.2025: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-07-11 18:25:54</t>
+  </si>
+  <si>
+    <t>Andrey Valerievich Alexandrov</t>
+  </si>
+  <si>
+    <t>27 stycznia 1978</t>
+  </si>
+  <si>
+    <t>Zatrzymany 12 stycznia 2021 r. białoruski dziennikarz Andriej wraz ze swoją dziewczyną Iriną Złobiną został oskarżony o „finansowanie działań protestacyjnych” i płacenie grzywien uczestnikom protestów. Został skazany na podstawie szeregu zarzutów karnych, w tym „zdrady stanu” i „udziału w grupie ekstremistycznej”.
+1 września 2022 roku para zawarła związek małżeński w Areszcie Śledczym nr 1.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 06.10.2022: 14 lata więzienia w kolonii na warunkach ogólnych, 1000 jednostek bazowych kary. Apelacja 06.01.2023: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:36:24</t>
+  </si>
+  <si>
+    <t>Aliaksandr Uladzimiravich Herasimenka</t>
   </si>
   <si>
     <t>30 stycznia 1977</t>
   </si>
   <si>
     <t>Pracował jako kierowca ciężarówki dalekobieżnej. Ostatnią znaną pracą Aleksandra było zatrudnienie w Mozyrsol. Wcześniej pracował w sporcie: jako trener i instruktor wioślarstwa oraz zastępca dyrektora szkoły sportowej dla dzieci.
 Został zatrzymany w „sprawie Gayuna” 6 marca 2025 r.</t>
   </si>
   <si>
-    <t>Decyzja sądu data nieznana: 4 roku 6 miesiące więzienia w kolonii na warunkach ogólnych.</t>
+    <t>Decyzja sądu data nieznana: 4 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-07-25 00:54:32</t>
+  </si>
+  <si>
+    <t>Maksim Aminbayevich Jumaniyazov</t>
+  </si>
+  <si>
+    <t>30 stycznia 1983</t>
+  </si>
+  <si>
+    <t>Maxim has had a severe mental illness since childhood and requires special care.</t>
+  </si>
+  <si>
+    <t>nieznany</t>
+  </si>
+  <si>
+    <t>2023-03-12 14:58:12</t>
+  </si>
+  <si>
+    <t>Siarhei Anatolyevich Pako</t>
+  </si>
+  <si>
+    <t>30 stycznia 1975</t>
+  </si>
+  <si>
+    <t>W 2005 roku Siergiej założył spółkę Promsnab LLC w Smoleńsku w Rosji. Firma kupowała różne wyroby metalowe na Białorusi, a następnie odsprzedawała je rosyjskim firmom. W połowie maja 2024 roku transport Promsnabu został niespodziewanie zatrzymany na Białorusi. Borysowski Międzyrejonowy Wydział Śledczy Departamentu Finansowego Komitetu Kontroli Państwowej wszczął przeciwko Siergiejowi Poko postępowanie karne z art. 243 część 3 Kodeksu karnego (uchylanie się od płacenia podatków). Właściciel tego dochodowego biznesu został osadzony w areszcie tymczasowym.
+Ponieważ Siergiej posiadał nieruchomość w rodzinnym Żodino, Departament Śledczy uznał ją za niezarejestrowaną „stałą placówkę” rosyjskiej firmy na Białorusi. Na tej podstawie śledczy wliczyli do białoruskiej bazy podatkowej cały dochód firmy z 13 lat. W październiku 2024 roku audytorzy wystawili kolosalny rachunek: ponad 2,8 miliona rubli białoruskich z tytułu dodatkowych opłat i kar. Prawnicy firmy powoływali się na międzyrządową umowę o unikaniu podwójnego opodatkowania z 1995 roku, ponieważ nieruchomość była wykorzystywana wyłącznie do celów zaopatrzeniowych i nie mogła być prawnie uznana za przedstawicielstwo.
+W listopadzie 2024 roku śledczy z rosyjskiego Komitetu Śledczego Obwodu Smoleńskiego, wspólnie z białoruskim Departamentem Śledczym ds. Finansów, przeprowadzili przeszukanie w biurze Promsnaba. Majątek firmy został zajęty.
+Po publikacjach prawników w styczniu 2025 roku, przez prawie półtora roku nic nie słyszano o losie biznesmena. Dopiero 6 lipca 2026 roku jego nazwisko ponownie pojawiło się w zaktualizowanych listach Ministerstwa Spraw Wewnętrznych.
+Nie ma informacji, czy Poko zrekompensowało szkody, w związku z czym artykuł został wycofany, czy też zarzuty zostały po prostu przeklasyfikowane, ani czy zarzuty podatkowe były rozpatrywane oddzielnie.
+Siergiej Poko został jednak skazany za szereg przestępstw politycznych. Ostateczny wyrok obejmował zarzuty „podżegania do nienawiści” (część 1 artykułu 130), „nawoływania do działań zagrażających bezpieczeństwu narodowemu” (część 3 artykułu 361) oraz udziału w protestach (część 1 artykułu 342). Dodano również zarzut korupcji na dużą skalę (część 3 artykułu 431 Kodeksu karnego).
+Minimalny wyrok za same zarzuty korupcyjne to pięć lat więzienia, ale biorąc pod uwagę implikacje polityczne, kara może być znacznie dłuższa. Siergiej Poko został uznany za więźnia politycznego.</t>
+  </si>
+  <si>
+    <t>2026-07-06 16:01:53</t>
   </si>
   <si>
     <t>Eduard Viktorovich Babariko</t>
   </si>
   <si>
     <t>30 stycznia 1990</t>
   </si>
   <si>
     <t>Eduard, który ukończył BSEU z tytułem ekonomii i zarządzania przedsiębiorstwem i kierował platformami crowdfundingowymi Ulej i MolaMola, a także grupą inicjatywną swojego ojca Viktora Babariko, został zatrzymany 18 czerwca 2020 r. w drodze do Centralnej Komisji Wyborczej do składania podpisów. Spędził ponad trzy lata w więzieniu bez procesu i został skazany za „organizowanie masowych zamieszek” i „uchylanie się od płacenia podatków”.
 W lipcu 2024 r. skazano go na dwa lata więzienia za „nieposłuszeństwo wobec administracji kolonii”.</t>
   </si>
   <si>
     <t>Decyzja sądu 05.07.2023: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 27.11.2023: wyrok został podtrzymany. Decyzja sądu 10.07.2024: 2 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 19.09.2024: wyrok został podtrzymany. Decyzja sądu 20.02.2025: nieznany lata więzienia w kolonii o zaostrzonym rygorze. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2021-02-27 00:33:12</t>
   </si>
   <si>
     <t>Tikhon Sergeevich Osipov</t>
   </si>
   <si>
     <t>31 stycznia 1996</t>
   </si>
   <si>
     <t>Według Komitetu Śledczego Tichona aresztowano i skazano za celowe przejechanie żołnierzy wojsk wewnętrznych Ministerstwa Spraw Wewnętrznych podczas protestu, który odbył się 11 sierpnia 2020 r. w pobliżu stacji metra Puszkinskaja w Mińsku.
 W marcu 2022 r. został ponownie skazany za „złośliwe nieposłuszeństwo wobec żądań administracji zakładu karnego” – zarzut często stawiany więźniom odmawiającym współpracy z władzami więziennymi – a jego reżim został zmieniony na surowy.
-W 2024 roku Tichon został ponownie skazany na podstawie tego samego artykułu.
-[...3 lines deleted...]
-    <t xml:space="preserve"> Decyzja sądu 19.05.2021: 11 lata więzienia w kolonii w warunkach wzmocnionego reżimu, około 1300 ruble odszkodowania. Decyzja sądu 25.03.2022: 7 miesiące więzienia w kolonii o zaostrzonym rygorze. Apelacja 23.06.2022: wyrok został podtrzymany.</t>
+W lutym 2026 roku okazało się , że przeciwko Tichonowi po raz drugi wszczęto postępowanie karne na podstawie artykułu 411 Kodeksu karnego (złośliwe nieposłuszeństwo wobec żądań administracji kolonii).
+Tichon ma poważne problemy zdrowotne: ma trudności z trawieniem pokarmu, cierpi na ból oczu, przyspieszone bicie serca, skoki ciśnienia krwi i osłabiony układ odpornościowy.
+W połowie marca 2026 roku w Sądzie Rejonowym w Mozyrzu odbył się proces Tichona. Został on uznany za winnego na podstawie części 2 artykułu 411 Kodeksu karnego i skazany na dodatkowe osiemnaście miesięcy więzienia, oprócz kary 11 lat i siedmiu miesięcy pozbawienia wolności.
+Przebywa w areszcie śledczym nr 3.</t>
+  </si>
+  <si>
+    <t>IK-11, Wołkowysk, ul. Rokossowski, 118, 231900</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 19.05.2021: 11 lata więzienia w kolonii w warunkach wzmocnionego reżimu, około 1300 ruble odszkodowania. Decyzja sądu 25.03.2022: 7 miesiące więzienia w kolonii o zaostrzonym rygorze. Apelacja 23.06.2022: wyrok został podtrzymany. Decyzja sądu 19.03.2026: 1 rok 6 miesiące więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2021-03-06 20:01:08</t>
-  </si>
-[...29 lines deleted...]
-    <t>2024-04-18 12:33:43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1698,51 +1510,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I82"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1757,2267 +1569,1923 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
+      <c r="H2" t="s">
+        <v>16</v>
+      </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
+      <c r="E4" t="s">
+        <v>25</v>
+      </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C5" t="s">
         <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
+      <c r="E7" t="s">
+        <v>42</v>
+      </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>47</v>
       </c>
       <c r="I8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>51</v>
       </c>
       <c r="I9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>56</v>
       </c>
       <c r="I10" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="I12" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>68</v>
       </c>
       <c r="B13" t="s">
         <v>69</v>
       </c>
+      <c r="C13" t="s">
+        <v>70</v>
+      </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B16" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>88</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="I17" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B18" t="s">
+        <v>99</v>
+      </c>
+      <c r="C18" t="s">
+        <v>100</v>
+      </c>
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
+        <v>101</v>
+      </c>
+      <c r="F18" t="s">
         <v>95</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G18" t="s">
         <v>15</v>
       </c>
       <c r="H18" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="I18" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B19" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>102</v>
+        <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="I19" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C20" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" t="s">
         <v>15</v>
       </c>
       <c r="H20" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="I20" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B21" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
         <v>15</v>
       </c>
       <c r="H21" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I21" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B22" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C22" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>119</v>
+        <v>55</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I22" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B23" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
-      <c r="E23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I23" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B24" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>35</v>
+        <v>132</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="I24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B25" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" t="s">
         <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="I25" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B26" t="s">
-        <v>137</v>
+        <v>141</v>
+      </c>
+      <c r="C26" t="s">
+        <v>142</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="H26" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I26" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B27" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C27" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
-        <v>70</v>
+        <v>149</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
         <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="I27" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B28" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C28" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="F28" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="G28" t="s">
         <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="I28" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B29" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C29" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
+      <c r="E29" t="s">
+        <v>71</v>
+      </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="I29" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
-        <v>159</v>
+        <v>163</v>
+      </c>
+      <c r="C30" t="s">
+        <v>164</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="I30" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B31" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C31" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>165</v>
+        <v>116</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I31" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B32" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>171</v>
+        <v>71</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="I32" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B33" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C33" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
+      <c r="E33" t="s">
+        <v>61</v>
+      </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="G33" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I33" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B34" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C34" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D34" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
         <v>184</v>
       </c>
       <c r="I34" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>186</v>
       </c>
       <c r="B35" t="s">
         <v>187</v>
       </c>
       <c r="C35" t="s">
         <v>188</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
+      <c r="E35" t="s">
+        <v>13</v>
+      </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
         <v>189</v>
       </c>
       <c r="I35" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>191</v>
       </c>
       <c r="B36" t="s">
         <v>192</v>
       </c>
       <c r="C36" t="s">
         <v>193</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
-      <c r="E36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
         <v>194</v>
       </c>
       <c r="I36" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>196</v>
       </c>
       <c r="B37" t="s">
         <v>197</v>
       </c>
       <c r="C37" t="s">
         <v>198</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
-      <c r="E37" t="s">
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
         <v>199</v>
       </c>
-      <c r="F37" t="s">
-[...5 lines deleted...]
-      <c r="H37" t="s">
+      <c r="I37" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>201</v>
+      </c>
+      <c r="B38" t="s">
         <v>202</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
+        <v>30</v>
+      </c>
+      <c r="E38" t="s">
+        <v>31</v>
+      </c>
+      <c r="F38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
         <v>203</v>
       </c>
-      <c r="D38" t="s">
-[...11 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>205</v>
+      </c>
+      <c r="B39" t="s">
         <v>206</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>207</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>55</v>
+      </c>
+      <c r="F39" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
         <v>208</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39" t="s">
+      <c r="I39" t="s">
         <v>209</v>
-      </c>
-[...10 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>210</v>
+      </c>
+      <c r="B40" t="s">
+        <v>211</v>
+      </c>
+      <c r="C40" t="s">
         <v>212</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>25</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
         <v>213</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40" t="s">
+      <c r="I40" t="s">
         <v>214</v>
-      </c>
-[...10 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>215</v>
+      </c>
+      <c r="B41" t="s">
+        <v>216</v>
+      </c>
+      <c r="C41" t="s">
         <v>217</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
         <v>218</v>
       </c>
-      <c r="C41" t="s">
+      <c r="I41" t="s">
         <v>219</v>
-      </c>
-[...16 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B42" t="s">
+        <v>221</v>
+      </c>
+      <c r="C42" t="s">
         <v>222</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>25</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
         <v>223</v>
       </c>
-      <c r="C42" t="s">
+      <c r="I42" t="s">
         <v>224</v>
-      </c>
-[...16 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>225</v>
+      </c>
+      <c r="B43" t="s">
+        <v>226</v>
+      </c>
+      <c r="C43" t="s">
         <v>227</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
+        <v>30</v>
+      </c>
+      <c r="E43" t="s">
+        <v>31</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
         <v>228</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="H43" t="s">
+      <c r="I43" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>230</v>
+      </c>
+      <c r="B44" t="s">
         <v>231</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>232</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>35</v>
+        <v>233</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I44" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B45" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C45" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
+      <c r="E45" t="s">
+        <v>239</v>
+      </c>
       <c r="F45" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="G45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="I45" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B46" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C46" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>30</v>
+      </c>
+      <c r="E46" t="s">
+        <v>31</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I46" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B47" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C47" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
-      <c r="E47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I47" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B48" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="C48" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
+      <c r="E48" t="s">
+        <v>55</v>
+      </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>189</v>
+        <v>254</v>
       </c>
       <c r="I48" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B49" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C49" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D49" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E49" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="I49" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B50" t="s">
-        <v>259</v>
+        <v>262</v>
+      </c>
+      <c r="C50" t="s">
+        <v>263</v>
       </c>
       <c r="D50" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="I50" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B51" t="s">
-        <v>263</v>
+        <v>267</v>
+      </c>
+      <c r="C51" t="s">
+        <v>268</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
+      <c r="E51" t="s">
+        <v>25</v>
+      </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="I51" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="B52" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="C52" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
-      <c r="E52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
         <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>270</v>
+        <v>47</v>
       </c>
       <c r="I52" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="B53" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C53" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
-      <c r="H53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I53" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B54" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C54" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>30</v>
+      </c>
+      <c r="E54" t="s">
+        <v>282</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="I54" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B55" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C55" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55" t="s">
-        <v>269</v>
+        <v>116</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
         <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="I55" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="B56" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C56" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>290</v>
+        <v>55</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="I56" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B57" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C57" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D57" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="E57" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="I57" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B58" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C58" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
+      <c r="E58" t="s">
+        <v>21</v>
+      </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
-      <c r="H58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I58" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B59" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C59" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I59" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B60" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="C60" t="s">
         <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>311</v>
       </c>
       <c r="I60" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>313</v>
       </c>
       <c r="B61" t="s">
         <v>314</v>
       </c>
       <c r="C61" t="s">
         <v>315</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>269</v>
+        <v>149</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>316</v>
       </c>
       <c r="I61" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>318</v>
       </c>
       <c r="B62" t="s">
         <v>319</v>
       </c>
       <c r="C62" t="s">
         <v>320</v>
       </c>
       <c r="D62" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>321</v>
       </c>
       <c r="I62" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>323</v>
       </c>
       <c r="B63" t="s">
+        <v>314</v>
+      </c>
+      <c r="C63" t="s">
         <v>324</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>101</v>
+      </c>
+      <c r="F63" t="s">
+        <v>95</v>
+      </c>
+      <c r="G63" t="s">
+        <v>15</v>
+      </c>
+      <c r="H63" t="s">
         <v>325</v>
       </c>
-      <c r="D63" t="s">
-[...8 lines deleted...]
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>327</v>
+      </c>
+      <c r="B64" t="s">
         <v>328</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>329</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>71</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
         <v>330</v>
       </c>
-      <c r="D64" t="s">
-[...11 lines deleted...]
-      <c r="H64" t="s">
+      <c r="I64" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>332</v>
+      </c>
+      <c r="B65" t="s">
         <v>333</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>334</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>137</v>
+      </c>
+      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" t="s">
         <v>335</v>
       </c>
-      <c r="D65" t="s">
-[...11 lines deleted...]
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>337</v>
+      </c>
+      <c r="B66" t="s">
         <v>338</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>339</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>340</v>
       </c>
       <c r="I66" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>342</v>
       </c>
       <c r="B67" t="s">
         <v>343</v>
       </c>
       <c r="C67" t="s">
         <v>344</v>
       </c>
       <c r="D67" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="H67" t="s">
+        <v>316</v>
+      </c>
+      <c r="I67" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>346</v>
+      </c>
+      <c r="B68" t="s">
         <v>347</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>348</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
+        <v>233</v>
+      </c>
+      <c r="F68" t="s">
+        <v>14</v>
+      </c>
+      <c r="G68" t="s">
+        <v>15</v>
+      </c>
+      <c r="H68" t="s">
         <v>349</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I68" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>351</v>
       </c>
       <c r="B69" t="s">
         <v>352</v>
       </c>
       <c r="C69" t="s">
         <v>353</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69" t="s">
-        <v>150</v>
+        <v>354</v>
       </c>
       <c r="F69" t="s">
-        <v>139</v>
+        <v>14</v>
       </c>
       <c r="G69" t="s">
         <v>15</v>
       </c>
       <c r="H69" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="I69" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      <c r="A70" t="s">
         <v>356</v>
-      </c>
-[...361 lines deleted...]
-        <v>415</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">