--- v3 (2026-07-29)
+++ v4 (2026-09-16)
@@ -69,532 +69,523 @@
     <t>1 stycznia 1999</t>
   </si>
   <si>
     <t>Nikita, aktywista anarchistyczny, został aresztowany w marcu 2021 roku w ramach postępowania karnego przeciwko anarchistom z obwodu brzeskiego. Został skazany za „udział w akcjach grupowych rażąco naruszających porządek publiczny” oraz „udział w organizacji przestępczej”. Zarzuty dotyczyły incydentu związanego z „Marszem Nie-Pasożytów”, który odbył się 5 marca 2017 roku.
 Nikita miał zostać zwolniony na początku marca 2026 roku po odbyciu sześcioletniego wyroku. Jednak w styczniu został ponownie osądzony na podstawie artykułu 411 Kodeksu karnego – „złośliwe nieposłuszeństwo wobec administracji więziennej” – i otrzymał dodatkowy rok do wyroku. Wcześniej anarchista spędził co najmniej cztery miesiące w celi więziennej w Kolonii Szkłowskiej nr 17.</t>
   </si>
   <si>
     <t>mężczyzna</t>
   </si>
   <si>
     <t>IK-20, 247755, obwód homelski, rejon mozyrski, rada wiejska Michalkowski, 70</t>
   </si>
   <si>
     <t>W więzieniu</t>
   </si>
   <si>
     <t>Tak</t>
   </si>
   <si>
     <t>Decyzja sądu 06.09.2022: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja 28.02.2023: wyrok został podtrzymany. Decyzja sądu data nieznana: 1 rok więzienia w kolonii o zaostrzonym rygorze. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2021-03-07 16:14:07</t>
   </si>
   <si>
-    <t>Zmitser Heorhiyevich Kolas</t>
-[...16 lines deleted...]
-  <si>
     <t>Ivan Mikalayevich Petranevich</t>
   </si>
   <si>
     <t>2 stycznia 1992</t>
   </si>
   <si>
     <t>IK-22, skrytka pocztowa 20, obwód brzeski, Iwacewicze, ul. Domanowo, 225295</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja 20.02.2026: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2026-03-02 21:15:39</t>
   </si>
   <si>
+    <t>Eugene Alexeyevich Pelekhaty</t>
+  </si>
+  <si>
+    <t>3 stycznia 1993</t>
+  </si>
+  <si>
+    <t>Zgodnie z decyzją sądu z 2 czerwca podczas zatrzymania wobec Jewgienija zastosowano „specjalny sprzęt i siłę fizyczną” (mężczyzna został oskarżony o nieposłuszeństwo wobec policji). Został wyprowadzony z gabinetu w kajdankach iz torbą na głowie, wiemy z naszych źródeł.W tej chwili Evgeny Pelekhaty oczekuje na proces. Oskarża się go o napisanie kilku ostrych telegramów pod adresem Łukaszenki i sił bezpieczeństwa.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 05.08.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2023-06-15 18:33:27</t>
+  </si>
+  <si>
     <t>Liubou Drahel</t>
   </si>
   <si>
     <t>3 stycznia 1998</t>
   </si>
   <si>
     <t>kobieta</t>
   </si>
   <si>
     <t>Homel, IK-4, ul. Antoszkina 3, 246035</t>
   </si>
   <si>
     <t>Decyzja sądu 12.06.2025: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 11.09.2025: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2025-05-31 00:32:30</t>
   </si>
   <si>
-    <t>Eugene Alexeyevich Pelekhaty</t>
-[...11 lines deleted...]
-    <t>2023-06-15 18:33:27</t>
+    <t>Viktar Aliaksandravich Kizevich</t>
+  </si>
+  <si>
+    <t>4 stycznia 1978</t>
+  </si>
+  <si>
+    <t>Viktor został aresztowany i uznany za winnego „wspierania działalności ekstremistycznej”. Został skazany na karę pozbawienia wolności w kolonii karnej; dokładny czas trwania wyroku nie jest znany.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-04-11 20:49:03</t>
+  </si>
+  <si>
+    <t>Alexander Vladimirovich Vauchok</t>
+  </si>
+  <si>
+    <t>4 stycznia 1977</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2025-11-01 22:51:11</t>
   </si>
   <si>
     <t>Fedor Mikhailovich Candiranda</t>
-  </si>
-[...1 lines deleted...]
-    <t>4 stycznia 1978</t>
   </si>
   <si>
     <t>Starszy wykładowca w Katedrze Wojsk Połączonych Akademii Wojskowej. Wielokrotnie nagradzany wśród starszych wykładowców Akademii Wojskowej. 13 sierpnia 2020 roku złożył rezygnację z powodu fałszerstw wyborczych i odmowy wykonania rozkazów karnych. W maju 2021 roku Łukaszenka pozbawił go stopnia podpułkownika.
 W ostatnich latach pracował w branży IT.
 Został aresztowany w marcu 2025 roku, najprawdopodobniej w związku ze „sprawą Gayuna”.
 Fedor cierpi na choroby przewlekłe.</t>
   </si>
   <si>
     <t>IK nr 15, 212013, Mohylew, p / o Veyno, Slavgorod autostrada 183</t>
   </si>
   <si>
     <t>Decyzja sądu 25.09.2025: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-10-21 23:07:31</t>
   </si>
   <si>
-    <t>Alexander Vladimirovich Vauchok</t>
-[...22 lines deleted...]
-  <si>
     <t>Maksim Dmitrievich Varnel</t>
   </si>
   <si>
     <t>5 stycznia 2001</t>
   </si>
   <si>
     <t>Więzienie nr 4, ul.Mohylew Krupskoj 99A, 212011</t>
   </si>
   <si>
     <t>Decyzja sądu 07.12.2023: 5 lata 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 20.02.2024: nieznany. Apelacja 18.12.2024: nieznany. Sąd zmiany reżimu data nieznana: nieznany lata więzienia.</t>
   </si>
   <si>
     <t>2023-12-10 12:06:28</t>
+  </si>
+  <si>
+    <t>Larysa Ivanauna Novikava</t>
+  </si>
+  <si>
+    <t>6 stycznia 1969</t>
+  </si>
+  <si>
+    <t>SIZO-3, Gomel ul. Księga 1A, 246003</t>
+  </si>
+  <si>
+    <t>2026-08-28 20:59:42</t>
+  </si>
+  <si>
+    <t>Oleksandr Vitalyevich Kovalenko</t>
+  </si>
+  <si>
+    <t>6 stycznia 1988</t>
+  </si>
+  <si>
+    <t>Wiadomo, że Aleksander jest obywatelem Ukrainy. Mieszkał we wsi Jarewo w obwodzie witebskim. Według Ministerstwa Spraw Zagranicznych został skazany na karę więzienia.</t>
+  </si>
+  <si>
+    <t>2026-06-14 21:05:39</t>
+  </si>
+  <si>
+    <t>Evgeniy Tadeushevich Buzhinskiy</t>
+  </si>
+  <si>
+    <t>6 stycznia 1966</t>
+  </si>
+  <si>
+    <t>Lekarz I kategorii kwalifikacji specjalisty USG Centralnego Szpitala Powiatowego w Smorgonie.
+Zatrzymany za obrazę Łukaszenki.</t>
+  </si>
+  <si>
+    <t>IK nr 1, 211445, Nowopołock, ul. Techniczny, 8</t>
+  </si>
+  <si>
+    <t>6 lat więzienia</t>
+  </si>
+  <si>
+    <t>2022-08-31 17:10:54</t>
   </si>
   <si>
     <t>Aliaksandr Piatrovich Hardzeenka</t>
   </si>
   <si>
     <t>6 stycznia 1981</t>
   </si>
   <si>
     <t>Administrator drogowy Viber rozmawia o sytuacji drogowej w Reczycy i Homlu. Został aresztowany pod koniec marca 2025 roku . Pracował dla Belorusneft.
 „GUBOPiK zabrał to z domu w sposób surowy . Za zdjęcia rosyjskiego sprzętu zrobione w 2022 roku łapią artykuł 361 [ uwaga : prawdopodobnie chodzi o artykuł 361-4 Kodeksu karnego ] ” – powiedziało źródło publikacji „Flagstock”.</t>
   </si>
   <si>
-    <t>SIZO-3, Gomel ul. Księga 1A, 246003</t>
-[...1 lines deleted...]
-  <si>
     <t>Decyzja sądu data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-05-20 00:24:17</t>
-  </si>
-[...29 lines deleted...]
-    <t>2022-08-31 17:10:54</t>
   </si>
   <si>
     <t>Dmitriy Yurievich Popov</t>
   </si>
   <si>
     <t>7 stycznia 1992</t>
   </si>
   <si>
     <t>Moderator mediów społecznościowych programu „Country for Life” zaginął wieczorem 4 czerwca 2020 roku. Zaledwie kilka dni później ujawniono, że został skazany na 15 dni więzienia i przeniesiony do aresztu tymczasowego w Mińsku. Oskarżono go o „organizowanie masowych zamieszek”.
 Jesienią 2022 roku Dmitrij został przeniesiony do więzienia.
 Według obrońców praw człowieka oskarżeni w tej sprawie muszą zapłacić odszkodowanie w wysokości 29 milionów rubli.
 W 2025 roku Dmitrij został skazany na podstawie artykułu 411.</t>
   </si>
   <si>
     <t>ST-8, Żodino ul. Sowieckaja 22A, 222163</t>
   </si>
   <si>
     <t>Decyzja sądu 14.12.2021: 16 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 01.06.2022: wyrok został podtrzymany. Sąd zmiany reżimu 27.09.2022: 5 lata więzienia. Decyzja sądu 06.10.2022: około 29000000 ruble odszkodowania. Decyzja sądu data nieznana: nieznany lata więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2021-02-25 11:33:59</t>
   </si>
   <si>
     <t>Nikolai Vladimirovich Biblis</t>
   </si>
   <si>
     <t>7 stycznia 1997</t>
   </si>
   <si>
     <t>Nikołaj, technik z Instytutu Metalurgii Proszków, został aresztowany w lipcu 2021 r. w związku ze sprawą karną związaną z inicjatywą „Zajęty Lyatsyats”. Część zarzutów dotyczyła uszkodzenia samochodu sędziego rejonowego w Borysowie. W rezultacie został skazany na długoletnie więzienie i grzywnę.
 Nikołaj został wcześniej aresztowany 16 lipca 2020 r., gdy próbował złożyć skargę do Centralnej Komisji Wyborczej w związku z wypadkiem przedniego zęba.</t>
   </si>
   <si>
     <t>Decyzja sądu 28.09.2022: 8 lata 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu, 300 jednostek bazowych kary. Apelacja 28.02.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2022-05-26 01:14:39</t>
   </si>
   <si>
+    <t>Dmitry Kirillovich Shishkov</t>
+  </si>
+  <si>
+    <t>7 stycznia 1967</t>
+  </si>
+  <si>
+    <t>Były śledczy. W 2010 roku został mianowany naczelnikiem wydziału śledczego Zarządu Spraw Wewnętrznych Obwodowego Komitetu Wykonawczego w Mohylewie. Później został skierowany do pracy w Komitecie Śledczym.
+Jego ostatnią pracą była agencja informacyjna Mogilevskie Vedomosti. Szyszkow mógł tam odpowiadać za bezpieczeństwo. ONT twierdzi, że Szyszkow został zwolniony z tej agencji w 2023 roku za swoje poglądy polityczne.
+W marcu 2024 roku ONT wyemitowała paszport „Nowej Białorusi” wydany na nazwisko Szyszkowa. Dokument był jednak ewidentnie fałszywy.</t>
+  </si>
+  <si>
+    <t>IUOT-29, Wołkowysk, Rokossowski, 118e, 230415</t>
+  </si>
+  <si>
+    <t>Kara ograniczenia wolności</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 30.10.2025: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego, 500 jednostek bazowych kary. Apelacja 13.01.2026: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-11-13 21:48:47</t>
+  </si>
+  <si>
     <t>Nikolay Nikolaevich Autukhovich</t>
   </si>
   <si>
     <t>7 stycznia 1963</t>
   </si>
   <si>
     <t>Nikołaj, weteran wojny w Afganistanie, przedsiębiorca i osoba publiczna, był wcześniej wielokrotnie prześladowany za swoją działalność obywatelską. Został aresztowany 1 grudnia 2020 roku i skazany za kilka zarzutów, w tym za „założenie organizacji przestępczej” i „usiłowanie przejęcia władzy”. Skazano go na długi wyrok więzienia i grzywnę, a pierwsze pięć lat kary miał odbyć w więzieniu.
 Wiosną 2024 roku Nikołaj oraz dwaj inni oskarżeni w tej sprawie zostali zobowiązani do zapłaty ponad 40 tys. rubli odszkodowania za uszkodzenie mienia policjantów.
 W listopadzie 2025 roku Nikołaj odbył pięcioletnią karę więzienia i został przeniesiony do Kolonii Karnej nr 14, gdzie natychmiast trafił do PKT (celi kontroli przesyłek). Prawdopodobnie zostanie ponownie osadzony w więzieniu.</t>
   </si>
   <si>
     <t>Więzienie-1, Grodno ul. Kirowa 1, 230023</t>
   </si>
   <si>
     <t>Decyzja sądu 17.10.2022: 25 lata więzienia w kolonii o zaostrzonym rygorze (w tym 5 lata więzienia), 1000 jednostek bazowych kary, ograniczenie służby wojskowej. Apelacja 31.03.2023: wyrok został podtrzymany. Decyzja sądu 26.04.2024: około 13400 ruble odszkodowania. Sąd zmiany reżimu 23.01.2026: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2021-02-27 00:40:57</t>
   </si>
   <si>
-    <t>Dmitry Kirillovich Shishkov</t>
-[...19 lines deleted...]
-    <t>2025-11-13 21:48:47</t>
+    <t>Artsiom Uladzimiravich Mazanik</t>
+  </si>
+  <si>
+    <t>8 stycznia 1990</t>
+  </si>
+  <si>
+    <t>Artem uwielbia muzykę i wędkarstwo, jest dociekliwy i posiada dużą wiedzę w wielu dziedzinach. Uczy się angielskiego i niemieckiego. Zawsze wiedział, że zamieszka w Niemczech. Uwielbia Rammstein, słucha ich od dzieciństwa i zna wiele ich piosenek na pamięć.
+Został aresztowany 12 stycznia 2022 r. w związku ze sprawą karną dotyczącą „grupowych działań rażąco naruszających porządek publiczny”, „nielegalnego gromadzenia i rozpowszechniania danych osobowych”, „wezwań do działań mających na celu zaszkodzenie bezpieczeństwu narodowemu” oraz „pomocy i podżegania do podżegania do nienawiści”.
+We wrześniu 2022 r. uznano go winnym udziału w dwóch protestach po wyborach w Mińsku w 2020 r., a także opracowania programu skanowania kodów kreskowych w celu bojkotu firm wspierających reżim.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 30.09.2022: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2022-01-23 16:17:56</t>
+  </si>
+  <si>
+    <t>Vitali Vaitsiakhovich</t>
+  </si>
+  <si>
+    <t>8 stycznia 1967</t>
+  </si>
+  <si>
+    <t>Witalij został zatrzymany w sierpniu 2021 r. w ramach postępowania karnego wszczętego na podstawie artykułu „akt terroryzmu”, a w czerwcu 2023 r. został skazany na podstawie licznych artykułów karnych na długoletnią karę pozbawienia wolności, z czego pierwsze pięć lat spędził w więzieniu.
+Zgodnie z aktem oskarżenia, od lipca 2020 r. do stycznia 2022 r. na terenie Białorusi, Turcji, Polski, Ukrainy i innych krajów działała „zorganizowana grupa przestępcza”, która rzekomo przygotowywała przestępstwa o charakterze ekstremistycznym. Należeli do niej radykalni wojskowi, funkcjonariusze służb bezpieczeństwa, sportowcy i biznesmeni, którzy próbowali nielegalnie przejąć władzę. Sprawa ta jest związana z próbą podpalenia domu posła Olega Gajdukiewicza w czerwcu 2021 r. i „organizacją masowych zamieszek”.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 21.06.2023: 19 lata więzienia w kolonii w warunkach wzmocnionego reżimu (w tym 5 lata więzienia). Apelacja 04.10.2023: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2021-09-17 01:25:10</t>
   </si>
   <si>
     <t>Maksim Aliakseyevich Siamitko</t>
   </si>
   <si>
     <t>8 stycznia 1995</t>
   </si>
   <si>
     <t>Maksym służył w Departamencie Bezpieczeństwa Ministerstwa Spraw Wewnętrznych od lipca 2016 roku, pełniąc funkcję kierowcy policyjnego w specjalnym batalionie odpowiedzialnym za ochronę misji dyplomatycznych. W 2019 roku awansował na stopień starszego sierżanta policji.
 Został aresztowany w lutym 2025 r. w związku ze sprawą karną wszczętą na podstawie artykułu „wspieranie działalności ekstremistycznej”, po tym jak białoruskie siły bezpieczeństwa uzyskały dostęp do czatów bota należącego do białoruskiego projektu monitoringu Gajun, za pośrednictwem którego ludzie przesyłali informacje o ruchach wojsk rosyjskich.
 W październiku 2025 r. Maxim został uznany za winnego i skazany na karę ograniczenia wolności oraz osadzony w otwartym zakładzie karnym.</t>
   </si>
   <si>
     <t>IUOT-24, 230025 Grodno, ul. Lidskaja, 29/ur</t>
   </si>
   <si>
     <t>Decyzja sądu 22.10.2025: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
   </si>
   <si>
     <t>2026-02-03 11:04:08</t>
   </si>
   <si>
-    <t>Artsiom Uladzimiravich Mazanik</t>
-[...31 lines deleted...]
-  <si>
     <t>Alexander Aleksandrovich Chikindin</t>
   </si>
   <si>
     <t>9 stycznia 1981</t>
   </si>
   <si>
     <t>IK nr 3, 211300, wieś Witba, obwód witebski, rejon witebski</t>
   </si>
   <si>
     <t>Decyzja sądu 07.03.2024: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 12.07.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-02-28 21:44:01</t>
   </si>
   <si>
     <t>Sergey Vladimirovich Dumava</t>
   </si>
   <si>
     <t>9 stycznia 1986</t>
   </si>
   <si>
     <t>Siergiej został aresztowany w marcu 2021 roku i skazany za umieszczanie naklejek w Witebsku. Według prokuratury, od 1 października 2020 roku do 22 marca 2021 roku prowadził działania mające na celu „systematyczne niszczenie mienia”: używając farby w sprayu, namalował na obiektach Witebskiego Kanału Wodnego hasła takie jak „Niech żyje Białoruś!”, „3%”, „Czerwony Partyzant”, „Precz” i inne.
 We wrześniu 2024 roku odbyła się kolejna rozprawa sądowa, po której Siergiej został przeniesiony do więzienia.</t>
   </si>
   <si>
     <t>Decyzja sądu 17.09.2021: 9 lata 15 dni więzienia w kolonii w warunkach wzmocnionego reżimu. Sąd zmiany reżimu 25.09.2024: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2021-08-26 22:47:30</t>
+  </si>
+  <si>
+    <t>Sergey Valerievich Degtyarenko</t>
+  </si>
+  <si>
+    <t>10 stycznia 1992</t>
+  </si>
+  <si>
+    <t>IK nr 17, 213004, Szkłow, ul. 1 fabryka, 8</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 11.01.2024: 3 roku 5 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 16.04.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2023-11-21 14:51:55</t>
+  </si>
+  <si>
+    <t>Igor Mikhailovich Nemirovich</t>
+  </si>
+  <si>
+    <t>10 stycznia 1994</t>
+  </si>
+  <si>
+    <t>Igor Niemirowicz został zatrzymany po raz pierwszy na początku maja 2022 r. i natychmiast objęty aresztem domowym, jednak udało mu się uciec i odejść. Jesienią tego roku odwołał się do komisji rozpatrującej odwołania Białorusinów za granicą i wrócił do kraju, ale fakt ten nie został uznany za „bezwarunkową podstawę do stwierdzenia, że wyraził skruchę”. 27 września 2023 roku został ponownie aresztowany i osadzony w areszcie.
+Według prokuratury , 10 sierpnia 2020 r. Igor Niemirowicz opublikował na Instagramie zdjęcie z tekstem w „nieprzyzwoitej formie, poniżającym honor i godność Aleksandra Łukaszenki, zawierającym negatywną ocenę i obraźliwym wobec niego”.
+Podczas rozprawy Igor przyznał się do winy i oświadczył, że od maja do sierpnia 2020 r. nie mieszkał na Białorusi. Mieszkaniec Brześcia o wydarzeniach, które miały miejsce w jego ojczyźnie, dowiedział się z mediów. „Ulegając negatywnym emocjom w związku z relacjonowanymi wydarzeniami” zamieścił na portalu społecznościowym Instagram zdjęcie o „obraźliwym charakterze” odnoszące się do Aleksandra Łukaszenki.
+16.08.2024 zwolniony po odbyciu całości kary nałożonej przez sąd.
+W październiku 2024 r. został ponownie zatrzymany pod zarzutem „wspierania działalności ekstremistycznej”.</t>
+  </si>
+  <si>
+    <t>IK-9, 213410, Górki, ul. Dobrolubowa, 16</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 17.11.2023: 1 rok więzienia w kolonii na warunkach ogólnych. Decyzja sądu 08.04.2025: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 10.06.2025: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2023-11-14 19:18:14</t>
   </si>
   <si>
     <t>Andrei Uladzimiravich Navitski</t>
   </si>
   <si>
     <t>10 stycznia 1981</t>
   </si>
   <si>
     <t>Andriej został aresztowany w czerwcu 2021 r. w związku ze sprawą karną wszczętą na podstawie artykułów „organizowania i przygotowywania działań rażąco naruszających porządek publiczny”, „nielegalnych działań związanych z bronią palną, amunicją i materiałami wybuchowymi” oraz „znieważenia Łukaszenki”.
 We wrześniu 2021 r. uznano go winnym udziału w protestach po wyborach w Mińsku w 2020 r., znieważenia Łukaszenki na YouTubie oraz zakupu, przechowywania i transportu substancji masowych bez powiadomienia uprawnionych władz.
 W czerwcu 2022 roku Andriej stanął przed sądem za „złośliwe nieposłuszeństwo wobec żądań administracji więziennej”, co skutkowało przedłużeniem jego wyroku i zaostrzeniem reżimu więziennego.
 W styczniu 2023 roku odbyła się kolejna rozprawa sądowa pod zarzutem „nieposłuszeństwa wobec żądań administracji”. Wyrok brzmiał siedem lat więzienia.
 Od kwietnia 2024 roku, aż do początku grudnia tego roku, rodzina Andrieja nie miała o nim żadnych wieści . Ich zapytania do administracji więzienia spotkały się z formalną odpowiedzią, w której stwierdzono, że sam zgłosi wszystko „korespondencyjnie”, ale nie otrzymał od niego żadnych listów.</t>
   </si>
   <si>
     <t>Decyzja sądu 30.09.2021: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu, około 392 rubel odszkodowania. Decyzja sądu 13.06.2022: 4 miesiące więzienia w kolonii o zaostrzonym rygorze. Decyzja sądu 17.01.2023: 1 rok 8 miesiące więzienia w kolonii o zaostrzonym rygorze. Decyzja sądu data nieznana: nieznany lata więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2021-10-01 18:41:47</t>
   </si>
   <si>
-    <t>Igor Mikhailovich Nemirovich</t>
-[...35 lines deleted...]
-  <si>
     <t>Boris Viktorovich Kim</t>
   </si>
   <si>
     <t>11 stycznia 1996</t>
   </si>
   <si>
     <t>W dniu 17 lutego 2023 roku odbyła się rozprawa apelacyjna. wyrok wszedł w życie.</t>
   </si>
   <si>
     <t>Nie</t>
   </si>
   <si>
     <t>4,5 roku więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2022-11-11 19:48:15</t>
   </si>
   <si>
     <t>Konstantin Anatolevich Rudnitsky</t>
   </si>
   <si>
     <t>11 stycznia 1999</t>
   </si>
   <si>
     <t>Student. Konstantin jest mistrzem sportu.
 9 grudnia na prorządowych kanałach telegramowych pojawiło się z nim „skruszone wideo”, w którym Konstantin zapowiedział swój udział w opracowaniu „Czarnej mapy Białorusi”.</t>
   </si>
   <si>
     <t>IK nr 2, 213800, Bobrujsk, ul. Sikorskiego, 1</t>
   </si>
   <si>
     <t>Decyzja sądu 12.07.2022: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2022-05-09 15:19:01</t>
+  </si>
+  <si>
+    <t>Aliaksandr Valeryevich Manvelian</t>
+  </si>
+  <si>
+    <t>12 stycznia 1978</t>
+  </si>
+  <si>
+    <t>Alexander opiekował się swoją matką, osobą słabowidzącą z grupy 1, która ma problemy z układem mięśniowo-szkieletowym.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 18.12.2025: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 04.03.2026: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2026-03-22 23:32:58</t>
   </si>
   <si>
     <t>Paul Petrovich Dobrovolsky</t>
   </si>
   <si>
     <t>12 stycznia 1990</t>
   </si>
   <si>
     <t>Były dziennikarz Naviny.by.
 Wcześniej Paweł pracował dla różnych niezależnych wydawnictw. Podczas protestów w 2020 roku został zatrzymany i oskarżony o wykroczenia administracyjne związane z jego działalnością zawodową. Jesienią 2021 roku Paweł Dobrowolski opuścił Białoruś. Podróżował intensywnie po różnych krajach, pisząc reportaże.
 Jak się jednak obecniedowiedzieliśmy , od stycznia 2025 r. przebywa on w areszcie śledczym na Białorusi. Okoliczności prowadzonego przeciwko niemu postępowania karnego wskazują, że powodem zatrzymania Pawła były jego wcześniejsze działania związane z korzystaniem z prawa do swobodnej wypowiedzi i rozpowszechniania informacji.
 W październiku 2025 roku okazało się, że Paweł został oskarżony o zdradę stanu.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 9 lata więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2025-08-26 17:10:27</t>
   </si>
   <si>
     <t>Konstantin Leonidovich Ermolovich</t>
   </si>
   <si>
     <t>12 stycznia 1991</t>
   </si>
   <si>
     <t>Mieszkaniec obwodu mohylewskiego . Pochodzący z Litwy. Zatrzymany za sabotaż kolei w pobliżu stacji Bobrujsk oraz podpalenie strzelnicy jednostki wojskowej 5527.
 W dniu 25 października 2022 roku odbyła się rozprawa apelacyjna sądu, na której wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>Decyzja sądu 10.08.2022: 16 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 25.10.2022: nieznany.</t>
   </si>
   <si>
     <t>2022-05-23 12:39:50</t>
   </si>
   <si>
-    <t>Aliaksandr Valeryevich Manvelian</t>
-[...13 lines deleted...]
-  <si>
     <t>Ivan Sergeevich Osipovich</t>
   </si>
   <si>
     <t>13 stycznia 1998</t>
   </si>
   <si>
     <t>W dniu 11 listopada 2022 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie.</t>
   </si>
   <si>
     <t>3 lata więzienia w kolonii</t>
   </si>
   <si>
     <t>2022-09-02 22:33:18</t>
   </si>
   <si>
     <t>Aliaksandr Karatkevich</t>
   </si>
   <si>
     <t>14 stycznia 1991</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2025-12-15 11:47:02</t>
@@ -715,261 +706,249 @@
   <si>
     <t>Białoruski politolog i działacz społeczny, działacz związku zawodowego REP.
 Wzrok Wiaczesława znacznie się pogorszył w kolonii. Ledwo cokolwiek widzi. Często porusza się na dotyk.</t>
   </si>
   <si>
     <t>Decyzja sądu 05.01.2023: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 03.04.2023: nieznany.</t>
   </si>
   <si>
     <t>2022-05-13 18:58:35</t>
   </si>
   <si>
     <t>Vyacheslav Valerievich Murnov</t>
   </si>
   <si>
     <t>19 stycznia 1973</t>
   </si>
   <si>
     <t>Z materiałów sprawy wynika, że Wiaczesław Murnow w październiku 2021 i marcu 2024 roku wulgarnie komentował publikacje przedstawiające Łukaszenkę w Odnoklassnikach. To wystarczyło, aby mężczyzna został wysłany do kolonii. Ponadto przepisano mu „obowiązkowe leczenie przewlekłego alkoholizmu”.
 W dniu 3 września 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>Decyzja sądu 04.07.2024: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja 03.09.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-07-01 20:57:16</t>
-  </si>
-[...15 lines deleted...]
-    <t>2022-11-02 14:13:38</t>
   </si>
   <si>
     <t>Elena Alexandrovna Lobanova</t>
   </si>
   <si>
     <t>19 stycznia 1984</t>
   </si>
   <si>
     <t>Wiadomo, że reżim Eleny uległ zmianie i teraz znajduje się ona w kolonii karnej.
 Zdjęcia z protestów znalezione na jej telefonie posłużyły za pretekst do jej aresztowania. Zniszczeniu uległ również biznes Eleny.
 Według zeznań byłych więźniów politycznych wyrok Eleny wynosi około 2 lat.
 Wiadomo, że Elena zaczęła brać antydepresanty jeszcze w areszcie tymczasowym. Początkowo nie otrzymywała listów od rodziny, przekazów pieniężnych ani paczek. Ma syna; na początku 2026 roku miał 10 lat.</t>
   </si>
   <si>
     <t>Decyzja sądu 22.04.2024: nieznany lata ograniczenia wolności bez skierowania do otwartego zakładu karnego. Sąd zmiany reżimu data nieznana: 2 roku więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2024-04-12 17:59:15</t>
   </si>
   <si>
+    <t>Viktar Hurko</t>
+  </si>
+  <si>
+    <t>19 stycznia 2001</t>
+  </si>
+  <si>
+    <t>Zatrzymany za udział w protestach w 2020 roku.
+13 sierpnia 2024 r. sędzia Olga Ławrinowicz wyda orzeczenie w Sądzie Rejonowym Oktiabrskim w Mińsku „W sprawie zastąpienia kary ograniczenia wolności bez skierowania do zakładu karnego typu otwartego”.
+W październiku 2025 roku pojawiła się informacja, że Viktor został ponownie zatrzymany i przebywa w Areszcie Śledczym nr 1.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 14.03.2023: 1 rok 6 miesiące ograniczenia wolności bez skierowania do otwartego zakładu karnego. Sąd zmiany reżimu 13.08.2023: nieznany. Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2022-11-02 14:13:38</t>
+  </si>
+  <si>
     <t>Sergey Nikolaevich Kabarchuk</t>
   </si>
   <si>
     <t>20 stycznia 1963</t>
   </si>
   <si>
     <t>15 lutego 2024 roku w rejonie lelczyckim obwodu homelskiego, na granicy z Ukrainą, ogłoszono „operację antyterrorystyczną”. Mieszkańców wezwano do „zachowania spokoju i wykonywania poleceń funkcjonariuszy”. KGB twierdziło, że zatrzymało członków „grupy sabotażowo-rozpoznawczej”, w skład której wchodzili obywatele Ukrainy i Białorusi. Dokładna liczba zatrzymanych nie została ujawniona.
 Po aresztowaniu, w areszcie tymczasowym, u Siergieja zdiagnozowano raka.</t>
   </si>
   <si>
     <t>IK-8, 211388, obwód witebski, Orsza, ul. Lenina, 195A</t>
   </si>
   <si>
     <t>Decyzja sądu 23.10.2024: 20 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 700 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2024-09-23 19:42:06</t>
   </si>
   <si>
     <t>Maksim Aliaksandravich Smirnou</t>
   </si>
   <si>
     <t>20 stycznia 1992</t>
   </si>
   <si>
     <t>Maksym został skazany na miejscu, na Uniwersytecie Technicznym w Brześciu. W czasie rozprawy przebywał w areszcie. Oskarżono go o napisanie komentarza „na jednym z kanałów Telegramu”, który uznano za „publiczną zniewagę” dla Łukaszenki.</t>
   </si>
   <si>
     <t>IUOT-36, 220039 Mińsk, ul. Korotkiewicz, 14</t>
   </si>
   <si>
     <t>Decyzja sądu 21.03.2025: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
   </si>
   <si>
     <t>2026-05-07 18:30:21</t>
-  </si>
-[...10 lines deleted...]
-    <t>2022-03-16 14:22:57</t>
   </si>
   <si>
     <t>Eugen Igorevich Stepanov</t>
   </si>
   <si>
     <t>21 stycznia 1967</t>
   </si>
   <si>
     <t>Nie jest znana treść zarzutów postawionych Jewgienijowi Stiepanowowi, któremu obecnie zarzuca się „tworzenie lub udział w działalności formacji ekstremistycznej”. Według niewiarygodnych informacji, został zatrzymany w styczniu tego roku za „rozpowszechnianie materiałów ekstremistycznych w Internecie” i na podstawie części 2 art. 19.11 Kodeksu wykroczeń administracyjnych skazany na areszt, z którego nigdy nie został zwolniony.
 Evgeniy Stepanov ma poważne problemy zdrowotne: w 2020 roku doznał udaru mózgu, po którym miał trudności z mówieniem. Z tego powodu Evgeny Stepanov stracił możliwość pracy w swoim zawodzie - ukończył Uniwersytet Kultury i Sztuki z dyplomem reżyserii, organizował wesela, koncerty i inne wydarzenia specjalne i rozrywkowe.
 Evgeniy Stepanov zniknął z sieci społecznościowych pod koniec 2022 roku, ale ze względu na złożoność komunikacji z nim pozostało to niezauważone. Uwagę organów ścigania przykuły jego apele do organów rządowych, napisane na przełomie lutego i marca 2022 roku. Zażądał przyczynienia się do zakończenia rosyjskiej agresji militarnej na terytorium Ukrainy – ogłoszenia powstania ruchu antywojennego i wsparcia wszelkich form protestów antywojennych; żądać natychmiastowego wycofania wojsk rosyjskich z terytorium Białorusi, uważać za zbrodniarzy wojennych każdego, kto podjął decyzję o działaniach zbrojnych na Ukrainie i który sankcjonował agresywną propagandę usprawiedliwiającą wojnę w państwowych mediach białoruskich.
 Jewgienij Stiepanow swoje żądania zakończenia wojny na Ukrainie skierował zarówno do władz lokalnych, jak i wysokich urzędników państwowych – Ministra Obrony Republiki Białorusi, szefa sił zbrojnych kraju i Prokuratora Generalnego Republiki Białorusi.</t>
   </si>
   <si>
     <t>Decyzja sądu 19.09.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-09-09 20:01:51</t>
   </si>
   <si>
+    <t>Anatoly Arkadyevich Yaskevich</t>
+  </si>
+  <si>
+    <t>21 stycznia 1987</t>
+  </si>
+  <si>
+    <t>Według materiałów śledztwa, jeszcze w maju 2021 roku, korzystając z wiadomości o katastrofie samolotu wojskowego w mieście Baranowicze i śmierci dwóch pilotów, na portalu społecznościowym i hostingu wideo Tik-Tok, 35-latek stary Jaskiewicz systematycznie umieszczał w domenie publicznej wiadomości wideo mające na celu podżeganie do nienawiści społecznej i wrogości wobec funkcjonariuszy organów ścigania.
+Również w maju 2021 r. wyprodukował i zamieścił w serwisie społecznościowym i wideohostingu TikTok w otwartym dostępie dla nieograniczonej liczby osób 3 wiadomości wideo, w których obraził głowę państwa, fałszywie oskarżył go o ciężkie, a zwłaszcza ciężkie przestępstwa.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 06.07.2022: 4 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2022-06-29 15:39:33</t>
+  </si>
+  <si>
     <t>Vladimir Nikolaevich Savenkov</t>
   </si>
   <si>
     <t>21 stycznia 1977</t>
   </si>
   <si>
     <t>Władimir, według dostępnych informacji, były dowódca policji antyterrorystycznej i zastępca puszkinskiego okręgu wyborczego nr 9 (miasteczko rolnicze Kołodyszcze) XXVII kadencji, został zatrzymany w grudniu 2021 r. po próbie ataku na GOM-2 Frunzeńskiego Rejonowego Departamentu Spraw Wewnętrznych w Mińsku 16 sierpnia 2021 r. w ramach postępowania karnego wszczętego na podstawie artykułu „akt terroryzmu”.
 Zgodnie z aktem oskarżenia, od lipca 2020 r. do stycznia 2022 r. na terenie Białorusi, Turcji, Polski, Ukrainy i innych krajów działała zorganizowana grupa przestępcza, której celem było popełnianie przestępstw ekstremistycznych. W skład grupy wchodzili radykalnie nastawieni ludzie, w tym byli i obecni żołnierze, funkcjonariusze organów ścigania, sportowcy i biznesmeni, którzy chcieli nielegalnie przejąć władzę. Sprawa dotyczy zarzutów próby podpalenia domu posła Olega Gajdukiewicza w czerwcu 2021 r. i „organizowania masowych zamieszek”.
 Władimira uznano za winnego kilku zarzutów karnych i skazano na długoletnie kary pozbawienia wolności, z których pierwsze pięć to kary więzienia. Został również pozbawiony stopnia wojskowego.</t>
   </si>
   <si>
     <t>Decyzja sądu 21.06.2023: 16 lata więzienia w kolonii w warunkach wzmocnionego reżimu (w tym 5 lata więzienia), ograniczenie służby wojskowej. Apelacja 04.10.2023: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: nieznany lata więzienia.</t>
   </si>
   <si>
     <t>2022-09-09 14:56:43</t>
   </si>
   <si>
-    <t>Anatoly Arkadyevich Yaskevich</t>
-[...14 lines deleted...]
-  <si>
     <t>Alexey Yuryevich Klyushnichenko</t>
   </si>
   <si>
     <t>22 stycznia 1996</t>
   </si>
   <si>
     <t>Aleksiej jest działaczem, członkiem Ruchu na rzecz Wolności.</t>
   </si>
   <si>
     <t>Decyzja sądu 05.11.2024: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 14.01.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-09-04 17:24:13</t>
   </si>
   <si>
     <t>Sergey Sergeevich Yakubenok</t>
   </si>
   <si>
     <t>22 stycznia 1976</t>
   </si>
   <si>
     <t>Podstawą wszczęcia postępowania karnego przeciwko mężczyźnie była „Klasa” w „Odnoklassnikach” na jednej z publicznych stron, uznana przez jeden z sądów Republiki Białorusi za ekstremistyczną.</t>
   </si>
   <si>
     <t>Decyzja sądu 13.12.2023: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 05.03.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-12-07 23:46:11</t>
-  </si>
-[...10 lines deleted...]
-    <t>2026-01-23 15:23:36</t>
   </si>
   <si>
     <t>Uladzimir Andreyevich Tseliapun</t>
   </si>
   <si>
     <t>23 stycznia 1956</t>
   </si>
   <si>
     <t>Władimir jest aktywistą i obrońcą praw człowieka z Mozyrza, znanym w regionie z działalności na rzecz praw człowieka, w tym prawa do pokojowych zgromadzeń. W 1986 roku brał udział w akcjach usuwania skutków katastrofy w elektrowni jądrowej w Czarnobylu. Ma problemy zdrowotne.
 Był wielokrotnie poddawany prześladowaniom politycznym i aresztowaniom administracyjnym.
 W kwietniu 2026 roku został aresztowany i osadzony w areszcie tymczasowym w związku ze sprawą karną, której szczegóły nadal nie są znane.</t>
   </si>
   <si>
     <t>2026-04-30 16:36:39</t>
   </si>
   <si>
     <t>Darya Viktarauna Kalinava</t>
   </si>
   <si>
     <t>23 stycznia 1995</t>
   </si>
   <si>
     <t>Po ukończeniu szkoły Daria studiowała w Europie.</t>
   </si>
   <si>
     <t>IUOT-1, ul. Białoruskaja, 84a, Brześć, 224025</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-05-10 09:40:12</t>
   </si>
   <si>
+    <t>Ivan Viktaravich Voinau</t>
+  </si>
+  <si>
+    <t>23 stycznia 1996</t>
+  </si>
+  <si>
+    <t>Były policjant. Został aresztowany około sierpnia 2025 roku i oskarżony o domniemane powiązania z Pułkiem Kalinowskiego. W październiku 2025 roku przebywał w areszcie śledczym KGB, a następnie został przeniesiony do Aresztu Śledczego nr 1.</t>
+  </si>
+  <si>
+    <t>2026-01-23 15:23:36</t>
+  </si>
+  <si>
     <t>Anton Pavlovich Shibut</t>
   </si>
   <si>
     <t>23 stycznia 1990</t>
   </si>
   <si>
     <t>W dniu 29 września 2023 roku odbyła się rozprawa apelacyjna.</t>
   </si>
   <si>
     <t>5 lat więzienia w kolonii</t>
   </si>
   <si>
     <t>2023-07-08 16:04:24</t>
   </si>
   <si>
     <t>Aliaksandr Paulavich Hashnikau</t>
   </si>
   <si>
     <t>23 stycznia 1987</t>
   </si>
   <si>
     <t>Aleksander, pracownik BMZ, został aresztowany jesienią 2021 roku w ramach postępowania karnego wszczętego przeciwko pracownikom zakładu, którzy poparli strajk i byli częścią inicjatywy „Raboczi Ruch” (Ruch Robotniczy). 21 września 2021 roku inicjatywa ta została uznana za organizację ekstremistyczną, w wyniku czego w całym kraju doszło do masowych aresztowań pracowników.
 W lutym 2023 roku Aleksandra uznano za winnego zdrady stanu oraz utworzenia i udziału w grupie ekstremistycznej i skazano na karę więzienia.
 Wiosną 2024 roku odbyła się kolejna rozprawa sądowa, po której Aleksander został przeniesiony do więzienia.</t>
   </si>
@@ -984,79 +963,100 @@
   </si>
   <si>
     <t>25 stycznia 1977</t>
   </si>
   <si>
     <t>W lutym 2025 roku Tatiana została skazana na podstawie artykułu 19.11 Kodeksu wykroczeń administracyjnych (rozpowszechnianie materiałów ekstremistycznych). W związku z tym wszczęto postępowanie karne.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-01-07 23:51:04</t>
   </si>
   <si>
     <t>Oleg Vasilievich Larichev</t>
   </si>
   <si>
     <t>26 stycznia 1986</t>
   </si>
   <si>
     <t>Organizator festiwalu Urban Myths, postać publiczna i artysta uliczny.
 Oleg Larichev był już wcześniej kilkukrotnie aresztowany i ścigany, m.in. za swoją działalność artystyczną, m.in. w 2022 r.
 Tym razem zatrzymano go w związku ze sprawą karną, rzekomo związaną z zatrzymaniem innych osób rzekomo powiązanych z „ekstremistyczną grupą” „Da Zoraў”.</t>
   </si>
   <si>
+    <t>SIZO-1  Nowodworski s/s, 143/4, wieś Paszkowicze, rejon miński, obwód miński 223016</t>
+  </si>
+  <si>
     <t>2025-12-29 19:49:56</t>
   </si>
   <si>
     <t>Yauhen Uladzimiravich Fedasenka</t>
   </si>
   <si>
     <t>26 stycznia 1988</t>
   </si>
   <si>
     <t>Jewgienij został aresztowany w lipcu 2025 r. w związku ze sprawą karną wszczętą na podstawie artykułu „wspieranie działalności ekstremistycznej”, po tym jak białoruskie siły bezpieczeństwa uzyskały dostęp do czatów bota należącego do projektu monitorującego „Biełaruski Gajun”, za pośrednictwem którego ludzie przesyłali informacje o ruchach wojsk rosyjskich.
 W marcu 2026 roku Jewgienij został uznany za winnego i skazany na karę pozbawienia wolności w kolonii karnej.</t>
   </si>
   <si>
     <t>Decyzja sądu 23.03.2026: 4 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 26.05.2026: nieznany.</t>
   </si>
   <si>
     <t>2026-04-20 16:01:49</t>
   </si>
   <si>
     <t>Marina Felixovna Dolmatova</t>
   </si>
   <si>
     <t>27 stycznia 1970</t>
   </si>
   <si>
     <t>Decyzja sądu 03.07.2026: 4 roku więzienia w kolonii na warunkach ogólnych, 500 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2026-01-07 22:47:21</t>
+  </si>
+  <si>
+    <t>Roman Nikolaevich Basalai</t>
+  </si>
+  <si>
+    <t>27 stycznia 1982</t>
+  </si>
+  <si>
+    <t>Roman jest absolwentem Połockiego Uniwersytetu Państwowego: w 2004 roku ukończył z wyróżnieniem wydział elektrotechniczny, po czym kontynuował naukę na studiach podyplomowych.
+W latach szkolnych wygrywał olimpiady fizyczne i matematyczne, publikował prace naukowe i zgłaszał cztery patenty. Ma różnorodne zainteresowania, od gry na perkusji po elektronikę.
+Przez wiele lat pracował jako inżynier ds. projektowania sieci, a w grudniu 2023 roku dołączył do Passat Innovations jako programista . Tam opracowywał sterowniki układów scalonych, inteligentne zasilacze UPS oraz systemy komunikacji głosowej. Poziom wiedzy Basalaia odzwierciedla jego pozycję na platformie CodeWars: Białorusin znalazł się w czołówce 0,168% użytkowników rozwiązujących problemy w C/C++ i zajął 1183. miejsce na miliony użytkowników platformy.
+Ma żonę i nieletnią córkę.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-12-16 16:40:12</t>
   </si>
   <si>
     <t>Alexey Viktorovich Jagiello</t>
   </si>
   <si>
     <t>27 stycznia 1984</t>
   </si>
   <si>
     <t>Aleksiej jest z wykształcenia chirurgiem, ale nigdy nie pracował w swoim zawodzie. Jest kaznodzieją ewangelickim i propagatorem zdrowego stylu życia. W zeszłym roku lokalna gazeta rządowa napisała o jego promocji metody rzucania palenia.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-11-29 18:40:32</t>
   </si>
   <si>
     <t>Maksim Shukanau</t>
   </si>
   <si>
     <t>27 stycznia 1989</t>
   </si>
   <si>
     <t>Trzydziestosześcioletni bloger z Mozyrza, Maksim Szukanow, miał ponad 6000 subskrybentów na kanale Union Bell w serwisie YouTube. Analizował procesy polityczne i opowiadał prawdę o wojnie rosyjsko-ukraińskiej. Czasami jego filmy osiągały dziesiątki tysięcy wyświetleń.
 Nawet po nasileniu się represji Maksym nie opuścił kraju. Wraz ze swoją narzeczoną, Poliną Zyl – również blogerką – zszedł do podziemia.
@@ -1091,83 +1091,83 @@
   <si>
     <t>Zatrzymany 12 stycznia 2021 r. białoruski dziennikarz Andriej wraz ze swoją dziewczyną Iriną Złobiną został oskarżony o „finansowanie działań protestacyjnych” i płacenie grzywien uczestnikom protestów. Został skazany na podstawie szeregu zarzutów karnych, w tym „zdrady stanu” i „udziału w grupie ekstremistycznej”.
 1 września 2022 roku para zawarła związek małżeński w Areszcie Śledczym nr 1.</t>
   </si>
   <si>
     <t>Decyzja sądu 06.10.2022: 14 lata więzienia w kolonii na warunkach ogólnych, 1000 jednostek bazowych kary. Apelacja 06.01.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-02-26 22:36:24</t>
   </si>
   <si>
     <t>Aliaksandr Uladzimiravich Herasimenka</t>
   </si>
   <si>
     <t>30 stycznia 1977</t>
   </si>
   <si>
     <t>Pracował jako kierowca ciężarówki dalekobieżnej. Ostatnią znaną pracą Aleksandra było zatrudnienie w Mozyrsol. Wcześniej pracował w sporcie: jako trener i instruktor wioślarstwa oraz zastępca dyrektora szkoły sportowej dla dzieci.
 Został zatrzymany w „sprawie Gayuna” 6 marca 2025 r.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 4 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-07-25 00:54:32</t>
-  </si>
-[...13 lines deleted...]
-    <t>2023-03-12 14:58:12</t>
   </si>
   <si>
     <t>Siarhei Anatolyevich Pako</t>
   </si>
   <si>
     <t>30 stycznia 1975</t>
   </si>
   <si>
     <t>W 2005 roku Siergiej założył spółkę Promsnab LLC w Smoleńsku w Rosji. Firma kupowała różne wyroby metalowe na Białorusi, a następnie odsprzedawała je rosyjskim firmom. W połowie maja 2024 roku transport Promsnabu został niespodziewanie zatrzymany na Białorusi. Borysowski Międzyrejonowy Wydział Śledczy Departamentu Finansowego Komitetu Kontroli Państwowej wszczął przeciwko Siergiejowi Poko postępowanie karne z art. 243 część 3 Kodeksu karnego (uchylanie się od płacenia podatków). Właściciel tego dochodowego biznesu został osadzony w areszcie tymczasowym.
 Ponieważ Siergiej posiadał nieruchomość w rodzinnym Żodino, Departament Śledczy uznał ją za niezarejestrowaną „stałą placówkę” rosyjskiej firmy na Białorusi. Na tej podstawie śledczy wliczyli do białoruskiej bazy podatkowej cały dochód firmy z 13 lat. W październiku 2024 roku audytorzy wystawili kolosalny rachunek: ponad 2,8 miliona rubli białoruskich z tytułu dodatkowych opłat i kar. Prawnicy firmy powoływali się na międzyrządową umowę o unikaniu podwójnego opodatkowania z 1995 roku, ponieważ nieruchomość była wykorzystywana wyłącznie do celów zaopatrzeniowych i nie mogła być prawnie uznana za przedstawicielstwo.
 W listopadzie 2024 roku śledczy z rosyjskiego Komitetu Śledczego Obwodu Smoleńskiego, wspólnie z białoruskim Departamentem Śledczym ds. Finansów, przeprowadzili przeszukanie w biurze Promsnaba. Majątek firmy został zajęty.
 Po publikacjach prawników w styczniu 2025 roku, przez prawie półtora roku nic nie słyszano o losie biznesmena. Dopiero 6 lipca 2026 roku jego nazwisko ponownie pojawiło się w zaktualizowanych listach Ministerstwa Spraw Wewnętrznych.
 Nie ma informacji, czy Poko zrekompensowało szkody, w związku z czym artykuł został wycofany, czy też zarzuty zostały po prostu przeklasyfikowane, ani czy zarzuty podatkowe były rozpatrywane oddzielnie.
 Siergiej Poko został jednak skazany za szereg przestępstw politycznych. Ostateczny wyrok obejmował zarzuty „podżegania do nienawiści” (część 1 artykułu 130), „nawoływania do działań zagrażających bezpieczeństwu narodowemu” (część 3 artykułu 361) oraz udziału w protestach (część 1 artykułu 342). Dodano również zarzut korupcji na dużą skalę (część 3 artykułu 431 Kodeksu karnego).
 Minimalny wyrok za same zarzuty korupcyjne to pięć lat więzienia, ale biorąc pod uwagę implikacje polityczne, kara może być znacznie dłuższa. Siergiej Poko został uznany za więźnia politycznego.</t>
   </si>
   <si>
     <t>2026-07-06 16:01:53</t>
+  </si>
+  <si>
+    <t>Maksim Aminbayevich Jumaniyazov</t>
+  </si>
+  <si>
+    <t>30 stycznia 1983</t>
+  </si>
+  <si>
+    <t>Maxim has had a severe mental illness since childhood and requires special care.</t>
+  </si>
+  <si>
+    <t>nieznany</t>
+  </si>
+  <si>
+    <t>2023-03-12 14:58:12</t>
   </si>
   <si>
     <t>Eduard Viktorovich Babariko</t>
   </si>
   <si>
     <t>30 stycznia 1990</t>
   </si>
   <si>
     <t>Eduard, który ukończył BSEU z tytułem ekonomii i zarządzania przedsiębiorstwem i kierował platformami crowdfundingowymi Ulej i MolaMola, a także grupą inicjatywną swojego ojca Viktora Babariko, został zatrzymany 18 czerwca 2020 r. w drodze do Centralnej Komisji Wyborczej do składania podpisów. Spędził ponad trzy lata w więzieniu bez procesu i został skazany za „organizowanie masowych zamieszek” i „uchylanie się od płacenia podatków”.
 W lipcu 2024 r. skazano go na dwa lata więzienia za „nieposłuszeństwo wobec administracji kolonii”.</t>
   </si>
   <si>
     <t>Decyzja sądu 05.07.2023: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 27.11.2023: wyrok został podtrzymany. Decyzja sądu 10.07.2024: 2 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 19.09.2024: wyrok został podtrzymany. Decyzja sądu 20.02.2025: nieznany lata więzienia w kolonii o zaostrzonym rygorze. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2021-02-27 00:33:12</t>
   </si>
   <si>
     <t>Tikhon Sergeevich Osipov</t>
   </si>
   <si>
     <t>31 stycznia 1996</t>
   </si>
   <si>
     <t>Według Komitetu Śledczego Tichona aresztowano i skazano za celowe przejechanie żołnierzy wojsk wewnętrznych Ministerstwa Spraw Wewnętrznych podczas protestu, który odbył się 11 sierpnia 2020 r. w pobliżu stacji metra Puszkinskaja w Mińsku.
@@ -1583,81 +1583,81 @@
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
       <c r="D4" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
@@ -1667,1784 +1667,1784 @@
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
         <v>41</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="I7" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>45</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
         <v>46</v>
       </c>
-      <c r="D8" t="s">
-[...8 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
         <v>49</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>51</v>
       </c>
       <c r="I9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" t="s">
         <v>58</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>59</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" t="s">
         <v>60</v>
-      </c>
-[...16 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
         <v>64</v>
       </c>
-      <c r="B12" t="s">
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
         <v>65</v>
       </c>
-      <c r="C12" t="s">
+      <c r="I12" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" t="s">
         <v>68</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>69</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
         <v>70</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="I13" t="s">
         <v>71</v>
-      </c>
-[...10 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" t="s">
         <v>74</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" t="s">
         <v>75</v>
       </c>
-      <c r="C14" t="s">
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
         <v>76</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="I14" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" t="s">
         <v>80</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
+        <v>64</v>
+      </c>
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" t="s">
         <v>81</v>
       </c>
-      <c r="C15" t="s">
+      <c r="I15" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" t="s">
         <v>85</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
         <v>86</v>
       </c>
-      <c r="C16" t="s">
+      <c r="F16" t="s">
         <v>87</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16" t="s">
+      <c r="G16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" t="s">
         <v>88</v>
       </c>
-      <c r="F16" t="s">
-[...5 lines deleted...]
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B17" t="s">
         <v>91</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>92</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
         <v>93</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" t="s">
         <v>94</v>
       </c>
-      <c r="F17" t="s">
+      <c r="I17" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B18" t="s">
+        <v>97</v>
+      </c>
+      <c r="C18" t="s">
         <v>98</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
+        <v>45</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
         <v>99</v>
       </c>
-      <c r="C18" t="s">
+      <c r="I18" t="s">
         <v>100</v>
-      </c>
-[...16 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>101</v>
+      </c>
+      <c r="B19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C19" t="s">
+        <v>103</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" t="s">
+        <v>50</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
         <v>104</v>
       </c>
-      <c r="B19" t="s">
+      <c r="I19" t="s">
         <v>105</v>
-      </c>
-[...19 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>106</v>
+      </c>
+      <c r="B20" t="s">
+        <v>107</v>
+      </c>
+      <c r="C20" t="s">
+        <v>108</v>
+      </c>
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
         <v>109</v>
       </c>
-      <c r="B20" t="s">
+      <c r="F20" t="s">
+        <v>87</v>
+      </c>
+      <c r="G20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" t="s">
         <v>110</v>
       </c>
-      <c r="C20" t="s">
+      <c r="I20" t="s">
         <v>111</v>
-      </c>
-[...16 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>112</v>
+      </c>
+      <c r="B21" t="s">
+        <v>113</v>
+      </c>
+      <c r="D21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" t="s">
         <v>114</v>
       </c>
-      <c r="B21" t="s">
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" t="s">
         <v>115</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="I21" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>117</v>
+      </c>
+      <c r="B22" t="s">
+        <v>118</v>
+      </c>
+      <c r="C22" t="s">
         <v>119</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" t="s">
+        <v>50</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="H22" t="s">
         <v>120</v>
       </c>
-      <c r="C22" t="s">
+      <c r="I22" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B23" t="s">
+        <v>123</v>
+      </c>
+      <c r="D23" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" t="s">
         <v>124</v>
       </c>
-      <c r="B23" t="s">
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
         <v>125</v>
       </c>
-      <c r="C23" t="s">
+      <c r="I23" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>127</v>
+      </c>
+      <c r="B24" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" t="s">
         <v>129</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
         <v>130</v>
       </c>
-      <c r="C24" t="s">
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
         <v>131</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24" t="s">
+      <c r="I24" t="s">
         <v>132</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>133</v>
+      </c>
+      <c r="B25" t="s">
+        <v>134</v>
+      </c>
+      <c r="C25" t="s">
         <v>135</v>
       </c>
-      <c r="B25" t="s">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" t="s">
         <v>136</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="I25" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>138</v>
+      </c>
+      <c r="B26" t="s">
+        <v>139</v>
+      </c>
+      <c r="C26" t="s">
         <v>140</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
         <v>141</v>
       </c>
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>142</v>
       </c>
-      <c r="D26" t="s">
-[...5 lines deleted...]
-      <c r="G26" t="s">
+      <c r="I26" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>144</v>
+      </c>
+      <c r="B27" t="s">
+        <v>145</v>
+      </c>
+      <c r="C27" t="s">
         <v>146</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
         <v>147</v>
       </c>
-      <c r="C27" t="s">
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" t="s">
         <v>148</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27" t="s">
+      <c r="I27" t="s">
         <v>149</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>150</v>
+      </c>
+      <c r="B28" t="s">
+        <v>151</v>
+      </c>
+      <c r="C28" t="s">
         <v>152</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" t="s">
+        <v>124</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
         <v>153</v>
       </c>
-      <c r="C28" t="s">
+      <c r="I28" t="s">
         <v>154</v>
-      </c>
-[...16 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>155</v>
+      </c>
+      <c r="B29" t="s">
+        <v>156</v>
+      </c>
+      <c r="C29" t="s">
         <v>157</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="s">
+        <v>124</v>
+      </c>
+      <c r="F29" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
         <v>158</v>
       </c>
-      <c r="C29" t="s">
+      <c r="I29" t="s">
         <v>159</v>
-      </c>
-[...16 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" t="s">
+        <v>161</v>
+      </c>
+      <c r="C30" t="s">
         <v>162</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>64</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
         <v>163</v>
       </c>
-      <c r="C30" t="s">
+      <c r="I30" t="s">
         <v>164</v>
-      </c>
-[...16 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B31" t="s">
+        <v>166</v>
+      </c>
+      <c r="C31" t="s">
         <v>167</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
+        <v>114</v>
+      </c>
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
         <v>168</v>
       </c>
-      <c r="C31" t="s">
+      <c r="I31" t="s">
         <v>169</v>
-      </c>
-[...16 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32" t="s">
+        <v>171</v>
+      </c>
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
+        <v>64</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
         <v>172</v>
       </c>
-      <c r="B32" t="s">
+      <c r="I32" t="s">
         <v>173</v>
-      </c>
-[...16 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" t="s">
+        <v>175</v>
+      </c>
+      <c r="C33" t="s">
         <v>176</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" t="s">
+        <v>55</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
         <v>177</v>
       </c>
-      <c r="C33" t="s">
+      <c r="I33" t="s">
         <v>178</v>
-      </c>
-[...16 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>179</v>
+      </c>
+      <c r="B34" t="s">
+        <v>180</v>
+      </c>
+      <c r="C34" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
       <c r="D34" t="s">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>31</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="I34" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>184</v>
+      </c>
+      <c r="B35" t="s">
+        <v>185</v>
+      </c>
+      <c r="C35" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35" t="s">
         <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="I35" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>189</v>
+      </c>
+      <c r="B36" t="s">
+        <v>190</v>
+      </c>
+      <c r="C36" t="s">
         <v>191</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
         <v>192</v>
       </c>
-      <c r="C36" t="s">
+      <c r="I36" t="s">
         <v>193</v>
-      </c>
-[...13 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>194</v>
+      </c>
+      <c r="B37" t="s">
+        <v>195</v>
+      </c>
+      <c r="C37" t="s">
         <v>196</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
         <v>197</v>
       </c>
-      <c r="C37" t="s">
+      <c r="I37" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B38" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="D38" t="s">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>31</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="I38" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>203</v>
+      </c>
+      <c r="B39" t="s">
+        <v>204</v>
+      </c>
+      <c r="C39" t="s">
         <v>205</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" t="s">
+        <v>50</v>
+      </c>
+      <c r="F39" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
         <v>206</v>
       </c>
-      <c r="C39" t="s">
+      <c r="I39" t="s">
         <v>207</v>
-      </c>
-[...16 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>208</v>
+      </c>
+      <c r="B40" t="s">
+        <v>209</v>
+      </c>
+      <c r="C40" t="s">
         <v>210</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
         <v>211</v>
       </c>
-      <c r="C40" t="s">
+      <c r="I40" t="s">
         <v>212</v>
-      </c>
-[...16 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>213</v>
+      </c>
+      <c r="B41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C41" t="s">
         <v>215</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
         <v>216</v>
       </c>
-      <c r="C41" t="s">
+      <c r="I41" t="s">
         <v>217</v>
-      </c>
-[...13 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B42" t="s">
+        <v>219</v>
+      </c>
+      <c r="C42" t="s">
         <v>220</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>30</v>
+      </c>
+      <c r="E42" t="s">
+        <v>31</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
         <v>221</v>
       </c>
-      <c r="C42" t="s">
+      <c r="I42" t="s">
         <v>222</v>
-      </c>
-[...16 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>223</v>
+      </c>
+      <c r="B43" t="s">
+        <v>224</v>
+      </c>
+      <c r="C43" t="s">
         <v>225</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
         <v>226</v>
       </c>
-      <c r="C43" t="s">
+      <c r="I43" t="s">
         <v>227</v>
-      </c>
-[...16 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>228</v>
+      </c>
+      <c r="B44" t="s">
+        <v>229</v>
+      </c>
+      <c r="C44" t="s">
         <v>230</v>
       </c>
-      <c r="B44" t="s">
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
         <v>231</v>
       </c>
-      <c r="C44" t="s">
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" t="s">
         <v>232</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="I44" t="s">
         <v>233</v>
-      </c>
-[...10 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>234</v>
+      </c>
+      <c r="B45" t="s">
+        <v>235</v>
+      </c>
+      <c r="C45" t="s">
         <v>236</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
         <v>237</v>
       </c>
-      <c r="C45" t="s">
+      <c r="F45" t="s">
+        <v>87</v>
+      </c>
+      <c r="G45" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" t="s">
         <v>238</v>
       </c>
-      <c r="D45" t="s">
-[...2 lines deleted...]
-      <c r="E45" t="s">
+      <c r="I45" t="s">
         <v>239</v>
-      </c>
-[...10 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>240</v>
+      </c>
+      <c r="B46" t="s">
+        <v>241</v>
+      </c>
+      <c r="C46" t="s">
         <v>242</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" t="s">
         <v>243</v>
       </c>
-      <c r="D46" t="s">
-[...11 lines deleted...]
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>245</v>
+      </c>
+      <c r="B47" t="s">
         <v>246</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>247</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" t="s">
+        <v>64</v>
+      </c>
+      <c r="F47" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" t="s">
+        <v>15</v>
+      </c>
+      <c r="H47" t="s">
         <v>248</v>
       </c>
-      <c r="D47" t="s">
-[...8 lines deleted...]
-      <c r="H47" t="s">
+      <c r="I47" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>250</v>
+      </c>
+      <c r="B48" t="s">
         <v>251</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>252</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" t="s">
+        <v>50</v>
+      </c>
+      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" t="s">
+        <v>15</v>
+      </c>
+      <c r="H48" t="s">
         <v>253</v>
       </c>
-      <c r="D48" t="s">
-[...11 lines deleted...]
-      <c r="H48" t="s">
+      <c r="I48" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>255</v>
+      </c>
+      <c r="B49" t="s">
         <v>256</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>257</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" t="s">
+        <v>15</v>
+      </c>
+      <c r="H49" t="s">
         <v>258</v>
       </c>
-      <c r="D49" t="s">
-[...11 lines deleted...]
-      <c r="H49" t="s">
+      <c r="I49" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>260</v>
+      </c>
+      <c r="B50" t="s">
         <v>261</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>262</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>14</v>
+      </c>
+      <c r="G50" t="s">
+        <v>15</v>
+      </c>
+      <c r="H50" t="s">
         <v>263</v>
       </c>
-      <c r="D50" t="s">
-[...8 lines deleted...]
-      <c r="H50" t="s">
+      <c r="I50" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>265</v>
+      </c>
+      <c r="B51" t="s">
         <v>266</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>267</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
+        <v>55</v>
+      </c>
+      <c r="F51" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" t="s">
+        <v>15</v>
+      </c>
+      <c r="I51" t="s">
         <v>268</v>
-      </c>
-[...16 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>269</v>
+      </c>
+      <c r="B52" t="s">
+        <v>270</v>
+      </c>
+      <c r="C52" t="s">
         <v>271</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
+        <v>30</v>
+      </c>
+      <c r="E52" t="s">
         <v>272</v>
       </c>
-      <c r="C52" t="s">
+      <c r="F52" t="s">
+        <v>87</v>
+      </c>
+      <c r="G52" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" t="s">
         <v>273</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
       <c r="I52" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>275</v>
       </c>
       <c r="B53" t="s">
         <v>276</v>
       </c>
       <c r="C53" t="s">
         <v>277</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
-      <c r="E53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
+      </c>
+      <c r="H53" t="s">
+        <v>41</v>
       </c>
       <c r="I53" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>279</v>
       </c>
       <c r="B54" t="s">
         <v>280</v>
       </c>
       <c r="C54" t="s">
         <v>281</v>
       </c>
       <c r="D54" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="E54" t="s">
+        <v>114</v>
+      </c>
+      <c r="F54" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" t="s">
         <v>282</v>
       </c>
-      <c r="F54" t="s">
-[...5 lines deleted...]
-      <c r="H54" t="s">
+      <c r="I54" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>284</v>
+      </c>
+      <c r="B55" t="s">
         <v>285</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>286</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>50</v>
+      </c>
+      <c r="F55" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55" t="s">
+        <v>15</v>
+      </c>
+      <c r="H55" t="s">
         <v>287</v>
       </c>
-      <c r="D55" t="s">
-[...11 lines deleted...]
-      <c r="H55" t="s">
+      <c r="I55" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>289</v>
+      </c>
+      <c r="B56" t="s">
         <v>290</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>291</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>30</v>
+      </c>
+      <c r="E56" t="s">
+        <v>31</v>
+      </c>
+      <c r="F56" t="s">
+        <v>14</v>
+      </c>
+      <c r="G56" t="s">
+        <v>15</v>
+      </c>
+      <c r="H56" t="s">
         <v>292</v>
       </c>
-      <c r="D56" t="s">
-[...11 lines deleted...]
-      <c r="H56" t="s">
+      <c r="I56" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>294</v>
+      </c>
+      <c r="B57" t="s">
         <v>295</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>296</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
         <v>297</v>
       </c>
-      <c r="D57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
-      <c r="H57" t="s">
+      <c r="I57" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>299</v>
+      </c>
+      <c r="B58" t="s">
         <v>300</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>301</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" t="s">
+        <v>64</v>
+      </c>
+      <c r="F58" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" t="s">
         <v>302</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I58" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>304</v>
       </c>
       <c r="B59" t="s">
         <v>305</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>30</v>
+      </c>
+      <c r="E59" t="s">
+        <v>297</v>
+      </c>
+      <c r="F59" t="s">
+        <v>14</v>
+      </c>
+      <c r="G59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" t="s">
         <v>306</v>
       </c>
-      <c r="D59" t="s">
-[...8 lines deleted...]
-      <c r="H59" t="s">
+      <c r="I59" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>308</v>
+      </c>
+      <c r="B60" t="s">
         <v>309</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="E60" t="s">
-        <v>21</v>
+        <v>147</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>311</v>
       </c>
       <c r="I60" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>313</v>
       </c>
       <c r="B61" t="s">
         <v>314</v>
       </c>
       <c r="C61" t="s">
         <v>315</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>316</v>
       </c>
       <c r="I61" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>318</v>
       </c>
       <c r="B62" t="s">
         <v>319</v>
       </c>
       <c r="C62" t="s">
         <v>320</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>321</v>
       </c>
       <c r="I62" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>323</v>
       </c>
       <c r="B63" t="s">
         <v>314</v>
       </c>
       <c r="C63" t="s">
         <v>324</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="F63" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>325</v>
       </c>
       <c r="I63" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>327</v>
       </c>
       <c r="B64" t="s">
         <v>328</v>
       </c>
       <c r="C64" t="s">
         <v>329</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="F64" t="s">
         <v>14</v>
       </c>
       <c r="G64" t="s">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>330</v>
       </c>
       <c r="I64" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
         <v>332</v>
       </c>
       <c r="B65" t="s">
         <v>333</v>
       </c>
       <c r="C65" t="s">
         <v>334</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
       <c r="G65" t="s">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>335</v>
       </c>
       <c r="I65" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>337</v>
       </c>
       <c r="B66" t="s">
         <v>338</v>
       </c>
       <c r="C66" t="s">
         <v>339</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
-      <c r="E66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="H66" t="s">
+        <v>316</v>
+      </c>
+      <c r="I66" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>341</v>
+      </c>
+      <c r="B67" t="s">
         <v>342</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>343</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" t="s">
+        <v>114</v>
+      </c>
+      <c r="F67" t="s">
+        <v>14</v>
+      </c>
+      <c r="G67" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" t="s">
         <v>344</v>
-      </c>
-[...10 lines deleted...]
-        <v>316</v>
       </c>
       <c r="I67" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
         <v>346</v>
       </c>
       <c r="B68" t="s">
         <v>347</v>
       </c>
       <c r="C68" t="s">
         <v>348</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="E68" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
       <c r="G68" t="s">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>349</v>
       </c>
       <c r="I68" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>351</v>
       </c>
       <c r="B69" t="s">
         <v>352</v>
       </c>
       <c r="C69" t="s">
         <v>353</v>
       </c>
       <c r="D69" t="s">