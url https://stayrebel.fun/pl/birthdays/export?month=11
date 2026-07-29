--- v0 (2026-02-02)
+++ v1 (2026-07-29)
@@ -12,1319 +12,1150 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="400">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Imię Nazwisko</t>
   </si>
   <si>
     <t>Urodziny</t>
   </si>
   <si>
     <t>Opis</t>
   </si>
   <si>
     <t>Płeć</t>
   </si>
   <si>
     <t>Adres</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>CPC Vesna</t>
   </si>
   <si>
     <t>Zdanie</t>
   </si>
   <si>
     <t>Data dodania do listy</t>
   </si>
   <si>
+    <t>Ruslan Rafaelevich Badamshyn</t>
+  </si>
+  <si>
+    <t>1 listopada 1984</t>
+  </si>
+  <si>
+    <t>Neurolog. Badamshin był zatrzymywany co najmniej pięć razy po wyborach - sporządzono przeciwko niemu raporty i aresztowano go. Następnie odbył łącznie ponad 60 dni aresztu administracyjnego.
+Lekarz został zatrzymany po raz ostatni rano 28 lutego. Wszczęto przeciwko niemu postępowanie karne za zdjęcia z protestów w Mińsku w 2020 roku.
+W czerwcu 2025 roku okazało się, że Rusłan został ponownie zatrzymany i przebywa w Areszcie Śledczym nr 1.</t>
+  </si>
+  <si>
+    <t>mężczyzna</t>
+  </si>
+  <si>
+    <t>W więzieniu</t>
+  </si>
+  <si>
+    <t>Tak</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 07.05.2024: 3 roku ograniczenia wolności bez skierowania do otwartego zakładu karnego. Decyzja sądu data nieznana: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 03.04.2026: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-05-02 19:02:05</t>
+  </si>
+  <si>
     <t>Andrey Nikolaevich Kravchuk</t>
   </si>
   <si>
     <t>1 listopada 1987</t>
   </si>
   <si>
-    <t>mężczyzna</t>
-[...1 lines deleted...]
-  <si>
     <t>IK nr 15, 212013, Mohylew, p / o Veyno, Slavgorod autostrada 183</t>
   </si>
   <si>
-    <t>W więzieniu</t>
-[...4 lines deleted...]
-  <si>
     <t>Decyzja sądu 10.10.2022: 6 lata więzienia w kolonii na warunkach ogólnych. Apelacja 10.01.2023: nieznany.</t>
   </si>
   <si>
     <t>2022-09-14 14:54:03</t>
   </si>
   <si>
-    <t>Ekaterina Andreevna Bakhvalova (Andreeva)</t>
-[...6 lines deleted...]
-W kwietniu 2022 r. przeciwko Ekaterinie wszczęto nową sprawę karną, która już w lipcu tego samego roku została ponownie skazana, oskarżona o „zdradę” i skazana na osiem lat więzienia na trzy miesiące przed upływem pierwszego wyroku.</t>
+    <t>Yauheni Tsikhanau</t>
+  </si>
+  <si>
+    <t>3 listopada 1982</t>
+  </si>
+  <si>
+    <t>Evgeniy ma 40 lat, ponad 15 lat temu ukończył Akademię Ministerstwa Spraw Wewnętrznych i udało mu się pracować jako funkcjonariusz policji rejonowej, ale zrezygnował z własnej woli. Później Aleksiej przeniósł się do IT. Następnie przez pewien czas mieszkał w Europie, we Włoszech. Zatrzymano go podczas próby wjazdu na Białoruś – mężczyzna chciał przyjechać na urodziny swojej matki i wystawić pełnomocnictwo. Według doniesień wszczęto sprawę karną przeciwko Jewgienijowi Tichonowowi w związku z komentarzami zawartymi w telegramie na temat sił bezpieczeństwa i Łukaszenki na podstawie trzech artykułów.
+W dniu 28 czerwca 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
+  </si>
+  <si>
+    <t>IK nr 3, 211300, wieś Witba, obwód witebski, rejon witebski</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 12.04.2024: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 28.06.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2023-05-24 01:03:59</t>
+  </si>
+  <si>
+    <t>Boris Nikolaevich Kritsky</t>
+  </si>
+  <si>
+    <t>3 listopada 1968</t>
+  </si>
+  <si>
+    <t>IK nr 17, 213004, Szkłow, ul. 1 fabryka, 8</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 01.11.2024: 7 lata więzienia w kolonii na warunkach ogólnych. Apelacja 17.01.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-10-21 22:35:08</t>
+  </si>
+  <si>
+    <t>Halina Vasilyeuna Fralova</t>
+  </si>
+  <si>
+    <t>3 listopada 1956</t>
+  </si>
+  <si>
+    <t>Została skazana w związku z ruchem „Rosyjska Cerkiew Prawosławna – Imperium Carskie”. 29 maja 2026 roku Galina została wpisana na „listę ekstremistów”. Decyzją Ministerstwa Spraw Wewnętrznych z 15 sierpnia 2025 roku sekta religijna „Rosyjska Cerkiew Prawosławna – Imperium Carskie” została uznana za „organizację ekstremistyczną”.
+Na „liście ekstremistów” znajdują się: Anna Stryukowa ze wsi Ułazy w obwodzie grodzieńskim, Galina Frolowa ze wsi Kajki w obwodzie witebskim, Olga Bojkowska ze Świsłoczy i Olga Waszczenko z Wilejki. Podstawą sporządzenia listy jest wyrok Sądu Miejskiego w Mińsku wydany na podstawie art. 130 ust. 3 Kodeksu karnego i art. 361-1 ust. 3 Kodeksu karnego – „podżeganie do nienawiści” oraz udział w „grupie ekstremistycznej” lub kierowanie nią.
+Według dokumentów samego ruchu, Anna Stryukowa występowała jako „Przełożona całej Białej Rusi (Białoruś) Jewdokia”, a Galina Frolowa jako „mniszka Teodozja”.
+Uczestników ruchu oskarżono o kierowanie strukturami ruchu i szerzenie idei, które śledczy interpretowali jako nienawiść religijną i narodowościową.
+Prokuratura ogłosiła wyroki: Stryukowa, Frolowa i Bajkowskaja otrzymały pięć lat i trzy miesiące więzienia, a Woszczenko pięć lat więzienia. W maju 2026 roku Sąd Najwyższy podtrzymał wyrok.</t>
   </si>
   <si>
     <t>kobieta</t>
   </si>
   <si>
-    <t>Homel, IK-4, ul. Antoszkina 3, 246035</t>
-[...23 lines deleted...]
-    <t>Andrey Valerievich Fomin</t>
+    <t>Decyzja sądu data nieznana: 5 lata 3 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-06-02 09:51:24</t>
+  </si>
+  <si>
+    <t>Andrei Valeryevich Famin</t>
   </si>
   <si>
     <t>3 listopada 1993</t>
   </si>
   <si>
     <t>Andriej Fomin ma 29 lat, pochodzi z Mohylewa, ale mieszkał w Mińsku. Facet ukończył Białoruską Państwową Akademię Sztuk Pięknych. W pokutnym filmie mówi, że rzekomo był redaktorem i autorem artykułów dla sieci gazet Vestniki. Według informacji działaczy inicjatywy ByProsvet, Andriej nie miał dostępu do relacji prasowych i nie znał tych, którzy je rozprowadzają na Białorusi.
 W efekcie facet został oskarżony o udział w marszu 30 sierpnia 2020 roku i przeniesiony do SIZO-1. Andrzej w zasadzie nie chciał wyjeżdżać z kraju, pisze książkę, w domu czeka na niego sześć kotów.</t>
   </si>
   <si>
-    <t>IK nr 17, 213004, Szkłow, ul. 1 fabryka, 8</t>
-[...1 lines deleted...]
-  <si>
     <t>7 lat więzienia w kolonii karnej.</t>
   </si>
   <si>
     <t>2022-10-27 23:30:20</t>
   </si>
   <si>
-    <t>Eugene Aleksandrovich Tikhonov</t>
-[...15 lines deleted...]
-    <t>Alexander Ivanovich Piskunov</t>
+    <t>Denis Aleksandrovich Kravchuk</t>
   </si>
   <si>
     <t>4 listopada 1980</t>
   </si>
   <si>
-    <t>W dniu 26 stycznia 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
-[...13 lines deleted...]
-  <si>
     <t>IUOT-24, 230025 Grodno, ul. Lidskaja, 29/ur</t>
   </si>
   <si>
     <t>Decyzja sądu 29.05.2024: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
   </si>
   <si>
     <t>2024-05-27 18:26:45</t>
+  </si>
+  <si>
+    <t>Alexey Gennadievich Mayevsky</t>
+  </si>
+  <si>
+    <t>4 listopada 1981</t>
+  </si>
+  <si>
+    <t>Wyrok Grodzieńskiego Sądu Okręgowego wszedł w życie.</t>
+  </si>
+  <si>
+    <t>nieznane lata pozbawienia wolności w kolonii na og&amp;oacute;lnych warunkach reżimu</t>
+  </si>
+  <si>
+    <t>2022-05-24 15:05:54</t>
   </si>
   <si>
     <t>Olga Igorevna Britikova</t>
   </si>
   <si>
     <t>4 listopada 1971</t>
   </si>
   <si>
     <t>Lider niezależnego związku zawodowego „Naftan”. Olga pracowała w firmie przez 16 lat i została zwolniona z powodu zajmowanego stanowiska. W maju 2022 r. została zwolniona po 75 dniach aresztu za wypowiadanie się przeciwko wojnie. 1 listopada została ponownie zatrzymana na podstawie zarzutów administracyjnych.
 Dwa dni później sąd uznał ją za winną rozpowszechniania „materiałów ekstremistycznych” i skazał ją na 15 dni aresztu. 11 listopada została ponownie skazana na 15 dni za „nieuprawnione pikiety”. Powodem wszczęcia śledztwa był rysunek z napisem „Nie dla wojny”, który Olga opublikowała w sieciach społecznościowych. 21 listopada 2022 roku dowiedziała się, że Olga została przekazana do Aresztu Śledczego w Witebsku.
 W niecały 2022 rok Britikova spędziła za kratami 105 dni, w tym 75 dni z rzędu wiosną.
 Została ponownie zatrzymana na podstawie art. 361 ust. 2 Kodeksu karnego Republiki Białorusi w sierpniu 2023 r. Jednak wiosną 2024 r. Olga stanęła przed sądem z art. 130 Kodeksu karnego Republiki Białorusi.
 W dniu 11 czerwca 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.
 20 sierpnia 2024 roku w sprawie Olgi odbył się kolejny zamknięty proces. Do rozpatrzenia jej sprawy przed Sądem Okręgowym w Witebsku wyznaczony został Evgeniy Burunov. Więzień polityczny jest oskarżony o trzy zarzuty. Wiadomo, że Olga dostała kolejne trzy lata więzienia.
 W dniu 20 grudnia 2024 roku apelacja została rozpatrzona przez Sąd Najwyższy. Przewodniczący Kolegium Sądowniczego Władimir Davydov. Decyzją zarządu drugi wyrok Olgi został skrócony o 1 rok. Zatem łączna kara więźnia politycznego wynosi 5 lat pozbawienia wolności w kolonii o ogólnym reżimie. Według stanu na początek stycznia 2025 r. Olga przebywała w Areszcie Śledczym, jednak pod koniec miesiąca została przeniesiona do kolonii poprawczej nr 4.</t>
   </si>
   <si>
+    <t>Homel, IK-4, ul. Antoszkina 3, 246035</t>
+  </si>
+  <si>
     <t>Decyzja sądu 08.04.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 11.06.2024: nieznany. Decyzja sądu 20.08.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 20.12.2024: 2 roku więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2022-11-21 14:40:55</t>
   </si>
   <si>
-    <t>Alexey Gennadievich Mayevsky</t>
-[...56 lines deleted...]
-    <t>2022-04-08 19:08:45</t>
+    <t>Mikhail Alexandrovich Fando</t>
+  </si>
+  <si>
+    <t>5 listopada 1988</t>
+  </si>
+  <si>
+    <t>Michaił pochodzi z Borysowa. ale mieszkał w Mińsku. Studiował na BSU, aby zostać menedżerem. Wiadomo, że Michaił grał w pokera pod pseudonimem Rattly. Był znany z udziału w licznych mistrzostwach. Wśród nich jest Mistrzostwo Białorusi.
+Proces Michaiła rozpoczął się 17 października w Sądzie Miejskim w Mińsku. Roszczenia wobec niego powstały prawdopodobnie dzięki wsparciu Ukrainy. Zarzuca mu się część 2 art. 361−3 Kodeksu karnego (Pomoc lub inne wsparcie materialne na rzecz wojny). Sankcja artykułu przewiduje od pięciu do dziesięciu lat więzienia.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 28.10.2024: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 14.01.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-09-25 19:38:56</t>
   </si>
   <si>
     <t>Andrey Evgenyevich Burdenya</t>
   </si>
   <si>
     <t>5 listopada 1981</t>
   </si>
   <si>
     <t>Przewidywany termin zatrzymania Andrieja to 20 września 2023 r. Tego dnia w sieci pojawiło się wideo „skruchy”, w którym mężczyzna twierdzi, że rzekomo pisał negatywne komentarze na temat Łukaszenki, urzędników, funkcjonariuszy policji, rosyjskiego wojska, a także groził osobom wspierającym obecny rząd.
 44-letni Andrei Burdenya został zatrzymany za komentarze na czatach telegramowych, których zostawił ponad trzysta. Andrey uczył się w szkole nr 6, a następnie służył w wojsku. Wiadomo, że teraz jest chwilowo bezrobotny, ale wcześniej przez jakiś czas pracował w branży IT, a jeszcze wcześniej zajmował się produkcją mebli kuchennych i miał własnego, indywidualnego przedsiębiorcę.</t>
   </si>
   <si>
     <t>IK nr 1, 211445, Nowopołock, ul. Techniczny, 8</t>
   </si>
   <si>
     <t>Decyzja sądu 08.07.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 27.09.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-05-27 20:04:05</t>
   </si>
   <si>
-    <t>Mikhail Alexandrovich Fando</t>
-[...39 lines deleted...]
-    <t>2024-11-22 00:24:14</t>
+    <t>Volha Piatrouna Vashchenka</t>
+  </si>
+  <si>
+    <t>5 listopada 1967</t>
+  </si>
+  <si>
+    <t>Została skazana w związku z ruchem „Rosyjska Cerkiew Prawosławna – Imperium Carskie”. 29 maja 2026 roku Galina została wpisana na „listę ekstremistów”. Decyzją Ministerstwa Spraw Wewnętrznych z 15 sierpnia 2025 roku sekta religijna „Rosyjska Cerkiew Prawosławna – Imperium Carskie” została uznana za „organizację ekstremistyczną”.
+Na „liście ekstremistów” znajdują się: Anna Stryukowa ze wsi Ułazy w obwodzie grodzieńskim, Galina Frolowa ze wsi Kajki w obwodzie witebskim, Olga Bojkowska ze Świsłoczy i Olga Waszczenko z Wilejki. Podstawą sporządzenia listy jest wyrok Sądu Miejskiego w Mińsku wydany na podstawie art. 130 ust. 3 Kodeksu karnego i art. 361-1 ust. 3 Kodeksu karnego – „podżeganie do nienawiści” oraz udział w „grupie ekstremistycznej” lub kierowanie nią.
+Uczestników ruchu oskarżono o kierowanie strukturami ruchu i szerzenie idei, które śledczy interpretowali jako nienawiść religijną i narodowościową.
+Prokuratura ogłosiła wyroki: Stryukowa, Frolowa i Bajkowskaja otrzymały pięć lat i trzy miesiące więzienia, a Woszczenko pięć lat więzienia. W maju 2026 roku Sąd Najwyższy podtrzymał wyrok.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-06-02 12:44:52</t>
   </si>
   <si>
     <t>Maksim Vladimirovich Khvaschinsky</t>
   </si>
   <si>
     <t>6 listopada 1995</t>
   </si>
   <si>
     <t>Mieszkaniec Bobrujska został zatrzymany 26 lutego 2024 r., dzień po powrocie z Polski.
 Najpierw został skazany na podstawie artykułu 19.11 administracyjnego (rozpowszechnianie materiałów ekstremistycznych), a następnie wszczęto postępowanie karne na podstawie artykułu 361-1 Kodeksu karnego Republiki Białorusi (utworzenie grupy ekstremistycznej). Uważa się, że Maxim jest zamieszany w utworzenie grupy ekstremistycznej „Bobrujsk 375”.</t>
   </si>
   <si>
     <t>Więzienie nr 4, ul.Mohylew Krupskoj 99A, 212011</t>
   </si>
   <si>
     <t>Decyzja sądu 27.09.2024: 7 lata więzienia w kolonii na warunkach ogólnych. Apelacja 06.12.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-05-27 12:19:19</t>
   </si>
   <si>
-    <t>Alexey Vladimirovich Shilovich</t>
-[...13 lines deleted...]
-  <si>
     <t>Oksana Viktorovna Molochko</t>
   </si>
   <si>
     <t>7 listopada 1978</t>
   </si>
   <si>
     <t>27 listopada 2023 roku Oksanie postawiono zarzuty popełnienia wykroczeń administracyjnych z art. 19.11 części 2 Kodeksu wykroczeń administracyjnych. Następnie została umieszczona w Areszcie Śledczym nr 7.
 Latem 2024 roku para została skazana za „zdradę stanu” (art. 356, część 1 Kodeksu karnego). Zostali skazani na 12 i 8 lat więzienia za „zdradę stanu”, ale w rzeczywistości za sfotografowanie pociągu z wyposażeniem wojskowym na peronie bez zamiaru szpiegostwa.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 8 lata więzienia w kolonii na warunkach ogólnych. Apelacja 27.09.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-09-27 22:46:39</t>
   </si>
   <si>
-    <t>Anton Olegovich Ogiy</t>
-[...10 lines deleted...]
-  <si>
     <t>Afanasiy Nikolaevich Afanasenkov</t>
   </si>
   <si>
     <t>8 listopada 1989</t>
   </si>
   <si>
     <t>W dniu 23 sierpnia 2023 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie</t>
   </si>
   <si>
     <t>IK-14 222125, obwód miński, s.n.p. Nowosady, ul. Mira, 1A</t>
   </si>
   <si>
-    <t>Decyzja sądu 16.06.2023: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 23.08.2023: nieznany. Decyzja sądu 11.09.2024: nieznany.</t>
+    <t>Decyzja sądu 16.06.2023: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 23.08.2023: nieznany. Decyzja sądu 11.09.2024: nieznany lata więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2023-06-15 14:26:19</t>
   </si>
   <si>
-    <t>Artem Aleksandrovich Zubryakov</t>
-[...26 lines deleted...]
-    <t>2025-11-20 22:34:02</t>
+    <t>Eugene Alekseevich Skarahod</t>
+  </si>
+  <si>
+    <t>9 listopada 1984</t>
+  </si>
+  <si>
+    <t>IUOT-29, Wołkowysk, Rokossowski, 118e, 230415</t>
+  </si>
+  <si>
+    <t>Kara ograniczenia wolności</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 5 lata ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja 13.08.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-09-15 20:49:41</t>
   </si>
   <si>
     <t>Eugene Vitalievich Boyko</t>
   </si>
   <si>
     <t>10 listopada 1987</t>
   </si>
   <si>
     <t>Jewgienij jest byłym menedżerem IT z Mohylewa. Po wyborach w 2006 roku i kilku latach działalności politycznej został wydalony z wydziału historii Uniwersytetu Mohylewskiego. Ukończył wydział historii w Poznaniu i pracował jako menedżer w firmie informatycznej, dostarczającej produkty mleczarskie. W 2013 roku Jewgienij wrócił na Białoruś, natychmiast się ożenił i podjął pracę. Chociaż wcześniej koncentrował się głównie na działalności publicznej i akademickiej (w Studenckim Towarzystwie Etnograficznym i Archiwum Historii Mówionej), teraz zajął się biznesem.
 Od początku 2017 roku podjął się nowego zajęcia: na prośbę klientów nagrywał wywiady z ich wiejskimi dziadkami i montował filmy dokumentalne.
 Jest oskarżony o wspieranie działalności ekstremistycznej.
 Na Jewgieniję w domu czekają żona i dwójka małych dzieci.</t>
   </si>
   <si>
     <t>Decyzja sądu 12.06.2025: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja 11.09.2025: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-10-08 21:34:11</t>
   </si>
   <si>
-    <t>Alexander Ivanovich Malkov</t>
-[...11 lines deleted...]
-    <t>2024-08-28 13:15:47</t>
+    <t>Natalia Georgievna Doronina</t>
+  </si>
+  <si>
+    <t>10 listopada 1973</t>
+  </si>
+  <si>
+    <t>Natalia ma problemy z nogami. Regulamin aresztu śledczego zabrania leżenia w ciągu dnia, przez co odczuwa silne obrzęki.
+Mąż Natalii , Siergiej Doronin , został skazany na karę pozbawienia wolności i odbył ją. 20 marca 2026 roku został ułaskawiony, dzień wcześniej Natalię skazano na 8,5 roku więzienia.</t>
+  </si>
+  <si>
+    <t>SIZO-1  Nowodworski s/s, 143/4, wieś Paszkowicze, rejon miński, obwód miński 223016</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 19.03.2026: 8 lata 6 miesiące więzienia w kolonii na warunkach ogólnych, 1000 jednostek bazowych kary.</t>
+  </si>
+  <si>
+    <t>2025-11-20 22:34:02</t>
   </si>
   <si>
     <t>Violetta Gennadievna Verbitskaya</t>
   </si>
   <si>
     <t>10 listopada 2001</t>
   </si>
   <si>
     <t>Violeta ukończyła szkołę w Mińsku i rozpoczęła studia na Akademii Sztuk Pięknych w Warszawie. Dziewczyna interesuje się fotografią i uwielbia podróżować.
 Trzy lata temu wyszła za mąż i zmieniła nazwisko. Para zyskała sławę , ponieważ były piłkarz Fiodor Werbicki oświadczył się dziewczynie tuż po meczu na stadionie.
 Sprawa karna została zainicjowana filmem, który rodzina nagrała latem 2020 roku, wzywając do zaprzestania przemocy. Ojciec Giennadij zeznał w sądzie, że pewnego dnia latem 2020 roku, poruszony danymi, które zobaczył w internecie na temat przemocy stosowanej przez funkcjonariuszy wobec protestujących, postanowił nagrać film, w którym zwrócił się do funkcjonariuszy wzywając do uzasadnionego użycia siły. Wymyślił tekst przemówienia, a następnie poprosił córkę o jego przeczytanie. Poprosił również żonę o zabranie głosu w sprawie wyborów. Tego samego dnia wyraził na nagraniu wideo swoje życzenia dotyczące przyszłości kraju, a na końcu przemówienia pokazał również symbol serca. Następnie znalazł filmy w internecie i zmontował je. Tego samego dnia wysłał je kilku swoim znajomym i krewnym.</t>
   </si>
   <si>
     <t>Decyzja sądu 21.11.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 07.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-11-01 18:10:18</t>
   </si>
   <si>
+    <t>Alexander Ivanovich Malkov</t>
+  </si>
+  <si>
+    <t>10 listopada 1969</t>
+  </si>
+  <si>
+    <t>Skazany za protest, który odbył się w dniach 10-11 sierpnia 2020 r. w Berezie.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 28.08.2024: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja 18.10.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-08-28 13:15:47</t>
+  </si>
+  <si>
+    <t>Stanislav Alexandrovich Pugachiov</t>
+  </si>
+  <si>
+    <t>11 listopada 1992</t>
+  </si>
+  <si>
+    <t>Przed wydarzeniami z 2020 roku pracował jako śledczy w Mińsku. Posiedzenia sądów odbywały się za zamkniętymi drzwiami.</t>
+  </si>
+  <si>
+    <t>7 lat więzienia w kolonii.</t>
+  </si>
+  <si>
+    <t>2022-08-17 21:06:41</t>
+  </si>
+  <si>
+    <t>Aliaksei Yuryevich Shakhlai</t>
+  </si>
+  <si>
+    <t>11 listopada 1986</t>
+  </si>
+  <si>
+    <t>Członek Rady Federacji Związków Zawodowych Białorusi (FBZ).
+Pracował dla Państwowego Przedsiębiorstwa Łączności Specjalnej. Został oskarżony o kradzież danych internetowych. Według współwięźniów, sprawa ma podłoże polityczne.</t>
+  </si>
+  <si>
+    <t>Nie</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 2 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 12.06.2026: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2026-07-06 23:23:44</t>
+  </si>
+  <si>
     <t>Lyubov Alexandrovna Rezanovich</t>
   </si>
   <si>
     <t>11 listopada 1964</t>
   </si>
   <si>
     <t>Ljubow, żona księdza prawosławnego, została zatrzymana 1 grudnia 2020 r. wraz z mężem i synem w ramach kryminalnej „sprawy Autuchowicza”. Władze nazwały Mikałaja Autuchowicza „organizatorem i przywódcą grupy terrorystycznej”. Według śledztwa pomagała Autuchowiczowi zbierać informacje o funkcjonariuszach organów ścigania i zapewniała mieszkania, w których uczestnicy „sprawy” trzymali broń. Ljubow został skazany za „udział w organizacji przestępczej”, „akt terroryzmu”, „próbę przejęcia władzy” i „nielegalne działania dotyczące broni palnej”.</t>
   </si>
   <si>
     <t>Decyzja sądu 17.10.2022: 15 lata więzienia w kolonii na warunkach ogólnych, 600 jednostek bazowych kary. Apelacja 31.03.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-02-27 00:43:12</t>
   </si>
   <si>
-    <t>Stanislav Alexandrovich Pugachiov</t>
-[...11 lines deleted...]
-    <t>2022-08-17 21:06:41</t>
+    <t>Andrey Viktorovich Shklyar</t>
+  </si>
+  <si>
+    <t>12 listopada 1984</t>
+  </si>
+  <si>
+    <t>Pracował jako inspektor systemu penitencjarnego Oddziału Spraw Wewnętrznych Rejonu Oktiabrskiego w Grodnie, na krótko przed aresztowaniem złożył rezygnację z pracy z powodu braku zgody na funkcjonowanie systemu. Zatrzymany pod zarzutem „zdrady państwa”.</t>
+  </si>
+  <si>
+    <t>Więzienie-1, Grodno ul. Kirowa 1, 230023</t>
+  </si>
+  <si>
+    <t>10 lat więzienia w kolonii.</t>
+  </si>
+  <si>
+    <t>2022-04-27 00:34:48</t>
   </si>
   <si>
     <t>Andrey Viktorovich Valakhanovich</t>
   </si>
   <si>
     <t>12 listopada 1989</t>
   </si>
   <si>
     <t>Zatrzymano go we wrześniu 2023 r. rzekomo za rozmowy ze znajomymi. Wszczęto sprawę karną.</t>
   </si>
   <si>
     <t>Decyzja sądu 26.07.2024: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 12.11.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-05-29 19:28:55</t>
-  </si>
-[...16 lines deleted...]
-    <t>2022-04-27 00:34:48</t>
   </si>
   <si>
     <t>Dmitry Grigorievich Rezanovich</t>
   </si>
   <si>
     <t>Działacz ruchu anarchistycznego został zatrzymany w nocy z 28 na 29 października 2020 r. podczas przekraczania granicy Białorusi wraz z grupą partyzancką Czarny Sztandar. Został oskarżony o podpalenie samochodów urzędników, a także wydziału policji drogowej i państwowej komisji kryminalistycznej.
 W kwietniu 2024 r. Dmitry został ponownie skazany za „złośliwe nieposłuszeństwo wobec wymagań administracji kolonii”. Na mocy tego artykułu więźniowie odmawiający współpracy z administracją są sądzeni za fikcyjne naruszenia. W rezultacie do jego 19-letniego wyroku dodano kolejne 9 miesięcy pozbawienia wolności.</t>
   </si>
   <si>
     <t>Decyzja sądu 22.12.2021: 19 lata więzienia w kolonii w warunkach wzmocnionego reżimu, około 11000 ruble odszkodowania. Apelacja 22.04.2022: wyrok został podtrzymany. Decyzja sądu 26.04.2024: 9 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 28.06.2024: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2021-02-27 00:39:13</t>
   </si>
   <si>
-    <t>Vladislav Viktorovich Novozhentsev</t>
-[...29 lines deleted...]
-    <t>Richard Richardovich Logvinov</t>
+    <t>Aliaksandr Iharavich Karmanovich</t>
+  </si>
+  <si>
+    <t>13 listopada 1991</t>
+  </si>
+  <si>
+    <t>Przed rozprawą przebywał w areszcie domowym ze względu na poważne problemy zdrowotne.</t>
+  </si>
+  <si>
+    <t>IUOT-21, 247783 obwód homelski, Mozyrz, ur. Yunosti, 24</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 27.08.2025: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-03-31 10:02:52</t>
+  </si>
+  <si>
+    <t>Rychard Rychardavich Lohvinau</t>
   </si>
   <si>
     <t>14 listopada 1991</t>
   </si>
   <si>
     <t>Inżynier i technolog w fabryce. Matka Richarda jest niepełnosprawna.</t>
   </si>
   <si>
-    <t>SIZO-2, ul. Witebsk Gagarina 2, 210026</t>
-[...2 lines deleted...]
-    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary.</t>
+    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-08-04 19:16:26</t>
   </si>
   <si>
-    <t>Pavel Mikhailovich Khitryk</t>
-[...17 lines deleted...]
-    <t>2025-06-03 13:49:33</t>
+    <t>Dzmitry Yauhenavich Kondrus</t>
+  </si>
+  <si>
+    <t>14 listopada 1990</t>
+  </si>
+  <si>
+    <t>Prawdopodobnie zatrzymany z przyczyn politycznych.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-10-17 20:41:33</t>
   </si>
   <si>
     <t>Sergey Leontievich Botvich</t>
-  </si>
-[...1 lines deleted...]
-    <t>14 listopada 1990</t>
   </si>
   <si>
     <t>Na początku stycznia 2023 r. w jednym z prorządowych kanałów telegramowych pojawił się film przedstawiający zatrzymanie Siergieja przez funkcjonariuszy GUBOP-u i AMON-u, którzy rzekomo prowadzili pogawędki podwórkowe, m.in. „Grodno Centrum 97%”; brał udział w wiecach protestacyjnych i nawoływał do udziału w nich, a także do stosowania przemocy wobec funkcjonariuszy policji, dosłownie „palić wozy ryżowe”.</t>
   </si>
   <si>
     <t>IK nr 2, 213800, Bobrujsk, ul. Sikorskiego, 1</t>
   </si>
   <si>
     <t>5 lat pozbawienia wolności z odbyciem kary w kolonii poprawczej w podwyższonych warunkach bezpieczeństwa.</t>
   </si>
   <si>
     <t>2022-10-26 22:38:17</t>
   </si>
   <si>
     <t>Elisey Sergeevich Kuznetsov</t>
   </si>
   <si>
     <t>14 listopada 2003</t>
   </si>
   <si>
     <t>17-letnia Elisey została oskarżona o rzucenie butelką łatwopalnej mieszanki w radiowóz. Za naruszenie „chemii gospodarczej” kara Elizeusza została zwiększona do więzienia, a Elizeusz został zatrzymany w dniu 20 kwietnia 2022 r., a od 27 maja młody mężczyzna przebywa w więzieniu.
 W dniu 17.12.2022 r. został zwolniony po odbyciu w całości kary orzeczonej przez sąd.
 Został ponownie zatrzymany w maju 2023 r., a w sierpniu skazany za zburzenie wraz z kolegą trzech flag narodowych zamontowanych na fasadach placówki oświatowej, obiektu handlowego i poczty w rolniczej miejscowości Wojska w obwodzie kamienieckim.
 W dniu 18 grudnia 2024 r . Sąd Rejonowy w Borysowie rozpatrzy sprawę Elizeusza z części 1 art. 411 (złośliwe nieposłuszeństwo wobec wymogów administracji zakładu karnego ).</t>
   </si>
   <si>
     <t>IK-8, 211388, obwód witebski, Orsza, ul. Lenina, 195A</t>
   </si>
   <si>
     <t>Decyzja sądu 05.11.2020: 2 roku 6 miesiące ograniczenia wolności bez skierowania do otwartego zakładu karnego. Sąd zmiany reżimu 20.04.2022: 7 miesiące 15 dni więzienia w kolonii na warunkach ogólnych. Decyzja sądu 01.08.2023: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Decyzja sądu 18.12.2024: 1 rok więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2022-01-30 00:16:38</t>
   </si>
   <si>
-    <t>Vitaly Tsinkel</t>
-[...10 lines deleted...]
-  <si>
     <t>Veronika Nikolaevna Kazak</t>
   </si>
   <si>
     <t>15 listopada 1990</t>
   </si>
   <si>
     <t>Wiadomo , że kobieta została zatrzymana, gdy wróciła z Włoch.
 W dniu 15 marca 2024 roku odwołanie zostało rozpatrzone.</t>
   </si>
   <si>
     <t>Decyzja sądu 26.12.2023: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 15.03.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-12-21 00:52:48</t>
   </si>
   <si>
-    <t>Alexei Aleksandrovich Orlov</t>
-[...41 lines deleted...]
-    <t>2025-01-21 13:31:49</t>
+    <t>Karyna Alehauna Bardukhai</t>
+  </si>
+  <si>
+    <t>16 listopada 1995</t>
+  </si>
+  <si>
+    <t>Jeszcze jako studentka BSUIR, Karina rozpoczęła pracę jako operator w MAZ w 2013 roku. Później pracowała jako merchandiser i redaktorka stron internetowych, jednocześnie zdobywając wiedzę z zakresu księgowości. W 2018 roku Bardukhai przeniosła się do Armtek, jednego z największych dostawców części samochodowych w kraju. W ciągu pięciu lat awansowała z szeregowej ekonomistki na czołowego specjalistę i eksperta SAP.
+Karina Bordukhai jest znaną mińską aktywistką na rzecz praw zwierząt . Pomaga ratować bezdomne zwierzęta i zbiera pieniądze na karmę dla zwierząt w schroniskach i domach tymczasowych. Jest również członkinią klubu jeździeckiego Prodyus. Zajmuje się również fotografią, skupiając się na zwierzętach i przyrodzie.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-02-13 18:44:03</t>
   </si>
   <si>
     <t>Vitaly Valerievich Savko</t>
   </si>
   <si>
     <t>16 listopada 1990</t>
   </si>
   <si>
     <t>Prawdopodobnie jest to były prokurator rejonu Woronowskiego. Prokurator Savko ma 33 lata. Pochodzi z miasta Diatłowo obwodu grodzieńskiego. Następnie wyjechał na studia do Grodna i pracował w prokuraturze. W latach 2022-2023 mężczyzna piastował stanowisko prokuratora obwodu woronowskiego, następnie pracował na stanowisku starszego prokuratora w jednym z wydziałów prokuratury obwodu grodzieńskiego. Nasha Niva nie znalazła żadnych dowodów na to, że Savko na swoim stanowisku stosował represje. Witalij aktywnie udzielał wywiadów mediom państwowym. Ostatnie ukazały się w lipcu 2023 r., choć wcześniej ukazywały się regularnie, raz na miesiąc lub dwa miesiące. Sieci społecznościowe mężczyzny zostały usunięte.</t>
   </si>
   <si>
     <t>Decyzja sądu 31.07.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 11.10.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-07-30 19:28:10</t>
   </si>
   <si>
     <t>Dmitriy Olegovych Gudeev</t>
   </si>
   <si>
     <t>16 listopada 2001</t>
   </si>
   <si>
     <t>Dmitrij ma 21 lat i sądząc po jego portalach społecznościowych, w maju ubiegłego roku odbył służbę wojskową w jednostce wojskowej 3214 w Mińsku. W maju facet został wpisany na „listę terrorystów” KGB, grozi mu od 8 do 12 lat więzienia.
 Podczas brutalnego zatrzymania Dmitrij został dotkliwie pobity .</t>
   </si>
   <si>
     <t>9 lat więzienia w kolonii</t>
   </si>
   <si>
     <t>2023-05-19 22:37:52</t>
   </si>
   <si>
     <t>Artem Vitalievich Semenov</t>
   </si>
   <si>
     <t>17 listopada 1990</t>
   </si>
   <si>
     <t>Pracownik firmy Peleng. Pracował jako radca prawny w Biurze Celnym, Licencjonowania i Kontroli Eksportu.
 Ostatni raz był online w mediach społecznościowych w listopadzie 2024 r.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-09-07 00:18:46</t>
   </si>
   <si>
-    <t>Sergei Vladimirovich Bely</t>
-[...25 lines deleted...]
-  <si>
     <t>Yevgeny Vladimirovich Strielchien</t>
   </si>
   <si>
     <t>18 listopada 1985</t>
   </si>
   <si>
     <t>Mieszkaniec Grodna został zatrzymany za rozpowszechnianie materiałów ekstremistycznych i danych osobowych ponad 2000 policjantów w 2020 roku. Brał udział w protestach po wyborach. Zarządzał stroną Grodno for Life na Instagramie.</t>
   </si>
   <si>
     <t>nieznane lata więzienia w kolonii</t>
   </si>
   <si>
     <t>2022-08-11 22:52:15</t>
   </si>
   <si>
-    <t>Ilya Anatolyevich Boriskevich</t>
+    <t>Alexander Timofeevich Maryasov</t>
   </si>
   <si>
     <t>19 listopada 1987</t>
-  </si>
-[...4 lines deleted...]
-    <t>Alexander Timofeevich Maryasov</t>
   </si>
   <si>
     <t>Aleksander został aresztowany i skazany za zatrzymanie pociągu towarowego, namalowanie czerwonych pasów na kasetonach reklamowych, przebicie opon radiowozu policjanta, podpalenie kiosku Tabakerka i posługiwanie się materiałami łatwopalnymi. Swoje działania tłumaczył protestem przeciwko sytuacji w kraju po wyborach prezydenckich 9 sierpnia 2020 roku, a w szczególności przeciwko bezpodstawnym zatrzymaniom i torturom stosowanym przez siły bezpieczeństwa.
 Obywatel Federacji Rosyjskiej.</t>
   </si>
   <si>
     <t>Decyzja sądu 07.06.2021: 7 lata 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 26.08.2021: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-02-27 01:26:23</t>
-  </si>
-[...14 lines deleted...]
-    <t>2023-01-24 02:22:31</t>
   </si>
   <si>
     <t>Basil Mikhailovich Yakimov</t>
   </si>
   <si>
     <t>19 listopada 1999</t>
   </si>
   <si>
     <t>Młody mężczyzna przed aresztowaniem pracował jako kierowca ciężarówki, wcześniej ukończył szkołę zawodową w Osmianach jako kierowca.
 Jak podaje strona internetowa Prokuratury Generalnej, od kwietnia do listopada 2022 r. Jakimow wyrażał chęć, a następnie sygnalizował zamiar wstąpienia do jednego z oddziałów batalionu (pułku) imienia Kastusia Kalinouskiego.
 W tym celu miał podać swoje dane osobowe w celu przyjęcia do formacji zbrojnej. Jednocześnie zbierał informacje o miejscach zakupu amunicji wojskowej, umundurowania i innego sprzętu do wykorzystania w warunkach bojowych.</t>
   </si>
   <si>
     <t>2 lata pozbawienia wolności w kolonii karnej w warunkach reżimu og&amp;oacute;lnego.</t>
   </si>
   <si>
     <t>2023-07-05 01:19:59</t>
   </si>
   <si>
+    <t>Vadim Vyacheslavovich Navtsenya</t>
+  </si>
+  <si>
+    <t>20 listopada 1986</t>
+  </si>
+  <si>
+    <t>Natomiast, jak wynika z komunikatu sądu , Navtsenie postawiono zarzuty z art. 342 za udział w protestach, które odbyły się w Pińsku w dniach 9–10 sierpnia 2020 r. Ponadto zarzucono mu pisanie w Internecie obraźliwych komentarzy na temat A. Łukaszenki w 2022 r. , o pewnym „urzędniku zajmującym odpowiedzialne stanowisko”, a także o tym, że w 2022 r. pisał „podżegające do wrogości” komentarze pod adresem sił bezpieczeństwa. Do „dyskredytacji Białorusi” doszło także w Internecie: w listopadzie 2022 r. mężczyzna „zamieścił negatywny komentarz, który wywołał negatywne postrzeganie stanu wojennego” na Białorusi.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 27.09.2024: 3 roku więzienia w kolonii na warunkach ogólnych, 200 jednostek bazowych kary. Apelacja 03.12.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-09-23 23:25:00</t>
+  </si>
+  <si>
     <t>Irina Mikhailovna Shumeiko</t>
   </si>
   <si>
     <t>20 listopada 1989</t>
   </si>
   <si>
+    <t>Decyzja sądu data nieznana: 4 roku więzienia w kolonii na warunkach ogólnych, 500 jednostek bazowych kary.</t>
+  </si>
+  <si>
     <t>2025-08-02 14:00:41</t>
-  </si>
-[...31 lines deleted...]
-    <t>2023-03-02 18:47:45</t>
   </si>
   <si>
     <t>Alexey Igorevich Kerdol</t>
   </si>
   <si>
     <t>21 listopada 1991</t>
   </si>
   <si>
     <t>W ostatnich latach Aleksiej pracował jako barista w Grodnie. Od 2020 roku prowadzi również małą firmę, której zakres działalności określa się jako „zapewnianie zakwaterowania na terenie kempingów i obozowisk”.
 Zatrzymany w celu złożenia komentarzy.</t>
   </si>
   <si>
-    <t>Decyzja sądu data nieznana: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-07-30 10:29:58</t>
+  </si>
+  <si>
+    <t>Maxim Vitalievich Myslivets</t>
+  </si>
+  <si>
+    <t>22 listopada 1997</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 14.10.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 17.12.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-09-23 20:30:12</t>
   </si>
   <si>
     <t>Alexander Alexandrovich Darakupec</t>
   </si>
   <si>
     <t>22 listopada 1980</t>
   </si>
   <si>
     <t>44-letni mieszkaniec Iwanowa Aleksandr Dorogupiec został oskarżony o przekazanie co najmniej 11 tysięcy rubli w gotówce i kryptowalucie „grupom ekstremistycznym”, w tym Pułkowi Kalinowskiego.
 W toku śledztwa w sprawie karnej mężczyzna „dobrowolnie przekazał” 600 tys. dolarów amerykańskich na rzecz szkoły z internatem dla dzieci niepełnosprawnych ze szczególnymi potrzebami rozwoju psychofizycznego w Czerwieniu, szkoły z internatem dla dzieci niepełnosprawnych ze szczególnymi potrzebami rozwoju fizycznego w Iweńcu oraz Republikańskiego Centrum Organizacji Pomocy Medycznej.
 2 kwietnia 2025 r. ONT wyemitowało kolejną propagandową opowieść „Shadows. The Price of Terror”, która opowiadała o prześladowaniach ludzi za darowizny i zatrzymanych za finansowanie organizacji uznanych przez władze za „ekstremistyczne” lub „terrorystyczne”. W filmie pokazano kilka osób skazanych i tych, którzy wciąż czekają na proces. Zgodnie z fabułą, Aleksander został skazany m.in. za darowizny na pułk Kalinowskiego, BySol i różne źródła informacji. Propagandyści powołują się na 18 darowizn na łączną kwotę co najmniej trzech tysięcy euro.</t>
   </si>
   <si>
     <t>Decyzja sądu 10.01.2025: 5 lata 5 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu, 50000 jednostek bazowych kary. Apelacja 18.03.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-12-12 12:38:24</t>
   </si>
   <si>
     <t>Sergey Ivanovich Salazhentsau</t>
   </si>
   <si>
     <t>22 listopada 1982</t>
   </si>
   <si>
     <t>Po ukończeniu szkoły średniej rozpoczął studia na Wydziale Matematyki Stosowanej i Informatyki Uniwersytetu Stanowego w BSU. Od 2005 roku pracuje w branży IT.
 Pod koniec 2021 roku Solozhentsev przeprowadził się do Warszawy. Tam założył indywidualną działalność gospodarczą i podjął pracę w RunMyLease, gdzie zajmuje stanowisko Tech Lead.
 Głównym hobby Siergieja jest taniec towarzyski. W 2024 roku wraz z partnerem zdobył dwa złote i jeden srebrny medal na zawodach tanecznych w Polsce w kategorii 40+.
 Następnie Siergiej wrócił na Białoruś. Nie wiadomo, kiedy dokładnie to nastąpiło, ale ostatni raz kontaktował się pod koniec października 2024 roku. Proces informatyka odbył się w Sądzie Obwodowym w Grodnie. Sądząc po tym, że po procesie Sołożencew nie pojawił się w sieci, został skazany na karę kolonii karnej.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: nieznany. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-06-15 16:41:12</t>
   </si>
   <si>
-    <t>Maxim Vitalievich Myslivets</t>
-[...25 lines deleted...]
-    <t>2024-04-24 22:55:43</t>
+    <t>Radzivon Aliaksandravich Kurtserau</t>
+  </si>
+  <si>
+    <t>22 listopada 1992</t>
+  </si>
+  <si>
+    <t>Został zatrzymany w lutym 2026 r., gdy przybył z Polski na Białoruś.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 01.06.2026: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2026-06-23 23:52:59</t>
+  </si>
+  <si>
+    <t>Viktar Anatolyevich Yaumenenka</t>
+  </si>
+  <si>
+    <t>23 listopada 1980</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Jako członek Ruchu na Rzecz Wolności, został zatrzymany za swoje komentarze i oskarżony o szereg przestępstw „politycznych”. Szczegóły jego postępowania karnego nie są znane. W kwietniu 2026 roku przebywał w areszcie tymczasowym od kilku miesięcy.
+Viktor znany jest z dużej rodziny. W 2020 roku został aresztowany na podstawie artykułu 342 Kodeksu karnego (organizacja i przygotowywanie działań rażąco naruszających porządek publiczny lub czynny udział w takich działaniach).
+ </t>
+  </si>
+  <si>
+    <t>2026-04-07 16:39:21</t>
   </si>
   <si>
     <t>Dmitry Anatolyevich Vdovin</t>
   </si>
   <si>
     <t>23 listopada 1969</t>
   </si>
   <si>
     <t>Dmitry zaczynał w latach 90. w Borysowie. Po 1998 r. przeszedł do wydziału śledczego Wydziału Spraw Wewnętrznych Miasta Żodino, gdzie w latach 2004–2012 był jego kierownikiem. Następnie pracował w Komisji Śledczej i stamtąd przeszedł na emeryturę. Po przejściu na emeryturę pracował w mleczarni Smolevichi i był zastępcą miejskim w Żodino.
 W 2020 r. on i 4 innych byłych pracowników komendy miejskiej Żodino zarejestrowali apel do kolegów, którzy podczas protestów pracowali w policji w Żodino, a także do wszystkich funkcjonariuszy organów ścigania na Białorusi.
 „Wykonując polecenia swoich przełożonych, możesz zostać współsprawcą przestępstwa. Nie możesz bić ludzi, którzy po prostu wracają z pracy na nocną zmianę. &lt;…&gt; Znam przypadki, gdy ludzie byli zatrzymywani bez powodu i okazali się niepotrzebni okrucieństwo – nie róbcie tego” – zaapelował Vdovin.
 Według doniesień mediów cała piątka została zatrzymana na początku lutego 2024 r.</t>
   </si>
   <si>
     <t>Decyzja sądu 03.02.2025: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2025-01-06 16:55:25</t>
   </si>
   <si>
-    <t>Alexander Vyacheslavovich Khmyl</t>
-[...18 lines deleted...]
-    <t>24 listopada 1999</t>
+    <t>Aliaksandr Kanash</t>
+  </si>
+  <si>
+    <t>24 listopada 2001</t>
   </si>
   <si>
     <t>Nie wiadomo</t>
   </si>
   <si>
     <t>2022-03-23 03:04:36</t>
   </si>
   <si>
-    <t>Andrey Viktorovich Yaroshevich</t>
+    <t>Andrei Anatolyevich Siarheyeu</t>
+  </si>
+  <si>
+    <t>24 listopada 1965</t>
+  </si>
+  <si>
+    <t>Siergiejew ukończył Kazańską Szkołę Pancerną w czasach sowieckich. W 2020 roku brał udział w protestach w pobliżu zakładów Atlant, po czym wraz z żoną wyjechał do Polski. Żona Andrieja prawdopodobnie również została aresztowana.
+Grał w amatorskiej lidze hokejowej.
+Podobno wrócił na Białoruś z powodu poważnych problemów zdrowotnych. Według znajomych, Andriej miał problemy z płucami i przeszedł operację na Białorusi.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-06-17 15:11:20</t>
+  </si>
+  <si>
+    <t>Andrei Viktaravich Yarashevich</t>
   </si>
   <si>
     <t>25 listopada 1983</t>
   </si>
   <si>
+    <t>Szef agencji eventowej „Terra Group”.
+Komitet Śledczy ujawnił szczegóły sprawy karnej przeciwko dwóm osobom: 42-letniemu więźniowi politycznemu Andriejowi Jaroszewiczowi i jego 36-letniemu wspólnikowi biznesowemu.
+Według funkcjonariuszy służb bezpieczeństwa, Jaroszewicz rzekomo zbierał informacje o Nowopołocku, w tym dane osobowe jego pracowników i warunki przetrzymywania więźniów. Według Komitetu Śledczego, wszystko to robiono na zlecenie Biełpola.
+Co więcej, Jaroszewicz i jego partner biznesowy rzekomo wykorzystali swoją firmę do finansowania „grup ekstremistycznych” Terra Group Event i SSL Production. Anatolij Kotow pracował dla warszawskiej Terra Group przed swoim tajemniczym zniknięciem.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 10 lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
     <t>2025-09-23 14:58:07</t>
   </si>
   <si>
-    <t>Vladimir Nikolaevich Romanovsky</t>
-[...16 lines deleted...]
-    <t>Eugene Semenovich Kladov</t>
+    <t>Arthur Sergeevich Borderline</t>
+  </si>
+  <si>
+    <t>25 listopada 1996</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 13.03.2025: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-03-11 01:02:27</t>
+  </si>
+  <si>
+    <t>Volha Valeryeuna Bulanava</t>
+  </si>
+  <si>
+    <t>25 listopada 1982</t>
+  </si>
+  <si>
+    <t>Olga Bulanova przez wiele lat pracowała jako księgowa, a następnie w latach 2018-2019 odbyła szkolenie w Akademii IT i została projektantką UI/UX. Następnie znalazła pracę w branży IT.
+Do czasu aresztowania mieszkała na Litwie , ale co kilka miesięcy jeździła na Białoruś. Ma męża i dziecko.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 06.01.2026: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2026-03-26 17:20:51</t>
+  </si>
+  <si>
+    <t>Pavel Tadeushevich Lavrinovich</t>
+  </si>
+  <si>
+    <t>26 listopada 1969</t>
+  </si>
+  <si>
+    <t>Aresztowania miały miejsce pod koniec ubiegłego tygodnia i trwały kilka dni. Zatrzymano dwanaście osób, w tym lokalnego historyka i wieloletniego działacza społecznego Pawła Ławrynowicza.</t>
+  </si>
+  <si>
+    <t>SIZO-2, ul. Witebsk Gagarina 2, 210026</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata ograniczenia wolności bez skierowania do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-06-24 23:06:40</t>
+  </si>
+  <si>
+    <t>Yauheni Kladau</t>
   </si>
   <si>
     <t>26 listopada 1982</t>
   </si>
   <si>
-    <t>Zdaniem prokuratury Evgeniy Kladov na portalu społecznościowym Odnoklassniki, na swojej tablicy profilowej, dostępnej do wglądu dla innych użytkowników, „licząc się w późniejszym dostrzeżeniu przez innych obraźliwych informacji”, świadomy publicznego i upokarzającego charakteru swojej publikacji, celowo zamieścił wizerunek sprzeczny z powszechną moralnością i normami postępowania, przyjętymi w społeczeństwie, tym samym publicznie umyślnie poniżając honor i godność osobowości Łukaszenki w związku ze sprawowaniem przez niego władzy, wyrażonej w nieprzyzwoitej formie”.
-[...5 lines deleted...]
-    <t>1 rok więzienia w kolonii na og&amp;oacute;lnych warunkach reżimu</t>
+    <t xml:space="preserve">Zgodnie z aktem oskarżenia, Jewgienij Kładow opublikował na swoim profilu w portalu społecznościowym Odnoklassniki zdjęcie, które jest sprzeczne z powszechną moralnością i przyjętymi normami zachowania, tym samym publicznie i celowo upokarzając honor i godność Łukaszenki w związku z wykonywaniem przez niego władzy, wyrażone w sposób nieprzyzwoity. Na rozprawie Kładow zasadniczo nie przyznał się do winy.
+Wiadomo, że Jewgienij nie został zwolniony po odbyciu pierwszego wyroku, lecz oskarżony o nowe przestępstwa, uznany za „terrorystę” i ponownie skazany.
+</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 24.11.2023: 1 rok więzienia w kolonii na warunkach ogólnych. Apelacja 09.02.2024: nieznany. Decyzja sądu 01.10.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 13.12.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-12-08 00:30:31</t>
   </si>
   <si>
     <t>Sergey Viktorovich Lyakhnovich</t>
   </si>
   <si>
     <t>27 listopada 1978</t>
   </si>
   <si>
     <t>Dyrektor firmy logistycznej. Oskarżony o atak na stronę internetową BSMU jesienią 2020 roku.
 "Nie wiem! Do mojej latarni oceniają - oceniają poprawnie, a ja nie chcę wiedzieć! ”- powiedział ojciec Siergieja, Wiktor Lachnowicz.</t>
   </si>
   <si>
     <t>Decyzja sądu 24.03.2022: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 03.06.2022: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2022-03-18 19:47:24</t>
   </si>
   <si>
-    <t>Ilya Vladimirovich Sobko</t>
-[...14 lines deleted...]
-    <t>Andrey Kudik</t>
+    <t>Andrei Viktaravich Kudzik</t>
   </si>
   <si>
     <t>27 listopada 1984</t>
   </si>
   <si>
-    <t>Działacz Wilejki. Od 9 sierpnia 2021 r. przebywał „24 godziny” na izolatkach Smolewicz i Wilejka. W dniu 20.10.2021 dowiedziała się , że został umieszczony w Areszcie Tymczasowym w Akrestsinie i wszczęto przeciwko niemu postępowanie karne.
-[...7 lines deleted...]
-    <t>4 lata więzienia w kolonii o zaostrzonych warunkach bezpieczeństwa</t>
+    <t>Andriej, działacz z Wilejki, został aresztowany 9 sierpnia 2021 roku i skazany na karę aresztu administracyjnego, którą odbywał w aresztach w Wilejce i Smolewiczach. Otrzymał łącznie 90 dni aresztu administracyjnego, który odbywał w ciężkich warunkach. Następnie został przeniesiony do aresztu tymczasowego w Okrestinie, a następnie do aresztu śledczego w celu przeprowadzenia postępowania karnego.
+W lutym 2022 r. uznano go winnym „organizowania i przygotowywania działań rażąco naruszających porządek publiczny lub aktywnego w nich uczestniczenia” i skazano na karę pozbawienia wolności w kolonii karnej.
+Został zwolniony w lipcu 2023 r. po odbyciu pełnej kary.
+W październiku 2023 roku został ponownie aresztowany na 15 dni za składanie Ukrainie życzeń z okazji Dnia Niepodległości na TikToku. Sąd Rejonowy w Wilejce uznał to za „nielegalną pikietę”.
+15 lutego 2024 roku Andriej zamilkł. Później ujawniono, że przebywa w lokalnym areszcie tymczasowym, odbywając 15 dni aresztu administracyjnego. Nie został jednak zwolniony po odbyciu kary, ponieważ został zatrzymany w związku ze sprawą karną wszczętą na podstawie artykułu „dyskredytującego Republikę Białorusi”.
+W lipcu 2024 roku został ponownie skazany i skazany na karę pozbawienia wolności oraz zapłatę wysokiej grzywny.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 16.02.2022: 2 roku więzienia w kolonii na warunkach ogólnych. Decyzja sądu 18.07.2024: 4 roku więzienia w kolonii o zaostrzonym rygorze, 400 jednostek bazowych kary. Apelacja 11.10.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-10-20 18:14:57</t>
   </si>
   <si>
     <t>Gennady Stanislavovich Savritsky</t>
   </si>
   <si>
     <t>28 listopada 1963</t>
   </si>
   <si>
     <t>Przedsiębiorca. Prowadzi działalność gospodarczą pod nazwą JSC Anastan, dużą firmę zajmującą się produkcją styropianu.
 Sprawa karna została zainicjowana filmem, który rodzina nagrała latem 2020 roku, wzywając do zaprzestania przemocy. Giennadij zeznał w sądzie, że pewnego dnia latem 2020 roku, poruszony danymi, które zobaczył w internecie na temat przemocy stosowanej przez funkcjonariuszy wobec protestujących, postanowił nagrać film, w którym zwrócił się do funkcjonariuszy wzywając do uzasadnionego użycia siły. Wymyślił tekst przemówienia, a następnie poprosił córkę o jego odczytanie. Poprosił również żonę o zabranie głosu w sprawie wyborów. Tego samego dnia wyraził na nagraniu wideo swoje życzenia dotyczące przyszłości kraju, a na końcu przemówienia pokazał również symbol serca. Następnie znalazł filmy w internecie i zmontował je. Tego samego dnia wysłał je kilku swoim znajomym i krewnym.</t>
   </si>
   <si>
     <t>Decyzja sądu 21.11.2024: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 07.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-11-01 18:09:18</t>
   </si>
   <si>
     <t>Sergey Sergeevich Pleshkun</t>
   </si>
   <si>
     <t>28 listopada 1987</t>
   </si>
   <si>
     <t>17 marca KGB poinformowało o aresztowaniu grupy Białorusinów, którzy przygotowywali atak terrorystyczny na wojska rosyjskie w rejonie Mozyrza.
 Jak wynika z akt sprawy , w okresie od sierpnia 2020 r. do lutego 2022 r. Pleskun i Selvich zakupili komponenty do produkcji koktajli Mołotowa oraz wyrób pirotechniczny, które przechowywali i przewozili w różnych pojazdach i miejscach w celu ich późniejszego wykorzystania w komisjach. aktu terrorystycznego, ataku na budynki, instytucje, pojazdy, a także funkcjonariuszy organów ścigania.
 Ponadto Pleshkun rzekomo sam sporządzał „koktajle Mołotowa” i wraz z Selvichem przygotowywał się do celowego niszczenia pojazdów i środków komunikacji, co może doprowadzić do śmierci człowieka, wypadku lub wypadku.
 Siergiej Pleshkun ma dwoje małych dzieci.</t>
   </si>
   <si>
     <t>16 lat więzienia w kolonii karnej w reżimie zaostrzonym.</t>
   </si>
   <si>
     <t>2022-03-18 19:52:28</t>
   </si>
   <si>
     <t>Arthur Vladimirovich Pedko</t>
   </si>
   <si>
     <t>28 listopada 1979</t>
   </si>
   <si>
     <t>Artur przez długi czas pracował w sieciach elektroenergetycznych – najpierw jako inżynier w Belenergosetproekt, a następnie w Minskenergo. Artur jest oskarżony o przekazanie danych osobowych ponad 500 urzędników za pośrednictwem kanału telegramu.</t>
   </si>
   <si>
+    <t>Decyzja sądu 12.04.2024: 9 lata więzienia w kolonii na warunkach ogólnych. Apelacja 16.07.2024: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: 3 roku więzienia.</t>
+  </si>
+  <si>
     <t>2022-11-28 23:42:54</t>
   </si>
   <si>
+    <t>Uladzimir Aliaksandravich Zakharau</t>
+  </si>
+  <si>
+    <t>28 listopada 1968</t>
+  </si>
+  <si>
+    <t>Znany biznesmen z Połocka. Został oskarżony na podstawie art. 243-1, część 2 (uchylanie się od płacenia podatków i opłat jako agent podatkowy), art. 369-1 (dyskredytacja Republiki Białorusi), art. 243-3, część 1 (uchylanie się od płacenia składek ubezpieczeniowych) oraz art. 243, część 3 (uchylanie się od płacenia podatków i opłat). Sprawa została rozpatrzona za zamkniętymi drzwiami przez Sąd Obwodowy w Witebsku. Rozprawa rozpoczęła się 23 lipca 2024 r. i trwała do 28 lutego 2025 r. Rozpoczęcie postępowania specjalnego przypada na 12 kwietnia 2024 r.
+Po wszczęciu specjalnego postępowania sądowego biznesmen, mimo groźby ścigania, wrócił na Białoruś i został zatrzymany .
+Władimir chorował na astmę i miał udar. Miał też małą córeczkę, którą musiał utrzymać.
+Karą jest pozbawienie wolności .</t>
+  </si>
+  <si>
+    <t>IK-20, 247755, obwód homelski, rejon mozyrski, rada wiejska Michalkowski, 70</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 28.02.2025: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2024-06-23 14:09:00</t>
+  </si>
+  <si>
     <t>Arthur Andreevich Radivanovich</t>
   </si>
   <si>
     <t>28 listopada 1992</t>
   </si>
   <si>
     <t>W toku śledztwa ustalono, że Artur Radziwanowicz „z własnej inicjatywy nawiązał korespondencję za pośrednictwem telegramu z przedstawicielami formacji zbrojnej „Pułk K. Kalinowskiego”. W trakcie rozmowy wyjaśnił tryb i warunki zaciągnięcia do pułku, a następnie zaplanował przekroczenie granicy państwowej Republiki Białoruś z Rzeczpospolitą Polską i dalszą drogę na Ukrainę. Przybywając 30 grudnia 2023 r. na międzynarodowe przejście kontrolne „Brześć” w celu przejazdu na Ukrainę przez terytorium Polski, oskarżony został zatrzymany przez funkcjonariuszy spraw wewnętrznych.</t>
   </si>
   <si>
     <t>Decyzja sądu 22.05.2024: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 06.08.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-05-02 19:10:11</t>
   </si>
   <si>
     <t>Georgiy Adamovich Cherevako</t>
-  </si>
-[...1 lines deleted...]
-    <t>28 listopada 1968</t>
   </si>
   <si>
     <t>Georgy Cherevako został zatrzymany w sierpniu, gdy wracał ze Stanów Zjednoczonych. Został skazany za darowiznę w wysokości 21,29 dolarów, którą przesłał ze swojego konta PayPal na rzecz Pułku Kalinowskiego. Do konta, z którego pobierano środki, powiązano kartę białoruską. Władze uznały, że były to celowe działania „w celu finansowania działań związanych z werbowaniem, szkoleniem i innym przygotowaniem” osób do konfliktu zbrojnego na Ukrainie.
 Na rozprawie zeznał, że dobrowolnie powiedział zatrzymującym go funkcjonariuszom, że subskrybuje liczne „ekstremistyczne” kanały telegramów oraz przyznał, że dokonał przelewu na konto Polka Kalinowskiego.
 Sam podał pracownikom hasła umożliwiające wejście do systemu płatności. Powiedział, że przekazał darowiznę, ponieważ miał nadzieję, że te środki zostaną przeznaczone na zakup hełmów, kamizelek kuloodpornych i leków, ale rozumie, że oni wykorzystają je według własnego zrozumienia i m.in. zakupią broń i amunicję za ich.</t>
   </si>
   <si>
     <t>Decyzja sądu 08.12.2023: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2023-12-22 01:24:42</t>
   </si>
   <si>
     <t>Evgeniy Alexeyevich Verkhovodkin</t>
   </si>
   <si>
     <t>29 listopada 1988</t>
   </si>
   <si>
     <t>W sprawie odbyło się co najmniej dziewięć rozpraw. Na rozprawie było wielu świadków, którzy zeznawali przeciwko niemu. Jewgienij został oskarżony o administrowanie kanałem i nakłanianie Białorusinów do udziału w protestach, redagowanie postów itp.</t>
   </si>
   <si>
     <t>Decyzja sądu 27.07.2023: 7 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 21.11.2023: nieznany.</t>
   </si>
   <si>
     <t>2022-12-26 20:32:52</t>
   </si>
   <si>
-    <t>Sergey Leonidovich Tsvikevich</t>
-[...52 lines deleted...]
-    <t>2025-08-18 23:08:15</t>
+    <t>Vitaly Vladimirovich Petrenko</t>
+  </si>
+  <si>
+    <t>29 listopada 1978</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 10.03.2025: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-05-26 15:29:45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1628,2277 +1459,1889 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I80"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
       <c r="D2" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="I3" t="s">
         <v>21</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
         <v>29</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>30</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
         <v>31</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>36</v>
       </c>
-      <c r="C6" t="s">
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
         <v>37</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
         <v>40</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="I7" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>46</v>
       </c>
-      <c r="B8" t="s">
-[...5 lines deleted...]
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
         <v>47</v>
       </c>
-      <c r="F8" t="s">
-[...5 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" t="s">
         <v>50</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>51</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
         <v>52</v>
       </c>
-      <c r="D9" t="s">
-[...11 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>56</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" t="s">
         <v>57</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="I10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>63</v>
       </c>
       <c r="I11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="C12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>67</v>
+        <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="I13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B14" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B15" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C15" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I15" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B16" t="s">
-        <v>86</v>
+        <v>88</v>
+      </c>
+      <c r="C16" t="s">
+        <v>89</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>95</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="I17" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C18" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I18" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B19" t="s">
-        <v>101</v>
+        <v>105</v>
+      </c>
+      <c r="C19" t="s">
+        <v>106</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="I19" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C20" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I20" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B21" t="s">
-        <v>111</v>
+        <v>116</v>
+      </c>
+      <c r="C21" t="s">
+        <v>117</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="I21" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B22" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="C22" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>117</v>
+        <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="I22" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B23" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C23" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E23" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="H23" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="I23" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B24" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C24" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E24" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
+      <c r="H24" t="s">
+        <v>134</v>
+      </c>
       <c r="I24" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="C25" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E25" t="s">
-        <v>77</v>
+        <v>139</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="I25" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="B26" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="C26" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E26" t="s">
+        <v>68</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="I26" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>147</v>
+      </c>
+      <c r="B27" t="s">
+        <v>143</v>
+      </c>
+      <c r="C27" t="s">
+        <v>148</v>
+      </c>
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
         <v>139</v>
       </c>
-      <c r="B27" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="I27" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="B28" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="C28" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E28" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="I28" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B29" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="C29" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="I29" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="C30" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E30" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="I30" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B31" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C31" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="I31" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B32" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="C32" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="I32" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="B33" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="C33" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="I33" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="B34" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="C34" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="I34" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="B35" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="C35" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="I35" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="B36" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="C36" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E36" t="s">
-        <v>188</v>
+        <v>25</v>
       </c>
       <c r="F36" t="s">
-        <v>189</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="I36" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B37" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C37" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="D37" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="I37" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B38" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="C38" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E38" t="s">
-        <v>201</v>
+        <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="I38" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B39" t="s">
-        <v>205</v>
+        <v>209</v>
+      </c>
+      <c r="C39" t="s">
+        <v>210</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>162</v>
+        <v>19</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="I39" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="B40" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="C40" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="D40" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E40" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="I40" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B41" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C41" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="D41" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="I41" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B42" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="E42" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="I42" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B43" t="s">
-        <v>224</v>
+        <v>228</v>
+      </c>
+      <c r="C43" t="s">
+        <v>229</v>
       </c>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E43" t="s">
-        <v>21</v>
+        <v>169</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>225</v>
+        <v>74</v>
       </c>
       <c r="I43" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B44" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E44" t="s">
+        <v>30</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="I44" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B45" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C45" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>62</v>
+        <v>169</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="I45" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B46" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C46" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D46" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="I46" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B47" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C47" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D47" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="I47" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B48" t="s">
-        <v>248</v>
+        <v>251</v>
+      </c>
+      <c r="C48" t="s">
+        <v>252</v>
       </c>
       <c r="D48" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>87</v>
+        <v>201</v>
       </c>
       <c r="I48" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B49" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C49" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D49" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="I49" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="B50" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="D50" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="H50" t="s">
-        <v>240</v>
+        <v>261</v>
       </c>
       <c r="I50" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="B51" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="C51" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="I51" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B52" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="C52" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="I52" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="B53" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="I53" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="B54" t="s">
-        <v>273</v>
+        <v>278</v>
+      </c>
+      <c r="C54" t="s">
+        <v>279</v>
       </c>
       <c r="D54" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E54" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>103</v>
+        <v>280</v>
       </c>
       <c r="I54" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="B55" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="C55" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>285</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="I55" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="B56" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="C56" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E56" t="s">
-        <v>283</v>
+        <v>19</v>
       </c>
       <c r="F56" t="s">
-        <v>189</v>
+        <v>13</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="I56" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="B57" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="C57" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="D57" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E57" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="I57" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="B58" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="C58" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="I58" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="B59" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="C59" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="D59" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
+        <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="I59" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="B60" t="s">
-        <v>302</v>
+        <v>309</v>
+      </c>
+      <c r="C60" t="s">
+        <v>310</v>
       </c>
       <c r="D60" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E60" t="s">
+        <v>68</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="I60" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="B61" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="C61" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E61" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="I61" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="B62" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="C62" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E62" t="s">
+        <v>321</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>314</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>315</v>
+        <v>324</v>
       </c>
       <c r="B63" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="C63" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="D63" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E63" t="s">
-        <v>77</v>
+        <v>25</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="I63" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>320</v>
+        <v>329</v>
       </c>
       <c r="B64" t="s">
-        <v>321</v>
+        <v>319</v>
+      </c>
+      <c r="C64" t="s">
+        <v>330</v>
       </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
-        <v>67</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="I64" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="B65" t="s">
-        <v>325</v>
+        <v>334</v>
+      </c>
+      <c r="C65" t="s">
+        <v>335</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E65" t="s">
-        <v>102</v>
+        <v>30</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
+      <c r="H65" t="s">
+        <v>336</v>
+      </c>
       <c r="I65" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="B66" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>330</v>
+        <v>340</v>
       </c>
       <c r="I66" t="s">
-        <v>331</v>
-[...53 lines deleted...]
-      <c r="I68" t="s">
         <v>341</v>
-      </c>
-[...331 lines deleted...]
-        <v>399</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">