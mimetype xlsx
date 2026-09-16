--- v1 (2026-07-29)
+++ v2 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="372">
   <si>
     <t>Imię Nazwisko</t>
   </si>
   <si>
     <t>Urodziny</t>
   </si>
   <si>
     <t>Opis</t>
   </si>
   <si>
     <t>Płeć</t>
   </si>
   <si>
     <t>Adres</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>CPC Vesna</t>
   </si>
   <si>
     <t>Zdanie</t>
   </si>
   <si>
@@ -99,212 +99,212 @@
   </si>
   <si>
     <t>Decyzja sądu 10.10.2022: 6 lata więzienia w kolonii na warunkach ogólnych. Apelacja 10.01.2023: nieznany.</t>
   </si>
   <si>
     <t>2022-09-14 14:54:03</t>
   </si>
   <si>
     <t>Yauheni Tsikhanau</t>
   </si>
   <si>
     <t>3 listopada 1982</t>
   </si>
   <si>
     <t>Evgeniy ma 40 lat, ponad 15 lat temu ukończył Akademię Ministerstwa Spraw Wewnętrznych i udało mu się pracować jako funkcjonariusz policji rejonowej, ale zrezygnował z własnej woli. Później Aleksiej przeniósł się do IT. Następnie przez pewien czas mieszkał w Europie, we Włoszech. Zatrzymano go podczas próby wjazdu na Białoruś – mężczyzna chciał przyjechać na urodziny swojej matki i wystawić pełnomocnictwo. Według doniesień wszczęto sprawę karną przeciwko Jewgienijowi Tichonowowi w związku z komentarzami zawartymi w telegramie na temat sił bezpieczeństwa i Łukaszenki na podstawie trzech artykułów.
 W dniu 28 czerwca 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>IK nr 3, 211300, wieś Witba, obwód witebski, rejon witebski</t>
   </si>
   <si>
     <t>Decyzja sądu 12.04.2024: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 28.06.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-05-24 01:03:59</t>
-  </si>
-[...13 lines deleted...]
-    <t>2024-10-21 22:35:08</t>
   </si>
   <si>
     <t>Halina Vasilyeuna Fralova</t>
   </si>
   <si>
     <t>3 listopada 1956</t>
   </si>
   <si>
     <t>Została skazana w związku z ruchem „Rosyjska Cerkiew Prawosławna – Imperium Carskie”. 29 maja 2026 roku Galina została wpisana na „listę ekstremistów”. Decyzją Ministerstwa Spraw Wewnętrznych z 15 sierpnia 2025 roku sekta religijna „Rosyjska Cerkiew Prawosławna – Imperium Carskie” została uznana za „organizację ekstremistyczną”.
 Na „liście ekstremistów” znajdują się: Anna Stryukowa ze wsi Ułazy w obwodzie grodzieńskim, Galina Frolowa ze wsi Kajki w obwodzie witebskim, Olga Bojkowska ze Świsłoczy i Olga Waszczenko z Wilejki. Podstawą sporządzenia listy jest wyrok Sądu Miejskiego w Mińsku wydany na podstawie art. 130 ust. 3 Kodeksu karnego i art. 361-1 ust. 3 Kodeksu karnego – „podżeganie do nienawiści” oraz udział w „grupie ekstremistycznej” lub kierowanie nią.
 Według dokumentów samego ruchu, Anna Stryukowa występowała jako „Przełożona całej Białej Rusi (Białoruś) Jewdokia”, a Galina Frolowa jako „mniszka Teodozja”.
 Uczestników ruchu oskarżono o kierowanie strukturami ruchu i szerzenie idei, które śledczy interpretowali jako nienawiść religijną i narodowościową.
 Prokuratura ogłosiła wyroki: Stryukowa, Frolowa i Bajkowskaja otrzymały pięć lat i trzy miesiące więzienia, a Woszczenko pięć lat więzienia. W maju 2026 roku Sąd Najwyższy podtrzymał wyrok.</t>
   </si>
   <si>
     <t>kobieta</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 5 lata 3 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-06-02 09:51:24</t>
   </si>
   <si>
     <t>Andrei Valeryevich Famin</t>
   </si>
   <si>
     <t>3 listopada 1993</t>
   </si>
   <si>
     <t>Andriej Fomin ma 29 lat, pochodzi z Mohylewa, ale mieszkał w Mińsku. Facet ukończył Białoruską Państwową Akademię Sztuk Pięknych. W pokutnym filmie mówi, że rzekomo był redaktorem i autorem artykułów dla sieci gazet Vestniki. Według informacji działaczy inicjatywy ByProsvet, Andriej nie miał dostępu do relacji prasowych i nie znał tych, którzy je rozprowadzają na Białorusi.
 W efekcie facet został oskarżony o udział w marszu 30 sierpnia 2020 roku i przeniesiony do SIZO-1. Andrzej w zasadzie nie chciał wyjeżdżać z kraju, pisze książkę, w domu czeka na niego sześć kotów.</t>
   </si>
   <si>
+    <t>IK nr 17, 213004, Szkłow, ul. 1 fabryka, 8</t>
+  </si>
+  <si>
     <t>7 lat więzienia w kolonii karnej.</t>
   </si>
   <si>
     <t>2022-10-27 23:30:20</t>
   </si>
   <si>
-    <t>Denis Aleksandrovich Kravchuk</t>
-[...26 lines deleted...]
-    <t>2022-05-24 15:05:54</t>
+    <t>Boris Nikolaevich Kritsky</t>
+  </si>
+  <si>
+    <t>3 listopada 1968</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 01.11.2024: 7 lata więzienia w kolonii na warunkach ogólnych. Apelacja 17.01.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-10-21 22:35:08</t>
   </si>
   <si>
     <t>Olga Igorevna Britikova</t>
   </si>
   <si>
     <t>4 listopada 1971</t>
   </si>
   <si>
     <t>Lider niezależnego związku zawodowego „Naftan”. Olga pracowała w firmie przez 16 lat i została zwolniona z powodu zajmowanego stanowiska. W maju 2022 r. została zwolniona po 75 dniach aresztu za wypowiadanie się przeciwko wojnie. 1 listopada została ponownie zatrzymana na podstawie zarzutów administracyjnych.
 Dwa dni później sąd uznał ją za winną rozpowszechniania „materiałów ekstremistycznych” i skazał ją na 15 dni aresztu. 11 listopada została ponownie skazana na 15 dni za „nieuprawnione pikiety”. Powodem wszczęcia śledztwa był rysunek z napisem „Nie dla wojny”, który Olga opublikowała w sieciach społecznościowych. 21 listopada 2022 roku dowiedziała się, że Olga została przekazana do Aresztu Śledczego w Witebsku.
 W niecały 2022 rok Britikova spędziła za kratami 105 dni, w tym 75 dni z rzędu wiosną.
 Została ponownie zatrzymana na podstawie art. 361 ust. 2 Kodeksu karnego Republiki Białorusi w sierpniu 2023 r. Jednak wiosną 2024 r. Olga stanęła przed sądem z art. 130 Kodeksu karnego Republiki Białorusi.
 W dniu 11 czerwca 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.
 20 sierpnia 2024 roku w sprawie Olgi odbył się kolejny zamknięty proces. Do rozpatrzenia jej sprawy przed Sądem Okręgowym w Witebsku wyznaczony został Evgeniy Burunov. Więzień polityczny jest oskarżony o trzy zarzuty. Wiadomo, że Olga dostała kolejne trzy lata więzienia.
 W dniu 20 grudnia 2024 roku apelacja została rozpatrzona przez Sąd Najwyższy. Przewodniczący Kolegium Sądowniczego Władimir Davydov. Decyzją zarządu drugi wyrok Olgi został skrócony o 1 rok. Zatem łączna kara więźnia politycznego wynosi 5 lat pozbawienia wolności w kolonii o ogólnym reżimie. Według stanu na początek stycznia 2025 r. Olga przebywała w Areszcie Śledczym, jednak pod koniec miesiąca została przeniesiona do kolonii poprawczej nr 4.</t>
   </si>
   <si>
     <t>Homel, IK-4, ul. Antoszkina 3, 246035</t>
   </si>
   <si>
     <t>Decyzja sądu 08.04.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 11.06.2024: nieznany. Decyzja sądu 20.08.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 20.12.2024: 2 roku więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2022-11-21 14:40:55</t>
   </si>
   <si>
+    <t>Denis Aleksandrovich Kravchuk</t>
+  </si>
+  <si>
+    <t>4 listopada 1980</t>
+  </si>
+  <si>
+    <t>IUOT-24, 230025 Grodno, ul. Lidskaja, 29/ur</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 29.05.2024: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2024-05-27 18:26:45</t>
+  </si>
+  <si>
+    <t>Alexey Gennadievich Mayevsky</t>
+  </si>
+  <si>
+    <t>4 listopada 1981</t>
+  </si>
+  <si>
+    <t>Wyrok Grodzieńskiego Sądu Okręgowego wszedł w życie.</t>
+  </si>
+  <si>
+    <t>nieznane lata pozbawienia wolności w kolonii na og&amp;oacute;lnych warunkach reżimu</t>
+  </si>
+  <si>
+    <t>2022-05-24 15:05:54</t>
+  </si>
+  <si>
     <t>Mikhail Alexandrovich Fando</t>
   </si>
   <si>
     <t>5 listopada 1988</t>
   </si>
   <si>
     <t>Michaił pochodzi z Borysowa. ale mieszkał w Mińsku. Studiował na BSU, aby zostać menedżerem. Wiadomo, że Michaił grał w pokera pod pseudonimem Rattly. Był znany z udziału w licznych mistrzostwach. Wśród nich jest Mistrzostwo Białorusi.
 Proces Michaiła rozpoczął się 17 października w Sądzie Miejskim w Mińsku. Roszczenia wobec niego powstały prawdopodobnie dzięki wsparciu Ukrainy. Zarzuca mu się część 2 art. 361−3 Kodeksu karnego (Pomoc lub inne wsparcie materialne na rzecz wojny). Sankcja artykułu przewiduje od pięciu do dziesięciu lat więzienia.</t>
   </si>
   <si>
     <t>Decyzja sądu 28.10.2024: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 14.01.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-09-25 19:38:56</t>
-  </si>
-[...17 lines deleted...]
-    <t>2024-05-27 20:04:05</t>
   </si>
   <si>
     <t>Volha Piatrouna Vashchenka</t>
   </si>
   <si>
     <t>5 listopada 1967</t>
   </si>
   <si>
     <t>Została skazana w związku z ruchem „Rosyjska Cerkiew Prawosławna – Imperium Carskie”. 29 maja 2026 roku Galina została wpisana na „listę ekstremistów”. Decyzją Ministerstwa Spraw Wewnętrznych z 15 sierpnia 2025 roku sekta religijna „Rosyjska Cerkiew Prawosławna – Imperium Carskie” została uznana za „organizację ekstremistyczną”.
 Na „liście ekstremistów” znajdują się: Anna Stryukowa ze wsi Ułazy w obwodzie grodzieńskim, Galina Frolowa ze wsi Kajki w obwodzie witebskim, Olga Bojkowska ze Świsłoczy i Olga Waszczenko z Wilejki. Podstawą sporządzenia listy jest wyrok Sądu Miejskiego w Mińsku wydany na podstawie art. 130 ust. 3 Kodeksu karnego i art. 361-1 ust. 3 Kodeksu karnego – „podżeganie do nienawiści” oraz udział w „grupie ekstremistycznej” lub kierowanie nią.
 Uczestników ruchu oskarżono o kierowanie strukturami ruchu i szerzenie idei, które śledczy interpretowali jako nienawiść religijną i narodowościową.
 Prokuratura ogłosiła wyroki: Stryukowa, Frolowa i Bajkowskaja otrzymały pięć lat i trzy miesiące więzienia, a Woszczenko pięć lat więzienia. W maju 2026 roku Sąd Najwyższy podtrzymał wyrok.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-06-02 12:44:52</t>
   </si>
   <si>
+    <t>Andrey Evgenyevich Burdenya</t>
+  </si>
+  <si>
+    <t>5 listopada 1981</t>
+  </si>
+  <si>
+    <t>Przewidywany termin zatrzymania Andrieja to 20 września 2023 r. Tego dnia w sieci pojawiło się wideo „skruchy”, w którym mężczyzna twierdzi, że rzekomo pisał negatywne komentarze na temat Łukaszenki, urzędników, funkcjonariuszy policji, rosyjskiego wojska, a także groził osobom wspierającym obecny rząd.
+44-letni Andrei Burdenya został zatrzymany za komentarze na czatach telegramowych, których zostawił ponad trzysta. Andrey uczył się w szkole nr 6, a następnie służył w wojsku. Wiadomo, że teraz jest chwilowo bezrobotny, ale wcześniej przez jakiś czas pracował w branży IT, a jeszcze wcześniej zajmował się produkcją mebli kuchennych i miał własnego, indywidualnego przedsiębiorcę.</t>
+  </si>
+  <si>
+    <t>IK nr 1, 211445, Nowopołock, ul. Techniczny, 8</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 08.07.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 27.09.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-05-27 20:04:05</t>
+  </si>
+  <si>
     <t>Maksim Vladimirovich Khvaschinsky</t>
   </si>
   <si>
     <t>6 listopada 1995</t>
   </si>
   <si>
     <t>Mieszkaniec Bobrujska został zatrzymany 26 lutego 2024 r., dzień po powrocie z Polski.
 Najpierw został skazany na podstawie artykułu 19.11 administracyjnego (rozpowszechnianie materiałów ekstremistycznych), a następnie wszczęto postępowanie karne na podstawie artykułu 361-1 Kodeksu karnego Republiki Białorusi (utworzenie grupy ekstremistycznej). Uważa się, że Maxim jest zamieszany w utworzenie grupy ekstremistycznej „Bobrujsk 375”.</t>
   </si>
   <si>
     <t>Więzienie nr 4, ul.Mohylew Krupskoj 99A, 212011</t>
   </si>
   <si>
     <t>Decyzja sądu 27.09.2024: 7 lata więzienia w kolonii na warunkach ogólnych. Apelacja 06.12.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-05-27 12:19:19</t>
   </si>
   <si>
     <t>Oksana Viktorovna Molochko</t>
   </si>
   <si>
     <t>7 listopada 1978</t>
   </si>
   <si>
@@ -314,287 +314,344 @@
   <si>
     <t>Decyzja sądu data nieznana: 8 lata więzienia w kolonii na warunkach ogólnych. Apelacja 27.09.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-09-27 22:46:39</t>
   </si>
   <si>
     <t>Afanasiy Nikolaevich Afanasenkov</t>
   </si>
   <si>
     <t>8 listopada 1989</t>
   </si>
   <si>
     <t>W dniu 23 sierpnia 2023 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie</t>
   </si>
   <si>
     <t>IK-14 222125, obwód miński, s.n.p. Nowosady, ul. Mira, 1A</t>
   </si>
   <si>
     <t>Decyzja sądu 16.06.2023: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 23.08.2023: nieznany. Decyzja sądu 11.09.2024: nieznany lata więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2023-06-15 14:26:19</t>
   </si>
   <si>
+    <t>Dzmitry Andreyevich Novikau</t>
+  </si>
+  <si>
+    <t>8 listopada 1994</t>
+  </si>
+  <si>
+    <t>Został aresztowany w grudniu 2025 roku, trzy miesiące po powrocie na Białoruś. Jest oskarżony na podstawie części 2 artykułu 361-3 Kodeksu karnego o dwa niewielkie przelewy pieniężne na pomoc humanitarną dla białoruskich wolontariuszy broniących Ukrainy w ramach Sił Zbrojnych Ukrainy. Darowizny miały zostać przekazane za pomocą kryptowaluty.
+Dmitrij zbudował swoją karierę w promocji produktów mobilnych, zaczynając w agencjach reklamowych i pracując w Zorka.Mobi. Od 2019 roku zajmuje stanowisko Senior User Acquisition Manager w popularnej usłudze prognozy pogody WindyApp, gdzie zarządzał zespołem marketingowym i analizował dane cyfrowe.
+Dmitrij pracował w Polsce przez ostatnie kilka lat, ale potem wrócił na Białoruś. Trzy miesiące po powrocie, 16 grudnia 2025 roku, został aresztowany.</t>
+  </si>
+  <si>
+    <t>IK-22, skrytka pocztowa 20, obwód brzeski, Iwacewicze, ul. Domanowo, 225295</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-03-13 18:23:39</t>
+  </si>
+  <si>
     <t>Eugene Alekseevich Skarahod</t>
   </si>
   <si>
     <t>9 listopada 1984</t>
   </si>
   <si>
     <t>IUOT-29, Wołkowysk, Rokossowski, 118e, 230415</t>
   </si>
   <si>
     <t>Kara ograniczenia wolności</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 5 lata ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja 13.08.2025: nieznany.</t>
   </si>
   <si>
     <t>2025-09-15 20:49:41</t>
+  </si>
+  <si>
+    <t>Violetta Gennadievna Verbitskaya</t>
+  </si>
+  <si>
+    <t>10 listopada 2001</t>
+  </si>
+  <si>
+    <t>Violeta ukończyła szkołę w Mińsku i rozpoczęła studia na Akademii Sztuk Pięknych w Warszawie. Dziewczyna interesuje się fotografią i uwielbia podróżować.
+Trzy lata temu wyszła za mąż i zmieniła nazwisko. Para zyskała sławę , ponieważ były piłkarz Fiodor Werbicki oświadczył się dziewczynie tuż po meczu na stadionie.
+Sprawa karna została zainicjowana filmem, który rodzina nagrała latem 2020 roku, wzywając do zaprzestania przemocy. Ojciec Giennadij zeznał w sądzie, że pewnego dnia latem 2020 roku, poruszony danymi, które zobaczył w internecie na temat przemocy stosowanej przez funkcjonariuszy wobec protestujących, postanowił nagrać film, w którym zwrócił się do funkcjonariuszy wzywając do uzasadnionego użycia siły. Wymyślił tekst przemówienia, a następnie poprosił córkę o jego przeczytanie. Poprosił również żonę o zabranie głosu w sprawie wyborów. Tego samego dnia wyraził na nagraniu wideo swoje życzenia dotyczące przyszłości kraju, a na końcu przemówienia pokazał również symbol serca. Następnie znalazł filmy w internecie i zmontował je. Tego samego dnia wysłał je kilku swoim znajomym i krewnym.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 21.11.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 07.02.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-11-01 18:10:18</t>
+  </si>
+  <si>
+    <t>Alexander Ivanovich Malkov</t>
+  </si>
+  <si>
+    <t>10 listopada 1969</t>
+  </si>
+  <si>
+    <t>Skazany za protest, który odbył się w dniach 10-11 sierpnia 2020 r. w Berezie.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 28.08.2024: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja 18.10.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-08-28 13:15:47</t>
   </si>
   <si>
     <t>Eugene Vitalievich Boyko</t>
   </si>
   <si>
     <t>10 listopada 1987</t>
   </si>
   <si>
     <t>Jewgienij jest byłym menedżerem IT z Mohylewa. Po wyborach w 2006 roku i kilku latach działalności politycznej został wydalony z wydziału historii Uniwersytetu Mohylewskiego. Ukończył wydział historii w Poznaniu i pracował jako menedżer w firmie informatycznej, dostarczającej produkty mleczarskie. W 2013 roku Jewgienij wrócił na Białoruś, natychmiast się ożenił i podjął pracę. Chociaż wcześniej koncentrował się głównie na działalności publicznej i akademickiej (w Studenckim Towarzystwie Etnograficznym i Archiwum Historii Mówionej), teraz zajął się biznesem.
 Od początku 2017 roku podjął się nowego zajęcia: na prośbę klientów nagrywał wywiady z ich wiejskimi dziadkami i montował filmy dokumentalne.
 Jest oskarżony o wspieranie działalności ekstremistycznej.
 Na Jewgieniję w domu czekają żona i dwójka małych dzieci.</t>
   </si>
   <si>
     <t>Decyzja sądu 12.06.2025: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja 11.09.2025: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-10-08 21:34:11</t>
   </si>
   <si>
-    <t>Natalia Georgievna Doronina</t>
+    <t>Natallia Heorhiyeuna Daronina</t>
   </si>
   <si>
     <t>10 listopada 1973</t>
   </si>
   <si>
     <t>Natalia ma problemy z nogami. Regulamin aresztu śledczego zabrania leżenia w ciągu dnia, przez co odczuwa silne obrzęki.
 Mąż Natalii , Siergiej Doronin , został skazany na karę pozbawienia wolności i odbył ją. 20 marca 2026 roku został ułaskawiony, dzień wcześniej Natalię skazano na 8,5 roku więzienia.</t>
   </si>
   <si>
-    <t>SIZO-1  Nowodworski s/s, 143/4, wieś Paszkowicze, rejon miński, obwód miński 223016</t>
-[...2 lines deleted...]
-    <t>Decyzja sądu 19.03.2026: 8 lata 6 miesiące więzienia w kolonii na warunkach ogólnych, 1000 jednostek bazowych kary.</t>
+    <t>Decyzja sądu 19.03.2026: 8 lata 6 miesiące więzienia w kolonii na warunkach ogólnych, 1000 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-11-20 22:34:02</t>
   </si>
   <si>
-    <t>Violetta Gennadievna Verbitskaya</t>
-[...28 lines deleted...]
-    <t>2024-08-28 13:15:47</t>
+    <t>Lyubov Alexandrovna Rezanovich</t>
+  </si>
+  <si>
+    <t>11 listopada 1964</t>
+  </si>
+  <si>
+    <t>Ljubow, żona księdza prawosławnego, została zatrzymana 1 grudnia 2020 r. wraz z mężem i synem w ramach kryminalnej „sprawy Autuchowicza”. Władze nazwały Mikałaja Autuchowicza „organizatorem i przywódcą grupy terrorystycznej”. Według śledztwa pomagała Autuchowiczowi zbierać informacje o funkcjonariuszach organów ścigania i zapewniała mieszkania, w których uczestnicy „sprawy” trzymali broń. Ljubow został skazany za „udział w organizacji przestępczej”, „akt terroryzmu”, „próbę przejęcia władzy” i „nielegalne działania dotyczące broni palnej”.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 17.10.2022: 15 lata więzienia w kolonii na warunkach ogólnych, 600 jednostek bazowych kary. Apelacja 31.03.2023: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2021-02-27 00:43:12</t>
   </si>
   <si>
     <t>Stanislav Alexandrovich Pugachiov</t>
   </si>
   <si>
     <t>11 listopada 1992</t>
   </si>
   <si>
     <t>Przed wydarzeniami z 2020 roku pracował jako śledczy w Mińsku. Posiedzenia sądów odbywały się za zamkniętymi drzwiami.</t>
   </si>
   <si>
     <t>7 lat więzienia w kolonii.</t>
   </si>
   <si>
     <t>2022-08-17 21:06:41</t>
   </si>
   <si>
     <t>Aliaksei Yuryevich Shakhlai</t>
   </si>
   <si>
     <t>11 listopada 1986</t>
   </si>
   <si>
     <t>Członek Rady Federacji Związków Zawodowych Białorusi (FBZ).
 Pracował dla Państwowego Przedsiębiorstwa Łączności Specjalnej. Został oskarżony o kradzież danych internetowych. Według współwięźniów, sprawa ma podłoże polityczne.</t>
   </si>
   <si>
-    <t>Nie</t>
-[...1 lines deleted...]
-  <si>
     <t>Decyzja sądu data nieznana: 2 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 12.06.2026: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2026-07-06 23:23:44</t>
   </si>
   <si>
-    <t>Lyubov Alexandrovna Rezanovich</t>
-[...11 lines deleted...]
-    <t>2021-02-27 00:43:12</t>
+    <t>Victor Leanidavich Gourine</t>
+  </si>
+  <si>
+    <t>11 listopada 1968</t>
+  </si>
+  <si>
+    <t>Victor zdobył wykształcenie wyższe na Wydziale Radiofizyki BSU, a później ukończył także Akademię Zarządzania.
+Ma za sobą długoletnią karierę menedżerską : Wiktor kierował działem w rosyjskim holdingu oponiarskim Amtel, zarządzał domem handlowym koncernu Biełgospisczeprom w Rosji, był pierwszym zastępcą dyrektora generalnego Norilskgazpromu i Taimyrgazu w strukturze Norilsk Nickel, a także zarządzał firmami Izobud i Bauservis.
+W latach 2017–2021 Gurin kierował projektem Composite Structures, ambitnym projektem o wartości 220 mln euro realizowanym w parku przemysłowym Great Stone, który miał stać się ważnym ośrodkiem badawczo-produkcyjnym w dziedzinie kompozytów polimerowych.
+Po pełnieniu funkcji dyrektora operacyjnego w holdingu meblarskim Angstrem, Viktor w grudniu 2022 roku został pierwszym zastępcą dyrektora generalnego Belvest. Nadzorował tam innowacyjne projekty, takie jak digitalizacja produkcji, automatyzacja krojenia skóry oraz wdrażanie systemów robotycznych z wykorzystaniem wizji maszynowej i sieci neuronowych.
+W latach 2020 i 2021 Wiktor zamieścił liczne komentarze w grupach na Telegramie, negatywnie oceniając działania funkcjonariuszy organów ścigania, policji prewencyjnej i Łukaszenki. Został zatrzymany w marcu 2026 roku.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 03.08.2026: 3 roku 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu, 600 jednostek bazowych kary.</t>
+  </si>
+  <si>
+    <t>2026-08-28 18:12:47</t>
   </si>
   <si>
     <t>Andrey Viktorovich Shklyar</t>
   </si>
   <si>
     <t>12 listopada 1984</t>
   </si>
   <si>
     <t>Pracował jako inspektor systemu penitencjarnego Oddziału Spraw Wewnętrznych Rejonu Oktiabrskiego w Grodnie, na krótko przed aresztowaniem złożył rezygnację z pracy z powodu braku zgody na funkcjonowanie systemu. Zatrzymany pod zarzutem „zdrady państwa”.</t>
   </si>
   <si>
     <t>Więzienie-1, Grodno ul. Kirowa 1, 230023</t>
   </si>
   <si>
     <t>10 lat więzienia w kolonii.</t>
   </si>
   <si>
     <t>2022-04-27 00:34:48</t>
   </si>
   <si>
     <t>Andrey Viktorovich Valakhanovich</t>
   </si>
   <si>
     <t>12 listopada 1989</t>
   </si>
   <si>
     <t>Zatrzymano go we wrześniu 2023 r. rzekomo za rozmowy ze znajomymi. Wszczęto sprawę karną.</t>
   </si>
   <si>
     <t>Decyzja sądu 26.07.2024: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 12.11.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-05-29 19:28:55</t>
+  </si>
+  <si>
+    <t>Henadz Paulovich Tatarynski</t>
+  </si>
+  <si>
+    <t>12 listopada 1969</t>
+  </si>
+  <si>
+    <t>SIZO-3, Gomel ul. Księga 1A, 246003</t>
+  </si>
+  <si>
+    <t>2026-08-28 21:13:48</t>
   </si>
   <si>
     <t>Dmitry Grigorievich Rezanovich</t>
   </si>
   <si>
     <t>Działacz ruchu anarchistycznego został zatrzymany w nocy z 28 na 29 października 2020 r. podczas przekraczania granicy Białorusi wraz z grupą partyzancką Czarny Sztandar. Został oskarżony o podpalenie samochodów urzędników, a także wydziału policji drogowej i państwowej komisji kryminalistycznej.
 W kwietniu 2024 r. Dmitry został ponownie skazany za „złośliwe nieposłuszeństwo wobec wymagań administracji kolonii”. Na mocy tego artykułu więźniowie odmawiający współpracy z administracją są sądzeni za fikcyjne naruszenia. W rezultacie do jego 19-letniego wyroku dodano kolejne 9 miesięcy pozbawienia wolności.</t>
   </si>
   <si>
     <t>Decyzja sądu 22.12.2021: 19 lata więzienia w kolonii w warunkach wzmocnionego reżimu, około 11000 ruble odszkodowania. Apelacja 22.04.2022: wyrok został podtrzymany. Decyzja sądu 26.04.2024: 9 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 28.06.2024: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2021-02-27 00:39:13</t>
   </si>
   <si>
     <t>Aliaksandr Iharavich Karmanovich</t>
   </si>
   <si>
     <t>13 listopada 1991</t>
   </si>
   <si>
     <t>Przed rozprawą przebywał w areszcie domowym ze względu na poważne problemy zdrowotne.</t>
   </si>
   <si>
     <t>IUOT-21, 247783 obwód homelski, Mozyrz, ur. Yunosti, 24</t>
   </si>
   <si>
     <t>Decyzja sądu 27.08.2025: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-03-31 10:02:52</t>
   </si>
   <si>
+    <t>Ivan Ivanavich Kavalchuk</t>
+  </si>
+  <si>
+    <t>13 listopada 1988</t>
+  </si>
+  <si>
+    <t>IK nr 2, 213800, Bobrujsk, ul. Sikorskiego, 1</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2026-05-11 22:57:22</t>
+  </si>
+  <si>
+    <t>Dzmitry Yauhenavich Kondrus</t>
+  </si>
+  <si>
+    <t>14 listopada 1990</t>
+  </si>
+  <si>
+    <t>Prawdopodobnie zatrzymany z przyczyn politycznych.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-10-17 20:41:33</t>
+  </si>
+  <si>
     <t>Rychard Rychardavich Lohvinau</t>
   </si>
   <si>
     <t>14 listopada 1991</t>
   </si>
   <si>
     <t>Inżynier i technolog w fabryce. Matka Richarda jest niepełnosprawna.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-08-04 19:16:26</t>
   </si>
   <si>
-    <t>Dzmitry Yauhenavich Kondrus</t>
-[...13 lines deleted...]
-  <si>
     <t>Sergey Leontievich Botvich</t>
   </si>
   <si>
     <t>Na początku stycznia 2023 r. w jednym z prorządowych kanałów telegramowych pojawił się film przedstawiający zatrzymanie Siergieja przez funkcjonariuszy GUBOP-u i AMON-u, którzy rzekomo prowadzili pogawędki podwórkowe, m.in. „Grodno Centrum 97%”; brał udział w wiecach protestacyjnych i nawoływał do udziału w nich, a także do stosowania przemocy wobec funkcjonariuszy policji, dosłownie „palić wozy ryżowe”.</t>
-  </si>
-[...1 lines deleted...]
-    <t>IK nr 2, 213800, Bobrujsk, ul. Sikorskiego, 1</t>
   </si>
   <si>
     <t>5 lat pozbawienia wolności z odbyciem kary w kolonii poprawczej w podwyższonych warunkach bezpieczeństwa.</t>
   </si>
   <si>
     <t>2022-10-26 22:38:17</t>
   </si>
   <si>
     <t>Elisey Sergeevich Kuznetsov</t>
   </si>
   <si>
     <t>14 listopada 2003</t>
   </si>
   <si>
     <t>17-letnia Elisey została oskarżona o rzucenie butelką łatwopalnej mieszanki w radiowóz. Za naruszenie „chemii gospodarczej” kara Elizeusza została zwiększona do więzienia, a Elizeusz został zatrzymany w dniu 20 kwietnia 2022 r., a od 27 maja młody mężczyzna przebywa w więzieniu.
 W dniu 17.12.2022 r. został zwolniony po odbyciu w całości kary orzeczonej przez sąd.
 Został ponownie zatrzymany w maju 2023 r., a w sierpniu skazany za zburzenie wraz z kolegą trzech flag narodowych zamontowanych na fasadach placówki oświatowej, obiektu handlowego i poczty w rolniczej miejscowości Wojska w obwodzie kamienieckim.
 W dniu 18 grudnia 2024 r . Sąd Rejonowy w Borysowie rozpatrzy sprawę Elizeusza z części 1 art. 411 (złośliwe nieposłuszeństwo wobec wymogów administracji zakładu karnego ).</t>
   </si>
   <si>
     <t>IK-8, 211388, obwód witebski, Orsza, ul. Lenina, 195A</t>
   </si>
   <si>
     <t>Decyzja sądu 05.11.2020: 2 roku 6 miesiące ograniczenia wolności bez skierowania do otwartego zakładu karnego. Sąd zmiany reżimu 20.04.2022: 7 miesiące 15 dni więzienia w kolonii na warunkach ogólnych. Decyzja sądu 01.08.2023: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Decyzja sądu 18.12.2024: 1 rok więzienia w kolonii na warunkach ogólnych.</t>
   </si>
@@ -674,50 +731,68 @@
     <t>Pracownik firmy Peleng. Pracował jako radca prawny w Biurze Celnym, Licencjonowania i Kontroli Eksportu.
 Ostatni raz był online w mediach społecznościowych w listopadzie 2024 r.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-09-07 00:18:46</t>
   </si>
   <si>
     <t>Yevgeny Vladimirovich Strielchien</t>
   </si>
   <si>
     <t>18 listopada 1985</t>
   </si>
   <si>
     <t>Mieszkaniec Grodna został zatrzymany za rozpowszechnianie materiałów ekstremistycznych i danych osobowych ponad 2000 policjantów w 2020 roku. Brał udział w protestach po wyborach. Zarządzał stroną Grodno for Life na Instagramie.</t>
   </si>
   <si>
     <t>nieznane lata więzienia w kolonii</t>
   </si>
   <si>
     <t>2022-08-11 22:52:15</t>
   </si>
   <si>
+    <t>Piotr Andreyevich Asipenka</t>
+  </si>
+  <si>
+    <t>18 listopada 1999</t>
+  </si>
+  <si>
+    <t>Piotr jest absolwentem Uniwersytetu Stanowego w BSU. Jeszcze jako student, w latach 2018-2019, pracował na pół etatu w sieci sklepów Santa Retail. Według CyberPartizany, od sierpnia 2021 roku pracuje w mińskim oddziale Państwowej Komisji Ekspertyz Sądowych. Rok później, w sierpniu 2022 roku, został celnikiem operacyjnym.</t>
+  </si>
+  <si>
+    <t>Poczta Główna, skrytka pocztowa 8, Mińsk 220050</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 16 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2026-02-25 15:25:23</t>
+  </si>
+  <si>
     <t>Alexander Timofeevich Maryasov</t>
   </si>
   <si>
     <t>19 listopada 1987</t>
   </si>
   <si>
     <t>Aleksander został aresztowany i skazany za zatrzymanie pociągu towarowego, namalowanie czerwonych pasów na kasetonach reklamowych, przebicie opon radiowozu policjanta, podpalenie kiosku Tabakerka i posługiwanie się materiałami łatwopalnymi. Swoje działania tłumaczył protestem przeciwko sytuacji w kraju po wyborach prezydenckich 9 sierpnia 2020 roku, a w szczególności przeciwko bezpodstawnym zatrzymaniom i torturom stosowanym przez siły bezpieczeństwa.
 Obywatel Federacji Rosyjskiej.</t>
   </si>
   <si>
     <t>Decyzja sądu 07.06.2021: 7 lata 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 26.08.2021: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-02-27 01:26:23</t>
   </si>
   <si>
     <t>Basil Mikhailovich Yakimov</t>
   </si>
   <si>
     <t>19 listopada 1999</t>
   </si>
   <si>
     <t>Młody mężczyzna przed aresztowaniem pracował jako kierowca ciężarówki, wcześniej ukończył szkołę zawodową w Osmianach jako kierowca.
 Jak podaje strona internetowa Prokuratury Generalnej, od kwietnia do listopada 2022 r. Jakimow wyrażał chęć, a następnie sygnalizował zamiar wstąpienia do jednego z oddziałów batalionu (pułku) imienia Kastusia Kalinouskiego.
 W tym celu miał podać swoje dane osobowe w celu przyjęcia do formacji zbrojnej. Jednocześnie zbierał informacje o miejscach zakupu amunicji wojskowej, umundurowania i innego sprzętu do wykorzystania w warunkach bojowych.</t>
@@ -745,390 +820,416 @@
   </si>
   <si>
     <t>Irina Mikhailovna Shumeiko</t>
   </si>
   <si>
     <t>20 listopada 1989</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 4 roku więzienia w kolonii na warunkach ogólnych, 500 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2025-08-02 14:00:41</t>
   </si>
   <si>
     <t>Alexey Igorevich Kerdol</t>
   </si>
   <si>
     <t>21 listopada 1991</t>
   </si>
   <si>
     <t>W ostatnich latach Aleksiej pracował jako barista w Grodnie. Od 2020 roku prowadzi również małą firmę, której zakres działalności określa się jako „zapewnianie zakwaterowania na terenie kempingów i obozowisk”.
 Zatrzymany w celu złożenia komentarzy.</t>
   </si>
   <si>
     <t>2025-07-30 10:29:58</t>
-  </si>
-[...27 lines deleted...]
-    <t>2024-12-12 12:38:24</t>
   </si>
   <si>
     <t>Sergey Ivanovich Salazhentsau</t>
   </si>
   <si>
     <t>22 listopada 1982</t>
   </si>
   <si>
     <t>Po ukończeniu szkoły średniej rozpoczął studia na Wydziale Matematyki Stosowanej i Informatyki Uniwersytetu Stanowego w BSU. Od 2005 roku pracuje w branży IT.
 Pod koniec 2021 roku Solozhentsev przeprowadził się do Warszawy. Tam założył indywidualną działalność gospodarczą i podjął pracę w RunMyLease, gdzie zajmuje stanowisko Tech Lead.
 Głównym hobby Siergieja jest taniec towarzyski. W 2024 roku wraz z partnerem zdobył dwa złote i jeden srebrny medal na zawodach tanecznych w Polsce w kategorii 40+.
 Następnie Siergiej wrócił na Białoruś. Nie wiadomo, kiedy dokładnie to nastąpiło, ale ostatni raz kontaktował się pod koniec października 2024 roku. Proces informatyka odbył się w Sądzie Obwodowym w Grodnie. Sądząc po tym, że po procesie Sołożencew nie pojawił się w sieci, został skazany na karę kolonii karnej.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: nieznany. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-06-15 16:41:12</t>
   </si>
   <si>
-    <t>Radzivon Aliaksandravich Kurtserau</t>
-[...2 lines deleted...]
-    <t>22 listopada 1992</t>
+    <t>Radzivon Aliaksandravich Kurtsarou</t>
+  </si>
+  <si>
+    <t>22 listopada 1998</t>
   </si>
   <si>
     <t>Został zatrzymany w lutym 2026 r., gdy przybył z Polski na Białoruś.</t>
   </si>
   <si>
-    <t>Decyzja sądu 01.06.2026: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+    <t>Decyzja sądu 01.06.2026: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-06-23 23:52:59</t>
+  </si>
+  <si>
+    <t>Maxim Vitalievich Myslivets</t>
+  </si>
+  <si>
+    <t>22 listopada 1997</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 14.10.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 17.12.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-09-23 20:30:12</t>
+  </si>
+  <si>
+    <t>Alexander Alexandrovich Darakupec</t>
+  </si>
+  <si>
+    <t>22 listopada 1980</t>
+  </si>
+  <si>
+    <t>44-letni mieszkaniec Iwanowa Aleksandr Dorogupiec został oskarżony o przekazanie co najmniej 11 tysięcy rubli w gotówce i kryptowalucie „grupom ekstremistycznym”, w tym Pułkowi Kalinowskiego.
+W toku śledztwa w sprawie karnej mężczyzna „dobrowolnie przekazał” 600 tys. dolarów amerykańskich na rzecz szkoły z internatem dla dzieci niepełnosprawnych ze szczególnymi potrzebami rozwoju psychofizycznego w Czerwieniu, szkoły z internatem dla dzieci niepełnosprawnych ze szczególnymi potrzebami rozwoju fizycznego w Iweńcu oraz Republikańskiego Centrum Organizacji Pomocy Medycznej.
+2 kwietnia 2025 r. ONT wyemitowało kolejną propagandową opowieść „Shadows. The Price of Terror”, która opowiadała o prześladowaniach ludzi za darowizny i zatrzymanych za finansowanie organizacji uznanych przez władze za „ekstremistyczne” lub „terrorystyczne”. W filmie pokazano kilka osób skazanych i tych, którzy wciąż czekają na proces. Zgodnie z fabułą, Aleksander został skazany m.in. za darowizny na pułk Kalinowskiego, BySol i różne źródła informacji. Propagandyści powołują się na 18 darowizn na łączną kwotę co najmniej trzech tysięcy euro.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 10.01.2025: 5 lata 5 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu, 50000 jednostek bazowych kary. Apelacja 18.03.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-12-12 12:38:24</t>
+  </si>
+  <si>
+    <t>Dmitry Anatolyevich Vdovin</t>
+  </si>
+  <si>
+    <t>23 listopada 1969</t>
+  </si>
+  <si>
+    <t>Dmitry zaczynał w latach 90. w Borysowie. Po 1998 r. przeszedł do wydziału śledczego Wydziału Spraw Wewnętrznych Miasta Żodino, gdzie w latach 2004–2012 był jego kierownikiem. Następnie pracował w Komisji Śledczej i stamtąd przeszedł na emeryturę. Po przejściu na emeryturę pracował w mleczarni Smolevichi i był zastępcą miejskim w Żodino.
+W 2020 r. on i 4 innych byłych pracowników komendy miejskiej Żodino zarejestrowali apel do kolegów, którzy podczas protestów pracowali w policji w Żodino, a także do wszystkich funkcjonariuszy organów ścigania na Białorusi.
+„Wykonując polecenia swoich przełożonych, możesz zostać współsprawcą przestępstwa. Nie możesz bić ludzi, którzy po prostu wracają z pracy na nocną zmianę. &lt;…&gt; Znam przypadki, gdy ludzie byli zatrzymywani bez powodu i okazali się niepotrzebni okrucieństwo – nie róbcie tego” – zaapelował Vdovin.
+Według doniesień mediów cała piątka została zatrzymana na początku lutego 2024 r.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 03.02.2025: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2025-01-06 16:55:25</t>
   </si>
   <si>
     <t>Viktar Anatolyevich Yaumenenka</t>
   </si>
   <si>
     <t>23 listopada 1980</t>
   </si>
   <si>
     <t xml:space="preserve">
 Jako członek Ruchu na Rzecz Wolności, został zatrzymany za swoje komentarze i oskarżony o szereg przestępstw „politycznych”. Szczegóły jego postępowania karnego nie są znane. W kwietniu 2026 roku przebywał w areszcie tymczasowym od kilku miesięcy.
 Viktor znany jest z dużej rodziny. W 2020 roku został aresztowany na podstawie artykułu 342 Kodeksu karnego (organizacja i przygotowywanie działań rażąco naruszających porządek publiczny lub czynny udział w takich działaniach).
  </t>
   </si>
   <si>
     <t>2026-04-07 16:39:21</t>
   </si>
   <si>
-    <t>Dmitry Anatolyevich Vdovin</t>
-[...14 lines deleted...]
-    <t>2025-01-06 16:55:25</t>
+    <t>Andrei Anatolyevich Siarheyeu</t>
+  </si>
+  <si>
+    <t>24 listopada 1965</t>
+  </si>
+  <si>
+    <t>Siergiejew ukończył Kazańską Szkołę Pancerną w czasach sowieckich. W 2020 roku brał udział w protestach pod fabryką Atlant, po czym wraz z żoną wyjechał do Polski. Grał w amatorskiej lidze hokejowej.
+Podobno wrócił na Białoruś z powodu poważnych problemów zdrowotnych. Według znajomych, Andriej miał problemy z płucami i przeszedł operację na Białorusi.
+Wiadomo , że Andriej Siergiejew został zatrzymany w sierpniu 2025 roku, kiedy wyjeżdżał już z Białorusi do Polski (według źródła pracował tam jako kierowca ciężarówki dalekobieżnej). Został zatrzymany na przejściu granicznym w Brześciu. Wszczęto przeciwko niemu postępowanie karne, a Siergiejew trafił do aresztu śledczego w Kołyadyczach.Około lutego 2026 roku śledztwo zostało zakończone, a sprawa trafiła do sądu. Według źródła, Siergiejew został oskarżony o „ udział w operacjach wojskowych na terytorium obcego państwa ” i był również w jakiś sposób powiązany ze „sprawą Gajuna”.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2026-06-17 15:11:20</t>
   </si>
   <si>
     <t>Aliaksandr Kanash</t>
   </si>
   <si>
     <t>24 listopada 2001</t>
   </si>
   <si>
+    <t>Nie</t>
+  </si>
+  <si>
     <t>Nie wiadomo</t>
   </si>
   <si>
     <t>2022-03-23 03:04:36</t>
-  </si>
-[...15 lines deleted...]
-    <t>2026-06-17 15:11:20</t>
   </si>
   <si>
     <t>Andrei Viktaravich Yarashevich</t>
   </si>
   <si>
     <t>25 listopada 1983</t>
   </si>
   <si>
     <t>Szef agencji eventowej „Terra Group”.
 Komitet Śledczy ujawnił szczegóły sprawy karnej przeciwko dwóm osobom: 42-letniemu więźniowi politycznemu Andriejowi Jaroszewiczowi i jego 36-letniemu wspólnikowi biznesowemu.
 Według funkcjonariuszy służb bezpieczeństwa, Jaroszewicz rzekomo zbierał informacje o Nowopołocku, w tym dane osobowe jego pracowników i warunki przetrzymywania więźniów. Według Komitetu Śledczego, wszystko to robiono na zlecenie Biełpola.
 Co więcej, Jaroszewicz i jego partner biznesowy rzekomo wykorzystali swoją firmę do finansowania „grup ekstremistycznych” Terra Group Event i SSL Production. Anatolij Kotow pracował dla warszawskiej Terra Group przed swoim tajemniczym zniknięciem.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 10 lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-09-23 14:58:07</t>
   </si>
   <si>
-    <t>Arthur Sergeevich Borderline</t>
-[...10 lines deleted...]
-  <si>
     <t>Volha Valeryeuna Bulanava</t>
   </si>
   <si>
     <t>25 listopada 1982</t>
   </si>
   <si>
     <t>Olga Bulanova przez wiele lat pracowała jako księgowa, a następnie w latach 2018-2019 odbyła szkolenie w Akademii IT i została projektantką UI/UX. Następnie znalazła pracę w branży IT.
 Do czasu aresztowania mieszkała na Litwie , ale co kilka miesięcy jeździła na Białoruś. Ma męża i dziecko.</t>
   </si>
   <si>
     <t>Decyzja sądu 06.01.2026: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2026-03-26 17:20:51</t>
   </si>
   <si>
-    <t>Pavel Tadeushevich Lavrinovich</t>
-[...14 lines deleted...]
-    <t>2025-06-24 23:06:40</t>
+    <t>Arthur Sergeevich Borderline</t>
+  </si>
+  <si>
+    <t>25 listopada 1996</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 13.03.2025: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-03-11 01:02:27</t>
+  </si>
+  <si>
+    <t>Kanstantsin Eduardavich Kharytonenka</t>
+  </si>
+  <si>
+    <t>25 listopada 1968</t>
+  </si>
+  <si>
+    <t>W 1990 roku Konstantin ukończył studia na Wydziale Automatycznych Systemów Sterowania w Wyższej Szkole Inżynierii Rakietowej Przeciwlotniczej w Mińsku (MVIZRU PVO, obecnie Akademia Wojskowa).
+W latach 1990-1993 pełnił służbę w jednostce wojskowej 06534 219. pułku rakiet przeciwlotniczych wojsk obrony powietrznej, która mieściła się we wsi Pierwomajskoje w rejonie wyborskim obwodu leningradzkiego.
+Następnie mężczyzna przeniósł się do sektora cywilnego. Po zakończeniu pracy najemnej Konstantin kierował mińską firmą DneprStal przez prawie dziesięć lat, od 2005 do 2014 roku.
+Od maja 2018 roku Kharitonenko jest współzałożycielem i dyrektorem polskiej firmy Geowine sp. z o.o. z siedzibą w Warszawie, która importuje gruzińskie wina do Polski.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 23.07.2026: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-09-04 17:41:16</t>
   </si>
   <si>
     <t>Yauheni Kladau</t>
   </si>
   <si>
     <t>26 listopada 1982</t>
   </si>
   <si>
     <t xml:space="preserve">Zgodnie z aktem oskarżenia, Jewgienij Kładow opublikował na swoim profilu w portalu społecznościowym Odnoklassniki zdjęcie, które jest sprzeczne z powszechną moralnością i przyjętymi normami zachowania, tym samym publicznie i celowo upokarzając honor i godność Łukaszenki w związku z wykonywaniem przez niego władzy, wyrażone w sposób nieprzyzwoity. Na rozprawie Kładow zasadniczo nie przyznał się do winy.
 Wiadomo, że Jewgienij nie został zwolniony po odbyciu pierwszego wyroku, lecz oskarżony o nowe przestępstwa, uznany za „terrorystę” i ponownie skazany.
 </t>
   </si>
   <si>
     <t>Decyzja sądu 24.11.2023: 1 rok więzienia w kolonii na warunkach ogólnych. Apelacja 09.02.2024: nieznany. Decyzja sądu 01.10.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 13.12.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-12-08 00:30:31</t>
   </si>
   <si>
-    <t>Sergey Viktorovich Lyakhnovich</t>
-[...12 lines deleted...]
-    <t>2022-03-18 19:47:24</t>
+    <t>Pavel Tadeushevich Lavrinovich</t>
+  </si>
+  <si>
+    <t>26 listopada 1969</t>
+  </si>
+  <si>
+    <t>Aresztowania miały miejsce pod koniec ubiegłego tygodnia i trwały kilka dni. Zatrzymano dwanaście osób, w tym lokalnego historyka i wieloletniego działacza społecznego Pawła Ławrynowicza.</t>
+  </si>
+  <si>
+    <t>SIZO-2, ul. Witebsk Gagarina 2, 210026</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata ograniczenia wolności bez skierowania do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-06-24 23:06:40</t>
   </si>
   <si>
     <t>Andrei Viktaravich Kudzik</t>
   </si>
   <si>
     <t>27 listopada 1984</t>
   </si>
   <si>
     <t>Andriej, działacz z Wilejki, został aresztowany 9 sierpnia 2021 roku i skazany na karę aresztu administracyjnego, którą odbywał w aresztach w Wilejce i Smolewiczach. Otrzymał łącznie 90 dni aresztu administracyjnego, który odbywał w ciężkich warunkach. Następnie został przeniesiony do aresztu tymczasowego w Okrestinie, a następnie do aresztu śledczego w celu przeprowadzenia postępowania karnego.
 W lutym 2022 r. uznano go winnym „organizowania i przygotowywania działań rażąco naruszających porządek publiczny lub aktywnego w nich uczestniczenia” i skazano na karę pozbawienia wolności w kolonii karnej.
 Został zwolniony w lipcu 2023 r. po odbyciu pełnej kary.
 W październiku 2023 roku został ponownie aresztowany na 15 dni za składanie Ukrainie życzeń z okazji Dnia Niepodległości na TikToku. Sąd Rejonowy w Wilejce uznał to za „nielegalną pikietę”.
 15 lutego 2024 roku Andriej zamilkł. Później ujawniono, że przebywa w lokalnym areszcie tymczasowym, odbywając 15 dni aresztu administracyjnego. Nie został jednak zwolniony po odbyciu kary, ponieważ został zatrzymany w związku ze sprawą karną wszczętą na podstawie artykułu „dyskredytującego Republikę Białorusi”.
 W lipcu 2024 roku został ponownie skazany i skazany na karę pozbawienia wolności oraz zapłatę wysokiej grzywny.</t>
   </si>
   <si>
     <t>Decyzja sądu 16.02.2022: 2 roku więzienia w kolonii na warunkach ogólnych. Decyzja sądu 18.07.2024: 4 roku więzienia w kolonii o zaostrzonym rygorze, 400 jednostek bazowych kary. Apelacja 11.10.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-10-20 18:14:57</t>
   </si>
   <si>
-    <t>Gennady Stanislavovich Savritsky</t>
-[...12 lines deleted...]
-    <t>2024-11-01 18:09:18</t>
+    <t>Sergey Viktorovich Lyakhnovich</t>
+  </si>
+  <si>
+    <t>27 listopada 1978</t>
+  </si>
+  <si>
+    <t>Dyrektor firmy logistycznej. Oskarżony o atak na stronę internetową BSMU jesienią 2020 roku.
+"Nie wiem! Do mojej latarni oceniają - oceniają poprawnie, a ja nie chcę wiedzieć! ”- powiedział ojciec Siergieja, Wiktor Lachnowicz.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 24.03.2022: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 03.06.2022: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2022-03-18 19:47:24</t>
+  </si>
+  <si>
+    <t>Georgiy Adamovich Cherevako</t>
+  </si>
+  <si>
+    <t>28 listopada 1968</t>
+  </si>
+  <si>
+    <t>Georgy Cherevako został zatrzymany w sierpniu, gdy wracał ze Stanów Zjednoczonych. Został skazany za darowiznę w wysokości 21,29 dolarów, którą przesłał ze swojego konta PayPal na rzecz Pułku Kalinowskiego. Do konta, z którego pobierano środki, powiązano kartę białoruską. Władze uznały, że były to celowe działania „w celu finansowania działań związanych z werbowaniem, szkoleniem i innym przygotowaniem” osób do konfliktu zbrojnego na Ukrainie.
+Na rozprawie zeznał, że dobrowolnie powiedział zatrzymującym go funkcjonariuszom, że subskrybuje liczne „ekstremistyczne” kanały telegramów oraz przyznał, że dokonał przelewu na konto Polka Kalinowskiego.
+Sam podał pracownikom hasła umożliwiające wejście do systemu płatności. Powiedział, że przekazał darowiznę, ponieważ miał nadzieję, że te środki zostaną przeznaczone na zakup hełmów, kamizelek kuloodpornych i leków, ale rozumie, że oni wykorzystają je według własnego zrozumienia i m.in. zakupią broń i amunicję za ich.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 08.12.2023: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2023-12-22 01:24:42</t>
   </si>
   <si>
     <t>Sergey Sergeevich Pleshkun</t>
   </si>
   <si>
     <t>28 listopada 1987</t>
   </si>
   <si>
     <t>17 marca KGB poinformowało o aresztowaniu grupy Białorusinów, którzy przygotowywali atak terrorystyczny na wojska rosyjskie w rejonie Mozyrza.
 Jak wynika z akt sprawy , w okresie od sierpnia 2020 r. do lutego 2022 r. Pleskun i Selvich zakupili komponenty do produkcji koktajli Mołotowa oraz wyrób pirotechniczny, które przechowywali i przewozili w różnych pojazdach i miejscach w celu ich późniejszego wykorzystania w komisjach. aktu terrorystycznego, ataku na budynki, instytucje, pojazdy, a także funkcjonariuszy organów ścigania.
 Ponadto Pleshkun rzekomo sam sporządzał „koktajle Mołotowa” i wraz z Selvichem przygotowywał się do celowego niszczenia pojazdów i środków komunikacji, co może doprowadzić do śmierci człowieka, wypadku lub wypadku.
 Siergiej Pleshkun ma dwoje małych dzieci.</t>
   </si>
   <si>
     <t>16 lat więzienia w kolonii karnej w reżimie zaostrzonym.</t>
   </si>
   <si>
     <t>2022-03-18 19:52:28</t>
   </si>
   <si>
+    <t>Arthur Andreevich Radivanovich</t>
+  </si>
+  <si>
+    <t>28 listopada 1992</t>
+  </si>
+  <si>
+    <t>W toku śledztwa ustalono, że Artur Radziwanowicz „z własnej inicjatywy nawiązał korespondencję za pośrednictwem telegramu z przedstawicielami formacji zbrojnej „Pułk K. Kalinowskiego”. W trakcie rozmowy wyjaśnił tryb i warunki zaciągnięcia do pułku, a następnie zaplanował przekroczenie granicy państwowej Republiki Białoruś z Rzeczpospolitą Polską i dalszą drogę na Ukrainę. Przybywając 30 grudnia 2023 r. na międzynarodowe przejście kontrolne „Brześć” w celu przejazdu na Ukrainę przez terytorium Polski, oskarżony został zatrzymany przez funkcjonariuszy spraw wewnętrznych.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 22.05.2024: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 06.08.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-05-02 19:10:11</t>
+  </si>
+  <si>
     <t>Arthur Vladimirovich Pedko</t>
   </si>
   <si>
     <t>28 listopada 1979</t>
   </si>
   <si>
-    <t>Artur przez długi czas pracował w sieciach elektroenergetycznych – najpierw jako inżynier w Belenergosetproekt, a następnie w Minskenergo. Artur jest oskarżony o przekazanie danych osobowych ponad 500 urzędników za pośrednictwem kanału telegramu.</t>
-[...2 lines deleted...]
-    <t>Decyzja sądu 12.04.2024: 9 lata więzienia w kolonii na warunkach ogólnych. Apelacja 16.07.2024: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: 3 roku więzienia.</t>
+    <t>Artur przez długi czas pracował w sektorze sieci energetycznych, najpierw jako inżynier w Belenergosetproekt, a następnie w Minskenergo. Artur jest oskarżony o udostępnianie danych osobowych ponad 500 urzędników za pośrednictwem kanału Telegram.
+W połowie 2025 roku został przeniesiony na trzyletnią karę więzienia. Najprawdopodobniej odbywał ją w Kolonii Karnej nr 4.
+Latem 2026 roku okazało się , że Artur został przeniesiony z powrotem do Aresztu Śledczego nr 1. Tam został osądzony w „sprawie Gayuna”, a więzień polityczny otrzymał dodatkowe dwa lata więzienia. Artur złożył odwołanie od tej decyzji.</t>
+  </si>
+  <si>
+    <t>SIZO-1  Nowodworski s/s, 143/4, wieś Paszkowicze, rejon miński, obwód miński 223016</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 12.04.2024: 9 lata więzienia w kolonii na warunkach ogólnych. Apelacja 16.07.2024: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: 3 roku więzienia. Decyzja sądu data nieznana: 2 roku więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2022-11-28 23:42:54</t>
   </si>
   <si>
+    <t>Gennady Stanislavovich Savritsky</t>
+  </si>
+  <si>
+    <t>28 listopada 1963</t>
+  </si>
+  <si>
+    <t>Przedsiębiorca. Prowadzi działalność gospodarczą pod nazwą JSC Anastan, dużą firmę zajmującą się produkcją styropianu.
+Sprawa karna została zainicjowana filmem, który rodzina nagrała latem 2020 roku, wzywając do zaprzestania przemocy. Giennadij zeznał w sądzie, że pewnego dnia latem 2020 roku, poruszony danymi, które zobaczył w internecie na temat przemocy stosowanej przez funkcjonariuszy wobec protestujących, postanowił nagrać film, w którym zwrócił się do funkcjonariuszy wzywając do uzasadnionego użycia siły. Wymyślił tekst przemówienia, a następnie poprosił córkę o jego odczytanie. Poprosił również żonę o zabranie głosu w sprawie wyborów. Tego samego dnia wyraził na nagraniu wideo swoje życzenia dotyczące przyszłości kraju, a na końcu przemówienia pokazał również symbol serca. Następnie znalazł filmy w internecie i zmontował je. Tego samego dnia wysłał je kilku swoim znajomym i krewnym.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 21.11.2024: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 07.02.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-11-01 18:09:18</t>
+  </si>
+  <si>
     <t>Uladzimir Aliaksandravich Zakharau</t>
-  </si>
-[...1 lines deleted...]
-    <t>28 listopada 1968</t>
   </si>
   <si>
     <t>Znany biznesmen z Połocka. Został oskarżony na podstawie art. 243-1, część 2 (uchylanie się od płacenia podatków i opłat jako agent podatkowy), art. 369-1 (dyskredytacja Republiki Białorusi), art. 243-3, część 1 (uchylanie się od płacenia składek ubezpieczeniowych) oraz art. 243, część 3 (uchylanie się od płacenia podatków i opłat). Sprawa została rozpatrzona za zamkniętymi drzwiami przez Sąd Obwodowy w Witebsku. Rozprawa rozpoczęła się 23 lipca 2024 r. i trwała do 28 lutego 2025 r. Rozpoczęcie postępowania specjalnego przypada na 12 kwietnia 2024 r.
 Po wszczęciu specjalnego postępowania sądowego biznesmen, mimo groźby ścigania, wrócił na Białoruś i został zatrzymany .
 Władimir chorował na astmę i miał udar. Miał też małą córeczkę, którą musiał utrzymać.
 Karą jest pozbawienie wolności .</t>
   </si>
   <si>
     <t>IK-20, 247755, obwód homelski, rejon mozyrski, rada wiejska Michalkowski, 70</t>
   </si>
   <si>
     <t>Decyzja sądu 28.02.2025: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2024-06-23 14:09:00</t>
-  </si>
-[...27 lines deleted...]
-    <t>2023-12-22 01:24:42</t>
   </si>
   <si>
     <t>Evgeniy Alexeyevich Verkhovodkin</t>
   </si>
   <si>
     <t>29 listopada 1988</t>
   </si>
   <si>
     <t>W sprawie odbyło się co najmniej dziewięć rozpraw. Na rozprawie było wielu świadków, którzy zeznawali przeciwko niemu. Jewgienij został oskarżony o administrowanie kanałem i nakłanianie Białorusinów do udziału w protestach, redagowanie postów itp.</t>
   </si>
   <si>
     <t>Decyzja sądu 27.07.2023: 7 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 21.11.2023: nieznany.</t>
   </si>
   <si>
     <t>2022-12-26 20:32:52</t>
   </si>
   <si>
     <t>Vitaly Vladimirovich Petrenko</t>
   </si>
   <si>
     <t>29 listopada 1978</t>
   </si>
   <si>
     <t>Decyzja sądu 10.03.2025: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
@@ -1459,51 +1560,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I66"/>
+  <dimension ref="A1:I72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1584,191 +1685,191 @@
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
+      <c r="C5" t="s">
+        <v>30</v>
+      </c>
       <c r="D5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D6" t="s">
-        <v>36</v>
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
+        <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="C7" t="s">
         <v>41</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>42</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
+      <c r="C8" t="s">
+        <v>46</v>
+      </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
+      <c r="E9" t="s">
+        <v>52</v>
+      </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>58</v>
       </c>
       <c r="I10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
       <c r="C11" t="s">
         <v>62</v>
       </c>
       <c r="D11" t="s">
@@ -1779,80 +1880,80 @@
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
         <v>63</v>
       </c>
       <c r="I11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" t="s">
         <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E12" t="s">
+        <v>31</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>68</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" t="s">
         <v>71</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>72</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
         <v>74</v>
       </c>
       <c r="I13" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>76</v>
       </c>
       <c r="B14" t="s">
         <v>77</v>
       </c>
       <c r="C14" t="s">
         <v>78</v>
       </c>
       <c r="D14" t="s">
@@ -1863,1485 +1964,1644 @@
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>80</v>
       </c>
       <c r="I14" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>82</v>
       </c>
       <c r="B15" t="s">
         <v>83</v>
       </c>
       <c r="C15" t="s">
         <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>85</v>
       </c>
       <c r="I15" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>87</v>
       </c>
       <c r="B16" t="s">
         <v>88</v>
       </c>
       <c r="C16" t="s">
         <v>89</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
         <v>90</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>91</v>
       </c>
       <c r="I16" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>93</v>
       </c>
       <c r="B17" t="s">
         <v>94</v>
       </c>
+      <c r="C17" t="s">
+        <v>95</v>
+      </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F17" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>97</v>
       </c>
       <c r="I17" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>99</v>
       </c>
       <c r="B18" t="s">
         <v>100</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
         <v>101</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>108</v>
       </c>
       <c r="I19" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>110</v>
       </c>
       <c r="B20" t="s">
         <v>111</v>
       </c>
       <c r="C20" t="s">
         <v>112</v>
       </c>
       <c r="D20" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>113</v>
       </c>
       <c r="I20" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>115</v>
       </c>
       <c r="B21" t="s">
         <v>116</v>
       </c>
       <c r="C21" t="s">
         <v>117</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
+      <c r="E21" t="s">
+        <v>73</v>
+      </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>118</v>
       </c>
       <c r="I21" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>120</v>
       </c>
       <c r="B22" t="s">
         <v>121</v>
       </c>
       <c r="C22" t="s">
         <v>122</v>
       </c>
       <c r="D22" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>123</v>
       </c>
       <c r="I22" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>125</v>
       </c>
       <c r="B23" t="s">
         <v>126</v>
       </c>
       <c r="C23" t="s">
         <v>127</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
         <v>128</v>
       </c>
-      <c r="H23" t="s">
+      <c r="I23" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B24" t="s">
         <v>131</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>132</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
+        <v>25</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
         <v>133</v>
       </c>
-      <c r="D24" t="s">
-[...11 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>135</v>
+      </c>
+      <c r="B25" t="s">
         <v>136</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>137</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
         <v>138</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="I25" t="s">
         <v>139</v>
-      </c>
-[...10 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B26" t="s">
+        <v>141</v>
+      </c>
+      <c r="C26" t="s">
         <v>142</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
         <v>143</v>
       </c>
-      <c r="C26" t="s">
+      <c r="I26" t="s">
         <v>144</v>
-      </c>
-[...16 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>145</v>
+      </c>
+      <c r="B27" t="s">
+        <v>146</v>
+      </c>
+      <c r="C27" t="s">
         <v>147</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>149</v>
       </c>
       <c r="I27" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>151</v>
       </c>
       <c r="B28" t="s">
         <v>152</v>
       </c>
       <c r="C28" t="s">
         <v>153</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
+        <v>73</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
         <v>154</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>156</v>
+      </c>
+      <c r="B29" t="s">
         <v>157</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="s">
         <v>158</v>
       </c>
-      <c r="C29" t="s">
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+      <c r="I29" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30" t="s">
+        <v>152</v>
+      </c>
+      <c r="C30" t="s">
+        <v>161</v>
+      </c>
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" t="s">
+        <v>148</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
         <v>162</v>
       </c>
-      <c r="B30" t="s">
+      <c r="I30" t="s">
         <v>163</v>
-      </c>
-[...19 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>164</v>
+      </c>
+      <c r="B31" t="s">
+        <v>165</v>
+      </c>
+      <c r="C31" t="s">
+        <v>166</v>
+      </c>
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" t="s">
         <v>167</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
         <v>168</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31" t="s">
+      <c r="I31" t="s">
         <v>169</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>170</v>
+      </c>
+      <c r="B32" t="s">
+        <v>171</v>
+      </c>
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
         <v>172</v>
       </c>
-      <c r="B32" t="s">
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>173</v>
       </c>
-      <c r="C32" t="s">
+      <c r="I32" t="s">
         <v>174</v>
-      </c>
-[...16 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>175</v>
+      </c>
+      <c r="B33" t="s">
+        <v>176</v>
+      </c>
+      <c r="C33" t="s">
+        <v>177</v>
+      </c>
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" t="s">
+        <v>19</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
         <v>178</v>
       </c>
-      <c r="B33" t="s">
+      <c r="I33" t="s">
         <v>179</v>
-      </c>
-[...19 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>180</v>
+      </c>
+      <c r="B34" t="s">
+        <v>181</v>
+      </c>
+      <c r="C34" t="s">
+        <v>182</v>
+      </c>
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
         <v>183</v>
       </c>
-      <c r="B34" t="s">
+      <c r="I34" t="s">
         <v>184</v>
-      </c>
-[...16 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>185</v>
+      </c>
+      <c r="B35" t="s">
+        <v>176</v>
+      </c>
+      <c r="C35" t="s">
+        <v>186</v>
+      </c>
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" t="s">
+        <v>172</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
+        <v>187</v>
+      </c>
+      <c r="I35" t="s">
         <v>188</v>
-      </c>
-[...19 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>189</v>
+      </c>
+      <c r="B36" t="s">
+        <v>190</v>
+      </c>
+      <c r="C36" t="s">
+        <v>191</v>
+      </c>
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
+        <v>192</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
         <v>193</v>
       </c>
-      <c r="B36" t="s">
+      <c r="I36" t="s">
         <v>194</v>
-      </c>
-[...19 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>195</v>
+      </c>
+      <c r="B37" t="s">
+        <v>196</v>
+      </c>
+      <c r="C37" t="s">
+        <v>197</v>
+      </c>
+      <c r="D37" t="s">
+        <v>31</v>
+      </c>
+      <c r="E37" t="s">
+        <v>47</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
         <v>198</v>
       </c>
-      <c r="B37" t="s">
+      <c r="I37" t="s">
         <v>199</v>
-      </c>
-[...16 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>200</v>
+      </c>
+      <c r="B38" t="s">
+        <v>201</v>
+      </c>
+      <c r="C38" t="s">
+        <v>202</v>
+      </c>
+      <c r="D38" t="s">
+        <v>31</v>
+      </c>
+      <c r="F38" t="s">
+        <v>102</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
         <v>203</v>
       </c>
-      <c r="B38" t="s">
+      <c r="I38" t="s">
         <v>204</v>
-      </c>
-[...19 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>205</v>
+      </c>
+      <c r="B39" t="s">
+        <v>206</v>
+      </c>
+      <c r="C39" t="s">
+        <v>207</v>
+      </c>
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
         <v>208</v>
       </c>
-      <c r="B39" t="s">
+      <c r="I39" t="s">
         <v>209</v>
-      </c>
-[...19 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>210</v>
+      </c>
+      <c r="B40" t="s">
+        <v>211</v>
+      </c>
+      <c r="C40" t="s">
+        <v>212</v>
+      </c>
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>25</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
         <v>213</v>
       </c>
-      <c r="B40" t="s">
+      <c r="I40" t="s">
         <v>214</v>
-      </c>
-[...19 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>215</v>
+      </c>
+      <c r="B41" t="s">
+        <v>216</v>
+      </c>
+      <c r="C41" t="s">
+        <v>217</v>
+      </c>
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
         <v>218</v>
       </c>
-      <c r="B41" t="s">
+      <c r="I41" t="s">
         <v>219</v>
-      </c>
-[...16 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B42" t="s">
+        <v>221</v>
+      </c>
+      <c r="C42" t="s">
+        <v>222</v>
+      </c>
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>19</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
         <v>223</v>
       </c>
-      <c r="B42" t="s">
+      <c r="I42" t="s">
         <v>224</v>
-      </c>
-[...16 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>225</v>
+      </c>
+      <c r="B43" t="s">
+        <v>226</v>
+      </c>
+      <c r="C43" t="s">
         <v>227</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
         <v>228</v>
       </c>
-      <c r="C43" t="s">
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
         <v>229</v>
-      </c>
-[...13 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I43" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>231</v>
       </c>
       <c r="B44" t="s">
         <v>232</v>
       </c>
+      <c r="C44" t="s">
+        <v>233</v>
+      </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I44" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B45" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C45" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45" t="s">
-        <v>169</v>
+        <v>148</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I45" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B46" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C46" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I46" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B47" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="C47" t="s">
         <v>247</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>31</v>
+      </c>
+      <c r="E47" t="s">
+        <v>47</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
         <v>248</v>
       </c>
       <c r="I47" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>250</v>
       </c>
       <c r="B48" t="s">
         <v>251</v>
       </c>
       <c r="C48" t="s">
         <v>252</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
+      <c r="E48" t="s">
+        <v>172</v>
+      </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>201</v>
+        <v>68</v>
       </c>
       <c r="I48" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>254</v>
       </c>
       <c r="B49" t="s">
         <v>255</v>
       </c>
       <c r="C49" t="s">
         <v>256</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
         <v>257</v>
       </c>
       <c r="I49" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>259</v>
       </c>
       <c r="B50" t="s">
         <v>260</v>
       </c>
+      <c r="C50" t="s">
+        <v>261</v>
+      </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="I50" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B51" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="C51" t="s">
         <v>265</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
         <v>266</v>
       </c>
       <c r="I51" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>268</v>
       </c>
       <c r="B52" t="s">
         <v>269</v>
       </c>
       <c r="C52" t="s">
         <v>270</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
+      <c r="E52" t="s">
+        <v>172</v>
+      </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
         <v>271</v>
       </c>
       <c r="I52" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>273</v>
       </c>
       <c r="B53" t="s">
         <v>274</v>
       </c>
+      <c r="C53" t="s">
+        <v>275</v>
+      </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I53" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B54" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C54" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D54" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>280</v>
+        <v>218</v>
       </c>
       <c r="I54" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>282</v>
       </c>
       <c r="B55" t="s">
         <v>283</v>
       </c>
       <c r="C55" t="s">
         <v>284</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
-      <c r="E55" t="s">
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
         <v>285</v>
       </c>
-      <c r="F55" t="s">
-[...5 lines deleted...]
-      <c r="H55" t="s">
+      <c r="I55" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>287</v>
+      </c>
+      <c r="B56" t="s">
         <v>288</v>
       </c>
-      <c r="B56" t="s">
+      <c r="D56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
         <v>289</v>
       </c>
-      <c r="C56" t="s">
+      <c r="H56" t="s">
         <v>290</v>
       </c>
-      <c r="D56" t="s">
-[...11 lines deleted...]
-      <c r="H56" t="s">
+      <c r="I56" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>292</v>
+      </c>
+      <c r="B57" t="s">
         <v>293</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>294</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" t="s">
+        <v>73</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
         <v>295</v>
       </c>
-      <c r="D57" t="s">
-[...11 lines deleted...]
-      <c r="H57" t="s">
+      <c r="I57" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>297</v>
+      </c>
+      <c r="B58" t="s">
         <v>298</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>299</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>31</v>
+      </c>
+      <c r="E58" t="s">
+        <v>47</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
         <v>300</v>
       </c>
-      <c r="D58" t="s">
-[...8 lines deleted...]
-      <c r="H58" t="s">
+      <c r="I58" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>302</v>
+      </c>
+      <c r="B59" t="s">
         <v>303</v>
       </c>
-      <c r="B59" t="s">
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>102</v>
+      </c>
+      <c r="G59" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
         <v>304</v>
       </c>
-      <c r="C59" t="s">
+      <c r="I59" t="s">
         <v>305</v>
-      </c>
-[...16 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>306</v>
+      </c>
+      <c r="B60" t="s">
+        <v>307</v>
+      </c>
+      <c r="C60" t="s">
         <v>308</v>
       </c>
-      <c r="B60" t="s">
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
         <v>309</v>
       </c>
-      <c r="C60" t="s">
+      <c r="I60" t="s">
         <v>310</v>
-      </c>
-[...16 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>311</v>
+      </c>
+      <c r="B61" t="s">
+        <v>312</v>
+      </c>
+      <c r="C61" t="s">
         <v>313</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>19</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
         <v>314</v>
       </c>
-      <c r="C61" t="s">
+      <c r="I61" t="s">
         <v>315</v>
-      </c>
-[...16 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>316</v>
+      </c>
+      <c r="B62" t="s">
+        <v>317</v>
+      </c>
+      <c r="C62" t="s">
         <v>318</v>
       </c>
-      <c r="B62" t="s">
+      <c r="D62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" t="s">
         <v>319</v>
       </c>
-      <c r="C62" t="s">
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
         <v>320</v>
       </c>
-      <c r="D62" t="s">
-[...2 lines deleted...]
-      <c r="E62" t="s">
+      <c r="I62" t="s">
         <v>321</v>
-      </c>
-[...10 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>322</v>
+      </c>
+      <c r="B63" t="s">
+        <v>323</v>
+      </c>
+      <c r="C63" t="s">
         <v>324</v>
       </c>
-      <c r="B63" t="s">
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
         <v>325</v>
       </c>
-      <c r="C63" t="s">
+      <c r="I63" t="s">
         <v>326</v>
-      </c>
-[...16 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>327</v>
+      </c>
+      <c r="B64" t="s">
+        <v>328</v>
+      </c>
+      <c r="C64" t="s">
         <v>329</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>37</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
         <v>330</v>
       </c>
-      <c r="D64" t="s">
-[...11 lines deleted...]
-      <c r="H64" t="s">
+      <c r="I64" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>332</v>
+      </c>
+      <c r="B65" t="s">
         <v>333</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>334</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" t="s">
+        <v>37</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
         <v>335</v>
       </c>
-      <c r="D65" t="s">
-[...11 lines deleted...]
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>337</v>
+      </c>
+      <c r="B66" t="s">
         <v>338</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>339</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
         <v>340</v>
       </c>
       <c r="I66" t="s">
         <v>341</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" t="s">
+        <v>342</v>
+      </c>
+      <c r="B67" t="s">
+        <v>343</v>
+      </c>
+      <c r="C67" t="s">
+        <v>344</v>
+      </c>
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" t="s">
+        <v>25</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
+        <v>345</v>
+      </c>
+      <c r="I67" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" t="s">
+        <v>347</v>
+      </c>
+      <c r="B68" t="s">
+        <v>348</v>
+      </c>
+      <c r="C68" t="s">
+        <v>349</v>
+      </c>
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" t="s">
+        <v>350</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" t="s">
+        <v>351</v>
+      </c>
+      <c r="I68" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" t="s">
+        <v>353</v>
+      </c>
+      <c r="B69" t="s">
+        <v>354</v>
+      </c>
+      <c r="C69" t="s">
+        <v>355</v>
+      </c>
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>19</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
+        <v>356</v>
+      </c>
+      <c r="I69" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70" t="s">
+        <v>358</v>
+      </c>
+      <c r="B70" t="s">
+        <v>333</v>
+      </c>
+      <c r="C70" t="s">
+        <v>359</v>
+      </c>
+      <c r="D70" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" t="s">
+        <v>360</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" t="s">
+        <v>361</v>
+      </c>
+      <c r="I70" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" t="s">
+        <v>363</v>
+      </c>
+      <c r="B71" t="s">
+        <v>364</v>
+      </c>
+      <c r="C71" t="s">
+        <v>365</v>
+      </c>
+      <c r="D71" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71" t="s">
+        <v>37</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" t="s">
+        <v>366</v>
+      </c>
+      <c r="I71" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" t="s">
+        <v>368</v>
+      </c>
+      <c r="B72" t="s">
+        <v>369</v>
+      </c>
+      <c r="D72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" t="s">
+        <v>73</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" t="s">
+        <v>370</v>
+      </c>
+      <c r="I72" t="s">
+        <v>371</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">