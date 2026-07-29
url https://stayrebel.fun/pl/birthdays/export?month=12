--- v1 (2026-03-19)
+++ v2 (2026-07-29)
@@ -12,156 +12,182 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="459">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
   <si>
     <t>Imię Nazwisko</t>
   </si>
   <si>
     <t>Urodziny</t>
   </si>
   <si>
     <t>Opis</t>
   </si>
   <si>
     <t>Płeć</t>
   </si>
   <si>
     <t>Adres</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>CPC Vesna</t>
   </si>
   <si>
     <t>Zdanie</t>
   </si>
   <si>
     <t>Data dodania do listy</t>
   </si>
   <si>
-    <t>Victor Viktorovich Sachkovsky</t>
-[...5 lines deleted...]
-    <t>Z materiałów sprawy wynika, że 27 lutego 2022 roku mężczyzna filmował loty wojskowych samolotów i przesłał nagranie do tzw. „formacja ekstremistyczna”. Nie podano, gdzie dokładnie wideo zostało wysłane.</t>
+    <t>Alexander Nikolaevich Sosnovsky</t>
+  </si>
+  <si>
+    <t>2 grudnia 1974</t>
   </si>
   <si>
     <t>mężczyzna</t>
   </si>
   <si>
+    <t>IUOT-21, 247783 obwód homelski, Mozyrz, ur. Yunosti, 24</t>
+  </si>
+  <si>
+    <t>Kara ograniczenia wolności</t>
+  </si>
+  <si>
+    <t>Tak</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku 6 miesiące ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-08-17 15:33:14</t>
+  </si>
+  <si>
+    <t>Pavel Yurievich Lukashevich</t>
+  </si>
+  <si>
+    <t>3 grudnia 1987</t>
+  </si>
+  <si>
+    <t>O zatrzymaniu mieszkańca Lidchan wyszło na jaw 22 września. W policyjnym nagraniu oświadczył, że jest „zarejestrowany w Planie Peramoga” i w telegramie pozostawił „groźby” siłom bezpieczeństwa. Jak podaje telegram „Zatrzymania, sądy w Lidzie”, mężczyzna został aresztowany na 15 dni na podstawie nienazwanego artykułu administracyjnego.</t>
+  </si>
+  <si>
+    <t>Więzienie-1, Grodno ul. Kirowa 1, 230023</t>
+  </si>
+  <si>
     <t>W więzieniu</t>
   </si>
   <si>
-    <t>Tak</t>
-[...5 lines deleted...]
-    <t>2024-03-06 14:01:44</t>
+    <t>Decyzja sądu 27.05.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 23.08.2024: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2024-05-02 18:38:03</t>
+  </si>
+  <si>
+    <t>Aliaksandr Anatolyevich Karnatski</t>
+  </si>
+  <si>
+    <t>3 grudnia 1981</t>
+  </si>
+  <si>
+    <t>Po ukończeniu studiów Aleksander pracował jako inspektor w Departamencie Rejonowym Ministerstwa ds. Sytuacji Nadzwyczajnych w Mołodecznie. Później odszedł ze służby państwowej i ostatnio pracował w firmie Fenster-LAKSS z siedzibą w Mołodecznie, produkującej okna PCV i meble na zamówienie.
+Aleksander ma żonę i małą córkę.
+Karnatsky'ego aresztowano pod koniec lipca 2025 r. i zniknął z mediów społecznościowych.</t>
+  </si>
+  <si>
+    <t>IUOT-43, 212003, Mohylew, ul. Czeluskincew, 76A</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2026-04-19 01:04:39</t>
   </si>
   <si>
     <t>Nikolai Uladzimiravich Vasilevich</t>
   </si>
   <si>
     <t>3 grudnia 1978</t>
   </si>
   <si>
     <t>Nikołajowi zarzuca się „finansowanie działalności terrorystycznej”, zgodnie z tym artykułem grozi mu od 8 do 12 lat więzienia.
 Ostatnim znanym miejscem pracy mężczyzny było Republikańskie Centrum Szkolenia Olimpijskiego w Lekkoatletyce.
 W dniu 6 czerwca 2023 roku został skazany z art. 361-2 Kodeksu karnego na 6 lat kolonii o zaostrzonym rygorze i wysoką grzywnę. Inne szczegóły sprawy nie są znane.
 1 września 2023 r. w Sądzie Najwyższym sędzia V. Cherevach miał rozpatrzyć apelację więźnia politycznego. W chwili obecnej uprawomocnił się pierwszy wyrok, zatem w chwili wydania drugiego Wasilewicza uznawano za już skazanego.
 12 września 2023 r. w Sądzie Rejonowym w Pierwomajskim odbył się kolejny proces Mikołaja. Tym razem został oskarżony o „finansowanie działalności terrorystycznej”. W sumie za darowizny Swietłana Czerepowicz skazała go na 9 lat i 6 miesięcy kolonii o zaostrzonym rygorze oraz grzywnę w wysokości 600 jednostek podstawowych. W prorządowym filmie widać, że przekazał co najmniej 54 datki na fundusze solidarnościowe.
 W dniu 14 listopada 2023 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>IK nr 15, 212013, Mohylew, p / o Veyno, Slavgorod autostrada 183</t>
   </si>
   <si>
     <t>9,5 roku więzienia w kolonii o podwyższonych warunkach bezpieczeństwa</t>
   </si>
   <si>
     <t>2023-01-03 16:08:31</t>
   </si>
   <si>
-    <t>Pavel Yurievich Lukashevich</t>
-[...16 lines deleted...]
-  <si>
     <t>Alexander Sergeevich Veresovich</t>
   </si>
   <si>
     <t>4 grudnia 1966</t>
   </si>
   <si>
     <t>Nazwisko Aleksandra pojawiło się w harmonogramie rozprawy. Mężczyzna jest oskarżony o przekazywanie datków na rzecz pomocy Ukrainie i „grupie ekstremistycznej”.
 Warto zauważyć, że mężczyzna przekazał darowiznę na rzecz „formacji ekstremistycznej” przed majem 2021 r., kiedy na Białorusi w ogóle nie było formacji ekstremistycznych. Teraz mężczyźnie grozi od pięciu do dziesięciu lat więzienia. Proces rozpocznie się 19 marca w Sądzie Miejskim w Mińsku.
 Aleksander prowadzi małą firmę w Mołodecznie: jako indywidualny przedsiębiorca zajmuje się transportem ładunków własnym autobusem. Wychowuje dwójkę dzieci: młodą córkę, która kończy szóstą klasę, i syna, który powinien teraz być w liceum.</t>
   </si>
   <si>
-    <t>6 lat więzienia w kolonii o podwyższonych warunkach bezpieczeństwa</t>
+    <t>Więzienie nr 4, ul.Mohylew Krupskoj 99A, 212011</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 01.04.2024: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 07.06.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-03-18 10:47:34</t>
   </si>
   <si>
     <t>Victor Alexandrovich Savchits</t>
   </si>
   <si>
     <t>4 grudnia 1981</t>
   </si>
   <si>
     <t>Sędzia Jewgienij Pisarewicz rozpatrywał sprawę od 28 sierpnia do 4 września 2024 roku. Wiktor zostanie również zobowiązany do zapłaty 1000 rubli odszkodowania za straty moralne wyrządzone policjantowi z Łogojska.
 7 października 2025 r. ogłoszono wyrok w drugim procesie: uwzględniając pierwszy proces - 6 lat pozbawienia wolności w więzieniu o zaostrzonym rygorze, grzywnę w wysokości 600 jednostek bazowych, a także odszkodowanie za straty moralne dla Czemodanovej - 5000 rubli białoruskich, Karpenkowa - 2000 rubli białoruskich i Nikitenko - 5000 rubli białoruskich.</t>
   </si>
   <si>
     <t>Decyzja sądu 04.09.2024: 6 lata więzienia w kolonii na warunkach ogólnych, 1000 ruble odszkodowania. Apelacja 05.11.2024: nieznany. Decyzja sądu 07.10.2025: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 600 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2024-08-19 19:21:31</t>
   </si>
   <si>
     <t>Marina Viktorovna Mazovka</t>
   </si>
   <si>
     <t>5 grudnia 1972</t>
@@ -195,1327 +221,953 @@
   <si>
     <t>2022-06-29 17:36:43</t>
   </si>
   <si>
     <t>Vladimir Anatolyevich Trifonov</t>
   </si>
   <si>
     <t>6 grudnia 1964</t>
   </si>
   <si>
     <t>Szczegóły sprawy nie są znane, ponieważ proces odbywał się za zamkniętymi drzwiami, aw rzeczywistości sprawa karna jest utajniona.
 Szczegóły zatrzymania skazanych znane są z propagandowego filmu „Operacja KGB „Mankurt””, który ONT pokazał w 2021 roku.
 Według filmu Władimir Trifonow jest przewodnikiem po granicy białorusko-litewskiej, przez którą miał nielegalnie przewieźć Aleksieja Chrałowicza .
 Zaczął odsiadywać wyrok.</t>
   </si>
   <si>
     <t>IK nr 2, 213800, Bobrujsk, ul. Sikorskiego, 1</t>
   </si>
   <si>
     <t>14 lat więzienia w kolonii karnej.</t>
   </si>
   <si>
     <t>2022-11-04 17:52:25</t>
   </si>
   <si>
-    <t>Viktor Lameko</t>
-[...28 lines deleted...]
-</t>
+    <t>Igor Vasilievich Cherpakov</t>
+  </si>
+  <si>
+    <t>7 grudnia 1975</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
-    <t>2025-11-01 18:11:07</t>
-[...2 lines deleted...]
-    <t>Vladimir Leonidovich Leosevich</t>
+    <t>2025-11-15 23:37:00</t>
+  </si>
+  <si>
+    <t>Anna Vladimirovna Vlasenko</t>
   </si>
   <si>
     <t>7 grudnia 1981</t>
   </si>
   <si>
-    <t>Rozprawa sądowa odbyła się 30 października 2023 r.</t>
-[...14 lines deleted...]
-    <t>Decyzja sądu data nieznana: nieznany.</t>
+    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2025-11-01 22:19:38</t>
-  </si>
-[...10 lines deleted...]
-    <t>2023-09-04 22:43:02</t>
   </si>
   <si>
     <t>Egor Aleksandrovich Michailov</t>
   </si>
   <si>
     <t>7 grudnia 1994</t>
   </si>
   <si>
     <t>Jegor został aresztowany w lutym 2021 roku, a następnie skazany za podpalenie czołgu T-72 w pociągu wojskowym na stacji kolejowej Stepianka. Według akt sprawy, w nocy 31 stycznia 2021 roku rzucił w czołg koktajlem Mołotowa z napisem „OGSB”. Jego działania zostały zakwalifikowane jako „akt terroryzmu”. Według prokuratury, Jegor dopuścił się podpalenia z powodu swoich poglądów politycznych.
 Na początku października 2023 roku ogłoszono, że Jegor został przeniesiony do Aresztu Śledczego nr 1 w związku z nową sprawą karną wszczętą na podstawie artykułu „organizacja i przygotowywanie działań rażąco naruszających porządek publiczny lub czynny udział w takich działaniach”. W tej sprawie został skazany na dodatkowe sześć miesięcy więzienia.</t>
   </si>
   <si>
     <t>IK nr 17, 213004, Szkłow, ul. 1 fabryka, 8</t>
   </si>
   <si>
     <t>Decyzja sądu 26.07.2021: 10 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 685 ruble odszkodowania. Decyzja sądu 05.10.2023: 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 12.12.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-07-16 14:53:21</t>
   </si>
   <si>
-    <t>Igor Vasilievich Cherpakov</t>
-[...17 lines deleted...]
-    <t>2025-09-17 18:20:13</t>
+    <t>Alexander Stanislavovich Yushkevich</t>
+  </si>
+  <si>
+    <t>7 grudnia 1987</t>
+  </si>
+  <si>
+    <t>8 lat więzienia w kolonii o zaostrzonym rygorze.</t>
+  </si>
+  <si>
+    <t>2023-09-04 22:43:02</t>
   </si>
   <si>
     <t>Marina Vladimirovna Leonovich</t>
   </si>
   <si>
     <t>8 grudnia 1995</t>
   </si>
   <si>
     <t>Marina jest białoruskojęzyczną specjalistką IT z EPAM, która zajmuje się również pracą kreatywną. Pisze artykuły do białoruskiej Wikipedii, tworzy ilustracje, tłumaczy na język białoruski i pisze poezję. Po rozpoczęciu szeroko zakrojonej agresji Rosji na Ukrainę, wyjechała do Gruzji, lecz potem, z nieznanych przyczyn, wróciła na Białoruś. Wkrótce została zatrzymana w związku ze sprawą karną i skazana na podstawie artykułów „finansowanie działalności ekstremistycznej” i „finansowanie lub inne finansowe wspieranie wojny”.</t>
   </si>
   <si>
     <t>Decyzja sądu 14.01.2025: 5 lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2024-03-14 18:44:29</t>
-  </si>
-[...44 lines deleted...]
-    <t>2024-04-11 02:04:25</t>
   </si>
   <si>
     <t>Anna Valentinovna Korneenko</t>
   </si>
   <si>
     <t>8 grudnia 1985</t>
   </si>
   <si>
     <t>Była księgowa w Mińskich Zakładach Elektrotechnicznych im. Wawiłowa . Proces rozpoczął się 19 maja i odbywał się za zamkniętymi drzwiami, dlatego dostępnych jest niewiele informacji na temat zarzutów . Wiadomo, że Anna została zwolniona z pracy po ogłoszeniu „Ultimatum Ludu” w 2020 roku, a następnie pozwała firmę za bezprawne zwolnienie.
 Najmłodsze dziecko Anny miało zaledwie 5 miesięcy, gdy została zatrzymana.</t>
   </si>
   <si>
     <t xml:space="preserve"> Decyzja sądu 24.05.2023: 5 lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2023-05-31 22:42:36</t>
   </si>
   <si>
-    <t>Yauhen Kholadau</t>
-[...14 lines deleted...]
-    <t>2023-08-11 19:13:51</t>
+    <t>Egor Andreevich Zakharchuk</t>
+  </si>
+  <si>
+    <t>8 grudnia 1992</t>
+  </si>
+  <si>
+    <t>Skazany za udział w protestach, a także za komentarze na portalach społecznościowych.</t>
+  </si>
+  <si>
+    <t>nieznany</t>
+  </si>
+  <si>
+    <t>2023-08-11 19:24:21</t>
   </si>
   <si>
     <t>Tatsiana Palubok</t>
   </si>
   <si>
     <t>9 grudnia 1978</t>
   </si>
   <si>
     <t>Wiadomo, że pracownicy GUBOPiK-u prowadzą śledztwo w sprawie osób, które rzekomo brały udział w czacie telegramowym „Partyzanci nowogródzcy”. Wszczęto przeciwko nim sprawy karne na podstawie artykułu o ekstremizmie. Każda osoba przesłuchiwana w sprawie ma obowiązek podpisać zgodę na zachowanie poufności.
 Media podają , że co najmniej sześć osób spośród zatrzymanych 15 dni temu przez siły bezpieczeństwa nie opuściło kraju po odbyciu aresztu administracyjnego, w tym Tatiana.</t>
   </si>
   <si>
     <t>Decyzja sądu 21.10.2025: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych, 800 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2024-11-18 23:01:53</t>
-  </si>
-[...45 lines deleted...]
-    <t>2024-06-21 16:37:39</t>
   </si>
   <si>
     <t>Alina Valentinovna Khmelevskaya</t>
   </si>
   <si>
     <t>10 grudnia 1984</t>
   </si>
   <si>
     <t>Alinę skazano w lipcu 2024 r. na podstawie artykułów „udziału w grupie zbrojnej lub konflikcie zbrojnym na terytorium państwa obcego” i „finansowania działalności grupy ekstremistycznej”.
 Aktywiści praw człowieka nie znają wyroku ani charakteru zarzutów, ale na Białorusi pierwszy artykuł jest zazwyczaj stosowany w przypadku oskarżeń o wspieranie Ukrainy w wojnie. Za taką darowiznę groziła jej kara od pięciu do dziesięciu lat kolonii karnej.</t>
   </si>
   <si>
     <t>Decyzja sądu 30.07.2024: 5 lata 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 12.11.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-07-30 19:27:11</t>
   </si>
   <si>
     <t>Sergey Petrovich Zabelich</t>
   </si>
   <si>
     <t>11 grudnia 1972</t>
   </si>
   <si>
     <t>51-letni Siergiej Zabelich z Mińska, absolwent Białoruskiego Państwowego Uniwersytetu Informatyki i Elektroniki Radiowej. Sądząc po Linkedin, pracował jako programista przez co najmniej dwadzieścia lat. We wrześniu 2022 roku przeszedł z Nikta Technologies do Intrahealth, rezydenta HTP działającego na rynku kanadyjskim.
 Wiadomo, że Siergiej został zatrzymany 13 grudnia 2020 r., kiedy ludzie wspólnie wychodzili na marsze uliczne. Tego dnia zatrzymano kolejnych 300 Białorusinów.
 Jest oskarżony o dwa zarzuty „finansowania popełnianych wielokrotnie działań ekstremistycznych” oraz „finansowania działalności formacji ekstremistycznej”. Grozi mu do ośmiu lat więzienia.
 W dniu 7 czerwca 2024 r. apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
-    <t>Decyzja sądu 04.04.2024: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 07.06.2024: nieznany.</t>
+    <t>Decyzja sądu 04.04.2024: 6 lata więzienia w kolonii na warunkach ogólnych. Apelacja 07.06.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-04-02 13:51:41</t>
+  </si>
+  <si>
+    <t>Eugene Aleksandrovich Glushkov</t>
+  </si>
+  <si>
+    <t>11 grudnia 1968</t>
+  </si>
+  <si>
+    <t>Jewgienij Głuszkow to były dziennikarz mohylewski, w latach 90. i 2000. pracował w telewizji miejskiej, po czym współpracował z kilkoma portalami miejskimi.
+Głuszkow został zatrzymany na początku stycznia w wyniku napaści, ponieważ mężczyzna nie otworzył drzwi siłom bezpieczeństwa. Został wyciągnięty na ulicę w tym samym ubraniu, które miał na sobie w domu.
+Według niektórych doniesień ustalono, że przeciwko Głuszkowowi wszczęto postępowanie karne za działalność dziennikarską. Domniemanym artykułem jest artykuł 361-1 Kodeksu karnego Republiki Białorusi (tworzenie lub udział w formacji ekstremistycznej).</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 31.07.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 27.09.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-02-12 16:40:41</t>
+  </si>
+  <si>
+    <t>Alla Ivanovna Puchinskaya</t>
+  </si>
+  <si>
+    <t>11 grudnia 1981</t>
+  </si>
+  <si>
+    <t>21 lutego 2024 r. w Sądzie Rejonowym w Pińsku sędzia Andriej Bycziło rozpatrywał sprawę na podstawie części 2 art. Art. 19.11 Kodeksu wykroczeń administracyjnych (Rozpowszechnianie produktów informacyjnych objętych republikańską listą materiałów ekstremistycznych, a także wytwarzanie, publikowanie, przechowywanie lub transport w celu rozpowszechniania takich produktów informacyjnych).
+Najwyraźniej po tym wszczęto postępowanie karne.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 08.02.2024: 5 lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2024-01-31 18:44:06</t>
   </si>
   <si>
     <t>Maxim Vladimirovich Ralko</t>
   </si>
   <si>
     <t>11 grudnia 2001</t>
   </si>
   <si>
     <t>Maksym wystąpił w filmie propagandowym nakręconym w więzieniu.
 Wiosną 2022 roku dołączył do ochotniczego pułku Kalinowskiego, który został utworzony w lutym tego roku w celu obrony Ukrainy przed rosyjską inwazją.
 Według prorządowej stacji telewizyjnej Ralko brał udział w operacjach wojskowych.
 Na początku 2024 roku Rałko zrezygnował z pracy w Polku i wrócił do Warszawy. Zaczął studiować testowanie IT, brał udział w protestach i pracował jako ochroniarz w Biedronce. Otrzymał status ochrony uzupełniającej. Kilka miesięcy po powrocie z Ukrainy do Polski Maksym pokłócił się z przyjaciółmi i zniknął. Oskarżył jednego z nich o szpiegostwo. Ponownie nawiązał kontakt w maju 2024 roku, podając się za osobę przebywającą w Niemczech i planującą tam ubiegać się o azyl. Maksym później poinformował, że uciekł z obozu dla uchodźców i zostawił wszystkie swoje dokumenty, w tym paszport.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 10 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2024-11-21 23:40:33</t>
   </si>
   <si>
-    <t>Vilen Sergeevich Turgunov</t>
-[...45 lines deleted...]
-    <t>2024-01-31 18:44:06</t>
+    <t>Leonid Valerievich Raichenok</t>
+  </si>
+  <si>
+    <t>12 grudnia 1986</t>
+  </si>
+  <si>
+    <t>Według prokuratury , 17 maja 2022 roku Leonid Raichonok przekazał białoruskim ochotnikom walczącym po stronie Ukrainy 400 dolarów na kamizelki kuloodporne. Drugą darowiznę w wysokości 150 dolarów przekazał na rzecz „Praskiego Zespołu Wsparcia” (stowarzyszenia Białorusinów w Pradze, które zbiera datki i za nie kupuje umundurowanie, czasem na wyposażenie do broni, dla białoruskich ochotników walczących po stronie Ukraina). Działania mieszkańca Brześcia zakwalifikowano jako „finansowanie obywateli Republiki Białorusi do udziału na terytorium obcego państwa w formacji zbrojnej jednej ze stron walczących, w konfliktach zbrojnych, operacjach wojskowych”.
+W dniu 12 grudnia 2023 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 17.10.2023: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 12.12.2023: nieznany.</t>
+  </si>
+  <si>
+    <t>2023-10-19 23:13:30</t>
   </si>
   <si>
     <t>Igor Evstafievich Sidarovich</t>
   </si>
   <si>
     <t>12 grudnia 1972</t>
   </si>
   <si>
     <t>Igor został po raz pierwszy skazany za rozwinięcie transparentu z napisem: „Dopóki w kraju panuje bezprawie, opór jest naszym obowiązkiem”, blokując ruch uliczny. Został ukarany wysoką grzywną.
 Później został ponownie skazany za znieważenie władz za pośrednictwem komentarza na czacie „Mołodeczno za Życie” i otrzymał środek zapobiegawczy w postaci „aresztu domowego”. Igor jest niepełnosprawny, ponieważ brakuje mu jednej nogi.
 Pod koniec 2024 roku okazało się, że Igor został ponownie zatrzymany i osadzony w areszcie. W lipcu 2025 roku został skazany na podstawie artykułu „Wspieranie działalności ekstremistycznej” i skazany na karę pozbawienia wolności oraz wysoką grzywnę.</t>
   </si>
   <si>
     <t>Decyzja sądu 31.03.2021: 140 jednostek bazowych kary. Decyzja sądu 02.06.2021: 1 rok 6 miesiące ograniczenia wolności bez skierowania do otwartego zakładu karnego, 1500 ruble odszkodowania. Decyzja sądu 22.07.2025: 4 roku więzienia w kolonii w warunkach wzmocnionego reżimu, 1000 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2021-07-02 21:03:36</t>
   </si>
   <si>
-    <t>Leonid Valerievich Raichenok</t>
-[...29 lines deleted...]
-  <si>
     <t>Ilya Slavomirovich Gumbar</t>
   </si>
   <si>
     <t>12 grudnia 1989</t>
   </si>
   <si>
     <t>Ilya pracuje w firmie informatycznej iTechArt od ponad dwunastu lat. To duża firma, zatrudniająca ponad półtora tysiąca pracowników. Ilya - starszy inżynier oprogramowania. Gumbar ma dwa dobrze znane hobby – turystykę sportową i bieganie przełajowe. Bieganie przełajowe to bieganie na długich dystansach po nierównym terenie, często przez nieprzejezdne lasy lub wysokie góry (różnice wysokości na trasie mogą sięgać tysięcy metrów). Według rankingu UTMB zajmuje drugie miejsce na Białorusi wśród mężczyzn w tej dyscyplinie.
 W dniu 3 września 2024 roku odbyła się rozprawa apelacyjna, na której wyrok uprawomocnił się.</t>
   </si>
   <si>
+    <t>IK nr 3, 211300, wieś Witba, obwód witebski, rejon witebski</t>
+  </si>
+  <si>
     <t>Decyzja sądu 08.07.2024: 5 lata 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 03.09.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-07-01 19:56:24</t>
   </si>
   <si>
-    <t>Olga Viktorovna Kolpakova</t>
-[...11 lines deleted...]
-    <t>Andrei Yuryevich Savinski</t>
+    <t>Hleb Yuryevich Rybchanka</t>
+  </si>
+  <si>
+    <t>13 grudnia 1994</t>
+  </si>
+  <si>
+    <t>Gleb pochodzi z Grodna. Wiadomo, że od dawna mieszka w Rosji. Pracował w Lesta OJSC co najmniej od stycznia 2020 roku. To rosyjski oddział Wargaming, firmy tworzącej gry komputerowe, z których najbardziej znana jest gra World of Tanks.
+Rybczenko znalazł się na czarnej liście ujawnionego Centralnego Banku Rosji. Powodem była odmowa przelewu pieniężnego z wyjaśnieniem: „transakcja jest realizowana w celu finansowania terroryzmu”. Prawdopodobnie próbował on przekazać darowiznę Polkowi Kalinowskiemu, używając rosyjskiej karty. Doszło do tego w marcu 2022 roku.
+Gleb figuruje również w rosyjskiej bazie danych „opozycji”, utworzonej przez rosyjskie siły bezpieczeństwa w celu łatwiejszego monitorowania osób niezgadzających się z wojną i aktywistami. Dane wyciekły do internetu.</t>
+  </si>
+  <si>
+    <t>IK nr 1, 211445, Nowopołock, ul. Techniczny, 8</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 15 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: 14 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2026-02-20 19:09:51</t>
+  </si>
+  <si>
+    <t>Hleb Herasimovich</t>
   </si>
   <si>
     <t>14 grudnia 1987</t>
   </si>
   <si>
-    <t>Z materiałów sprawy wynika, że w ciągu półtora roku Savinsky przelał równowartość 50 dolarów amerykańskich na konta funduszy uznanych za „ekstremistyczne”. Jednocześnie wielokrotnie korzystał ze swojego konta na Facebooku. Stworzył także i opublikował 4 wiadomości tekstowe w jednym z czatów telegramowych, rzekomo mające na celu „podżeganie do wrogości społecznej w społeczeństwie”.
-[...15 lines deleted...]
-    <t>2025-07-20 12:14:16</t>
+    <t>Szef ekosystemu Malimon.
+Glebzostał zatrzymany w związku ze sprawą uznania koalicji inicjatyw „Zielona Sieć” za „grupę ekstremistyczną”. Należą do niej m.in. projekty „Białoruski Ul”, „Zielony Portal” i „Ekodom”. Odpowiednia decyzja została podjęta przez KGB 30 lipca 2025 roku. Prawdopodobnie postawiono mu zarzuty z artykułu 361-4 („współudział w działalności ekstremistycznej”) Kodeksu karnego.
+W toku śledztwa przyjęto założenie , że działania Milkomanowicza i Gerasimowicza można zakwalifikować w ramach art. 361-4 Kodeksu karnego (pomoc w działalności ekstremistycznej), jednak prawomocny wyrok zapadł za udział w ww. grupie.</t>
+  </si>
+  <si>
+    <t>SIZO-1  Nowodworski s/s, 143/4, wieś Paszkowicze, rejon miński, obwód miński 223016</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary.</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:39:17</t>
   </si>
   <si>
     <t>Kanstantsin Siarheyevich Prytulenka</t>
   </si>
   <si>
     <t>14 grudnia 1979</t>
   </si>
   <si>
     <t>Były zastępca prokuratora okręgu Głusk.
 W nagraniu opublikowanym przez Komitet Śledczy Prytulenko powiedział, że wysłał dane pracownika prokuratury rejonu gluskiego i lekarza na chatbota Czarnej Księgi Białorusi.
 Według Naszej Niwy w 2005 roku Konstantin Prytulenko był śledczym, a później asystentem prokuratora rejonowego. Nie wiadomo, gdzie Prytulenko pracował przed aresztowaniem.
 Początkowo proces był otwarty, ale na wniosek poszkodowanych urzędników i sił bezpieczeństwa został zamknięty.W sumie ofiarami padło kilkanaście osób, w tym były wiceprzewodniczący rady miejskiej Mohylewa, „główny ideolog miasta” Ałła Gałuszko. Inne ofiary to członkowie komisji wyborczych, prokuratorzy, stróże prawa i inni urzędnicy państwowi.</t>
   </si>
   <si>
     <t>6 lat więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2023-06-29 16:38:29</t>
   </si>
   <si>
     <t>Alexander Evgenyevich Sobolevsky</t>
   </si>
   <si>
     <t>15 grudnia 1967</t>
   </si>
   <si>
     <t>W Mohylewie Sobolewski jest znany jako jeden z freelancerów, którzy do 2020 roku współpracowali z miejskimi publikacjami internetowymi. Ales został dwukrotnie skazany za naruszenie administracyjne na jeden dzień, po czym nie został zwolniony.</t>
   </si>
   <si>
     <t>Decyzja sądu 31.07.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 27.09.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-01-08 17:12:54</t>
   </si>
   <si>
-    <t>Olga Vladimirovna Lotsmanova</t>
-[...14 lines deleted...]
-    <t>Stanislav Valentinovich Kuzmitsky</t>
+    <t>Aliaksandr Frantskevich</t>
+  </si>
+  <si>
+    <t>15 grudnia 1988</t>
+  </si>
+  <si>
+    <t>Komitet Śledczy nazywa go aktywnym uczestnikiem destrukcyjnych kanałów telegramowych i przedstawicielem „oddziałów sofowych”. W sprawie było 26 ofiar. Frantskevich był przetrzymywany w areszcie do czasu procesu.</t>
+  </si>
+  <si>
+    <t>4,5 roku więzienia.</t>
+  </si>
+  <si>
+    <t>2022-06-28 16:49:54</t>
+  </si>
+  <si>
+    <t>Stanislau Valiantsinavich Kuzmitski</t>
   </si>
   <si>
     <t>15 grudnia 1986</t>
   </si>
   <si>
-    <t>Według materiałów śledztwa Kuzmicki, „mając wypaczone wartości i niezrozumienie słowa „patriotyzm”, celowo wstąpił do organizacji terrorystycznej i kierował pewnymi zasobami sieci „…97”. Zarządzał ponad 30 pokojami rozmów, które pod brutalną kontrolą i przewodnictwem z zagranicy wypełniały się ekstremistycznymi materiałami. Mężczyzna tworzył skład środowisk ekstremistycznych, wyznaczał role i organizował udział ich członków w protestach. Ponadto podejmował działania zmierzające do zjednoczenia i zwiększenia liczby wspólnot: wspierał je moralnie w prywatnych rozmowach, organizował wspólne spędzanie czasu wolnego, dystrybucję wyrobów propagandowych, rysował rysunki i napisy o charakterze ekstremistycznym na elewacjach budynków.</t>
-[...5 lines deleted...]
-    <t>15 lat więzienia w kolonii karnej.</t>
+    <t>Stanisław, przedsiębiorca, został aresztowany w grudniu 2021 roku w związku ze sprawą karną wszczętą na podstawie sześciu zarzutów, w tym „nawoływania do działań mających na celu zaszkodzenie bezpieczeństwu narodowemu Republiki Białorusi” oraz „utworzenia lub udziału w organizacji prowadzącej działalność terrorystyczną”. Początkowo przebywał w areszcie śledczym KGB, a następnie został przeniesiony do Aresztu Śledczego nr 1 w oczekiwaniu na proces.
+Proces trwał około sześciu tygodni, a w listopadzie 2022 roku Stanislav został uznany winnym administrowania ponad 30 czatami na Telegramie, w tym czatem „97”, które według śledczych służyły do dystrybucji materiałów ekstremistycznych i koordynowania działań protestacyjnych. Oskarżono go również o formowanie i koordynowanie działań członków społeczności, przydzielanie im ról i organizowanie ich udziału w protestach, a także o działania mające na celu zwiększenie liczby uczestników i wspieranie działań społeczności.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 03.11.2022: 15 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 10.02.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-12-28 13:36:42</t>
   </si>
   <si>
-    <t>Aliaksandr Frantskevich</t>
-[...41 lines deleted...]
-    <t>2024-09-03 23:02:53</t>
+    <t>Igor Nikolaevich Zhylavets</t>
+  </si>
+  <si>
+    <t>16 grudnia 1983</t>
+  </si>
+  <si>
+    <t>IUOT-9, 210034, Witebsk, ul. 3 Czepińska, 39</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 08.05.2025: 2 roku 6 miesiące ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-07-12 17:21:25</t>
+  </si>
+  <si>
+    <t>Pavel Vladimirovich Kuntsevich</t>
+  </si>
+  <si>
+    <t>17 grudnia 1985</t>
+  </si>
+  <si>
+    <t>Paweł Kuntsewicz ma 39 lat. Jest mieszkańcem Mińska, studiował w Mińskim Państwowym Instytucie Ekologii im. Sacharowa jako psycholog. Pracował na rynku Czerwieńskim, gdzie miał własny punkt sprzedaży detalicznej, a ostatnio za pieniądze robił szklarnie.
+Jak wynika z portali społecznościowych, został zatrzymany jesienią 2023 roku. Został oskarżony na podstawie części 3 art. 361 Kodeksu karnego Białorusi – „wzywa do stosowania sankcji lub innych działań mających na celu szkodę dla bezpieczeństwa narodowego Białorusi”. Zgodnie z artykułem groziło mu do 12 lat więzienia.Paweł ma dużą rodzinę – żonę i czwórkę dzieci.</t>
+  </si>
+  <si>
+    <t>IK-8, 211388, obwód witebski, Orsza, ul. Lenina, 195A</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 22.01.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 01.03.2024: nieznany. Decyzja sądu data nieznana: 8 miesiące więzienia w kolonii o zaostrzonym rygorze.</t>
+  </si>
+  <si>
+    <t>2024-01-15 21:41:51</t>
+  </si>
+  <si>
+    <t>Pavel Viktorovich Myakish</t>
+  </si>
+  <si>
+    <t>17 grudnia 1987</t>
+  </si>
+  <si>
+    <t>Były lekarz sądowy. Studiował programowanie.</t>
+  </si>
+  <si>
+    <t>5,5 roku więzienia w kolonii karnej</t>
+  </si>
+  <si>
+    <t>2022-06-09 00:04:39</t>
   </si>
   <si>
     <t>Yauheni Aliakseyevich Zbarouski</t>
   </si>
   <si>
     <t>17 grudnia 1981</t>
   </si>
   <si>
     <t>Jewgienij został natychmiast oskarżony na podstawie 9 artykułów Kodeksu karnego. Powodem tego były komentarze w Telegramie i wysłanie 0,28 i 0,004 bitcoinów do administratorów kanałów Telegrama.
 Ponadto od grudnia 2019 r. do stycznia 2020 r. zakupił „szczególnie niebezpieczne substancje psychotropowe”, a w Rosji (w obwodzie briańskim) zakupił broń palną – pistolet Makarowa (PM) i co najmniej 46 naboi do niego.
 Proces trwał od 14 lutego do 2 czerwca, prawie cztery miesiące.
 Jewgienij częściowo przyznał się do winy, wyjaśnił, że nie zgadza się z wynikami wyborów prezydenckich na Białorusi, dlatego zdecydował się działać aktywnie.</t>
   </si>
   <si>
     <t>Nie</t>
   </si>
   <si>
     <t>8 lat więzienia w kolonii karnej.</t>
   </si>
   <si>
     <t>2022-02-14 21:25:55</t>
   </si>
   <si>
-    <t>Pavel Viktorovich Myakish</t>
-[...13 lines deleted...]
-  <si>
     <t>Natalia Sergeevna Matveeva</t>
   </si>
   <si>
     <t>17 grudnia 1983</t>
   </si>
   <si>
     <t>Natalia została aresztowana w czerwcu 2021 roku pod zarzutem planowania podpalenia sprzętu leśnego. Aresztowanie miało miejsce wieczorem na terenie gospodarstwa leśnego, gdzie rzekomo przybyła ze swoim wspólnikiem, Gordiejewem, który w rzeczywistości wykonywał zlecenie służb bezpieczeństwa państwa.
 Według prokuratury, wieczorem 8 czerwca 2021 roku Natalia i mężczyzna przygotowali koktajle Mołotowa, którymi planowali podpalić sprzęt. Zbrodnia jednak nie została dokończona – Natalia została zatrzymana, zanim doszło do podpalenia.
 Natalia zeznała przed sądem, że znalazła się w trudnej sytuacji: w sierpniu 2020 roku jej znajomy został aresztowany, straciła ojca i miała trudności w pracy. Potwierdziła również, że rzeczywiście była członkinią grupy dyskusyjnej „OGSB” i zamierzała zniszczyć sprzęt do wyrębu w przedsiębiorstwie leśnym.
 W grudniu 2022 r. uznano ją za winną i skazano na karę pozbawienia wolności w kolonii karnej o zaostrzonym rygorze oraz wysoką grzywnę.</t>
   </si>
   <si>
     <t>Decyzja sądu 05.12.2022: 14 lata więzienia w kolonii na warunkach ogólnych, 400 jednostek bazowych kary. Apelacja 03.03.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-09-01 17:30:07</t>
   </si>
   <si>
     <t>Maxim Valerievich Solop</t>
   </si>
   <si>
     <t>17 grudnia 1988</t>
   </si>
   <si>
     <t>Maxim Solop ma 36 lat. Pochodzi z Brestu. W 2012 roku ukończył studia na Wydziale Fizyki Uniwersytetu Państwowego im. Franciszka Skaryny w Homelu. Pracował jako inżynier w Brzeskim Centrum Informatyczno-Przemysłowym ds. Transportu Eksportowo-Importowego Kolei Białoruskich.
 Maksym uwielbia podróże i aktywny wypoczynek, uprawia także różne sporty i prowadzi zdrowy tryb życia.
 Jego proces rozpocznie się 24 lutego 2025 r. w Sądzie Miejskim w Brześciu. Maksymowi zarzuca się „wzywanie do działań mających na celu wyrządzenie szkody bezpieczeństwu narodowemu Białorusi” (art. 361 cz. 3 Kodeksu karnego).</t>
   </si>
   <si>
+    <t>IK-22, skrytka pocztowa 20, obwód brzeski, Iwacewicze, ul. Domanowo, 225295</t>
+  </si>
+  <si>
     <t>Decyzja sądu 26.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2025-02-24 17:46:36</t>
-  </si>
-[...17 lines deleted...]
-    <t>2024-01-15 21:41:51</t>
   </si>
   <si>
     <t>Arthur Igorevich Syrokvasha</t>
   </si>
   <si>
     <t>18 grudnia 1993</t>
   </si>
   <si>
     <t>Artur Syrokwasza pełnił funkcję zastępcy naczelnika placówki granicznej w Chojnikach, utworzonej w 2020 roku. Oznacza to, że Artur pracował na przejściu granicznym, przez które rosyjski sprzęt wjeżdżał na Ukrainę.
 Był sekretarzem lokalnego związku młodzieży BRSM. Profil Artura na VKontakte wskazuje , że pochodzi z Mińska i jest absolwentem BSU.</t>
   </si>
   <si>
     <t>2025-10-10 22:45:12</t>
   </si>
   <si>
-    <t>Vitali Alehavich Vyprazhkin</t>
-[...22 lines deleted...]
-  <si>
     <t>Yauheni Anatolyevich Dorakhau</t>
   </si>
   <si>
     <t>19 grudnia 1980</t>
   </si>
   <si>
     <t>Zatrzymany w celu złożenia komentarzy.
 Pracował jako inżynier energetyczny w firmie Belgro.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-09-12 14:21:44</t>
   </si>
   <si>
-    <t>Evgeniy Vladimirovich Propolskiy</t>
-[...38 lines deleted...]
-    <t>Vladimir Anatolevich Baslyk</t>
+    <t>Yury Kazimiravich Trashchynski</t>
+  </si>
+  <si>
+    <t>20 grudnia 1967</t>
+  </si>
+  <si>
+    <t>Jurij Treszczyński przez ponad dwadzieścia lat pracował jako realizator dźwięku w Białoruskiej Telewizji i Radiu.
+Po wyborach prezydenckich w 2020 roku Jurij podpisał petycję przeciwko przemocy ze strony sił bezpieczeństwa, a później wyjechał do Polski.
+Treszczinski został aresztowany 15 listopada 2025 roku, tuż po powrocie do Mińska z zagranicy. Początkowo były realizator dźwięku został osadzony w więzieniu Okrestina na 15 dni pod zarzutem popełnienia przestępstwa administracyjnego, ale nigdy nie został zwolniony.
+Przeciwko mężczyźnie wszczęto postępowanie karne i przewieziono go do Aresztu Śledczego nr 1 w Mińsku, a w przeddzień rozprawy przewieziono go do Homla.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych, 500 jednostek bazowych kary. Apelacja 07.07.2026: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2026-07-19 11:06:09</t>
+  </si>
+  <si>
+    <t>Leonid Valentinovich Kozyr</t>
   </si>
   <si>
     <t>20 grudnia 1981</t>
-  </si>
-[...27 lines deleted...]
-    <t>Leonid Valentinovich Kozyr</t>
   </si>
   <si>
     <t>Pierwszy proces Leonida odbył się jesienią 2022 roku, został oskarżony z art. 369 i skazany na ograniczenie wolności bez kierunku.
 O drugim procesie wyszło na jaw w sierpniu 2024 r. Leonidowi zarzuca się „finansowanie działalności formacji ekstremistycznej” (art. 361-2 kodeksu karnego) oraz „rekrutację, szkolenie lub przygotowanie do udziału w wojnie, a także wsparcie materialne takiej działalności” (art. 361 część 2 art. -3 Kodeksu karnego). Okazało się, że mężczyzna miał darowiznę na rzecz Sił Zbrojnych Ukrainy. Prawdopodobnie grozi mu kara pozbawienia wolności.
 Leonid posiada wykształcenie wyższe , jego ostatnim miejscem pracy jest prywatne przedsiębiorstwo Gomelstalstandart .</t>
   </si>
   <si>
     <t>Decyzja sądu 12.10.2022: nieznany lata ograniczenia wolności bez skierowania do otwartego zakładu karnego. Decyzja sądu 22.08.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 29.10.2024: nieznany.</t>
   </si>
   <si>
     <t>2022-09-30 23:02:21</t>
   </si>
   <si>
+    <t>Pavel Pavlovich Stanislavchik</t>
+  </si>
+  <si>
+    <t>20 grudnia 1989</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2025-12-16 14:18:04</t>
+  </si>
+  <si>
+    <t>Evgeniy Vladimirovich Propolskiy</t>
+  </si>
+  <si>
+    <t>20 grudnia 1994</t>
+  </si>
+  <si>
+    <t>Jewgienij został zatrzymany w związku z masowymi zamieszkami i oskarżony o udział w „radykalnych” kanałach telegraficznych.
+W maju 2023 r. został ponownie skazany za „złośliwe nieposłuszeństwo wobec wymagań administracji kolonii”.</t>
+  </si>
+  <si>
+    <t>IK-20, 247755, obwód homelski, rejon mozyrski, rada wiejska Michalkowski, 70</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 19.07.2021: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 23.11.2021: wyrok został podtrzymany. Apelacja 10.07.2024: wyrok został podtrzymany. Decyzja sądu 03.05.2023: 1 rok 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:08:25</t>
+  </si>
+  <si>
+    <t>Igor Mikhailovich Sushko</t>
+  </si>
+  <si>
+    <t>21 grudnia 1978</t>
+  </si>
+  <si>
+    <t>Igor został zatrzymany 23 listopada 2023 r. Z nagrania wideo na prorządowym kanale opublikowanego przez siły bezpieczeństwa wiadomo, że był współzałożycielem firmy zajmującej się komunikacją miejską.
+Igor mówi przed kamerą, że został zatrzymany za komentarze na kanałach Telegramu na temat białoruskiej i rosyjskiej armii.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 08.07.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 10.09.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-07-01 10:59:51</t>
+  </si>
+  <si>
     <t>Dmitry Sergeevich Osiyuk</t>
   </si>
   <si>
     <t>21 grudnia 1987</t>
   </si>
   <si>
     <t>Wiadomo, że sprawa Dmitrija została w dużej mierze sfabrykowana, a niektóre z jego działań były celowo prowokowane przez funkcjonariuszy wywiadu.
 Aktywiści praw człowieka wiedzą , że mężczyzna przebywa w areszcie od około grudnia 2023 roku. Początkowo był przetrzymywany w Areszcie Śledczym nr 1 w Mińsku, a następnie przeniesiony do Aresztu Śledczego w Brześciu. Został skazany na 20 lat więzienia, z czego pierwsze pięć lat spędzi w kolonii karnej.
 Wiadomo, że Osiyuk mieszkał w Berezie i ma córkę.</t>
   </si>
   <si>
     <t>ST-8, Żodino ul. Sowieckaja 22A, 222163</t>
   </si>
   <si>
     <t>Decyzja sądu 14.08.2024: 20 lata więzienia w kolonii w warunkach wzmocnionego reżimu (w tym 5 lata więzienia). Apelacja 16.01.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-08-23 11:44:01</t>
   </si>
   <si>
-    <t>Igor Mikhailovich Sushko</t>
-[...14 lines deleted...]
-  <si>
     <t>Michael Yuryevich Neznanov</t>
   </si>
   <si>
     <t>22 grudnia 1982</t>
   </si>
   <si>
     <t>Decyzja sądu 23.07.2024: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 27.09.2024: nieznany.</t>
   </si>
   <si>
     <t>2025-02-24 23:50:24</t>
+  </si>
+  <si>
+    <t>Michail Igorevich Palaznik</t>
+  </si>
+  <si>
+    <t>23 grudnia 1991</t>
+  </si>
+  <si>
+    <t>Michaił mieszkał w Mozyrzu. W 2014 roku służył w garnizonie mińskim i brał udział w defiladzie wojskowej 3 lipca. Za udział w tej defiladzie otrzymał od Łukaszenki wyróżnienie .</t>
+  </si>
+  <si>
+    <t>IUOT-24, 230025 Grodno, ul. Lidskaja, 29/ur</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2026-01-18 23:35:07</t>
   </si>
   <si>
     <t>Maksim Ivanovich Sobolev</t>
   </si>
   <si>
     <t>23 grudnia 1998</t>
   </si>
   <si>
     <t>Według prokuratury w dniach 10–11 sierpnia 2020 r. na jezdni znajdowali się w tym czasie nieletni Julia Szaranova, Nikita Wojtyuk, Nikołaj Nikityuk, a także Wasilij Aleksiejuk, Gleb Klimowicz, Witalij Warfałameew, Aleksander Tysewicz, Maksim Sobolew. Alei Maszerowa, Bulwarów Kosmonautów i Szewczenki, ul. Sowietów w Brześciu „ wykrzykiwali hasła, demonstrowali biało-czerwono-białe płótna, rażąco naruszając porządek publiczny, celowo utrudniając ruch pojazdów oraz normalne funkcjonowanie przedsiębiorstw i organizacji”.
 Na rozprawie wszyscy w pełni przyznali się do winy.
 Wiadomo również, że Maxim Sobolev, Gleb Klimovich, Julia Sharanova zostali skazani, w tym pod zarzutem „narkotyki”.
 Maxim Sobolev zgodnie z częścią 1 art. 342 Kodeksu karnego został skazany na dwa lata pozbawienia wolności. Ale ponieważ Maxim został już skazany na podstawie „narkotycznej” części 4 art. 328 Kodeksu karnego, poprzez częściowe dodanie kar głównych i całkowite dodanie kary dodatkowej, skazano 12 lat więzienia na odbycie kolonii poprawczej o zaostrzonym rygorze z karą grzywny w wysokości 3200 rubli.</t>
   </si>
   <si>
     <t>IK-11, Wołkowysk, ul. Rokossowski, 118, 231900</t>
   </si>
   <si>
     <t>Decyzja sądu 20.05.2024: 12 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 23.07.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-05-08 18:07:55</t>
   </si>
   <si>
-    <t>Sergei Alexandrovich Chernetsky</t>
-[...58 lines deleted...]
-  <si>
     <t>Anatoly Viktorovich Latushka</t>
   </si>
   <si>
     <t>24 grudnia 1976</t>
   </si>
   <si>
     <t>Zatrzymany za rysowanie przy użyciu szablonów „Chase”.
 Anatolij Łatuszka jest kuzynem polityka Pawła Łatuszki.
 22 marca 2024 roku został przeniesiony do więzienia, w którym odbywa karę do końca trwania kary.</t>
   </si>
   <si>
     <t>Decyzja sądu 20.09.2022: 6 lata więzienia w kolonii na warunkach ogólnych. Apelacja 02.12.2022: nieznany. Sąd zmiany reżimu 22.03.2024: nieznany lata więzienia.</t>
   </si>
   <si>
     <t>2022-02-03 18:53:15</t>
   </si>
   <si>
-    <t>Dmitry Ivanovich Shablyko</t>
-[...20 lines deleted...]
-    <t>2026-01-17 00:05:19</t>
+    <t>Aliaksei Iharavich Chareshniau</t>
+  </si>
+  <si>
+    <t>24 grudnia 1999</t>
+  </si>
+  <si>
+    <t>2026-03-02 10:59:22</t>
   </si>
   <si>
     <t>Dmitry Nikolaevich Khaltsov</t>
   </si>
   <si>
     <t>25 grudnia 1987</t>
   </si>
   <si>
     <t>Dmitrij Chaltsow jest jednoosobowym przedsiębiorcą. W 2020 roku „Komsomolskaja Prawda” pisała o nim w reportażu o protestach w Homlu po pogrzebie Aleksandra Wichora, zabitego przez policjantów. Za własne pieniądze kupił megafon i napisał na lokalnym czacie, proponując zebranie się i udanie do regionalnego komitetu wykonawczego. Protestujący wezwali wówczas gubernatora obwodu na spotkanie.
 Ze względu na zamknięty charakter systemu sądowniczego, charakter zarzutów postawionych Dmitrijowi Chalcowowi i jego konkretny wyrok pozostają nieznane. Wiadomo jedynie, że został skazany na karę więzienia.</t>
   </si>
   <si>
-    <t>SIZO-3, Gomel ul. Księga 1A, 246003</t>
+    <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 05.12.2025: nieznany.</t>
   </si>
   <si>
     <t>2025-10-18 15:04:38</t>
   </si>
   <si>
     <t>Anastasia Yuryevna Gritskevich</t>
   </si>
   <si>
     <t>25 grudnia 1993</t>
   </si>
   <si>
     <t>Anastazja, pochodząca z Mozyrza, ukończyła Białoruski Państwowy Uniwersytet Kultury Fizycznej i Sportu (BSUPhK) na kierunku turystyka i hotelarstwo oraz pracowała w Mińsk Arenie. Dużo podróżowała i uwielbiała sport, w tym hokej i kolarstwo.
 Data aresztowania Anastazji jest nieznana. Ostatni wpis na Telegramie zamieściła w lutym 2025 roku. To właśnie w tym miesiącu aresztowania w sprawie Gayun były w pełnym toku.
 Gritskevich nie korzystała z internetu od czasu aresztowania. Sugeruje to, że została skazana na karę więzienia.</t>
   </si>
   <si>
     <t>2025-11-07 20:59:21</t>
   </si>
   <si>
-    <t>Artem Shirinovich Nasanovich</t>
-[...13 lines deleted...]
-  <si>
     <t>Igor Nikolaevich Kozlov</t>
   </si>
   <si>
     <t>25 grudnia 1975</t>
   </si>
   <si>
     <t>Mieszkaniec obwodu mohylewskiego . Pracownik Zakładu Części i Zespołów Ciągnikowych w Bobrujsku.
 Zatrzymany za sabotaż na torach kolejowych w pobliżu stacji Bobrujsk oraz podpalenie strzelnicy JW 5527. Zatrzymany wraz z żoną.</t>
   </si>
   <si>
     <t>Decyzja sądu 10.08.2022: 14 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 25.10.2022: nieznany.</t>
   </si>
   <si>
     <t>2022-05-23 12:43:25</t>
   </si>
   <si>
     <t>Anatoly Vladimirovich Volodko</t>
   </si>
   <si>
     <t>25 grudnia 1967</t>
   </si>
   <si>
     <t>Anatolij Wołodko ma 56 lat. Pochodzi z Mińska. Mężczyzna ma żonę, dorosłą córkę i syna, który wkrótce skończy osiemnaście lat. Volodko pracował jako programista w Top Soft przez ponad 20 lat. Tworzy ekosystem produktów Galaktika potrzebnych do cyfryzacji biznesu. Centrala firmy znajduje się w Rosji, gdzie Anatolij pracował przez część czasu.
 Dokładna data aresztowania mężczyzny nie jest znana, ale prawdopodobnie będzie to 15 lub 16 stycznia 2024 roku. Przecież 17 stycznia on i jego żona zostali skazani za „drobne chuligaństwo” – został skazany na 15 dni, wyrok wydany na żonę nie jest znany. Według zeznań sił bezpieczeństwa Anatolij Wołodko „przebywał w miejscu publicznym i z powodów chuligańskich głośno krzyczał, używał wulgarnego języka, machał rękami i zachowywał się agresywnie: „Mężczyzna nie przyznał się do winy i oświadczył, że w środku dnia był przetrzymywany we własnym domu, nie zrobił nic, co powiedzieli świadkowie.Według współwięźnia Anatolija Wołodki odmówił on wypłaty „darowizn”, którymi funkcjonariusze KGB grozili przekazującym datki. Generalnie mężczyzna nie przyznał się do winy. Współwięzień Anatolija twierdzi, że był to powód do dalszego ścigania – administracyjnego i karnego.
 27 sierpnia 2024 r. apelacja Anatolija została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>Decyzja sądu 11.06.2024: 8 lata 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 27.08.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-06-10 19:30:21</t>
+  </si>
+  <si>
+    <t>Aksana Siarheyeuna Valkovich</t>
+  </si>
+  <si>
+    <t>25 grudnia 1978</t>
+  </si>
+  <si>
+    <t>Przyczyną prześladowań były komentarze kobiety zamieszczone w 2021 r. na kanałach Telegram.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 05.06.2025: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2026-03-30 23:29:38</t>
   </si>
   <si>
     <t>Anton Uladzimiravich Kazachenka</t>
   </si>
   <si>
     <t>26 grudnia 1994</t>
   </si>
   <si>
     <t>Anton pracował w warsztacie samochodowym w Mińsku. Przez jakiś czas pracował też w Rosji, w Elektrostalu pod Moskwą.
 W ostatnich latach Anton zainteresował się branżą IT i wziął udział w różnych kursach online.
 Poza pracą największą pasją Antona była technologia — uwielbia motocykle sportowe i szybkie samochody, a także jest członkiem społeczności poświęconych tej tematyce.
 Najprawdopodobniej Anton jest w więzieniu.</t>
   </si>
   <si>
+    <t>IUOT-7, rejon Prużany, wieś Kuplin, 225136</t>
+  </si>
+  <si>
     <t>Decyzja sądu data nieznana: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-02-24 03:13:21</t>
   </si>
   <si>
     <t>Artsiom Yauhenavich Parkhamovich</t>
   </si>
   <si>
     <t>26 grudnia 1995</t>
   </si>
   <si>
     <t>Artiom, były pracownik Beltelecomu, został aresztowany w październiku 2020 roku w ramach postępowania karnego wszczętego na podstawie ośmiu artykułów, w tym „nielegalnych działań przeciwko informacjom prywatnym i danym osobowym” oraz „ingerencji w działalność funkcjonariusza organów ścigania”. Według doniesień Artiom został również dotkliwie pobity podczas aresztowania.
 W lutym 2022 roku został skazany za „przekazywanie danych osobowych i innych danych osobowych ponad 150 osób kanałom Telegramu uznanym za ekstremistyczne” i skazany na długoletnią karę więzienia, a także na zapłatę „ofiarom” wysokiego odszkodowania.</t>
   </si>
   <si>
     <t>Decyzja sądu 08.02.2022: 11 lata więzienia w kolonii w warunkach wzmocnionego reżimu, nieznany ruble odszkodowania. Apelacja 29.04.2022: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-02-26 22:04:01</t>
   </si>
   <si>
-    <t>Vera Mikhajlauna Kananenka</t>
-[...15 lines deleted...]
-  <si>
     <t>Olga Dmitrievna Alekseeva</t>
   </si>
   <si>
     <t>27 grudnia 1982</t>
   </si>
   <si>
     <t>Prawdopodobnie zatrzymany za pomoc więźniom politycznym.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2024-11-15 21:15:27</t>
   </si>
   <si>
-    <t>Vyacheslav Yuryevich Malyshev</t>
-[...35 lines deleted...]
-    <t>Joseph (Yazep) Iosifovich Dulebo</t>
+    <t>Uladzislau Marchyk</t>
+  </si>
+  <si>
+    <t>28 grudnia 1998</t>
+  </si>
+  <si>
+    <t>2026-06-01 21:40:01</t>
+  </si>
+  <si>
+    <t>Dmitry Alexandrovich Kolobov</t>
+  </si>
+  <si>
+    <t>29 grudnia 1989</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 29.11.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 24.01.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-11-11 21:34:27</t>
+  </si>
+  <si>
+    <t>Iosif (Iazep) Iosifavich Duleba</t>
   </si>
   <si>
     <t>30 grudnia 1967</t>
   </si>
   <si>
-    <t>3 maja 2024 roku Komitet Bezpieczeństwa Państwowego Białorusi wpisał na listę tzw. „formacji ekstremistycznych” szereg zasobów medialnych projektu FreeInfoBel, a także konkretne osoby, ich zdaniem powiązane z projektem wskazano - Olga Paszkiewicz i Iosif Dulebo. Co więcej, o wprowadzeniu FreeInfoBel faktycznie stało się głośno dopiero 5 dni później – 8 maja.
-[...4 lines deleted...]
-    <t>Decyzja sądu 26.11.2024: nieznany lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 04.02.2025: nieznany.</t>
+    <t>3 maja 2024 roku Komitet Bezpieczeństwa Państwowego Białorusi dodał kilka źródeł medialnych projektu FreeInfoBel do swojej listy tzw. „grup ekstremistycznych”. Zidentyfikowano również konkretne osoby, które ich zdaniem były powiązane z projektem – Wolhę Paszkiewicz i Josifa Dulebo. Informacja o wpisie FreeInfoBel została ujawniona dopiero pięć dni później, 8 maja.
+Obecnie nie wiadomo, w jakiej sprawie karnej przebywa mężczyzna, ale prawdopodobnie jest ona związana z „ekstremizmem”. Dowiedziano się, że Dulebo był początkowo zatrzymany w związku z zarzutami administracyjnymi. Jednak kiedy nadszedł czas na zwolnienie go z aresztu tymczasowego, Dulebo nie został zwolniony; został przeniesiony do aresztu śledczego.
+Mężczyzna ten wcześniej stał na czele witebskiego oddziału Białoruskiego Frontu Ludowego, ale wycofał się z życia partii na początku XXI w.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 26.11.2024: 4 roku więzienia w kolonii na warunkach ogólnych, 600 jednostek bazowych kary. Apelacja 04.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-05-22 19:29:24</t>
   </si>
   <si>
-    <t>Olesya Vyacheslavovna Shapkina</t>
-[...13 lines deleted...]
-    <t>2023-06-22 01:45:27</t>
+    <t>Aliaksandr Viktaravich Katlianik</t>
+  </si>
+  <si>
+    <t>30 grudnia 1953</t>
+  </si>
+  <si>
+    <t>Według Belpol , Aleksander prowadził działalność gospodarczą od ponad 20 lat. Od lat 90. do 2008 roku był zastępcą dyrektora spółki Litsvin LLC, zajmującej się handlem detalicznym. Stamtąd przeszedł do spółek Expotechprom LLC i PromPoisk LLC, specjalizujących się w hurtowym handlu produktami nieżywnościowymi.
+W październiku 2018 roku Aleksander zarejestrował się jako osoba fizyczna prowadząca jednoosobową działalność gospodarczą. Jako swoją główną działalność wybrał programowanie komputerowe. Było to niezwykłe i inspirujące osiągnięcie – Kotlanik miał wtedy 65 lat.
+W życiu prywatnym Aleksander posługiwał się językiem białoruskim – przynajmniej podczas komunikacji online i składania zamówień w sklepach internetowych.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 4 roku więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:39:17</t>
   </si>
   <si>
     <t>Aliaksandr Baravik</t>
   </si>
   <si>
     <t>30 grudnia 1981</t>
   </si>
   <si>
     <t>Mężczyzna został oskarżony o pozostawienie – zdaniem sądu – obraźliwego komentarza w telegramie pod adresem Ministra Spraw Wewnętrznych Iwana Kubrakowa i zastępcy szefa Wydziału Spraw Wewnętrznych Centralnej Administracji Okręgowej w Mińsku, szefa policji kryminalnej, Władimir Kubrakow. Aleksander w pełni przyznał się do winy i żałował swoich czynów. Przed rozprawą mężczyzna miał poręczenie osobiste. Po ogłoszeniu wyroku został osadzony w areszcie na sali sądowej.
 Alexander Borovik ma na utrzymaniu małoletnie dziecko. Pracuje jako stolarz-operator maszyn.
 W styczniu 2024 roku wyszło na jaw, że Paweł ponownie został oskarżony, tym razem na podstawie art. 130 Kodeksu karnego Republiki Białorusi.</t>
   </si>
   <si>
     <t>Decyzja sądu 15.05.2023: 1 rok więzienia w kolonii na warunkach ogólnych. Decyzja sądu 29.03.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 25.06.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-05-02 13:34:46</t>
   </si>
   <si>
-    <t>Valeriya Borisovna Kostyugova</t>
-[...37 lines deleted...]
-    <t>Olga Grigorievna Stroeva</t>
+    <t>Olga Anatolyevna Osipchik</t>
+  </si>
+  <si>
+    <t>30 grudnia 1977</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 19.03.2026: 8 lata 6 miesiące więzienia w kolonii na warunkach ogólnych, 1000 jednostek bazowych kary.</t>
+  </si>
+  <si>
+    <t>2025-10-21 21:23:23</t>
+  </si>
+  <si>
+    <t>Volha Ryhorauna Stroyeva</t>
   </si>
   <si>
     <t>31 grudnia 1959</t>
   </si>
   <si>
+    <t>Kobieta prowadziła własną działalność gospodarczą, sprzedając rybne przysmaki oraz czerwony i czarny kawior przez ponad dwadzieścia lat. Z powodu pandemii koronawirusa zmuszona była ją zamknąć.
+Olga ma dwie córki. Jedna mieszka w Azji, druga w Rosji.
+Olga kochała zwierzęta i trzymała w domu koty i psy.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 30.04.2026: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
     <t>2025-12-11 16:57:27</t>
-  </si>
-[...13 lines deleted...]
-    <t>2026-02-08 00:47:20</t>
   </si>
   <si>
     <t>Vadim Nikolaevich Vasiliev</t>
   </si>
   <si>
     <t>31 grudnia 1994</t>
   </si>
   <si>
     <t>Zatrzymany za administrowanie pokojami rozmów „Witebsk -97%” i „Orsza -97%”.
 Projektant oświetlenia dla TZU w białoruskim teatrze „Ljałka”.</t>
   </si>
   <si>
     <t>12 lat więzienia w warunkach zaostrzonego reżimu</t>
   </si>
   <si>
     <t>2022-05-22 14:26:02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -1835,2621 +1487,1927 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I93"/>
+  <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>40</v>
+        <v>43</v>
+      </c>
+      <c r="C7" t="s">
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E8" t="s">
+        <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B12" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
         <v>70</v>
       </c>
-      <c r="F12" t="s">
-[...5 lines deleted...]
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
-        <v>68</v>
+      <c r="C13" t="s">
+        <v>74</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>75</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B15" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C15" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E15" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B16" t="s">
-        <v>87</v>
+        <v>88</v>
+      </c>
+      <c r="C16" t="s">
+        <v>89</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E16" t="s">
+        <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>93</v>
+      </c>
+      <c r="C17" t="s">
+        <v>94</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I17" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="I18" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="I19" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B20" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C20" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>75</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="I20" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B21" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C21" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="I21" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B22" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C22" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D22" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="I22" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B23" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C23" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C24" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D24" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="I24" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C25" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>61</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>135</v>
       </c>
       <c r="I25" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B26" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D26" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="I26" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B27" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C27" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D27" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>83</v>
+        <v>146</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="I27" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="D28" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="I28" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B29" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C29" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D29" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>140</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="I29" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B30" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="D30" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="I30" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="B31" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="C31" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="I31" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B32" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="C32" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>146</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="I32" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B33" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="D33" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="I33" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="B34" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="C34" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="D34" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>53</v>
+        <v>183</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="I34" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B35" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="C35" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="D35" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>20</v>
+        <v>146</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="I35" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B36" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="C36" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="D36" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="H36" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="I36" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="B37" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="C37" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E37" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="I37" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="B38" t="s">
-        <v>193</v>
+        <v>203</v>
+      </c>
+      <c r="C38" t="s">
+        <v>204</v>
       </c>
       <c r="D38" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>42</v>
+        <v>205</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="I38" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="B39" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="C39" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="D39" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>199</v>
+        <v>66</v>
       </c>
       <c r="I39" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="B40" t="s">
-        <v>202</v>
+        <v>213</v>
+      </c>
+      <c r="C40" t="s">
+        <v>214</v>
       </c>
       <c r="D40" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>43</v>
+        <v>215</v>
       </c>
       <c r="I40" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="B41" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="C41" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="D41" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="I41" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="B42" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="C42" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="I42" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="B43" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="D43" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="I43" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="B44" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="C44" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="D44" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="I44" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="B45" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="C45" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="D45" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="I45" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="B46" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="C46" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>53</v>
+        <v>245</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="I46" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="B47" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="D47" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>140</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G47" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="I47" t="s">
-        <v>239</v>
+        <v>251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B48" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="C48" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>20</v>
+        <v>255</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="I48" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="B49" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="C49" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G49" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="H49" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="I49" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="B50" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="C50" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="D50" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
       <c r="I50" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="B51" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="D51" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>11</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>259</v>
+        <v>51</v>
       </c>
       <c r="I51" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="B52" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="C52" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>264</v>
+        <v>205</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="I52" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="B53" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="C53" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="D53" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E53" t="s">
+        <v>50</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I53" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="B54" t="s">
-        <v>272</v>
+        <v>282</v>
+      </c>
+      <c r="C54" t="s">
+        <v>283</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
+      <c r="H54" t="s">
+        <v>284</v>
+      </c>
       <c r="I54" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="B55" t="s">
-        <v>276</v>
+        <v>287</v>
+      </c>
+      <c r="C55" t="s">
+        <v>288</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="I55" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="B56" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="C56" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D56" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E56" t="s">
+        <v>50</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="I56" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="B57" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="C57" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="I57" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="B58" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="C58" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="D58" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>293</v>
+        <v>75</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
       <c r="I58" t="s">
-        <v>295</v>
+        <v>306</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="B59" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
       <c r="C59" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="D59" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E59" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="I59" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="B60" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>20</v>
+        <v>152</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G60" t="s">
         <v>14</v>
       </c>
-      <c r="H60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="B61" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="D61" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>61</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="I61" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="B62" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="C62" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>313</v>
+        <v>61</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="I62" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="B63" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="C63" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="D63" t="s">
-        <v>12</v>
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>75</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="I63" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="B64" t="s">
-        <v>322</v>
+        <v>330</v>
+      </c>
+      <c r="C64" t="s">
+        <v>331</v>
       </c>
       <c r="D64" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="I64" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="B65" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="D65" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E65" t="s">
-        <v>328</v>
+        <v>152</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G65" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="I65" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="B66" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="C66" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="D66" t="s">
-        <v>12</v>
+        <v>49</v>
+      </c>
+      <c r="E66" t="s">
+        <v>50</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="I66" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="B67" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="C67" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="D67" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>339</v>
+        <v>61</v>
       </c>
       <c r="F67" t="s">
-        <v>340</v>
+        <v>21</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="I67" t="s">
-        <v>342</v>
-[...27 lines deleted...]
-      <c r="I68" t="s">
         <v>347</v>
-      </c>
-[...675 lines deleted...]
-        <v>458</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">