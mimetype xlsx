--- v2 (2026-07-29)
+++ v3 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Imię Nazwisko</t>
   </si>
   <si>
     <t>Urodziny</t>
   </si>
   <si>
     <t>Opis</t>
   </si>
   <si>
     <t>Płeć</t>
   </si>
   <si>
     <t>Adres</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>CPC Vesna</t>
   </si>
   <si>
     <t>Zdanie</t>
   </si>
   <si>
@@ -84,95 +84,95 @@
     <t>Decyzja sądu data nieznana: 3 roku 6 miesiące ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
   </si>
   <si>
     <t>2025-08-17 15:33:14</t>
   </si>
   <si>
     <t>Pavel Yurievich Lukashevich</t>
   </si>
   <si>
     <t>3 grudnia 1987</t>
   </si>
   <si>
     <t>O zatrzymaniu mieszkańca Lidchan wyszło na jaw 22 września. W policyjnym nagraniu oświadczył, że jest „zarejestrowany w Planie Peramoga” i w telegramie pozostawił „groźby” siłom bezpieczeństwa. Jak podaje telegram „Zatrzymania, sądy w Lidzie”, mężczyzna został aresztowany na 15 dni na podstawie nienazwanego artykułu administracyjnego.</t>
   </si>
   <si>
     <t>Więzienie-1, Grodno ul. Kirowa 1, 230023</t>
   </si>
   <si>
     <t>W więzieniu</t>
   </si>
   <si>
     <t>Decyzja sądu 27.05.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 23.08.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-05-02 18:38:03</t>
-  </si>
-[...18 lines deleted...]
-    <t>2026-04-19 01:04:39</t>
   </si>
   <si>
     <t>Nikolai Uladzimiravich Vasilevich</t>
   </si>
   <si>
     <t>3 grudnia 1978</t>
   </si>
   <si>
     <t>Nikołajowi zarzuca się „finansowanie działalności terrorystycznej”, zgodnie z tym artykułem grozi mu od 8 do 12 lat więzienia.
 Ostatnim znanym miejscem pracy mężczyzny było Republikańskie Centrum Szkolenia Olimpijskiego w Lekkoatletyce.
 W dniu 6 czerwca 2023 roku został skazany z art. 361-2 Kodeksu karnego na 6 lat kolonii o zaostrzonym rygorze i wysoką grzywnę. Inne szczegóły sprawy nie są znane.
 1 września 2023 r. w Sądzie Najwyższym sędzia V. Cherevach miał rozpatrzyć apelację więźnia politycznego. W chwili obecnej uprawomocnił się pierwszy wyrok, zatem w chwili wydania drugiego Wasilewicza uznawano za już skazanego.
 12 września 2023 r. w Sądzie Rejonowym w Pierwomajskim odbył się kolejny proces Mikołaja. Tym razem został oskarżony o „finansowanie działalności terrorystycznej”. W sumie za darowizny Swietłana Czerepowicz skazała go na 9 lat i 6 miesięcy kolonii o zaostrzonym rygorze oraz grzywnę w wysokości 600 jednostek podstawowych. W prorządowym filmie widać, że przekazał co najmniej 54 datki na fundusze solidarnościowe.
 W dniu 14 listopada 2023 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>IK nr 15, 212013, Mohylew, p / o Veyno, Slavgorod autostrada 183</t>
   </si>
   <si>
     <t>9,5 roku więzienia w kolonii o podwyższonych warunkach bezpieczeństwa</t>
   </si>
   <si>
     <t>2023-01-03 16:08:31</t>
   </si>
   <si>
+    <t>Aliaksandr Anatolyevich Karnatski</t>
+  </si>
+  <si>
+    <t>3 grudnia 1981</t>
+  </si>
+  <si>
+    <t>Po ukończeniu studiów Aleksander pracował jako inspektor w Departamencie Rejonowym Ministerstwa ds. Sytuacji Nadzwyczajnych w Mołodecznie. Później odszedł ze służby państwowej i ostatnio pracował w firmie Fenster-LAKSS z siedzibą w Mołodecznie, produkującej okna PCV i meble na zamówienie.
+Aleksander ma żonę i małą córkę.
+Karnatsky'ego aresztowano pod koniec lipca 2025 r. i zniknął z mediów społecznościowych.</t>
+  </si>
+  <si>
+    <t>IUOT-43, 212003, Mohylew, ul. Czeluskincew, 76A</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2026-04-19 01:04:39</t>
+  </si>
+  <si>
     <t>Alexander Sergeevich Veresovich</t>
   </si>
   <si>
     <t>4 grudnia 1966</t>
   </si>
   <si>
     <t>Nazwisko Aleksandra pojawiło się w harmonogramie rozprawy. Mężczyzna jest oskarżony o przekazywanie datków na rzecz pomocy Ukrainie i „grupie ekstremistycznej”.
 Warto zauważyć, że mężczyzna przekazał darowiznę na rzecz „formacji ekstremistycznej” przed majem 2021 r., kiedy na Białorusi w ogóle nie było formacji ekstremistycznych. Teraz mężczyźnie grozi od pięciu do dziesięciu lat więzienia. Proces rozpocznie się 19 marca w Sądzie Miejskim w Mińsku.
 Aleksander prowadzi małą firmę w Mołodecznie: jako indywidualny przedsiębiorca zajmuje się transportem ładunków własnym autobusem. Wychowuje dwójkę dzieci: młodą córkę, która kończy szóstą klasę, i syna, który powinien teraz być w liceum.</t>
   </si>
   <si>
     <t>Więzienie nr 4, ul.Mohylew Krupskoj 99A, 212011</t>
   </si>
   <si>
     <t>Decyzja sądu 01.04.2024: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 07.06.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-03-18 10:47:34</t>
   </si>
   <si>
     <t>Victor Alexandrovich Savchits</t>
   </si>
   <si>
     <t>4 grudnia 1981</t>
   </si>
@@ -221,50 +221,65 @@
   <si>
     <t>2022-06-29 17:36:43</t>
   </si>
   <si>
     <t>Vladimir Anatolyevich Trifonov</t>
   </si>
   <si>
     <t>6 grudnia 1964</t>
   </si>
   <si>
     <t>Szczegóły sprawy nie są znane, ponieważ proces odbywał się za zamkniętymi drzwiami, aw rzeczywistości sprawa karna jest utajniona.
 Szczegóły zatrzymania skazanych znane są z propagandowego filmu „Operacja KGB „Mankurt””, który ONT pokazał w 2021 roku.
 Według filmu Władimir Trifonow jest przewodnikiem po granicy białorusko-litewskiej, przez którą miał nielegalnie przewieźć Aleksieja Chrałowicza .
 Zaczął odsiadywać wyrok.</t>
   </si>
   <si>
     <t>IK nr 2, 213800, Bobrujsk, ul. Sikorskiego, 1</t>
   </si>
   <si>
     <t>14 lat więzienia w kolonii karnej.</t>
   </si>
   <si>
     <t>2022-11-04 17:52:25</t>
   </si>
   <si>
+    <t>Maksim Henadzevich Khviazko</t>
+  </si>
+  <si>
+    <t>7 grudnia 1995</t>
+  </si>
+  <si>
+    <t>Maksym jest kierowcą ciężarówki dalekobieżnej. Pracował jako opiekun w domu opieki w Polsce. Został aresztowany, gdy przyjechał na Białoruś, aby odwiedzić rodzinę.</t>
+  </si>
+  <si>
+    <t>SIZO-7, Brześć ul. Sowiecka Straż Graniczna 37, 224030</t>
+  </si>
+  <si>
+    <t>2026-08-30 23:21:02</t>
+  </si>
+  <si>
     <t>Igor Vasilievich Cherpakov</t>
   </si>
   <si>
     <t>7 grudnia 1975</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2025-11-15 23:37:00</t>
   </si>
   <si>
     <t>Anna Vladimirovna Vlasenko</t>
   </si>
   <si>
     <t>7 grudnia 1981</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2025-11-01 22:19:38</t>
   </si>
   <si>
     <t>Egor Aleksandrovich Michailov</t>
@@ -276,400 +291,380 @@
     <t>Jegor został aresztowany w lutym 2021 roku, a następnie skazany za podpalenie czołgu T-72 w pociągu wojskowym na stacji kolejowej Stepianka. Według akt sprawy, w nocy 31 stycznia 2021 roku rzucił w czołg koktajlem Mołotowa z napisem „OGSB”. Jego działania zostały zakwalifikowane jako „akt terroryzmu”. Według prokuratury, Jegor dopuścił się podpalenia z powodu swoich poglądów politycznych.
 Na początku października 2023 roku ogłoszono, że Jegor został przeniesiony do Aresztu Śledczego nr 1 w związku z nową sprawą karną wszczętą na podstawie artykułu „organizacja i przygotowywanie działań rażąco naruszających porządek publiczny lub czynny udział w takich działaniach”. W tej sprawie został skazany na dodatkowe sześć miesięcy więzienia.</t>
   </si>
   <si>
     <t>IK nr 17, 213004, Szkłow, ul. 1 fabryka, 8</t>
   </si>
   <si>
     <t>Decyzja sądu 26.07.2021: 10 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 685 ruble odszkodowania. Decyzja sądu 05.10.2023: 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 12.12.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-07-16 14:53:21</t>
   </si>
   <si>
     <t>Alexander Stanislavovich Yushkevich</t>
   </si>
   <si>
     <t>7 grudnia 1987</t>
   </si>
   <si>
     <t>8 lat więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2023-09-04 22:43:02</t>
   </si>
   <si>
-    <t>Marina Vladimirovna Leonovich</t>
-[...13 lines deleted...]
-  <si>
     <t>Anna Valentinovna Korneenko</t>
   </si>
   <si>
     <t>8 grudnia 1985</t>
   </si>
   <si>
     <t>Była księgowa w Mińskich Zakładach Elektrotechnicznych im. Wawiłowa . Proces rozpoczął się 19 maja i odbywał się za zamkniętymi drzwiami, dlatego dostępnych jest niewiele informacji na temat zarzutów . Wiadomo, że Anna została zwolniona z pracy po ogłoszeniu „Ultimatum Ludu” w 2020 roku, a następnie pozwała firmę za bezprawne zwolnienie.
 Najmłodsze dziecko Anny miało zaledwie 5 miesięcy, gdy została zatrzymana.</t>
   </si>
   <si>
     <t xml:space="preserve"> Decyzja sądu 24.05.2023: 5 lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2023-05-31 22:42:36</t>
   </si>
   <si>
     <t>Egor Andreevich Zakharchuk</t>
   </si>
   <si>
     <t>8 grudnia 1992</t>
   </si>
   <si>
     <t>Skazany za udział w protestach, a także za komentarze na portalach społecznościowych.</t>
   </si>
   <si>
     <t>nieznany</t>
   </si>
   <si>
     <t>2023-08-11 19:24:21</t>
   </si>
   <si>
+    <t>Marina Vladimirovna Leonovich</t>
+  </si>
+  <si>
+    <t>8 grudnia 1995</t>
+  </si>
+  <si>
+    <t>Marina jest białoruskojęzyczną specjalistką IT z EPAM, która zajmuje się również pracą kreatywną. Pisze artykuły do białoruskiej Wikipedii, tworzy ilustracje, tłumaczy na język białoruski i pisze poezję. Po rozpoczęciu szeroko zakrojonej agresji Rosji na Ukrainę, wyjechała do Gruzji, lecz potem, z nieznanych przyczyn, wróciła na Białoruś. Wkrótce została zatrzymana w związku ze sprawą karną i skazana na podstawie artykułów „finansowanie działalności ekstremistycznej” i „finansowanie lub inne finansowe wspieranie wojny”.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 14.01.2025: 5 lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2024-03-14 18:44:29</t>
+  </si>
+  <si>
     <t>Tatsiana Palubok</t>
   </si>
   <si>
     <t>9 grudnia 1978</t>
   </si>
   <si>
     <t>Wiadomo, że pracownicy GUBOPiK-u prowadzą śledztwo w sprawie osób, które rzekomo brały udział w czacie telegramowym „Partyzanci nowogródzcy”. Wszczęto przeciwko nim sprawy karne na podstawie artykułu o ekstremizmie. Każda osoba przesłuchiwana w sprawie ma obowiązek podpisać zgodę na zachowanie poufności.
 Media podają , że co najmniej sześć osób spośród zatrzymanych 15 dni temu przez siły bezpieczeństwa nie opuściło kraju po odbyciu aresztu administracyjnego, w tym Tatiana.</t>
   </si>
   <si>
     <t>Decyzja sądu 21.10.2025: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych, 800 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2024-11-18 23:01:53</t>
   </si>
   <si>
     <t>Alina Valentinovna Khmelevskaya</t>
   </si>
   <si>
     <t>10 grudnia 1984</t>
   </si>
   <si>
     <t>Alinę skazano w lipcu 2024 r. na podstawie artykułów „udziału w grupie zbrojnej lub konflikcie zbrojnym na terytorium państwa obcego” i „finansowania działalności grupy ekstremistycznej”.
 Aktywiści praw człowieka nie znają wyroku ani charakteru zarzutów, ale na Białorusi pierwszy artykuł jest zazwyczaj stosowany w przypadku oskarżeń o wspieranie Ukrainy w wojnie. Za taką darowiznę groziła jej kara od pięciu do dziesięciu lat kolonii karnej.</t>
   </si>
   <si>
     <t>Decyzja sądu 30.07.2024: 5 lata 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 12.11.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-07-30 19:27:11</t>
+  </si>
+  <si>
+    <t>Maxim Vladimirovich Ralko</t>
+  </si>
+  <si>
+    <t>11 grudnia 2001</t>
+  </si>
+  <si>
+    <t>Maksym wystąpił w filmie propagandowym nakręconym w więzieniu.
+Wiosną 2022 roku dołączył do ochotniczego pułku Kalinowskiego, który został utworzony w lutym tego roku w celu obrony Ukrainy przed rosyjską inwazją.
+Według prorządowej stacji telewizyjnej Ralko brał udział w operacjach wojskowych.
+Na początku 2024 roku Rałko zrezygnował z pracy w Polku i wrócił do Warszawy. Zaczął studiować testowanie IT, brał udział w protestach i pracował jako ochroniarz w Biedronce. Otrzymał status ochrony uzupełniającej. Kilka miesięcy po powrocie z Ukrainy do Polski Maksym pokłócił się z przyjaciółmi i zniknął. Oskarżył jednego z nich o szpiegostwo. Ponownie nawiązał kontakt w maju 2024 roku, podając się za osobę przebywającą w Niemczech i planującą tam ubiegać się o azyl. Maksym później poinformował, że uciekł z obozu dla uchodźców i zostawił wszystkie swoje dokumenty, w tym paszport.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 10 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2024-11-21 23:40:33</t>
   </si>
   <si>
     <t>Sergey Petrovich Zabelich</t>
   </si>
   <si>
     <t>11 grudnia 1972</t>
   </si>
   <si>
     <t>51-letni Siergiej Zabelich z Mińska, absolwent Białoruskiego Państwowego Uniwersytetu Informatyki i Elektroniki Radiowej. Sądząc po Linkedin, pracował jako programista przez co najmniej dwadzieścia lat. We wrześniu 2022 roku przeszedł z Nikta Technologies do Intrahealth, rezydenta HTP działającego na rynku kanadyjskim.
 Wiadomo, że Siergiej został zatrzymany 13 grudnia 2020 r., kiedy ludzie wspólnie wychodzili na marsze uliczne. Tego dnia zatrzymano kolejnych 300 Białorusinów.
 Jest oskarżony o dwa zarzuty „finansowania popełnianych wielokrotnie działań ekstremistycznych” oraz „finansowania działalności formacji ekstremistycznej”. Grozi mu do ośmiu lat więzienia.
 W dniu 7 czerwca 2024 r. apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>Decyzja sądu 04.04.2024: 6 lata więzienia w kolonii na warunkach ogólnych. Apelacja 07.06.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-04-02 13:51:41</t>
   </si>
   <si>
-    <t>Eugene Aleksandrovich Glushkov</t>
-[...15 lines deleted...]
-  <si>
     <t>Alla Ivanovna Puchinskaya</t>
   </si>
   <si>
     <t>11 grudnia 1981</t>
   </si>
   <si>
     <t>21 lutego 2024 r. w Sądzie Rejonowym w Pińsku sędzia Andriej Bycziło rozpatrywał sprawę na podstawie części 2 art. Art. 19.11 Kodeksu wykroczeń administracyjnych (Rozpowszechnianie produktów informacyjnych objętych republikańską listą materiałów ekstremistycznych, a także wytwarzanie, publikowanie, przechowywanie lub transport w celu rozpowszechniania takich produktów informacyjnych).
 Najwyraźniej po tym wszczęto postępowanie karne.</t>
   </si>
   <si>
     <t>Decyzja sądu 08.02.2024: 5 lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2024-01-31 18:44:06</t>
   </si>
   <si>
-    <t>Maxim Vladimirovich Ralko</t>
-[...14 lines deleted...]
-    <t>2024-11-21 23:40:33</t>
+    <t>Ilya Slavomirovich Gumbar</t>
+  </si>
+  <si>
+    <t>12 grudnia 1989</t>
+  </si>
+  <si>
+    <t>Ilya pracuje w firmie informatycznej iTechArt od ponad dwunastu lat. To duża firma, zatrudniająca ponad półtora tysiąca pracowników. Ilya - starszy inżynier oprogramowania. Gumbar ma dwa dobrze znane hobby – turystykę sportową i bieganie przełajowe. Bieganie przełajowe to bieganie na długich dystansach po nierównym terenie, często przez nieprzejezdne lasy lub wysokie góry (różnice wysokości na trasie mogą sięgać tysięcy metrów). Według rankingu UTMB zajmuje drugie miejsce na Białorusi wśród mężczyzn w tej dyscyplinie.
+W dniu 3 września 2024 roku odbyła się rozprawa apelacyjna, na której wyrok uprawomocnił się.</t>
+  </si>
+  <si>
+    <t>IK nr 3, 211300, wieś Witba, obwód witebski, rejon witebski</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 08.07.2024: 5 lata 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 03.09.2024: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2024-07-01 19:56:24</t>
   </si>
   <si>
     <t>Leonid Valerievich Raichenok</t>
   </si>
   <si>
     <t>12 grudnia 1986</t>
   </si>
   <si>
     <t>Według prokuratury , 17 maja 2022 roku Leonid Raichonok przekazał białoruskim ochotnikom walczącym po stronie Ukrainy 400 dolarów na kamizelki kuloodporne. Drugą darowiznę w wysokości 150 dolarów przekazał na rzecz „Praskiego Zespołu Wsparcia” (stowarzyszenia Białorusinów w Pradze, które zbiera datki i za nie kupuje umundurowanie, czasem na wyposażenie do broni, dla białoruskich ochotników walczących po stronie Ukraina). Działania mieszkańca Brześcia zakwalifikowano jako „finansowanie obywateli Republiki Białorusi do udziału na terytorium obcego państwa w formacji zbrojnej jednej ze stron walczących, w konfliktach zbrojnych, operacjach wojskowych”.
 W dniu 12 grudnia 2023 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie.</t>
   </si>
   <si>
     <t>Decyzja sądu 17.10.2023: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 12.12.2023: nieznany.</t>
   </si>
   <si>
     <t>2023-10-19 23:13:30</t>
   </si>
   <si>
     <t>Igor Evstafievich Sidarovich</t>
   </si>
   <si>
     <t>12 grudnia 1972</t>
   </si>
   <si>
     <t>Igor został po raz pierwszy skazany za rozwinięcie transparentu z napisem: „Dopóki w kraju panuje bezprawie, opór jest naszym obowiązkiem”, blokując ruch uliczny. Został ukarany wysoką grzywną.
 Później został ponownie skazany za znieważenie władz za pośrednictwem komentarza na czacie „Mołodeczno za Życie” i otrzymał środek zapobiegawczy w postaci „aresztu domowego”. Igor jest niepełnosprawny, ponieważ brakuje mu jednej nogi.
 Pod koniec 2024 roku okazało się, że Igor został ponownie zatrzymany i osadzony w areszcie. W lipcu 2025 roku został skazany na podstawie artykułu „Wspieranie działalności ekstremistycznej” i skazany na karę pozbawienia wolności oraz wysoką grzywnę.</t>
   </si>
   <si>
     <t>Decyzja sądu 31.03.2021: 140 jednostek bazowych kary. Decyzja sądu 02.06.2021: 1 rok 6 miesiące ograniczenia wolności bez skierowania do otwartego zakładu karnego, 1500 ruble odszkodowania. Decyzja sądu 22.07.2025: 4 roku więzienia w kolonii w warunkach wzmocnionego reżimu, 1000 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2021-07-02 21:03:36</t>
   </si>
   <si>
-    <t>Ilya Slavomirovich Gumbar</t>
-[...17 lines deleted...]
-  <si>
     <t>Hleb Yuryevich Rybchanka</t>
   </si>
   <si>
     <t>13 grudnia 1994</t>
   </si>
   <si>
     <t>Gleb pochodzi z Grodna. Wiadomo, że od dawna mieszka w Rosji. Pracował w Lesta OJSC co najmniej od stycznia 2020 roku. To rosyjski oddział Wargaming, firmy tworzącej gry komputerowe, z których najbardziej znana jest gra World of Tanks.
 Rybczenko znalazł się na czarnej liście ujawnionego Centralnego Banku Rosji. Powodem była odmowa przelewu pieniężnego z wyjaśnieniem: „transakcja jest realizowana w celu finansowania terroryzmu”. Prawdopodobnie próbował on przekazać darowiznę Polkowi Kalinowskiemu, używając rosyjskiej karty. Doszło do tego w marcu 2022 roku.
 Gleb figuruje również w rosyjskiej bazie danych „opozycji”, utworzonej przez rosyjskie siły bezpieczeństwa w celu łatwiejszego monitorowania osób niezgadzających się z wojną i aktywistami. Dane wyciekły do internetu.</t>
   </si>
   <si>
     <t>IK nr 1, 211445, Nowopołock, ul. Techniczny, 8</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 15 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: 14 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2026-02-20 19:09:51</t>
-  </si>
-[...18 lines deleted...]
-    <t>2026-05-29 09:39:17</t>
   </si>
   <si>
     <t>Kanstantsin Siarheyevich Prytulenka</t>
   </si>
   <si>
     <t>14 grudnia 1979</t>
   </si>
   <si>
     <t>Były zastępca prokuratora okręgu Głusk.
 W nagraniu opublikowanym przez Komitet Śledczy Prytulenko powiedział, że wysłał dane pracownika prokuratury rejonu gluskiego i lekarza na chatbota Czarnej Księgi Białorusi.
 Według Naszej Niwy w 2005 roku Konstantin Prytulenko był śledczym, a później asystentem prokuratora rejonowego. Nie wiadomo, gdzie Prytulenko pracował przed aresztowaniem.
 Początkowo proces był otwarty, ale na wniosek poszkodowanych urzędników i sił bezpieczeństwa został zamknięty.W sumie ofiarami padło kilkanaście osób, w tym były wiceprzewodniczący rady miejskiej Mohylewa, „główny ideolog miasta” Ałła Gałuszko. Inne ofiary to członkowie komisji wyborczych, prokuratorzy, stróże prawa i inni urzędnicy państwowi.</t>
   </si>
   <si>
     <t>6 lat więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2023-06-29 16:38:29</t>
   </si>
   <si>
+    <t>Hleb Viachaslavavich Herasimovich</t>
+  </si>
+  <si>
+    <t>14 grudnia 1987</t>
+  </si>
+  <si>
+    <t>Szef ekosystemu Malimon.
+Glebzostał zatrzymany w związku ze sprawą uznania koalicji inicjatyw „Zielona Sieć” za „grupę ekstremistyczną”. Należą do niej m.in. projekty „Białoruski Ul”, „Zielony Portal” i „Ekodom”. Odpowiednia decyzja została podjęta przez KGB 30 lipca 2025 roku. Prawdopodobnie postawiono mu zarzuty z artykułu 361-4 („współudział w działalności ekstremistycznej”) Kodeksu karnego.
+W toku śledztwa przyjęto założenie , że działania Milkomanowicza i Gerasimowicza można zakwalifikować w ramach art. 361-4 Kodeksu karnego (pomoc w działalności ekstremistycznej), jednak prawomocny wyrok zapadł za udział w ww. grupie.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary.</t>
+  </si>
+  <si>
+    <t>2026-05-29 09:39:17</t>
+  </si>
+  <si>
     <t>Alexander Evgenyevich Sobolevsky</t>
   </si>
   <si>
     <t>15 grudnia 1967</t>
   </si>
   <si>
     <t>W Mohylewie Sobolewski jest znany jako jeden z freelancerów, którzy do 2020 roku współpracowali z miejskimi publikacjami internetowymi. Ales został dwukrotnie skazany za naruszenie administracyjne na jeden dzień, po czym nie został zwolniony.</t>
   </si>
   <si>
     <t>Decyzja sądu 31.07.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 27.09.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-01-08 17:12:54</t>
-  </si>
-[...13 lines deleted...]
-    <t>2022-06-28 16:49:54</t>
   </si>
   <si>
     <t>Stanislau Valiantsinavich Kuzmitski</t>
   </si>
   <si>
     <t>15 grudnia 1986</t>
   </si>
   <si>
     <t>Stanisław, przedsiębiorca, został aresztowany w grudniu 2021 roku w związku ze sprawą karną wszczętą na podstawie sześciu zarzutów, w tym „nawoływania do działań mających na celu zaszkodzenie bezpieczeństwu narodowemu Republiki Białorusi” oraz „utworzenia lub udziału w organizacji prowadzącej działalność terrorystyczną”. Początkowo przebywał w areszcie śledczym KGB, a następnie został przeniesiony do Aresztu Śledczego nr 1 w oczekiwaniu na proces.
 Proces trwał około sześciu tygodni, a w listopadzie 2022 roku Stanislav został uznany winnym administrowania ponad 30 czatami na Telegramie, w tym czatem „97”, które według śledczych służyły do dystrybucji materiałów ekstremistycznych i koordynowania działań protestacyjnych. Oskarżono go również o formowanie i koordynowanie działań członków społeczności, przydzielanie im ról i organizowanie ich udziału w protestach, a także o działania mające na celu zwiększenie liczby uczestników i wspieranie działań społeczności.</t>
   </si>
   <si>
     <t>Decyzja sądu 03.11.2022: 15 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 10.02.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-12-28 13:36:42</t>
   </si>
   <si>
+    <t>Aliaksandr Frantskevich</t>
+  </si>
+  <si>
+    <t>15 grudnia 1988</t>
+  </si>
+  <si>
+    <t>Komitet Śledczy nazywa go aktywnym uczestnikiem destrukcyjnych kanałów telegramowych i przedstawicielem „oddziałów sofowych”. W sprawie było 26 ofiar. Frantskevich był przetrzymywany w areszcie do czasu procesu.</t>
+  </si>
+  <si>
+    <t>4,5 roku więzienia.</t>
+  </si>
+  <si>
+    <t>2022-06-28 16:49:54</t>
+  </si>
+  <si>
     <t>Igor Nikolaevich Zhylavets</t>
   </si>
   <si>
     <t>16 grudnia 1983</t>
   </si>
   <si>
     <t>IUOT-9, 210034, Witebsk, ul. 3 Czepińska, 39</t>
   </si>
   <si>
     <t>Decyzja sądu 08.05.2025: 2 roku 6 miesiące ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
   </si>
   <si>
     <t>2025-07-12 17:21:25</t>
+  </si>
+  <si>
+    <t>Pavel Viktorovich Myakish</t>
+  </si>
+  <si>
+    <t>17 grudnia 1987</t>
+  </si>
+  <si>
+    <t>Były lekarz sądowy. Studiował programowanie.</t>
+  </si>
+  <si>
+    <t>5,5 roku więzienia w kolonii karnej</t>
+  </si>
+  <si>
+    <t>2022-06-09 00:04:39</t>
   </si>
   <si>
     <t>Pavel Vladimirovich Kuntsevich</t>
   </si>
   <si>
     <t>17 grudnia 1985</t>
   </si>
   <si>
     <t>Paweł Kuntsewicz ma 39 lat. Jest mieszkańcem Mińska, studiował w Mińskim Państwowym Instytucie Ekologii im. Sacharowa jako psycholog. Pracował na rynku Czerwieńskim, gdzie miał własny punkt sprzedaży detalicznej, a ostatnio za pieniądze robił szklarnie.
 Jak wynika z portali społecznościowych, został zatrzymany jesienią 2023 roku. Został oskarżony na podstawie części 3 art. 361 Kodeksu karnego Białorusi – „wzywa do stosowania sankcji lub innych działań mających na celu szkodę dla bezpieczeństwa narodowego Białorusi”. Zgodnie z artykułem groziło mu do 12 lat więzienia.Paweł ma dużą rodzinę – żonę i czwórkę dzieci.</t>
   </si>
   <si>
     <t>IK-8, 211388, obwód witebski, Orsza, ul. Lenina, 195A</t>
   </si>
   <si>
     <t>Decyzja sądu 22.01.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 01.03.2024: nieznany. Decyzja sądu data nieznana: 8 miesiące więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2024-01-15 21:41:51</t>
-  </si>
-[...13 lines deleted...]
-    <t>2022-06-09 00:04:39</t>
   </si>
   <si>
     <t>Yauheni Aliakseyevich Zbarouski</t>
   </si>
   <si>
     <t>17 grudnia 1981</t>
   </si>
   <si>
     <t>Jewgienij został natychmiast oskarżony na podstawie 9 artykułów Kodeksu karnego. Powodem tego były komentarze w Telegramie i wysłanie 0,28 i 0,004 bitcoinów do administratorów kanałów Telegrama.
 Ponadto od grudnia 2019 r. do stycznia 2020 r. zakupił „szczególnie niebezpieczne substancje psychotropowe”, a w Rosji (w obwodzie briańskim) zakupił broń palną – pistolet Makarowa (PM) i co najmniej 46 naboi do niego.
 Proces trwał od 14 lutego do 2 czerwca, prawie cztery miesiące.
 Jewgienij częściowo przyznał się do winy, wyjaśnił, że nie zgadza się z wynikami wyborów prezydenckich na Białorusi, dlatego zdecydował się działać aktywnie.</t>
   </si>
   <si>
     <t>Nie</t>
   </si>
   <si>
     <t>8 lat więzienia w kolonii karnej.</t>
   </si>
   <si>
     <t>2022-02-14 21:25:55</t>
   </si>
   <si>
     <t>Natalia Sergeevna Matveeva</t>
   </si>
@@ -734,456 +729,440 @@
   <si>
     <t>Decyzja sądu data nieznana: 3 roku 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-09-12 14:21:44</t>
   </si>
   <si>
     <t>Yury Kazimiravich Trashchynski</t>
   </si>
   <si>
     <t>20 grudnia 1967</t>
   </si>
   <si>
     <t>Jurij Treszczyński przez ponad dwadzieścia lat pracował jako realizator dźwięku w Białoruskiej Telewizji i Radiu.
 Po wyborach prezydenckich w 2020 roku Jurij podpisał petycję przeciwko przemocy ze strony sił bezpieczeństwa, a później wyjechał do Polski.
 Treszczinski został aresztowany 15 listopada 2025 roku, tuż po powrocie do Mińska z zagranicy. Początkowo były realizator dźwięku został osadzony w więzieniu Okrestina na 15 dni pod zarzutem popełnienia przestępstwa administracyjnego, ale nigdy nie został zwolniony.
 Przeciwko mężczyźnie wszczęto postępowanie karne i przewieziono go do Aresztu Śledczego nr 1 w Mińsku, a w przeddzień rozprawy przewieziono go do Homla.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych, 500 jednostek bazowych kary. Apelacja 07.07.2026: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2026-07-19 11:06:09</t>
   </si>
   <si>
+    <t>Anton Siarheyevich Barysenka</t>
+  </si>
+  <si>
+    <t>20 grudnia 1988</t>
+  </si>
+  <si>
+    <t>IUOT-24, 230025 Grodno, ul. Lidskaja, 29/ur</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-04-12 23:37:10</t>
+  </si>
+  <si>
+    <t>Pavel Pavlovich Stanislavchik</t>
+  </si>
+  <si>
+    <t>20 grudnia 1989</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 3 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2025-12-16 14:18:04</t>
+  </si>
+  <si>
+    <t>Evgeniy Vladimirovich Propolskiy</t>
+  </si>
+  <si>
+    <t>20 grudnia 1994</t>
+  </si>
+  <si>
+    <t>Jewgienij został zatrzymany w związku z masowymi zamieszkami i oskarżony o udział w „radykalnych” kanałach telegraficznych.
+W maju 2023 r. został ponownie skazany za „złośliwe nieposłuszeństwo wobec wymagań administracji kolonii”.</t>
+  </si>
+  <si>
+    <t>IK-20, 247755, obwód homelski, rejon mozyrski, rada wiejska Michalkowski, 70</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 19.07.2021: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 23.11.2021: wyrok został podtrzymany. Apelacja 10.07.2024: wyrok został podtrzymany. Decyzja sądu 03.05.2023: 1 rok 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:08:25</t>
+  </si>
+  <si>
     <t>Leonid Valentinovich Kozyr</t>
   </si>
   <si>
     <t>20 grudnia 1981</t>
   </si>
   <si>
     <t>Pierwszy proces Leonida odbył się jesienią 2022 roku, został oskarżony z art. 369 i skazany na ograniczenie wolności bez kierunku.
 O drugim procesie wyszło na jaw w sierpniu 2024 r. Leonidowi zarzuca się „finansowanie działalności formacji ekstremistycznej” (art. 361-2 kodeksu karnego) oraz „rekrutację, szkolenie lub przygotowanie do udziału w wojnie, a także wsparcie materialne takiej działalności” (art. 361 część 2 art. -3 Kodeksu karnego). Okazało się, że mężczyzna miał darowiznę na rzecz Sił Zbrojnych Ukrainy. Prawdopodobnie grozi mu kara pozbawienia wolności.
 Leonid posiada wykształcenie wyższe , jego ostatnim miejscem pracy jest prywatne przedsiębiorstwo Gomelstalstandart .</t>
   </si>
   <si>
     <t>Decyzja sądu 12.10.2022: nieznany lata ograniczenia wolności bez skierowania do otwartego zakładu karnego. Decyzja sądu 22.08.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 29.10.2024: nieznany.</t>
   </si>
   <si>
     <t>2022-09-30 23:02:21</t>
   </si>
   <si>
-    <t>Pavel Pavlovich Stanislavchik</t>
-[...45 lines deleted...]
-  <si>
     <t>Dmitry Sergeevich Osiyuk</t>
   </si>
   <si>
     <t>21 grudnia 1987</t>
   </si>
   <si>
     <t>Wiadomo, że sprawa Dmitrija została w dużej mierze sfabrykowana, a niektóre z jego działań były celowo prowokowane przez funkcjonariuszy wywiadu.
 Aktywiści praw człowieka wiedzą , że mężczyzna przebywa w areszcie od około grudnia 2023 roku. Początkowo był przetrzymywany w Areszcie Śledczym nr 1 w Mińsku, a następnie przeniesiony do Aresztu Śledczego w Brześciu. Został skazany na 20 lat więzienia, z czego pierwsze pięć lat spędzi w kolonii karnej.
 Wiadomo, że Osiyuk mieszkał w Berezie i ma córkę.</t>
   </si>
   <si>
     <t>ST-8, Żodino ul. Sowieckaja 22A, 222163</t>
   </si>
   <si>
     <t>Decyzja sądu 14.08.2024: 20 lata więzienia w kolonii w warunkach wzmocnionego reżimu (w tym 5 lata więzienia). Apelacja 16.01.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-08-23 11:44:01</t>
   </si>
   <si>
     <t>Michael Yuryevich Neznanov</t>
   </si>
   <si>
     <t>22 grudnia 1982</t>
   </si>
   <si>
     <t>Decyzja sądu 23.07.2024: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 27.09.2024: nieznany.</t>
   </si>
   <si>
     <t>2025-02-24 23:50:24</t>
   </si>
   <si>
     <t>Michail Igorevich Palaznik</t>
   </si>
   <si>
     <t>23 grudnia 1991</t>
   </si>
   <si>
     <t>Michaił mieszkał w Mozyrzu. W 2014 roku służył w garnizonie mińskim i brał udział w defiladzie wojskowej 3 lipca. Za udział w tej defiladzie otrzymał od Łukaszenki wyróżnienie .</t>
-  </si>
-[...1 lines deleted...]
-    <t>IUOT-24, 230025 Grodno, ul. Lidskaja, 29/ur</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
   </si>
   <si>
     <t>2026-01-18 23:35:07</t>
   </si>
   <si>
     <t>Maksim Ivanovich Sobolev</t>
   </si>
   <si>
     <t>23 grudnia 1998</t>
   </si>
   <si>
     <t>Według prokuratury w dniach 10–11 sierpnia 2020 r. na jezdni znajdowali się w tym czasie nieletni Julia Szaranova, Nikita Wojtyuk, Nikołaj Nikityuk, a także Wasilij Aleksiejuk, Gleb Klimowicz, Witalij Warfałameew, Aleksander Tysewicz, Maksim Sobolew. Alei Maszerowa, Bulwarów Kosmonautów i Szewczenki, ul. Sowietów w Brześciu „ wykrzykiwali hasła, demonstrowali biało-czerwono-białe płótna, rażąco naruszając porządek publiczny, celowo utrudniając ruch pojazdów oraz normalne funkcjonowanie przedsiębiorstw i organizacji”.
 Na rozprawie wszyscy w pełni przyznali się do winy.
 Wiadomo również, że Maxim Sobolev, Gleb Klimovich, Julia Sharanova zostali skazani, w tym pod zarzutem „narkotyki”.
 Maxim Sobolev zgodnie z częścią 1 art. 342 Kodeksu karnego został skazany na dwa lata pozbawienia wolności. Ale ponieważ Maxim został już skazany na podstawie „narkotycznej” części 4 art. 328 Kodeksu karnego, poprzez częściowe dodanie kar głównych i całkowite dodanie kary dodatkowej, skazano 12 lat więzienia na odbycie kolonii poprawczej o zaostrzonym rygorze z karą grzywny w wysokości 3200 rubli.</t>
   </si>
   <si>
     <t>IK-11, Wołkowysk, ul. Rokossowski, 118, 231900</t>
   </si>
   <si>
     <t>Decyzja sądu 20.05.2024: 12 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 23.07.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-05-08 18:07:55</t>
   </si>
   <si>
+    <t>Aliaksei Iharavich Chareshniau</t>
+  </si>
+  <si>
+    <t>24 grudnia 1999</t>
+  </si>
+  <si>
+    <t>2026-03-02 10:59:22</t>
+  </si>
+  <si>
     <t>Anatoly Viktorovich Latushka</t>
   </si>
   <si>
     <t>24 grudnia 1976</t>
   </si>
   <si>
     <t>Zatrzymany za rysowanie przy użyciu szablonów „Chase”.
 Anatolij Łatuszka jest kuzynem polityka Pawła Łatuszki.
 22 marca 2024 roku został przeniesiony do więzienia, w którym odbywa karę do końca trwania kary.</t>
   </si>
   <si>
     <t>Decyzja sądu 20.09.2022: 6 lata więzienia w kolonii na warunkach ogólnych. Apelacja 02.12.2022: nieznany. Sąd zmiany reżimu 22.03.2024: nieznany lata więzienia.</t>
   </si>
   <si>
     <t>2022-02-03 18:53:15</t>
   </si>
   <si>
-    <t>Aliaksei Iharavich Chareshniau</t>
-[...7 lines deleted...]
-  <si>
     <t>Dmitry Nikolaevich Khaltsov</t>
   </si>
   <si>
     <t>25 grudnia 1987</t>
   </si>
   <si>
     <t>Dmitrij Chaltsow jest jednoosobowym przedsiębiorcą. W 2020 roku „Komsomolskaja Prawda” pisała o nim w reportażu o protestach w Homlu po pogrzebie Aleksandra Wichora, zabitego przez policjantów. Za własne pieniądze kupił megafon i napisał na lokalnym czacie, proponując zebranie się i udanie do regionalnego komitetu wykonawczego. Protestujący wezwali wówczas gubernatora obwodu na spotkanie.
 Ze względu na zamknięty charakter systemu sądowniczego, charakter zarzutów postawionych Dmitrijowi Chalcowowi i jego konkretny wyrok pozostają nieznane. Wiadomo jedynie, że został skazany na karę więzienia.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 05.12.2025: nieznany.</t>
   </si>
   <si>
     <t>2025-10-18 15:04:38</t>
   </si>
   <si>
     <t>Anastasia Yuryevna Gritskevich</t>
   </si>
   <si>
     <t>25 grudnia 1993</t>
   </si>
   <si>
     <t>Anastazja, pochodząca z Mozyrza, ukończyła Białoruski Państwowy Uniwersytet Kultury Fizycznej i Sportu (BSUPhK) na kierunku turystyka i hotelarstwo oraz pracowała w Mińsk Arenie. Dużo podróżowała i uwielbiała sport, w tym hokej i kolarstwo.
 Data aresztowania Anastazji jest nieznana. Ostatni wpis na Telegramie zamieściła w lutym 2025 roku. To właśnie w tym miesiącu aresztowania w sprawie Gayun były w pełnym toku.
 Gritskevich nie korzystała z internetu od czasu aresztowania. Sugeruje to, że została skazana na karę więzienia.</t>
   </si>
   <si>
     <t>2025-11-07 20:59:21</t>
   </si>
   <si>
-    <t>Igor Nikolaevich Kozlov</t>
-[...14 lines deleted...]
-  <si>
     <t>Anatoly Vladimirovich Volodko</t>
   </si>
   <si>
     <t>25 grudnia 1967</t>
   </si>
   <si>
     <t>Anatolij Wołodko ma 56 lat. Pochodzi z Mińska. Mężczyzna ma żonę, dorosłą córkę i syna, który wkrótce skończy osiemnaście lat. Volodko pracował jako programista w Top Soft przez ponad 20 lat. Tworzy ekosystem produktów Galaktika potrzebnych do cyfryzacji biznesu. Centrala firmy znajduje się w Rosji, gdzie Anatolij pracował przez część czasu.
 Dokładna data aresztowania mężczyzny nie jest znana, ale prawdopodobnie będzie to 15 lub 16 stycznia 2024 roku. Przecież 17 stycznia on i jego żona zostali skazani za „drobne chuligaństwo” – został skazany na 15 dni, wyrok wydany na żonę nie jest znany. Według zeznań sił bezpieczeństwa Anatolij Wołodko „przebywał w miejscu publicznym i z powodów chuligańskich głośno krzyczał, używał wulgarnego języka, machał rękami i zachowywał się agresywnie: „Mężczyzna nie przyznał się do winy i oświadczył, że w środku dnia był przetrzymywany we własnym domu, nie zrobił nic, co powiedzieli świadkowie.Według współwięźnia Anatolija Wołodki odmówił on wypłaty „darowizn”, którymi funkcjonariusze KGB grozili przekazującym datki. Generalnie mężczyzna nie przyznał się do winy. Współwięzień Anatolija twierdzi, że był to powód do dalszego ścigania – administracyjnego i karnego.
 27 sierpnia 2024 r. apelacja Anatolija została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>Decyzja sądu 11.06.2024: 8 lata 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 27.08.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-06-10 19:30:21</t>
   </si>
   <si>
     <t>Aksana Siarheyeuna Valkovich</t>
   </si>
   <si>
     <t>25 grudnia 1978</t>
   </si>
   <si>
     <t>Przyczyną prześladowań były komentarze kobiety zamieszczone w 2021 r. na kanałach Telegram.</t>
   </si>
   <si>
     <t>Decyzja sądu 05.06.2025: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2026-03-30 23:29:38</t>
+  </si>
+  <si>
+    <t>Igor Nikolaevich Kozlov</t>
+  </si>
+  <si>
+    <t>25 grudnia 1975</t>
+  </si>
+  <si>
+    <t>Mieszkaniec obwodu mohylewskiego . Pracownik Zakładu Części i Zespołów Ciągnikowych w Bobrujsku.
+Zatrzymany za sabotaż na torach kolejowych w pobliżu stacji Bobrujsk oraz podpalenie strzelnicy JW 5527. Zatrzymany wraz z żoną.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 10.08.2022: 14 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 25.10.2022: nieznany.</t>
+  </si>
+  <si>
+    <t>2022-05-23 12:43:25</t>
+  </si>
+  <si>
+    <t>Artsiom Yauhenavich Parkhamovich</t>
+  </si>
+  <si>
+    <t>26 grudnia 1995</t>
+  </si>
+  <si>
+    <t>Artiom, były pracownik Beltelecomu, został aresztowany w październiku 2020 roku w ramach postępowania karnego wszczętego na podstawie ośmiu artykułów, w tym „nielegalnych działań przeciwko informacjom prywatnym i danym osobowym” oraz „ingerencji w działalność funkcjonariusza organów ścigania”. Według doniesień Artiom został również dotkliwie pobity podczas aresztowania.
+W lutym 2022 roku został skazany za „przekazywanie danych osobowych i innych danych osobowych ponad 150 osób kanałom Telegramu uznanym za ekstremistyczne” i skazany na długoletnią karę więzienia, a także na zapłatę „ofiarom” wysokiego odszkodowania.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 08.02.2022: 11 lata więzienia w kolonii w warunkach wzmocnionego reżimu, nieznany ruble odszkodowania. Apelacja 29.04.2022: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:04:01</t>
   </si>
   <si>
     <t>Anton Uladzimiravich Kazachenka</t>
   </si>
   <si>
     <t>26 grudnia 1994</t>
   </si>
   <si>
     <t>Anton pracował w warsztacie samochodowym w Mińsku. Przez jakiś czas pracował też w Rosji, w Elektrostalu pod Moskwą.
 W ostatnich latach Anton zainteresował się branżą IT i wziął udział w różnych kursach online.
 Poza pracą największą pasją Antona była technologia — uwielbia motocykle sportowe i szybkie samochody, a także jest członkiem społeczności poświęconych tej tematyce.
 Najprawdopodobniej Anton jest w więzieniu.</t>
   </si>
   <si>
     <t>IUOT-7, rejon Prużany, wieś Kuplin, 225136</t>
   </si>
   <si>
-    <t>Decyzja sądu data nieznana: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja data nieznana: nieznany.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-02-24 03:13:21</t>
   </si>
   <si>
-    <t>Artsiom Yauhenavich Parkhamovich</t>
-[...14 lines deleted...]
-  <si>
     <t>Olga Dmitrievna Alekseeva</t>
   </si>
   <si>
     <t>27 grudnia 1982</t>
   </si>
   <si>
     <t>Prawdopodobnie zatrzymany za pomoc więźniom politycznym.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2024-11-15 21:15:27</t>
   </si>
   <si>
-    <t>Uladzislau Marchyk</t>
-[...7 lines deleted...]
-  <si>
     <t>Dmitry Alexandrovich Kolobov</t>
   </si>
   <si>
     <t>29 grudnia 1989</t>
   </si>
   <si>
     <t>Decyzja sądu 29.11.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 24.01.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-11-11 21:34:27</t>
+  </si>
+  <si>
+    <t>Aliaksandr Viktaravich Katlianik</t>
+  </si>
+  <si>
+    <t>30 grudnia 1953</t>
+  </si>
+  <si>
+    <t>Według Belpol , Aleksander prowadził działalność gospodarczą od ponad 20 lat. Od lat 90. do 2008 roku był zastępcą dyrektora spółki Litsvin LLC, zajmującej się handlem detalicznym. Stamtąd przeszedł do spółek Expotechprom LLC i PromPoisk LLC, specjalizujących się w hurtowym handlu produktami nieżywnościowymi.
+W październiku 2018 roku Aleksander zarejestrował się jako osoba fizyczna prowadząca jednoosobową działalność gospodarczą. Jako swoją główną działalność wybrał programowanie komputerowe. Było to niezwykłe i inspirujące osiągnięcie – Kotlanik miał wtedy 65 lat.
+W życiu prywatnym Aleksander posługiwał się językiem białoruskim – przynajmniej podczas komunikacji online i składania zamówień w sklepach internetowych.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 4 roku więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:39:17</t>
+  </si>
+  <si>
+    <t>Aliaksandr Baravik</t>
+  </si>
+  <si>
+    <t>30 grudnia 1981</t>
+  </si>
+  <si>
+    <t>Mężczyzna został oskarżony o pozostawienie – zdaniem sądu – obraźliwego komentarza w telegramie pod adresem Ministra Spraw Wewnętrznych Iwana Kubrakowa i zastępcy szefa Wydziału Spraw Wewnętrznych Centralnej Administracji Okręgowej w Mińsku, szefa policji kryminalnej, Władimir Kubrakow. Aleksander w pełni przyznał się do winy i żałował swoich czynów. Przed rozprawą mężczyzna miał poręczenie osobiste. Po ogłoszeniu wyroku został osadzony w areszcie na sali sądowej.
+Alexander Borovik ma na utrzymaniu małoletnie dziecko. Pracuje jako stolarz-operator maszyn.
+W styczniu 2024 roku wyszło na jaw, że Paweł ponownie został oskarżony, tym razem na podstawie art. 130 Kodeksu karnego Republiki Białorusi.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 15.05.2023: 1 rok więzienia w kolonii na warunkach ogólnych. Decyzja sądu 29.03.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 25.06.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2023-05-02 13:34:46</t>
   </si>
   <si>
     <t>Iosif (Iazep) Iosifavich Duleba</t>
   </si>
   <si>
     <t>30 grudnia 1967</t>
   </si>
   <si>
     <t>3 maja 2024 roku Komitet Bezpieczeństwa Państwowego Białorusi dodał kilka źródeł medialnych projektu FreeInfoBel do swojej listy tzw. „grup ekstremistycznych”. Zidentyfikowano również konkretne osoby, które ich zdaniem były powiązane z projektem – Wolhę Paszkiewicz i Josifa Dulebo. Informacja o wpisie FreeInfoBel została ujawniona dopiero pięć dni później, 8 maja.
 Obecnie nie wiadomo, w jakiej sprawie karnej przebywa mężczyzna, ale prawdopodobnie jest ona związana z „ekstremizmem”. Dowiedziano się, że Dulebo był początkowo zatrzymany w związku z zarzutami administracyjnymi. Jednak kiedy nadszedł czas na zwolnienie go z aresztu tymczasowego, Dulebo nie został zwolniony; został przeniesiony do aresztu śledczego.
 Mężczyzna ten wcześniej stał na czele witebskiego oddziału Białoruskiego Frontu Ludowego, ale wycofał się z życia partii na początku XXI w.</t>
   </si>
   <si>
     <t>Decyzja sądu 26.11.2024: 4 roku więzienia w kolonii na warunkach ogólnych, 600 jednostek bazowych kary. Apelacja 04.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-05-22 19:29:24</t>
   </si>
   <si>
-    <t>Aliaksandr Viktaravich Katlianik</t>
-[...33 lines deleted...]
-    <t>Olga Anatolyevna Osipchik</t>
+    <t>Volha Anatolyeuna Osipchyk</t>
   </si>
   <si>
     <t>30 grudnia 1977</t>
   </si>
   <si>
-    <t>Decyzja sądu 19.03.2026: 8 lata 6 miesiące więzienia w kolonii na warunkach ogólnych, 1000 jednostek bazowych kary.</t>
+    <t>Decyzja sądu 19.03.2026: 8 lata 6 miesiące więzienia w kolonii na warunkach ogólnych, 1000 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-10-21 21:23:23</t>
-  </si>
-[...15 lines deleted...]
-    <t>2025-12-11 16:57:27</t>
   </si>
   <si>
     <t>Vadim Nikolaevich Vasiliev</t>
   </si>
   <si>
     <t>31 grudnia 1994</t>
   </si>
   <si>
     <t>Zatrzymany za administrowanie pokojami rozmów „Witebsk -97%” i „Orsza -97%”.
 Projektant oświetlenia dla TZU w białoruskim teatrze „Ljałka”.</t>
   </si>
   <si>
     <t>12 lat więzienia w warunkach zaostrzonego reżimu</t>
   </si>
   <si>
     <t>2022-05-22 14:26:02</t>
+  </si>
+  <si>
+    <t>Angela Eduardauna Aharok</t>
+  </si>
+  <si>
+    <t>31 grudnia 1965</t>
+  </si>
+  <si>
+    <t>Angela została aresztowana w październiku 2024 roku w związku ze sprawą „pogawędek na podwórku”.
+29 października 2024 roku KGB uznało podwórkową koalicję „Orden”, w skład której wchodzą podwórkowe czaty „Zły Kogtiki”, „Sukharevo”, „Senica2.0”, „Solidarność”, „Wolnyja Wauki”, „Nawagrudscy Partyzanci”, „WILIA”, „Skromne Matrioszka” i „Sosedi” za „formację ekstremistyczną”.
+Według agencji, w te inicjatywy zaangażowani byli m.in. Irina Jakowlewa, Natalia Doronina, Diana Gawriłowa, obywatel Ukrainy Iwan Omeljan, Olga Niechajczyk, Konstantin Kirilenko, Jelizawieta Plitnik, Natalia Gużowa, Irina Smolarowa, Stanisław Botwin i Natalia Łantuch. Kilka dni później na Białorusi doszło do masowych aresztowań w tej sprawie.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 19.03.2026: 8 lata 6 miesiące więzienia w kolonii na warunkach ogólnych, 1000 jednostek bazowych kary. Apelacja 17.07.2026: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-03-20 10:57:48</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1487,51 +1466,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I67"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1680,51 +1659,51 @@
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" t="s">
         <v>44</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>45</v>
       </c>
       <c r="I7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="D8" t="s">
         <v>49</v>
       </c>
       <c r="E8" t="s">
@@ -1783,162 +1762,159 @@
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>61</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>62</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>64</v>
       </c>
       <c r="B11" t="s">
         <v>65</v>
       </c>
+      <c r="C11" t="s">
+        <v>66</v>
+      </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
+      <c r="E11" t="s">
+        <v>67</v>
+      </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
-      <c r="H11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="C13" t="s">
         <v>74</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
         <v>75</v>
       </c>
-      <c r="F13" t="s">
-[...5 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" t="s">
         <v>78</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>79</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B15" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="C15" t="s">
         <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>85</v>
       </c>
       <c r="I15" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>87</v>
       </c>
       <c r="B16" t="s">
         <v>88</v>
       </c>
       <c r="C16" t="s">
         <v>89</v>
       </c>
       <c r="D16" t="s">
@@ -2033,225 +2009,225 @@
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>105</v>
       </c>
       <c r="I19" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>107</v>
       </c>
       <c r="B20" t="s">
         <v>108</v>
       </c>
       <c r="C20" t="s">
         <v>109</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>110</v>
       </c>
       <c r="I20" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>112</v>
       </c>
       <c r="B21" t="s">
         <v>113</v>
       </c>
       <c r="C21" t="s">
         <v>114</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>115</v>
       </c>
       <c r="I21" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>117</v>
       </c>
       <c r="B22" t="s">
         <v>118</v>
       </c>
       <c r="C22" t="s">
         <v>119</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>120</v>
       </c>
       <c r="I22" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>122</v>
       </c>
       <c r="B23" t="s">
         <v>123</v>
       </c>
       <c r="C23" t="s">
         <v>124</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>49</v>
+      </c>
+      <c r="E23" t="s">
+        <v>50</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>125</v>
       </c>
       <c r="I23" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>127</v>
       </c>
       <c r="B24" t="s">
         <v>128</v>
       </c>
       <c r="C24" t="s">
         <v>129</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>33</v>
+        <v>130</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="I24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>140</v>
+        <v>61</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>141</v>
       </c>
       <c r="I26" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>143</v>
       </c>
       <c r="B27" t="s">
         <v>144</v>
       </c>
       <c r="C27" t="s">
         <v>145</v>
       </c>
       <c r="D27" t="s">
@@ -2265,1149 +2241,1123 @@
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>147</v>
       </c>
       <c r="I27" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>149</v>
       </c>
       <c r="B28" t="s">
         <v>150</v>
       </c>
       <c r="C28" t="s">
         <v>151</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
+        <v>130</v>
+      </c>
+      <c r="F28" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
         <v>152</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>154</v>
+      </c>
+      <c r="B29" t="s">
         <v>155</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>156</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
         <v>157</v>
       </c>
-      <c r="D29" t="s">
-[...11 lines deleted...]
-      <c r="H29" t="s">
+      <c r="I29" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>159</v>
+      </c>
+      <c r="B30" t="s">
         <v>160</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>161</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
         <v>162</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="H30" t="s">
+      <c r="I30" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>164</v>
+      </c>
+      <c r="B31" t="s">
         <v>165</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>166</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>146</v>
+      </c>
+      <c r="F31" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
         <v>167</v>
       </c>
-      <c r="D31" t="s">
-[...11 lines deleted...]
-      <c r="H31" t="s">
+      <c r="I31" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>169</v>
+      </c>
+      <c r="B32" t="s">
         <v>170</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>171</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>172</v>
       </c>
-      <c r="D32" t="s">
-[...11 lines deleted...]
-      <c r="H32" t="s">
+      <c r="I32" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" t="s">
         <v>175</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
         <v>176</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
+        <v>177</v>
+      </c>
+      <c r="I33" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>179</v>
+      </c>
+      <c r="B34" t="s">
         <v>180</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>181</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>146</v>
+      </c>
+      <c r="F34" t="s">
+        <v>21</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
         <v>182</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34" t="s">
+      <c r="I34" t="s">
         <v>183</v>
-      </c>
-[...10 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>184</v>
+      </c>
+      <c r="B35" t="s">
+        <v>185</v>
+      </c>
+      <c r="C35" t="s">
         <v>186</v>
       </c>
-      <c r="B35" t="s">
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
         <v>187</v>
       </c>
-      <c r="C35" t="s">
+      <c r="F35" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
         <v>188</v>
       </c>
-      <c r="D35" t="s">
-[...11 lines deleted...]
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>190</v>
+      </c>
+      <c r="B36" t="s">
         <v>191</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>192</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>27</v>
+      </c>
+      <c r="F36" t="s">
+        <v>21</v>
+      </c>
+      <c r="G36" t="s">
         <v>193</v>
       </c>
-      <c r="D36" t="s">
-[...8 lines deleted...]
-      <c r="G36" t="s">
+      <c r="H36" t="s">
         <v>194</v>
       </c>
-      <c r="H36" t="s">
+      <c r="I36" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>196</v>
+      </c>
+      <c r="B37" t="s">
         <v>197</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="D37" t="s">
         <v>49</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
+        <v>199</v>
+      </c>
+      <c r="I37" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>201</v>
+      </c>
+      <c r="B38" t="s">
         <v>202</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>203</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
         <v>204</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38" t="s">
+      <c r="F38" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
         <v>205</v>
       </c>
-      <c r="F38" t="s">
-[...5 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>207</v>
+      </c>
+      <c r="B39" t="s">
         <v>208</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>209</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
+        <v>71</v>
+      </c>
+      <c r="I39" t="s">
         <v>210</v>
-      </c>
-[...13 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>211</v>
+      </c>
+      <c r="B40" t="s">
         <v>212</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>213</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>80</v>
+      </c>
+      <c r="F40" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
         <v>214</v>
       </c>
-      <c r="D40" t="s">
-[...11 lines deleted...]
-      <c r="H40" t="s">
+      <c r="I40" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>216</v>
+      </c>
+      <c r="B41" t="s">
         <v>217</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>218</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
         <v>219</v>
       </c>
-      <c r="D41" t="s">
-[...8 lines deleted...]
-      <c r="H41" t="s">
+      <c r="I41" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B42" t="s">
         <v>222</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
         <v>223</v>
       </c>
-      <c r="C42" t="s">
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
         <v>224</v>
       </c>
-      <c r="D42" t="s">
-[...8 lines deleted...]
-      <c r="H42" t="s">
+      <c r="I42" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>226</v>
+      </c>
+      <c r="B43" t="s">
         <v>227</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
+        <v>228</v>
+      </c>
+      <c r="I43" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>230</v>
+      </c>
+      <c r="B44" t="s">
         <v>231</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>232</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
         <v>233</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="F44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
         <v>234</v>
       </c>
-      <c r="F44" t="s">
-[...5 lines deleted...]
-      <c r="H44" t="s">
+      <c r="I44" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>236</v>
+      </c>
+      <c r="B45" t="s">
         <v>237</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>238</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
         <v>239</v>
       </c>
-      <c r="D45" t="s">
-[...8 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>241</v>
+      </c>
+      <c r="B46" t="s">
         <v>242</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>243</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
         <v>244</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46" t="s">
+      <c r="F46" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
         <v>245</v>
       </c>
-      <c r="F46" t="s">
-[...5 lines deleted...]
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>247</v>
+      </c>
+      <c r="B47" t="s">
         <v>248</v>
       </c>
-      <c r="B47" t="s">
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>130</v>
+      </c>
+      <c r="F47" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
         <v>249</v>
       </c>
-      <c r="D47" t="s">
-[...11 lines deleted...]
-      <c r="H47" t="s">
+      <c r="I47" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>251</v>
+      </c>
+      <c r="B48" t="s">
         <v>252</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>253</v>
       </c>
-      <c r="C48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>255</v>
+        <v>223</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="I48" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>256</v>
+      </c>
+      <c r="B49" t="s">
+        <v>257</v>
+      </c>
+      <c r="C49" t="s">
         <v>258</v>
       </c>
-      <c r="B49" t="s">
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
         <v>259</v>
       </c>
-      <c r="C49" t="s">
+      <c r="F49" t="s">
+        <v>21</v>
+      </c>
+      <c r="G49" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" t="s">
         <v>260</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="E49" t="s">
+      <c r="I49" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>262</v>
+      </c>
+      <c r="B50" t="s">
+        <v>263</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" t="s">
+        <v>21</v>
+      </c>
+      <c r="G50" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>51</v>
+      </c>
+      <c r="I50" t="s">
         <v>264</v>
-      </c>
-[...22 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>265</v>
+      </c>
+      <c r="B51" t="s">
+        <v>266</v>
+      </c>
+      <c r="C51" t="s">
+        <v>267</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
+        <v>268</v>
+      </c>
+      <c r="I51" t="s">
         <v>269</v>
-      </c>
-[...16 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>270</v>
+      </c>
+      <c r="B52" t="s">
+        <v>271</v>
+      </c>
+      <c r="C52" t="s">
         <v>272</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>204</v>
+      </c>
+      <c r="F52" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>273</v>
       </c>
-      <c r="C52" t="s">
+      <c r="I52" t="s">
         <v>274</v>
-      </c>
-[...16 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>275</v>
+      </c>
+      <c r="B53" t="s">
+        <v>276</v>
+      </c>
+      <c r="C53" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="D53" t="s">
         <v>49</v>
       </c>
       <c r="E53" t="s">
         <v>50</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="I53" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>279</v>
+      </c>
+      <c r="B54" t="s">
+        <v>280</v>
+      </c>
+      <c r="C54" t="s">
         <v>281</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>27</v>
+      </c>
+      <c r="F54" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" t="s">
         <v>282</v>
       </c>
-      <c r="C54" t="s">
+      <c r="I54" t="s">
         <v>283</v>
-      </c>
-[...16 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>284</v>
+      </c>
+      <c r="B55" t="s">
+        <v>285</v>
+      </c>
+      <c r="C55" t="s">
         <v>286</v>
       </c>
-      <c r="B55" t="s">
+      <c r="D55" t="s">
+        <v>49</v>
+      </c>
+      <c r="E55" t="s">
+        <v>50</v>
+      </c>
+      <c r="F55" t="s">
+        <v>21</v>
+      </c>
+      <c r="G55" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
         <v>287</v>
       </c>
-      <c r="C55" t="s">
+      <c r="I55" t="s">
         <v>288</v>
-      </c>
-[...16 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>289</v>
+      </c>
+      <c r="B56" t="s">
+        <v>290</v>
+      </c>
+      <c r="C56" t="s">
         <v>291</v>
       </c>
-      <c r="B56" t="s">
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>259</v>
+      </c>
+      <c r="F56" t="s">
+        <v>21</v>
+      </c>
+      <c r="G56" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" t="s">
         <v>292</v>
       </c>
-      <c r="C56" t="s">
+      <c r="I56" t="s">
         <v>293</v>
-      </c>
-[...16 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>294</v>
+      </c>
+      <c r="B57" t="s">
+        <v>295</v>
+      </c>
+      <c r="C57" t="s">
         <v>296</v>
       </c>
-      <c r="B57" t="s">
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>80</v>
+      </c>
+      <c r="F57" t="s">
+        <v>21</v>
+      </c>
+      <c r="G57" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
         <v>297</v>
       </c>
-      <c r="C57" t="s">
+      <c r="I57" t="s">
         <v>298</v>
-      </c>
-[...16 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>299</v>
+      </c>
+      <c r="B58" t="s">
+        <v>300</v>
+      </c>
+      <c r="C58" t="s">
+        <v>301</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
         <v>302</v>
       </c>
-      <c r="B58" t="s">
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
+        <v>224</v>
+      </c>
+      <c r="I58" t="s">
         <v>303</v>
-      </c>
-[...19 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="B59" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C59" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="D59" t="s">
         <v>49</v>
       </c>
       <c r="E59" t="s">
         <v>50</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="I59" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>309</v>
+      </c>
+      <c r="B60" t="s">
+        <v>310</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>61</v>
+      </c>
+      <c r="F60" t="s">
+        <v>21</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
+        <v>311</v>
+      </c>
+      <c r="I60" t="s">
         <v>312</v>
-      </c>
-[...16 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>313</v>
+      </c>
+      <c r="B61" t="s">
+        <v>314</v>
+      </c>
+      <c r="C61" t="s">
         <v>315</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>80</v>
+      </c>
+      <c r="F61" t="s">
+        <v>21</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
         <v>316</v>
       </c>
-      <c r="D61" t="s">
-[...11 lines deleted...]
-      <c r="H61" t="s">
+      <c r="I61" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>318</v>
+      </c>
+      <c r="B62" t="s">
         <v>319</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>320</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
         <v>321</v>
       </c>
-      <c r="D62" t="s">
-[...11 lines deleted...]
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>323</v>
+      </c>
+      <c r="B63" t="s">
         <v>324</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>325</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>61</v>
+      </c>
+      <c r="F63" t="s">
+        <v>21</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
         <v>326</v>
       </c>
-      <c r="D63" t="s">
-[...11 lines deleted...]
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>328</v>
+      </c>
+      <c r="B64" t="s">
         <v>329</v>
       </c>
-      <c r="B64" t="s">
+      <c r="D64" t="s">
+        <v>49</v>
+      </c>
+      <c r="E64" t="s">
+        <v>50</v>
+      </c>
+      <c r="F64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
         <v>330</v>
       </c>
-      <c r="C64" t="s">
+      <c r="I64" t="s">
         <v>331</v>
-      </c>
-[...13 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>332</v>
+      </c>
+      <c r="B65" t="s">
+        <v>333</v>
+      </c>
+      <c r="C65" t="s">
         <v>334</v>
       </c>
-      <c r="B65" t="s">
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>61</v>
+      </c>
+      <c r="F65" t="s">
+        <v>21</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
         <v>335</v>
       </c>
-      <c r="D65" t="s">
-[...11 lines deleted...]
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>337</v>
+      </c>
+      <c r="B66" t="s">
         <v>338</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="D66" t="s">
         <v>49</v>
       </c>
       <c r="E66" t="s">
         <v>50</v>
       </c>
       <c r="F66" t="s">
         <v>21</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
+        <v>340</v>
+      </c>
+      <c r="I66" t="s">
         <v>341</v>
-      </c>
-[...30 lines deleted...]
-        <v>347</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">