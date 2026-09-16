--- v2 (2026-07-29)
+++ v3 (2026-09-16)
@@ -12,120 +12,120 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="434">
   <si>
     <t>Imię Nazwisko</t>
   </si>
   <si>
     <t>Urodziny</t>
   </si>
   <si>
     <t>Opis</t>
   </si>
   <si>
     <t>Płeć</t>
   </si>
   <si>
     <t>Adres</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>CPC Vesna</t>
   </si>
   <si>
     <t>Zdanie</t>
   </si>
   <si>
     <t>Data dodania do listy</t>
+  </si>
+  <si>
+    <t>Dmitry Alexandrovich Kosenko</t>
+  </si>
+  <si>
+    <t>1 marca 1990</t>
+  </si>
+  <si>
+    <t>mężczyzna</t>
+  </si>
+  <si>
+    <t>IK-22, skrytka pocztowa 20, obwód brzeski, Iwacewicze, ul. Domanowo, 225295</t>
+  </si>
+  <si>
+    <t>W więzieniu</t>
+  </si>
+  <si>
+    <t>Tak</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2025-12-01 00:02:06</t>
   </si>
   <si>
     <t>Vladimir Vladimirovich Lazarevich</t>
   </si>
   <si>
     <t>1 marca 2001</t>
   </si>
   <si>
     <t>W dniu 19 lipca 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.
 13 sierpnia 2024 r. ma się rozpocząć nowy proces Aleksandra z art. 361-3 część 2</t>
   </si>
   <si>
-    <t>mężczyzna</t>
-[...1 lines deleted...]
-  <si>
     <t>IK nr 17, 213004, Szkłow, ul. 1 fabryka, 8</t>
   </si>
   <si>
-    <t>W więzieniu</t>
-[...4 lines deleted...]
-  <si>
     <t>Decyzja sądu 19.03.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 19.07.2024: nieznany. Decyzja sądu 14.08.2024: 9 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 15.10.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-03-12 23:08:59</t>
-  </si>
-[...13 lines deleted...]
-    <t>2025-12-01 00:02:06</t>
   </si>
   <si>
     <t>Ruslan Igorevich Slutsky</t>
   </si>
   <si>
     <t>2 marca 1983</t>
   </si>
   <si>
     <t>Rusłan został aresztowany w styczniu 2021 roku i skazany za robienie i rozprowadzanie „jeży” przed kolumną samochodów biorących udział w prorządowym wiecu jesienią 2020 roku. Oskarżono go również o próbę uszkodzenia torów kolejowych poprzez połączenie ich metalowym drutem, co mogło opóźnić ruch pociągów.
 Rusłan interesuje się sportami ekstremalnymi i arborystyką. Uwielbia wysokości i czerpie dreszczyk emocji z siedzenia na dachu lub przytulania się do koron drzew. W więzieniu odkrył swój talent do rysowania. W życiu prywatnym zajmuje się obróbką drewna, uprawą ziemniaków, hodowlą świń i kocha konie.
 Rusłan ma łagodnego guza mózgu, a także silne bóle pleców , przez które czasami nie może wstać z łóżka.</t>
   </si>
   <si>
     <t>IK nr 15, 212013, Mohylew, p / o Veyno, Slavgorod autostrada 183</t>
   </si>
   <si>
     <t>Decyzja sądu 20.01.2022: 11 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-03-17 17:05:03</t>
   </si>
   <si>
     <t>Pavel Yauhenavich Kuchynski</t>
   </si>
   <si>
@@ -171,331 +171,333 @@
   <si>
     <t>2025-03-11 17:24:54</t>
   </si>
   <si>
     <t>Valeryia Andreyeuna Hlinskaia</t>
   </si>
   <si>
     <t>3 marca 1995</t>
   </si>
   <si>
     <t>Zatrzymany z matką .
 Przeszukanie mieszkania przeprowadzono w trybie art. 364 Kodeksu karnego Republiki Białoruś. Następnie artykuł oskarżenia został przeklasyfikowany na część 3 art. 130 Kodeksu karnego Republiki Białoruś.
 Wcześniej oskarżony o rozpowszechnianie danych osobowych pracowników MSW.</t>
   </si>
   <si>
     <t>kobieta</t>
   </si>
   <si>
     <t>Homel, IK-4, ul. Antoszkina 3, 246035</t>
   </si>
   <si>
     <t>Decyzja sądu 20.01.2023: 6 lata 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 28.04.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2022-01-07 01:48:15</t>
-  </si>
-[...28 lines deleted...]
-    <t>2026-04-07 17:07:06</t>
   </si>
   <si>
     <t>Tatsiana Henadzeuna Kolas</t>
   </si>
   <si>
     <t>4 marca 1982</t>
   </si>
   <si>
     <t>Tatiana jest oskarżona o rzekome udostępnianie danych osobowych kanałowi Telegram „Czarna Księga Białorusi”.
 27 czerwca 2022 r. prorządowe kanały Telegram poinformowały, że kobieta pracuje w państwowej spółce i ma dostęp do danych osobowych funkcjonariuszy służb bezpieczeństwa.
 Przed rozprawą przebywała w areszcie domowym.
 W lipcu 2026 roku ogłoszono , że u Tatiany zdiagnozowano raka. Ponadto Tatiana cierpi na silny ból pleców związany z przebytym złamaniem kompresyjnym kręgosłupa.</t>
   </si>
   <si>
     <t>6,5 roku więzienia</t>
   </si>
   <si>
     <t>2022-06-28 15:06:11</t>
   </si>
   <si>
+    <t>Andrei Mikalayevich Balmakou</t>
+  </si>
+  <si>
+    <t>4 marca 1978</t>
+  </si>
+  <si>
+    <t>Z zawodu prawnik, został aresztowany w marcu 2025 roku za „wspieranie działalności ekstremistycznej”. Sprawa jest związana z agencją BYPOL. Do lutego 2026 roku przebywał w areszcie śledczym KGB, a obecnie został przeniesiony do Aresztu Śledczego nr 1. W kwietniu 2026 roku ogłoszono, że jego proces odbędzie się wkrótce.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 08.05.2026: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-04-07 17:07:06</t>
+  </si>
+  <si>
     <t>Dzmitry Rozhyn</t>
   </si>
   <si>
     <t>4 marca 1996</t>
   </si>
   <si>
     <t>Skazany za dokonywanie darowizn na rzecz Sił Zbrojnych Ukrainy.
 W maju 2026 roku okazało się, że przeciwko Dmitrijowi wszczęto nową sprawę karną i przeniesiono go z kolonii karnej do aresztu śledczego.</t>
   </si>
   <si>
+    <t>SIZO-1  Nowodworski s/s, 143/4, wieś Paszkowicze, rejon miński, obwód miński 223016</t>
+  </si>
+  <si>
     <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-10-28 20:37:33</t>
+  </si>
+  <si>
+    <t>Aliaksandr Iharavich Konanau</t>
+  </si>
+  <si>
+    <t>5 marca 1998</t>
+  </si>
+  <si>
+    <t>Alexander został aresztowany we wrześniu 2025 r. w związku ze sprawą karną wszczętą na podstawie artykułu „wspieranie działalności ekstremistycznej”.
+W 2026 roku uznano go za winnego i skazano na karę ograniczenia wolności, a następnie osadzono w otwartym zakładzie karnym.</t>
+  </si>
+  <si>
+    <t>IUOT-29, Wołkowysk, Rokossowski, 118e, 230415</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2026-02-03 00:47:44</t>
   </si>
   <si>
     <t>Sergey Yurievich Lisovsky</t>
   </si>
   <si>
     <t>5 marca 1976</t>
   </si>
   <si>
     <t>Siergiej został aresztowany w sierpniu 2021 r. pod zarzutem terroryzmu o podłożu politycznym, za swoją działalność bez użycia przemocy. Według dostępnych informacji, komunikował się z pracownikami MSW, namawiając ich do odmowy wykonania rozkazów karnych, a także pomagał tym, którzy wystąpili ze służby i obawiali się prześladowań.
 Zgodnie z aktem oskarżenia, od lipca 2020 r. do stycznia 2022 r. na terenie Białorusi, Turcji, Polski, Ukrainy i innych krajów działała zorganizowana grupa przestępcza, której celem było popełnianie przestępstw ekstremistycznych. W skład grupy wchodzili radykalnie nastawieni ludzie, w tym byli i obecni żołnierze, funkcjonariusze organów ścigania, sportowcy i biznesmeni, którzy chcieli nielegalnie przejąć władzę. Sprawa dotyczy zarzutów próby podpalenia domu posła Olega Gajdukiewicza w czerwcu 2021 r. i „organizowania masowych zamieszek”.
 Siergieja uznano za winnego licznych zarzutów karnych i skazano na długoletnie kary pozbawienia wolności, z których pierwsze pięć to kary więzienia. Został również pozbawiony stopnia wojskowego.</t>
   </si>
   <si>
-    <t>Więzienie-1, Grodno ul. Kirowa 1, 230023</t>
-[...1 lines deleted...]
-  <si>
     <t>Decyzja sądu 21.06.2023: 20 lata więzienia w kolonii w warunkach wzmocnionego reżimu (w tym 5 lata więzienia), ograniczenie służby wojskowej. Apelacja 04.10.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2022-02-11 19:21:58</t>
   </si>
   <si>
-    <t>Aliaksandr Iharavich Konanau</t>
-[...17 lines deleted...]
-  <si>
     <t>Pavel Olegovich Ovcharov</t>
   </si>
   <si>
     <t>6 marca 1996</t>
   </si>
   <si>
-    <t>Paweł został zatrzymany w ramach postępowania karnego wszczętego po proteście, który odbył się 23 września 2020 r. w Mińsku. Został skazany na podstawie trzech zarzutów karnych, w tym „stawiania oporu funkcjonariuszowi policji”. Zgodnie z aktem oskarżenia, wzywał do udziału w masowych zamieszkach, które rzekomo były wcześniej planowane pod pozorem imprez masowych, blokował komunikację, a opór wyrażał się w niepodporządkowaniu się żądaniom otwarcia drzwi, odmowie wysiadania z samochodu i trzymaniu się siedzenia rękoma.
-W lipcu 2022 r. Paweł został ponownie skazany za „złośliwe nieposłuszeństwo wobec żądań administracji zakładu karnego” – artykuł, na podstawie którego więźniowie odmawiający współpracy z administracją są sądzeni za fikcyjne naruszenia.</t>
+    <t>Paweł został zatrzymany w związku ze sprawą karną wszczętą po proteście, który odbył się 23 września 2020 roku w Mińsku. Został skazany na podstawie trzech zarzutów karnych, w tym za „stawianie oporu funkcjonariuszowi policji”. Zgodnie z zarzutami, wzywał do udziału w masowych zamieszkach, rzekomo zaplanowanych pod przykrywką imprez masowych, blokował komunikację i stawiał opór, nie wykonując poleceń otwarcia drzwi, odmawiając wyjścia z samochodu i trzymając się rękoma siedzenia.
+W lipcu 2022 r. Paweł został ponownie skazany za „złośliwe nieposłuszeństwo wobec żądań administracji zakładu karnego” – przestępstwo, zgodnie z którym więźniowie odmawiający współpracy z administracją są sądzeni za fikcyjne naruszenia.
+Paweł miał wyjść na wolność w sierpniu 2026 r., ale został skazany na kolejny rok pozbawienia wolności na podstawie artykułu 411 Kodeksu karnego (złośliwe nieposłuszeństwo wobec żądań administracji więziennej).</t>
   </si>
   <si>
     <t>IK-11, Wołkowysk, ul. Rokossowski, 118, 231900</t>
   </si>
   <si>
-    <t>Decyzja sądu 20.05.2021: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Decyzja sądu 13.07.2022: 1 rok 6 miesiące więzienia w kolonii o zaostrzonym rygorze.</t>
+    <t>Decyzja sądu 20.05.2021: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Decyzja sądu 13.07.2022: 1 rok 6 miesiące więzienia w kolonii o zaostrzonym rygorze. Decyzja sądu data nieznana: 1 rok więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2021-02-26 21:29:25</t>
-  </si>
-[...16 lines deleted...]
-    <t>2023-01-10 15:05:51</t>
   </si>
   <si>
     <t>Andrey Vasilievich Zinenko</t>
   </si>
   <si>
     <t>7 marca 1983</t>
   </si>
   <si>
     <t>Jak podano w propagandowym filmie ONT, Paweł Wabiszczewicz i Andriej Zinenko zostali zatrzymani w nocy z 26 na 27 sierpnia 2023 r. na kolei w rejonie Stołbców w pobliżu składów ropy i przystanku Siniawa.
 Jesienią 2023 roku w filmie propagandowym podano, że zostali zatrzymani za próbę podłożenia ładunku wybuchowego na torach kolejowych w rejonie Stołbców, „co powinno zostać wywołane poleceniem kustosza z SBU”.
 40-letni Andriej Zinenko to były kolega Wabiszczewicza, który „pracował na stanowisku kierowniczym i otrzymywał wysoką pensję” – podkreślają państwowe media. Takie podkreślanie „wysokich wynagrodzeń” nie jest rzadkością w propagandzie Łukaszenki. Na nagraniu Zinenko wygląda na pobitego.</t>
   </si>
   <si>
     <t>Decyzja sądu 06.02.2025: 12 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 600 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2024-12-11 23:59:11</t>
   </si>
   <si>
-    <t>Andrey Aleksandrovich Mireychik</t>
-[...11 lines deleted...]
-    <t>2024-04-09 23:29:21</t>
+    <t>Yury Uladzimiravich Filomenka</t>
+  </si>
+  <si>
+    <t>7 marca 1987</t>
+  </si>
+  <si>
+    <t>Yuri zajmował się tworzeniem stron internetowych i usług sieciowych.
+Poza programowaniem interesuje się branżą kryptowalut i górnictwem. Dzielił się swoimi doświadczeniami na forach i bez ogródek demaskował nieuczciwe kursy.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2026-07-26 20:46:47</t>
+  </si>
+  <si>
+    <t>Aliaksandr Vasilyevich Sumar</t>
+  </si>
+  <si>
+    <t>7 marca 1982</t>
+  </si>
+  <si>
+    <t>W okresie od sierpnia 2020 r. do 26 lipca 2022 r. Aleksander zarządzał czatem telegramowym „Niech żyje Łuniniec!”, za co został zatrzymany 27 lipca 2022 r. 24 listopada 2022 r. decyzją Ministerstwa Spraw Wewnętrznych telegramy czatu „Niech żyją Łuniniety!” została uznana za „formację ekstremistyczną” na terytorium Republiki Białoruś. Proces Aleksandra odbył się 9 lutego 2023 roku, gdzie został oskarżony na podstawie 5 artykułów Kodeksu karnego Republiki Białoruś: Część 1 art. 361-1, część 1 art. 342 ust. 2 art. 367 art. 369 ust. 3 art. 361. O Aleksandrze Sumarze wiadomo, że w 2006 roku pracował w Departamencie Spraw Wewnętrznych Rejonu Łuninieckiego jako ekspert medycyny sądowej. W ostatnich latach mieszkał w Moskwie (Rosja).</t>
+  </si>
+  <si>
+    <t>IK nr 3, 211300, wieś Witba, obwód witebski, rejon witebski</t>
+  </si>
+  <si>
+    <t>9 lat więzienia w kolonii karnej.</t>
+  </si>
+  <si>
+    <t>2023-01-10 15:05:51</t>
+  </si>
+  <si>
+    <t>Evgeny Nikolaevich Melnichuk</t>
+  </si>
+  <si>
+    <t>8 marca 1990</t>
+  </si>
+  <si>
+    <t>Został aresztowany na początku kwietnia 2024 roku. W nagraniu wideo z 4 kwietnia 2024 roku, w którym przyznał się do winy, przyznał się do „machania ręką” do tłumu podczas wiecu, mówiąc „otoczcie policję prewencyjną” i rzucania kamieniami.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 20.09.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 22.11.2024: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2025-09-24 18:50:18</t>
   </si>
   <si>
     <t>Maksim Anatolevich Lopatin</t>
   </si>
   <si>
     <t>8 marca 1979</t>
   </si>
   <si>
     <t>Zatrzymany wraz z żoną w sprawie sabotażu w Machulishchi.
 Obrońcy praw człowieka otrzymali informację, że 3 marca funkcjonariusze KGB zatrzymali Maksyma Łopatina w sprawie sabotażu w Maczuliszczach. Mężczyzna przebywa w areszcie śledczym KGB.
 Lopatin został dotkliwie pobity podczas aresztowania. Na ONT ukazał się film, który opowiada o niektórych głośnych zatrzymaniach, w tym wzmiance o Maximie. Podobno mieszkająca w Polsce przyjaciółka psychoterapeutka Evgenia Tochinskaya poprosiła o sprowadzenie „ukraińskiego agenta” Shvetsa ze Stolina na autostradę Logoisk 27 lutego.
 Na filmie widać, że ma protezy na szczęce, co może oznaczać, że była złamana. Po unieruchomieniu powinien nastąpić poważny etap rehabilitacji z przyjmowaniem pokarmu i wody przez słomkę.
 23 marca zatrzymano także żonę Maxima, Ludmiłę Łopatinę. 
 Warto dodać, że para ma dwójkę małoletnich dzieci.</t>
   </si>
   <si>
     <t>Decyzja sądu 03.10.2024: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 1000 jednostek bazowych kary. Apelacja 27.12.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-03-28 16:23:05</t>
   </si>
   <si>
-    <t>Evgeny Nikolaevich Melnichuk</t>
-[...11 lines deleted...]
-    <t>2025-09-24 18:50:18</t>
+    <t>Andrey Aleksandrovich Mireychik</t>
+  </si>
+  <si>
+    <t>8 marca 1978</t>
+  </si>
+  <si>
+    <t>W dniu 09 sierpnia 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 20.05.2024: 7 lata więzienia w kolonii na warunkach ogólnych. Apelacja 09.08.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-04-09 23:29:21</t>
+  </si>
+  <si>
+    <t>Vitaly Nikolaevich Chausov</t>
+  </si>
+  <si>
+    <t>9 marca 1979</t>
+  </si>
+  <si>
+    <t>Przedsiębiorca, dyrektor jednej z firm reklamowych.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-06-27 16:13:19</t>
+  </si>
+  <si>
+    <t>Arthur Nikolaevich Memekh</t>
+  </si>
+  <si>
+    <t>9 marca 1991</t>
+  </si>
+  <si>
+    <t>Wiosną 2020 roku starszy inżynier oprogramowania z EPAM Arthur Memekh przeniósł się do New Jersey. Wszystko wskazuje na to, że został zatrzymany , gdy zdecydował się odwiedzić krewnych na Białorusi.
+Ostatni raz był online w sieciach społecznościowych późną jesienią ubiegłego roku. Wygląda na to, że Memech zdecydował się odwiedzić Białoruś pod koniec 2023 lub na początku 2024 roku i został zatrzymany. 23 września 2024 r. rozpoczyna się proces Arthura za „promowanie działań ekstremistycznych”.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 25.09.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 10.12.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-09-09 20:08:23</t>
   </si>
   <si>
     <t>Ivan Pavlovich Podlipentsev</t>
   </si>
   <si>
     <t>9 marca 1980</t>
   </si>
   <si>
     <t>W prorządowym filmie Ivan mówi, że został zatrzymany za „nieprzyjazne” komentarze na temat urzędników państwowych i funkcjonariuszy policji na Youtube i Telegramie. Według sił bezpieczeństwa był on również zarejestrowany w planie Peramoga.</t>
   </si>
   <si>
     <t>Decyzja sądu 12.06.2024: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2024-03-06 13:59:15</t>
+  </si>
+  <si>
+    <t>Ivan Valerievich Puzdrov</t>
+  </si>
+  <si>
+    <t>W dniu 18 lipca 2023 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie</t>
+  </si>
+  <si>
+    <t>nieznane lata pozbawienia wolności w kolonii na og&amp;oacute;lnych warunkach reżimu</t>
+  </si>
+  <si>
+    <t>2023-05-08 22:24:19</t>
   </si>
   <si>
     <t>Hanna Aliakseyeuna Ablab</t>
   </si>
   <si>
     <t>9 marca 1978</t>
   </si>
   <si>
     <t>Anna, pracownica Kolei Białoruskich, została zatrzymana jesienią 2021 roku w ramach postępowania karnego przeciwko pracownikom fabryki, którzy poparli strajk i byli częścią inicjatywy „Raboczyj Ruch” (Ruch Robotniczy). 21 września 2021 roku inicjatywa ta została uznana za organizację ekstremistyczną, w wyniku czego w całym kraju doszło do masowych aresztowań pracowników.
 W lutym 2023 roku Anna została uznana za winną zdrady stanu oraz utworzenia i udziału w grupie ekstremistycznej i skazana na karę pozbawienia wolności.</t>
   </si>
   <si>
     <t>Decyzja sądu 17.02.2023: 11 lata więzienia w kolonii na warunkach ogólnych. Apelacja 02.08.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-09-27 14:05:51</t>
-  </si>
-[...41 lines deleted...]
-    <t>2025-06-27 16:13:19</t>
   </si>
   <si>
     <t>Vyacheslav Aleksandrovich Pantyushenko</t>
   </si>
   <si>
     <t>10 marca 1980</t>
   </si>
   <si>
     <t>Aresztowany za wywieszenie biało-czerwono-białej flagi oraz flagi Ukrainy na elewacji wielopiętrowego budynku w Mińsku.
 Po ich zatrzymaniu kanał w aplikacji mobilnej Zello, za pośrednictwem którego komunikowali się podczas akcji, został uznany za formację ekstremistyczną.</t>
   </si>
   <si>
     <t>5 lat pozbawienia wolności w kolonii karnej w reżimie zaostrzonym.</t>
   </si>
   <si>
     <t>2022-10-13 21:45:33</t>
   </si>
   <si>
     <t>Pauline Sergeevna Zyl</t>
   </si>
   <si>
     <t>10 marca 1993</t>
   </si>
   <si>
     <t>Aktywistka i blogerka z Mozyrza, Polina Zyl. Nasza Niwa dowiedziała się, że została oskarżona o udział w protestach i przynależność do „grupy ekstremistycznej”. Jej chłopak, Maksim Szukanow, został aresztowany razem z nią. Nie ma informacji o jego zwolnieniu; prawdopodobnie również przebywa w areszcie tymczasowym.
@@ -508,178 +510,190 @@
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 1 rok więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany. Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2025-02-17 14:35:31</t>
   </si>
   <si>
     <t>Maxim Sergeevich Dudorga</t>
   </si>
   <si>
     <t>11 marca 1996</t>
   </si>
   <si>
     <t>Całe dorosłe życie poświęcił sportowi i służbie wojskowej. Jeszcze w 2015 roku Maxim biegał maratony i półmaratony w ramach Klubu Victoria.
 Później służył w 38. Samodzielnej Brygadzie Desantowo-Szturmowej w Brześciu. W lutym 2020 roku państwowe media opisywały go jako wzorowego oficera: „Starszy porucznik gwardii Dudorga został najlepszym dowódcą plutonu powietrznodesantowego sił specjalnych po zawodach poligonowych”. Wygląda na to, że awansował do stopnia kapitana – przynajmniej tak później zapisano go w jego notatnikach: „Kapitan Dudorga”. Maksym był zapalonym rowerzystą, brał udział w wycieczkach rowerowych z klubem VeloBrest, a nawet pracował jako kierowca, wożąc pasażerów na trasie Mińsk-Brześć-Łuniniec.
 Nie jest jasne, czy Dudorga nadal służył w siłach specjalnych, czy już odszedł.</t>
   </si>
   <si>
     <t>Decyzja sądu 21.10.2025: 4 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 09.01.2026: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2025-09-25 19:23:04</t>
   </si>
   <si>
-    <t>Mikita Siarheyevich Kuntysh</t>
-[...14 lines deleted...]
-  <si>
     <t>Aliaksei Paulavich Hameza</t>
   </si>
   <si>
     <t>12 marca 1985</t>
   </si>
   <si>
     <t>Aleksiej, dyrektor firmy budowlanej, został aresztowany w październiku 2021 roku w związku ze sprawą karną związaną z inicjatywą „Pracowity Łyacy”. Jednym z zarzutów było uszkodzenie samochodu sędziego rejonu borisowskiego. W rezultacie został skazany na długoletnią karę więzienia i grzywnę.
 W czerwcu 2023 r. zwiększono mu wyrok i przeniesiono go do zakładu karnego.
 Podczas pobytu Aleksego w więzieniu zmarł jego ojciec.</t>
   </si>
   <si>
     <t>IK nr 2, 213800, Bobrujsk, ul. Sikorskiego, 1</t>
   </si>
   <si>
     <t>Decyzja sądu 28.09.2022: 14 lata 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja 28.02.2023: wyrok został podtrzymany. Sąd zmiany reżimu 15.06.2023: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2021-10-13 14:50:29</t>
+  </si>
+  <si>
+    <t>Mikita Siarheyevich Kuntysh</t>
+  </si>
+  <si>
+    <t>12 marca 2002</t>
+  </si>
+  <si>
+    <t>Nikita został aresztowany w listopadzie 2021 roku w związku ze sprawą karną wszczętą na podstawie artykułu „akt terrorystyczny” – według śledczych, za wyłączenie torów kolejowych. Ostatecznie postawiono mu zarzuty z dwóch artykułów Kodeksu karnego: „udziału w działaniach rażąco naruszających porządek publiczny” oraz „przygotowywania udziału w masowych zamieszkach”.
+W lipcu 2022 roku Nikita został uznany winnym nawoływania do aktywnego udziału w protestach po wyborach w Mińsku w 2020 roku, w tym w incydentach „blokowania dróg”. Śledczy zarzucili mu również, że otrzymał od administratorów czatu „OGSB” na Telegramie pałki teleskopowe i paralizatory, a także instrukcje dotyczące sabotażu kolei.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 01.07.2022: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 30.09.2022: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2021-12-06 21:19:03</t>
   </si>
   <si>
     <t>Anna Vladimirovna Strazhevich</t>
   </si>
   <si>
     <t>12 marca 1965</t>
   </si>
   <si>
     <t>Annę aresztowano 18 grudnia 2023 r. Minęło 72 godziny, a ona nadal nie została zwolniona. Wstępnie wszczęto postępowanie karne za znieważenie Łukaszenki i policjanta.
 Anna została skazana na podstawie kilku zarzutów karnych, w tym „współudziału w działalności ekstremistycznej” i skazana na karę więzienia oraz wysoką grzywnę. Rozprawa odbyła się za zamkniętymi drzwiami.
 Można przypuszczać, że jedną z przyczyn prześladowań była jej solidarność z więźniami politycznymi - wiadomo, że Anna aktywnie pisała do nich listy.
  </t>
   </si>
   <si>
     <t>Decyzja sądu 05.12.2024: 4 roku więzienia w kolonii na warunkach ogólnych, 550 jednostek bazowych kary. Apelacja 14.03.2025: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2023-12-22 02:06:21</t>
   </si>
   <si>
+    <t>Zmitser Anatolyevich Zamirau</t>
+  </si>
+  <si>
+    <t>12 marca 1973</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 02.07.2026: 3 roku więzienia w kolonii na warunkach ogólnych, 500 jednostek bazowych kary.</t>
+  </si>
+  <si>
+    <t>2026-06-26 15:17:45</t>
+  </si>
+  <si>
+    <t>Alexey Olegovich Romasyuk</t>
+  </si>
+  <si>
+    <t>13 marca 1988</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 01.08.2024: 4 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 15.10.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-12-05 17:31:28</t>
+  </si>
+  <si>
     <t>Andrey Viktorovich Yankovic</t>
   </si>
   <si>
     <t>13 marca 1976</t>
   </si>
   <si>
     <t>Andriej Jankowicz pochodzi z Reczycy. Ukończył Państwowy Uniwersytet Techniczny w Suchoj-Homelu w 2008 roku. Mieszka w Homlu. Do niedawna pracował w ISsoft, firmie tworzącej oprogramowanie do inżynierii cyfrowej.
 Istnieje duże prawdopodobieństwo , że prześladowanie Andrieja Jankowicza ma związek ze sprawą kanału monitorującego „Białoruski Gajun”.</t>
   </si>
   <si>
     <t>IK nr 1, 211445, Nowopołock, ul. Techniczny, 8</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2025-12-21 02:13:38</t>
   </si>
   <si>
     <t>Dzmitry Mikhajlavich Kavaleu</t>
   </si>
   <si>
     <t>13 marca 1975</t>
   </si>
   <si>
     <t>Propagandyści poinformowali o aresztowaniu „kurierów funduszy BYSOL”. Wśród nich są Dmitrij Kowaliow , Siergiej Kardasz i Aleksiej Kubrakow, którzy obecnie przebywają w areszcie tymczasowym. Podobno dostarczali pieniądze rodzinom więźniów politycznych.
 Propagandowcy przedstawili w swoim filmie również kobiety, które rzekomo pełniły funkcję „kurierek” dla Bayhelp i DissidentBY. Ich status nie jest znany.</t>
   </si>
   <si>
     <t>Decyzja sądu 10.11.2025: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja 17.02.2026: nieznany.</t>
   </si>
   <si>
     <t>2026-03-08 18:05:47</t>
-  </si>
-[...22 lines deleted...]
-    <t>2026-04-06 21:48:32</t>
   </si>
   <si>
     <t>Vasiliy Vladimirovich Ermakov</t>
   </si>
   <si>
     <t>14 marca 1987</t>
   </si>
   <si>
     <t>Były pracownik banku BelVEB. Wasilij został zatrzymany na początku lipca 2022 r. Prorządowe kanały telegramowe podały, że został zatrzymany w związku z rzekomym wyciekiem danych osobowych służb bezpieczeństwa, nauczycieli i lekarzy. W nagraniu „skrucha” Jermakow oświadczył, że brał udział w wiecach w Mińsku i „wykorzystując swoje oficjalne uprawnienia” przekazywał botowi „Czarnej Księgi Białorusi” informacje o pracownikach MSW.
 Wasilij został dotkliwie pobity, stracił nawet przytomność, miał połamane żebra. Ze szpitala zostali przeniesieni do Aresztu Śledczego nr 1.
 Ma 1 dziecko.</t>
   </si>
   <si>
     <t>6 lat pozbawienia wolności w kolonii karnej w reżimie zaostrzonym.</t>
   </si>
   <si>
     <t>2023-02-10 16:03:39</t>
+  </si>
+  <si>
+    <t>Vyatcheslav Ivanavich Vonslavovitch</t>
+  </si>
+  <si>
+    <t>14 marca 1983</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-04-06 21:48:32</t>
   </si>
   <si>
     <t>Yuri Valerievich Belko</t>
   </si>
   <si>
     <t>15 marca 1983</t>
   </si>
   <si>
     <t>Został zatrzymany pod zarzutem masowych niepokojów i oskarżony o udział w „radykalnych” kanałach telegraficznych.
 W kwietniu 2022 r. Jurij został przeniesiony do reżimu więziennego.</t>
   </si>
   <si>
     <t>ST-8, Żodino ul. Sowieckaja 22A, 222163</t>
   </si>
   <si>
     <t>Decyzja sądu 19.07.2021: 9 lata więzienia w kolonii w warunkach wzmocnionego reżimu, około 912 ruble odszkodowania. Apelacja 23.11.2021: wyrok został podtrzymany. Apelacja 10.07.2024: wyrok został podtrzymany. Sąd zmiany reżimu 13.04.2022: 3 roku więzienia. Sąd zmiany reżimu 25.06.2025: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2021-02-26 20:59:45</t>
   </si>
   <si>
     <t>Alexander Vladimirovich Kulikov</t>
   </si>
   <si>
     <t>16 marca 1970</t>
@@ -735,359 +749,343 @@
   </si>
   <si>
     <t>2025-11-01 21:15:08</t>
   </si>
   <si>
     <t>Ivan Nikolaevich Kochanov</t>
   </si>
   <si>
     <t>17 marca 1989</t>
   </si>
   <si>
     <t>Ostatnio Ivan pracował w firmie Belenergo, gdzie zajmował się instalacją i konfiguracją sieci światłowodowych oraz środków komunikacji.
 Iwan jest bardzo aktywnym komentatorem na Telegramie. W latach 2019–2025 pozostawił ponad 50 000 wiadomości na otwartych czatach. Większość z nich nie dotyczyła polityki – omawiał technologie, oferując profesjonalne porady dotyczące edycji i narzędzi sieciowych. Pisał jednak również o polityce. Kochanow wspierał ruch na rzecz wolnych wyborów i potępiał inwazję Rosji na Ukrainę. Jednocześnie krytykował Europę i NATO, wypowiadał się przeciwko prześladowaniom Białorusinów za granicą i represjom, a także przeciwko represjom za język rosyjski na Ukrainie, ponieważ „podżegają one do agresji”.
 Został skazany za komentarze na czacie uznanym za ekstremistyczny oraz za udział w protestach w 2020 roku. Dwa tygodnie po przeniesieniu do kolonii karnej Iwanowi postawiono drugie zarzuty karne związane z czatem „Białoruski Gajun” i ponownie przeniesiono go do aresztu śledczego.</t>
   </si>
   <si>
     <t>Więzienie nr 4, ul.Mohylew Krupskoj 99A, 212011</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Decyzja sądu data nieznana: 3 roku 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2025-06-23 12:42:50</t>
   </si>
   <si>
-    <t>Kirill Vyacheslavovich Poznyak</t>
-[...14 lines deleted...]
-  <si>
     <t>Iryna Viachaslavauna Rashkevich</t>
   </si>
   <si>
     <t>17 marca 1982</t>
   </si>
   <si>
     <t>Pracowała w 6. szpitalu w Mińsku.</t>
   </si>
   <si>
     <t>Decyzja sądu 28.08.2025: 9 lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2026-05-13 23:34:11</t>
-  </si>
-[...13 lines deleted...]
-    <t>2025-08-23 11:45:35</t>
   </si>
   <si>
     <t>Vitaly Nikolaevich Paprocki</t>
   </si>
   <si>
     <t>18 marca 1970</t>
   </si>
   <si>
     <t>Rozpoczął pracę w 1999 roku jako śledczy w policji w Żodino. Wiadomo, że doszedł do stopnia podpułkownika sprawiedliwości. Do wiosny 2014 roku Witalij pracował jako szef wydziału rejonowego Komitetu Śledczego w Smolewiczach.
 W 2020 roku on i 4 innych byłych pracowników komendy miejskiej Żodino zarejestrowali apel do kolegów, którzy podczas protestów pracowali w policji w Żodino, a także do wszystkich funkcjonariuszy organów ścigania na Białorusi. Paprocki w swoim przemówieniu mówi , że całe życie służył ludziom. Witalij twierdzi, że ci, którzy stawali w obronie ludzi, byli represjonowani, sugeruje „opamiętanie się i przemyślenie”. Paprocki twierdzi, że wspiera tych, którzy pracują zgodnie z prawem.
 Według doniesień mediów cała piątka została zatrzymana na początku lutego 2024 r.</t>
   </si>
   <si>
     <t>Decyzja sądu 03.03.2025: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2025-01-06 15:23:48</t>
   </si>
   <si>
+    <t>Dmitry Viktorovich Basko</t>
+  </si>
+  <si>
+    <t>18 marca 1965</t>
+  </si>
+  <si>
+    <t>Wiadomo , że przed aresztowaniem Dmitrij mieszkał w Mińsku i pracował jako programista. Okresowo wykładał również programowanie na Białoruskim Uniwersytecie Państwowym na Wydziale Matematyki Stosowanej i Informatyki. Przed aresztowaniem Dmitrij nigdzie nie pracował, ponieważ stał się „niewiarygodny” dla uczelni, a wiele firm informatycznych opuściło Białoruś, przez co nie było dla niego pracy z jego wysokimi kwalifikacjami. Nie chciał wyjeżdżać, ponieważ w tym czasie opiekował się starszą matką. Podczas śledztwa w sprawie Dmitrija zmarła.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 15.05.2025: 9 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja data nieznana: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2025-08-23 11:45:35</t>
+  </si>
+  <si>
     <t>Michael Mikhailovich Lazko</t>
   </si>
   <si>
     <t>19 marca 1986</t>
   </si>
   <si>
     <t>nieznane lata więzienia w kolonii</t>
   </si>
   <si>
     <t>2024-07-31 14:36:53</t>
+  </si>
+  <si>
+    <t>Dmitriy Igorevich Svichkarev</t>
+  </si>
+  <si>
+    <t>19 marca 1988</t>
+  </si>
+  <si>
+    <t>Pracownik EPAM. Aresztowany za darowizny. Córka Dmitrija miała dziewięć miesięcy w chwili aresztowania.
+6 lutego 2024 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie.</t>
+  </si>
+  <si>
+    <t>5 lat więzienia w kolonii o zaostrzonym rygorze</t>
+  </si>
+  <si>
+    <t>2023-09-22 00:07:08</t>
   </si>
   <si>
     <t>Alexey Igorevich Komarovsky</t>
   </si>
   <si>
     <t>19 marca 1984</t>
   </si>
   <si>
     <t>10 sierpnia 2020 r. podczas protestów Aleksiej jechał swoim samochodem po Mińsku w rejonie Belai Vezha. Na skrzyżowaniu mężczyzna zobaczył funkcjonariuszy policji, którzy szukając protestujących zaczęli brutalnie zatrzymywać kierowców samochodów: strzelać i wybijać szyby w samochodach. Aleksiej, nie czekając na jego aresztowanie, pojechał do przodu, gdzie właśnie przejeżdżała policja drogowa. Nie zauważając oficjalnego samochodu, Alex zmienił pas. W czasie manewru radiowóz policji drogowej już się zatrzymał, a mężczyzna dalej zajmował się swoimi sprawami. W tej czynności sąd dopatrzył się ingerencji w czynności pracownika organu spraw wewnętrznych (art. 365 kk).
 W tym samym czasie i w tym samym miejscu przebywał rzekomo funkcjonariusz policji drogowej Mosenza, który zeznawał pod koniec grudnia 2022 r., rzekomo Aleksiej chciał go wtedy powalić. Za to mężczyzna usłyszał zarzut z art. 364 Kodeksu karnego i osadzony w areszcie.
 Alexey ma troje dzieci, jedno z nich to nieletnia córka w wieku 5 lat.</t>
   </si>
   <si>
     <t>Decyzja sądu 17.02.2023: 4 roku więzienia w kolonii o zaostrzonym rygorze, 3000 ruble odszkodowania. Apelacja 02.05.2023: nieznany.</t>
   </si>
   <si>
     <t>2023-03-21 20:25:58</t>
   </si>
   <si>
     <t>Kirill Andreevich Slivets</t>
   </si>
   <si>
     <t>19 marca 2002</t>
   </si>
   <si>
-    <t>Nie</t>
-[...1 lines deleted...]
-  <si>
     <t>Decyzja sądu 07.05.2025: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 11.07.2025: nieznany.</t>
   </si>
   <si>
     <t>2025-07-28 10:12:41</t>
-  </si>
-[...14 lines deleted...]
-    <t>2023-09-22 00:07:08</t>
   </si>
   <si>
     <t>Ihar Dzmitryyevich Dzehtsiaronak</t>
   </si>
   <si>
     <t>20 marca 1995</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-03-01 22:37:48</t>
   </si>
   <si>
     <t>Alexander Anatolyevich Petushkov</t>
   </si>
   <si>
     <t>20 marca 1988</t>
   </si>
   <si>
     <t>Po raz pierwszy Aleksander Pietuszkow został zatrzymany w styczniu 2022 roku, po czym prorządowe kanały Telegramu opublikowały z nim „skruszone” wideo. Powodem zatrzymania były jego komentarze na temat wydarzeń w Kazachstanie.
 Drugi raz Aleksander został zatrzymany w kwietniu 2022 roku. Powodem wszczęcia sprawy karnej były reposty i komentarze nawołujące do strajku, wstrzymania pracy przedsiębiorstw i wznowienia protestów. Złożył także propozycje usunięcia epoletów sił bezpieczeństwa i generałów. W stosunku do Łukaszenki użył słów „uzurpator” i „nielegalny”.</t>
   </si>
   <si>
     <t>7,5 roku więzienia w kolonii karnej.</t>
   </si>
   <si>
     <t>2022-07-22 18:12:13</t>
   </si>
   <si>
+    <t>Kirill Vladimirovich Matyuto</t>
+  </si>
+  <si>
+    <t>21 marca 1991</t>
+  </si>
+  <si>
+    <t>W dniu 20 czerwca 2023 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 13.04.2023: 7 lata więzienia w kolonii na warunkach ogólnych. Apelacja 20.06.2023: nieznany. Sąd zmiany reżimu data nieznana: nieznany lata więzienia.</t>
+  </si>
+  <si>
+    <t>2023-03-22 17:00:38</t>
+  </si>
+  <si>
     <t>Eugene Vyacheslavovich Milenkevich</t>
   </si>
   <si>
     <t>21 marca 1996</t>
   </si>
   <si>
     <t>Jewgienij został skazany na podstawie artykułu „organizacja i przygotowywanie działań rażąco naruszających porządek publiczny lub czynny udział w nich” i skazany na karę ograniczenia wolności z oddelegowaniem do zakładu karnego o charakterze jawnym.</t>
   </si>
   <si>
     <t>IUOT-49, Szkłow, ulica Mołodeżnaja 2b, 213002</t>
   </si>
   <si>
     <t>Decyzja sądu 13.11.2024: 1 rok 6 miesiące ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja 09.01.2025: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-11-02 16:24:01</t>
-  </si>
-[...13 lines deleted...]
-    <t>2023-03-22 17:00:38</t>
   </si>
   <si>
     <t>Ilya Ditovich Telichenko</t>
   </si>
   <si>
     <t>21 marca 1982</t>
   </si>
   <si>
     <t>Najprawdopodobniej do czasu procesu przebywał w areszcie.
 W dniu 26 stycznia 2024 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie.</t>
   </si>
   <si>
+    <t>Nie</t>
+  </si>
+  <si>
     <t>nieznany</t>
   </si>
   <si>
     <t>2024-01-25 18:30:24</t>
   </si>
   <si>
     <t>Alexander Ivanovich Mazur</t>
   </si>
   <si>
     <t>22 marca 1974</t>
   </si>
   <si>
     <t>Zatrzymany został w listopadzie 2024 r. w Żodino.
 Jednocześnie strona internetowa inicjatywy „List. Bel” oraz jej strony na portalach społecznościowych zostały uznane za „materiały ekstremistyczne”. Miesiąc później KGB uznało tę inicjatywę za „ formację ekstremistyczną ”. Według departamentu z „literą .bel” spokrewnieni są Aleksander Mazur , a także Paweł Korenyukhin i Aleksander Łykszyn . Teraz mężczyźni przebywają w ST -8 , są oskarżeni z art. 361-1 Kodeksu karnego (Tworzenie grupy ekstremistycznej lub udział w niej).</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu, 1000 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2024-12-29 21:52:50</t>
   </si>
   <si>
-    <t>Oleg Anatolyevich Molchanov</t>
-[...13 lines deleted...]
-  <si>
     <t>Viktar Viktaravich Yaromenku</t>
   </si>
   <si>
     <t>22 marca 1981</t>
   </si>
   <si>
     <t>Okoliczności sprawy, poza werdyktem, są nadal nieznane obrońcom praw człowieka.
 Oskarżony Eremenko został uznany za winnego umyślnego działania mającego na celu podżeganie do nienawiści etnicznej i innej społecznej nienawiści na tle przynależności narodowej i innej przynależności społecznej. Został również uznany za winnego świadomego narażenia innej osoby na ryzyko zarażenia się ludzkim wirusem niedoboru odporności (HIV).</t>
   </si>
   <si>
     <t>5 lat więzienia w kolonii o surowym rygorze.</t>
   </si>
   <si>
     <t>2023-05-18 09:15:40</t>
   </si>
   <si>
-    <t>Andrey Vladimirovich Bremschmidt</t>
-[...12 lines deleted...]
-    <t>2024-02-12 19:12:28</t>
+    <t>Oleg Anatolyevich Molchanov</t>
+  </si>
+  <si>
+    <t>22 marca 1970</t>
+  </si>
+  <si>
+    <t>Aresztowany za podpalenie w dniu 28 lutego 2022 r. na stacji Zherd-Ostankovichi szafy przekaźnikowej do sygnalizacji, centralizacji i blokowania (SCB), w wyniku którego sygnalizacja świetlna i rozjazdy na tym odcinku zostały doprowadzone do stanu nieczynnego. Odcinek Ostankowicze - Żerd znajduje się na linii Żłobin - Kalinkowicze, która następnie biegnie do Owruchu (obwód żytomierski na Ukrainie).</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 27.12.2022: 21 rok więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 30.03.2023: nieznany.</t>
+  </si>
+  <si>
+    <t>2022-04-21 18:57:59</t>
   </si>
   <si>
     <t>Andrey Vyacheslavovoch Budai</t>
   </si>
   <si>
     <t>23 marca 1978</t>
   </si>
   <si>
     <t>Andriej, budowlaniec i dekorator, został aresztowany w lipcu 2021 r. w związku ze sprawą karną związaną z inicjatywą „Zapracowany Lyatsyats”. Część zarzutów dotyczyła uszkodzenia samochodu sędziego rejonowego w Borysowie. W rezultacie został skazany na długoletnie więzienie i grzywnę.
 We wrześniu 2024 r. Andriej został ponownie skazany na podstawie artykułu o „złośliwym nieposłuszeństwie wobec żądań administracji zakładu karnego”. Artykuł ten jest często stosowany w przypadku więźniów, którzy odmawiają współpracy z administracją, i przewiduje karę za urojone naruszenia. W rezultacie jego wyrok zwiększono do 17 lat.
 Andrieja przeżyła trójka dzieci i żona, która ma poważne problemy zdrowotne.</t>
   </si>
   <si>
     <t>Decyzja sądu 28.09.2022: 15 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja 28.02.2023: wyrok został podtrzymany. Decyzja sądu 24.09.2024: 2 roku więzienia w kolonii w warunkach wzmocnionego reżimu. Decyzja sądu data nieznana: 1 rok 6 miesiące więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2021-08-12 20:00:28</t>
   </si>
   <si>
+    <t>Andrey Vladimirovich Bremschmidt</t>
+  </si>
+  <si>
+    <t>23 marca 1985</t>
+  </si>
+  <si>
+    <t>Był zastępcą samorządowym w Zasławiu, gdzie zarejestrowano jego firmę. Bremschmidt był nawet w komisji wyborczej przed wyborami parlamentarnymi w 2019 roku. Wiadomo, że pod koniec maja 2023 roku mężczyzna udał się na Litwę. W czatach pisał, ile czasu zajęło mu przekroczenie granicy i że wkrótce zamierza wrócić na Białoruś. Jeden z organizatorów „VIVA Rovar” w Zaslavlu.
+W dniu 29 kwietnia 2024 r. apelacja została rozpatrzona (prawdopodobnie kara została obniżona z 10 lat pozbawienia wolności orzeczonej przez sąd I instancji do 6,5 roku pozbawienia wolności), wyrok uprawomocnił się.</t>
+  </si>
+  <si>
+    <t>6,5 roku więzienia w kolonii o og&amp;oacute;lnym reżimie</t>
+  </si>
+  <si>
+    <t>2024-02-12 19:12:28</t>
+  </si>
+  <si>
+    <t>Oleg Igorevich Zubovich</t>
+  </si>
+  <si>
+    <t>24 marca 1996</t>
+  </si>
+  <si>
+    <t>Były policjant, porucznik. Zrezygnował, bo nie mógł patrzeć na to wszystko, co się działo, potem dostał pracę jako ochroniarz. Podczas zatrzymania został ciężko pobity. Byli koledzy przychodzili do sądu jako ofiary i dobrze wyrażali się o Olegu, ale mimo to domagali się moralnego zadośćuczynienia. W domu Oleg musiał czekać na jedną matkę.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 29.12.2022: 6 lata więzienia w kolonii na warunkach ogólnych. Apelacja 31.03.2023: nieznany.</t>
+  </si>
+  <si>
+    <t>2022-12-13 15:22:04</t>
+  </si>
+  <si>
     <t>Arkady Andreevich Koychurenko</t>
   </si>
   <si>
     <t>24 marca 1974</t>
   </si>
   <si>
     <t>Wrócił do kraju z zagranicy i został zatrzymany na przełomie września i października 2024 roku. Wrócił do kraju, aby odnowić paszport. Postawiono mu zarzuty „umyślnego działania mającego na celu podżeganie do nienawiści i waśni na tle narodowym, religijnym i innym, rozpowszechniania materiałów zawierających publiczne nawoływania do przejęcia władzy państwowej, ... oraz innych działań mających na celu zaszkodzenie bezpieczeństwu narodowemu Republiki Białorusi”, „znieważenia urzędnika państwowego” oraz „znieważenia Łukaszenki”.
 Arkadij został ostatecznie skazany na pięć lat kolonii karnej o zaostrzonym rygorze i grzywnę w wysokości 500 jednostek bazowych. Nakazano mu również zapłacić 5000 rubli tytułem „szkody moralnej” Andriejowi Iwanowiczowi Szwecowi.</t>
   </si>
   <si>
     <t>Decyzja sądu 13.10.2025: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2025-07-30 10:31:41</t>
-  </si>
-[...13 lines deleted...]
-    <t>2022-12-13 15:22:04</t>
   </si>
   <si>
     <t>Ilya Valerievich Trubin</t>
   </si>
   <si>
     <t>24 marca 1987</t>
   </si>
   <si>
     <t>Wiadomo, że był oficerem KGB. Ale w 2011 roku zrezygnował.
 Ze śledztwa wynika, że 34-letni mieszkaniec Borysowa podpalił dwa portale systemu poboru opłat drogowych BelToll w obwodzie borysowskim.</t>
   </si>
   <si>
     <t>16 lat więzienia w kolonii.</t>
   </si>
   <si>
     <t>2022-04-15 23:43:24</t>
   </si>
   <si>
     <t>Andrey Anatolevich Lopatin</t>
   </si>
   <si>
     <t>25 marca 1977</t>
   </si>
   <si>
     <t>Zatrzymano go na początku maja 2023 r., kiedy przybył w celu przekazania swojego brata Maksyma Łopatina, zatrzymanego w sprawie Maczuliszczi. Wcześniej mężczyzna mieszkał na Litwie. Został zatrzymany w tej samej sprawie o sabotaż w Machulishchi i usłyszał zarzuty z art. 289 Kodeksu karnego. Później artykuł został przeklasyfikowany do art. 361-2 Kodeksu karnego (finansowanie działalności ekstremistycznej).
@@ -1098,335 +1096,373 @@
     <t>Decyzja sądu 19.04.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 05.07.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-09-06 20:24:56</t>
   </si>
   <si>
     <t>Vladimir Ivanovich Kniga</t>
   </si>
   <si>
     <t>25 marca 1981</t>
   </si>
   <si>
     <t>Władimir, były oficer ochrony i wolontariusz zespołu kandydatki na prezydenta Swietłany Cichanouskiej, został aresztowany 4 czerwca 2020 r. i skazany w czerwcu 2021 r. w „sprawie Tichanowskiego”. Sprawa karna została wszczęta po pikiecie, która odbyła się 29 maja 2020 r. w Grodnie, gdzie zatrzymano Siergieja Cichanowskiego i jego zwolenników.
 W 2022 roku Władimir został przeniesiony do więzienia.
 W lipcu 2023 r. został ponownie skazany za „złośliwe nieposłuszeństwo wobec żądań administracji kolonii”.
 Od września 2023 r. Vladimir jest przetrzymywany w izolacji, umieszczony w celi (PKT) i regularnie wystawiane są mu nowe wykroczenia dyscyplinarne. Pozbawiono go również możliwości otrzymywania paczek, wizyt i rozmów telefonicznych.
 W lutym 2025 r. odbył się trzeci proces na podstawie artykułu „złośliwe nieposłuszeństwo wobec żądań administracji kolonii”. Na podstawie tego artykułu więźniowie, którzy odmawiają współpracy z administracją, są sądzeni na podstawie domniemanych naruszeń. W rezultacie jego łączny wyrok więzienia wyniósł 6 lat.</t>
   </si>
   <si>
     <t xml:space="preserve"> Decyzja sądu 02.06.2021: 4 roku więzienia w kolonii o zaostrzonym rygorze, 2000 ruble odszkodowania. Apelacja 10.08.2021: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: 2 roku więzienia. Decyzja sądu 21.07.2023: 1 rok więzienia w kolonii w warunkach wzmocnionego reżimu. Decyzja sądu 05.02.2025: 1 rok więzienia w kolonii w warunkach wzmocnionego reżimu. Decyzja sądu data nieznana: 6 miesiące więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2021-02-26 22:58:20</t>
   </si>
   <si>
+    <t>Maksim Valerievich Belenovich</t>
+  </si>
+  <si>
+    <t>26 marca 1984</t>
+  </si>
+  <si>
+    <t>Według prorządowych kanałów został zatrzymany za rejestrację w planie Peramoga.
+Instruktor nauki jazdy DOSAAF.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 26.12.2022: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 10.03.2023: nieznany.</t>
+  </si>
+  <si>
+    <t>2022-04-01 17:11:55</t>
+  </si>
+  <si>
     <t>Anton Aleksandrovich Stashevsky</t>
   </si>
   <si>
     <t>26 marca 1980</t>
   </si>
   <si>
     <t>Anton, wolontariusz fundacji Country for Life i grupy poszukiwawczej Angel, został zatrzymany 9 lipca 2021 r. w ramach „operacji KGB mającej na celu oczyszczenie społeczeństwa z radykałów” i umieszczony w areszcie tymczasowym pod zarzutem finansowania działalności grupy ekstremistycznej.
 W październiku 2022 roku oskarżono go o „spisek mający na celu przejęcie władzy państwowej przy użyciu środków sprzecznych z konstytucją”, a w listopadzie tego samego roku Anton został skazany na karę pozbawienia wolności w kolonii karnej o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>Decyzja sądu 11.11.2022: 8 lata więzienia w kolonii o zaostrzonym rygorze. Apelacja 10.02.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-07-13 13:41:01</t>
-  </si>
-[...14 lines deleted...]
-    <t>2022-04-01 17:11:55</t>
   </si>
   <si>
     <t>Alexander Mikhailovich Mazurin</t>
   </si>
   <si>
     <t>27 marca 1981</t>
   </si>
   <si>
     <t>Najprawdopodobniej został aresztowany na początku grudnia 2024 roku.
 Aleksander ukończył Akademię Ministerstwa Spraw Wewnętrznych i podjął pracę w policji. Awansował do stopnia inspektora dyżurnego Głównego Zarządu Spraw Wewnętrznych Mińskiego Miejskiego Komitetu Wykonawczego i stopnia kapitana. W 2012 roku został zwolniony ze służby w policji.
 W 2013 roku Mazurin objął stanowisko kierownika działu bezpieczeństwa w firmie stolarskiej Interdoors, zatrudniającej ponad 150 osób.
 Aleksander posiada również status indywidualnego przedsiębiorcy, którego zakresem działalności jest tworzenie oprogramowania oraz doradztwo w tej dziedzinie.</t>
   </si>
   <si>
-    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
+    <t>Decyzja sądu data nieznana: 7 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2025-06-16 23:35:43</t>
   </si>
   <si>
     <t>Viachaslau Aliaksandravich Malejchuk</t>
   </si>
   <si>
     <t>27 marca 1985</t>
   </si>
   <si>
     <t>Jest oskarżony o przygotowywanie ataków terrorystycznych w Czyżywce i jednostce wojskowej w Peczach w przededniu Dnia Wolności w 2021 roku.
 Działania przypisywane mu przez funkcjonariuszy służb bezpieczeństwa stały się podstawą do włączenia do inicjatywy Swietłany Cichanouskiej, Pawła Łatuszki, Antona Motolki i uczestników byłej inicjatywy funkcjonariuszy służb bezpieczeństwa.   dodanych do listy terrorystów i wszczęcia przeciwko nim postępowania karnego za przygotowywanie aktu terrorystycznego.
 Przeciwko Wiaczesławowi wszczęto postępowanie karne z art. 411 Kodeksu karnego za „złośliwe nieposłuszeństwo wobec żądań administracji więziennej”. Rozprawa odbyła się 10 lutego 2023 roku. Został skazany na rok więzienia.
 Wiaczesław został osądzony 23 sierpnia 2023 roku na podstawie części 2 artykułu 411 Kodeksu karnego w Gorkach i skazany na dodatkowe dwa lata pozbawienia wolności. Łącznie z nieodbytą częścią kary (20 lat i 5 miesięcy) oraz nowym wyrokiem (2 lata), do odbycia pozostaje mu 22 lata i 5 miesięcy od czasu trzeciego procesu.
 7 sierpnia 2024 r. sędzia sądu mozyrskiego Anatolij Strelczenko przeprowadzi kolejny proces przeciwko Wiaczesławowi na podstawie artykułu 411.
 20 sierpnia sędzia Anatolij Strelczenko ogłosił wyrok : dwa lata więzienia. Wiadomo, że w wyniku zastosowania innego artykułu Kodeksu karnego, dodatkowy wyrok dla więźnia politycznego wyniósł rok i 10 miesięcy.
 Od lata 2026 roku Wiaczesław przebywa w więzieniu nr 1.
 Łączny wyrok na lipiec 2026 r., uwzględniający już odsiedziane kary i nowe wyroki, wynosi 26 lat i 10 miesięcy.</t>
   </si>
   <si>
+    <t>Więzienie-1, Grodno ul. Kirowa 1, 230023</t>
+  </si>
+  <si>
     <t>Decyzja sądu 30.05.2022: 22 roku więzienia w kolonii o zaostrzonym rygorze. Decyzja sądu 10.02.2023: 1 rok więzienia w kolonii o zaostrzonym rygorze. Decyzja sądu 23.08.2023: 2 roku więzienia w kolonii o zaostrzonym rygorze. Decyzja sądu 07.08.2024: 1 rok 10 miesiące więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2022-04-28 14:11:36</t>
-  </si>
-[...16 lines deleted...]
-    <t>2022-03-11 01:16:18</t>
   </si>
   <si>
     <t>Yuri Pavlovich Yurenya</t>
   </si>
   <si>
     <t>27 marca 1965</t>
   </si>
   <si>
     <t>Zatrzymany wraz z synem za datki. Według urzędników mężczyzna został skazany za dokonanie ponad 100 przelewów pieniężnych na łączną kwotę 1885 dolarów. Przelewy były realizowane w okresie od 7 sierpnia 2020 r. do 24 marca 2021 r.
 Uznano to za „finansowanie działalności formacji ekstremistycznej” (choć najprawdopodobniej w tamtym czasie inicjatywami nie były żadne „formacje ekstremistyczne”).
 W dniu 02.02.2024 odbyła się rozprawa apelacyjna, której wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>5 lat więzienia w kolonii o og&amp;oacute;lnym reżimie.</t>
   </si>
   <si>
     <t>2023-11-05 15:33:05</t>
   </si>
   <si>
-    <t>Irina Ivanauna Yakauleva</t>
+    <t>Sergei Gennadievich Konovalov</t>
+  </si>
+  <si>
+    <t>27 marca 1972</t>
+  </si>
+  <si>
+    <t>Aresztowany za akcję na kolei .</t>
+  </si>
+  <si>
+    <t>IK-14 222125, obwód miński, s.n.p. Nowosady, ul. Mira, 1A</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 16.09.2022: 15 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 03.01.2023: wyrok został podtrzymany. Decyzja sądu data nieznana: 2 roku więzienia w kolonii o zaostrzonym rygorze. Decyzja sądu 17.04.2026: nieznany lata więzienia w kolonii o zaostrzonym rygorze.</t>
+  </si>
+  <si>
+    <t>2022-03-11 01:16:18</t>
+  </si>
+  <si>
+    <t>Sergey Pavlovich Kaburneev</t>
+  </si>
+  <si>
+    <t>28 marca 1970</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 25.11.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 29.01.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-04-10 14:38:27</t>
+  </si>
+  <si>
+    <t>Hanna Kmit</t>
+  </si>
+  <si>
+    <t>28 marca 1986</t>
+  </si>
+  <si>
+    <t>Została zatrzymana wraz ze swoim mężem Andriejem Sielaninowem 31 października 2024 r. i umieszczona w areszcie za „ aktywny udział w grupowych działaniach rażąco naruszających porządek publiczny ”.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 08.07.2025: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-11-11 18:40:30</t>
+  </si>
+  <si>
+    <t>Iryna Ivanauna Yakauleva</t>
   </si>
   <si>
     <t>28 marca 1968</t>
   </si>
   <si>
-    <t xml:space="preserve">Irina została aresztowana w październiku 2024 roku w związku ze sprawą „pogawędek podwórkowych”.
+    <t>Irina została aresztowana w październiku 2024 roku w związku ze sprawą „pogawędek podwórkowych”.
 Irina Jakowlewa znana jest jako aktywistka prawosławna, zaangażowana w sztukę cerkiewną i darowizny na rzecz kościołów i klasztorów na Białorusi. Pracowała jako księgowa.
 29 października 2024 r. KGB uznało podwórkową koalicję „Orden”, w skład której wchodzą podwórkowe czaty „Zły Kogtiki”, „Sukharevo”, „Senica2.0”, „Solidarność”, „Wolnyja Wauki”, „Nawagrudscy Partyzanci”, „WILIA”, „Skromne Matrioszka” i „Sosedi” za „formację ekstremistyczną”.
-Według agencji, w te inicjatywy zaangażowani byli m.in. Irina Jakowlewa, Natalia Doronina, Diana Gawriłowa, obywatel Ukrainy Iwan Omeljan, Olga Niechajczyk, Konstantin Kirilenko, Jelizawieta Plitnik, Natalia Gużowa, Irina Smolarowa, Stanisław Botwin i Natalia Łantuch. Kilka dni później na Białorusi doszło do masowych aresztowań w tej sprawie.
-</t>
+Według agencji, w te inicjatywy zaangażowani byli m.in. Irina Jakowlewa, Natalia Doronina, Diana Gawriłowa, obywatel Ukrainy Iwan Omeljan, Olga Niechajczyk, Konstantin Kirilenko, Jelizawieta Plitnik, Natalia Gużowa, Irina Smolarowa, Stanisław Botwin i Natalia Łantuch. Kilka dni później na Białorusi doszło do masowych aresztowań w tej sprawie.</t>
   </si>
   <si>
     <t>Decyzja sądu 19.03.2026: 8 lata 6 miesiące więzienia w kolonii na warunkach ogólnych, 1000 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2024-11-20 16:50:14</t>
   </si>
   <si>
-    <t>Sergey Pavlovich Kaburneev</t>
-[...23 lines deleted...]
-    <t>2024-11-11 18:40:30</t>
+    <t>Ivan Ivanovich Litvin</t>
+  </si>
+  <si>
+    <t>28 marca 1989</t>
+  </si>
+  <si>
+    <t>Jak się wydaje, wszyscy czterej zostali oskarżeni o udział w proteście w Kobryniu 9 sierpnia 2020 r. Ponieważ sześć miesięcy temu służby bezpieczeństwa poinformowały o zatrzymaniu Litvina. Następnie mężczyznę zmuszono przed kamerą do „przyznania się”, że (w nocy z 9 na 10 sierpnia 2020 r.) „brał udział w protestach w Kobryniu”.
+Jak później dowiedzieli się dziennikarze, Iwan Litwin brał udział w programie „Rozśmiesz komika” w 2016 r., a Władimir Zełenski był jednym z członków jury. Litwin wygrał wtedy 20 tysięcy hrywien.</t>
+  </si>
+  <si>
+    <t>IUOT-39, Krupki-2, 222002</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 07.02.2025: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja 04.04.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-02-03 12:27:53</t>
   </si>
   <si>
     <t>Elena Ivanovna Demenchuk</t>
   </si>
   <si>
     <t>29 marca 1974</t>
   </si>
   <si>
     <t>Alenajest oskarżona o finansowanie działalności ekstremistycznej w wyniku masowych aresztowań w czasie prześladowań przez władze za wspieranie więźniów politycznych i ich rodzin w ramach projektu społecznej pomocy żywnościowej INeedHelpBy.
 Matka byłej więźniarki politycznej Mariny Glazowej.
 W dniu 27 sierpnia 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>Decyzja sądu 26.06.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 27.08.2024: nieznany.</t>
   </si>
   <si>
     <t>2024-03-19 01:02:19</t>
   </si>
   <si>
-    <t>Vadim Sergeevich Sarakavik</t>
-[...7 lines deleted...]
-  <si>
     <t>Alexander Vladimirovich Tarasevich</t>
   </si>
   <si>
     <t>29 marca 1989</t>
   </si>
   <si>
     <t>Aleksander został aresztowany i skazany za „udział w grupowych działaniach rażąco naruszających porządek publiczny” w postępowaniu karnym wszczętym po protestach w sierpniu 2020 r. przeciwko wynikom wyborów prezydenckich.
 Według prokuratury, w nocy z 9 na 10 sierpnia 2020 r. Aleksander „znajdując się na jezdni i działając w grupie ludzi, krzyczał hasła, demonstrował biało-czerwono-białe transparenty, celowo utrudniał ruch pojazdów i pracę organizacji, biorąc tym samym czynny udział w grupowych działaniach, które rażąco naruszały porządek publiczny i którym towarzyszyło nieposłuszeństwo wobec prawnych żądań funkcjonariuszy państwowych”.</t>
   </si>
   <si>
     <t>Decyzja sądu 14.08.2024: 1 rok 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 22.10.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-08-01 15:04:38</t>
+  </si>
+  <si>
+    <t>Vadim Sergeevich Sarakavik</t>
+  </si>
+  <si>
+    <t>29 marca 1987</t>
+  </si>
+  <si>
+    <t>2025-10-05 14:54:50</t>
+  </si>
+  <si>
+    <t>Pavel Viktorovich Chikhinsky</t>
+  </si>
+  <si>
+    <t>30 marca 1978</t>
+  </si>
+  <si>
+    <t>W 2020 roku Paweł pracował jako starszy śledczy w wydziale śledczym prokuratury miejskiej w Mińsku.
+Został aresztowany w sierpniu 2021 r. w związku ze sprawą karną wszczętą na podstawie artykułu „akt terroryzmu”, a w czerwcu 2023 r. skazany na podstawie artykułów „spisek w celu przejęcia władzy państwowej” i „nadużycie władzy”.
+Zgodnie z aktem oskarżenia, od lipca 2020 r. do stycznia 2022 r. na terenie Białorusi, Turcji, Polski, Ukrainy i innych krajów działała „zorganizowana grupa przestępcza”, która rzekomo przygotowywała przestępstwa o charakterze ekstremistycznym. Należeli do niej radykalni wojskowi, funkcjonariusze służb bezpieczeństwa, sportowcy i biznesmeni, którzy próbowali nielegalnie przejąć władzę. Sprawa ta jest związana z próbą podpalenia domu posła Olega Gajdukiewicza w czerwcu 2021 r. i „organizacją masowych zamieszek”.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 21.06.2023: 9 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 04.10.2023: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2023-01-23 18:24:57</t>
+  </si>
+  <si>
+    <t>Aliaksei Aliaksandravich Pustakhod</t>
+  </si>
+  <si>
+    <t>30 marca 1979</t>
+  </si>
+  <si>
+    <t>Aleksiej został aresztowany w kwietniu 2025 r. w związku ze sprawą karną wszczętą na podstawie artykułu „wspieranie działalności ekstremistycznej”.
+W listopadzie 2025 r. uznano go za winnego i skazano na karę ograniczenia wolności, a następnie wysłano do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 19.11.2025: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja 30.01.2026: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2026-02-21 22:32:11</t>
   </si>
   <si>
     <t>Aliaksandr Siarheyevich Shyshkо</t>
   </si>
   <si>
     <t>30 marca 1994</t>
   </si>
   <si>
     <t>Aleksander spędził ostatnie lata życia na wygnaniu. W 2023 roku wszczęto przeciwko niemu postępowanie karne za udział w obchodach Dnia Wolności za granicą. Mieszkanie Aleksandra na Białorusi zostało zajęte, jak ujawnił prorządowy reportaż medialny wyemitowany przez propagandystę Igora Tura.
 W kwietniu 2026 roku Aleksander wrócił na Białoruś i został zatrzymany na lotnisku.</t>
   </si>
   <si>
     <t>2026-04-12 20:49:19</t>
   </si>
   <si>
     <t>Peter Bronislavovich Butko</t>
   </si>
   <si>
     <t>30 marca 1977</t>
   </si>
   <si>
     <t>Były policjant. Według zeznań prokuratury, 27 maja Butko, który po odejściu z policji został dyrektorem komercyjnej firmy transportowej, uderzył pięściami swojego pracownika Andrieja Zacharego „co najmniej 12 razy w głowę”. Ofiara powiedziała przed sądem, że „nie ma żadnych skarg” wobec Butko.
 W 2017 roku Butko zrezygnował ze służby, a w 2020 roku wyraził sprzeciw wobec brutalności sił bezpieczeństwa. W maju 2021 r. Łukaszenka pozbawił go stopnia podpułkownika rezerwy policji.
 Został oskarżony na podstawie przepisów administracyjnych za udział w protestach, co sąd wziął pod uwagę przy wydawaniu wyroku. Wiadomo, że podczas pobytu w więzieniu znajduje się na liście osób obserwacyjnych popierających ekstremizm. Organizacja praw człowieka RPF (Respect-Protect-Fulfill) doszukuje się w jego sprawie elementu politycznego.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary. Apelacja 17.05.2022: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2025-04-30 00:41:00</t>
   </si>
   <si>
-    <t>Pavel Viktorovich Chikhinsky</t>
-[...29 lines deleted...]
-    <t>2026-02-21 22:32:11</t>
+    <t>Maksim Iharavich Dziamchuk</t>
+  </si>
+  <si>
+    <t>31 marca 1994</t>
+  </si>
+  <si>
+    <t>Wiadomo , że Maksym pracował w swoim rodzinnym mieście na różnych stanowiskach robotniczych, a znaczną część życia spędził w Rosji.
+Według doniesień w mediach społecznościowych mężczyzna pracował również w Rosji po 2020 roku. Nie wiadomo, w jaki sposób i kiedy dokładnie został zatrzymany.
+Wyrok nie jest znany, ale groziło mu od trzech do ośmiu lat więzienia. Obecnie odsiaduje karę.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2026-08-07 22:50:19</t>
+  </si>
+  <si>
+    <t>Kirill Aleksandrovich Khudyakov</t>
+  </si>
+  <si>
+    <t>31 marca 1996</t>
+  </si>
+  <si>
+    <t>Pracownik EPAM. Wiadomo, że Kirył zajmował się szkicowaniem (nowoczesną formą sztuki): jego ostatnie prace ukazały się jesienią, a w styczniu złożył życzenia noworoczne swoim subskrybentom. Został zatrzymany po przyjeździe z Czarnogóry na Białoruś. Skazany za darowizny.
+28 maja 2024 r. odbyła się rozprawa apelacyjna, a wyrok stał się prawomocny.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 19.03.2024: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 28.05.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-02-28 21:11:19</t>
   </si>
   <si>
     <t>Roman Stefanovich Sharkov</t>
   </si>
   <si>
     <t>31 marca 1991</t>
   </si>
   <si>
     <t>Obywatel Rosji, od dawna mieszka na Białorusi. W 2014 roku uzyskał dyplom ukończenia studiów na kierunku elektroenergetyka na Wydziale Energetycznym Białoruskiego Narodowego Uniwersytetu Technicznego.
 Przed aresztowaniem pracował ostatnio na Uniwersytecie MITSO. Według oficjalnych dokumentów przetargowych, odpowiadał za prace hydrauliczne, wentylacyjne i elektryczne podczas gruntownego remontu jednego z budynków akademickich.</t>
   </si>
   <si>
     <t>2026-04-26 23:58:07</t>
-  </si>
-[...14 lines deleted...]
-    <t>2024-02-28 21:11:19</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1730,2353 +1766,2408 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I82"/>
+  <dimension ref="A1:I84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
       <c r="C5" t="s">
         <v>31</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6" t="s">
         <v>37</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>38</v>
       </c>
       <c r="I6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>37</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
         <v>42</v>
       </c>
       <c r="I7" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" t="s">
         <v>46</v>
       </c>
       <c r="D8" t="s">
         <v>47</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
         <v>49</v>
       </c>
       <c r="I8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" t="s">
         <v>53</v>
       </c>
       <c r="D9" t="s">
         <v>47</v>
       </c>
+      <c r="E9" t="s">
+        <v>48</v>
+      </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>54</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
         <v>59</v>
       </c>
       <c r="I10" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11" t="s">
         <v>63</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>87</v>
       </c>
       <c r="I15" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>89</v>
       </c>
       <c r="B16" t="s">
         <v>90</v>
       </c>
       <c r="C16" t="s">
         <v>91</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
         <v>92</v>
       </c>
-      <c r="F16" t="s">
-[...5 lines deleted...]
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B17" t="s">
         <v>95</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>96</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
         <v>97</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>98</v>
       </c>
       <c r="I17" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>100</v>
       </c>
       <c r="B18" t="s">
         <v>101</v>
       </c>
       <c r="C18" t="s">
         <v>102</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>103</v>
       </c>
       <c r="I18" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>105</v>
       </c>
       <c r="B19" t="s">
         <v>106</v>
       </c>
       <c r="C19" t="s">
         <v>107</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>108</v>
       </c>
       <c r="I19" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>110</v>
       </c>
       <c r="B20" t="s">
         <v>111</v>
       </c>
       <c r="C20" t="s">
         <v>112</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>113</v>
       </c>
       <c r="I20" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>115</v>
       </c>
       <c r="B21" t="s">
         <v>116</v>
       </c>
       <c r="C21" t="s">
         <v>117</v>
       </c>
       <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>118</v>
       </c>
       <c r="I21" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>120</v>
       </c>
       <c r="B22" t="s">
         <v>121</v>
       </c>
       <c r="C22" t="s">
         <v>122</v>
       </c>
       <c r="D22" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>123</v>
       </c>
       <c r="I22" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>125</v>
       </c>
       <c r="B23" t="s">
         <v>126</v>
       </c>
       <c r="C23" t="s">
         <v>127</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>128</v>
       </c>
       <c r="I23" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>130</v>
       </c>
       <c r="B24" t="s">
+        <v>116</v>
+      </c>
+      <c r="C24" t="s">
         <v>131</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
         <v>132</v>
       </c>
-      <c r="D24" t="s">
-[...8 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>134</v>
+      </c>
+      <c r="B25" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C25" t="s">
         <v>136</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
         <v>137</v>
       </c>
       <c r="I25" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>139</v>
       </c>
       <c r="B26" t="s">
         <v>140</v>
       </c>
       <c r="C26" t="s">
         <v>141</v>
       </c>
       <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
         <v>12</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>142</v>
       </c>
       <c r="I26" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>144</v>
       </c>
       <c r="B27" t="s">
         <v>145</v>
       </c>
       <c r="C27" t="s">
         <v>146</v>
       </c>
       <c r="D27" t="s">
         <v>47</v>
       </c>
       <c r="E27" t="s">
         <v>147</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>148</v>
       </c>
       <c r="I27" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>150</v>
       </c>
       <c r="B28" t="s">
         <v>151</v>
       </c>
       <c r="C28" t="s">
         <v>152</v>
       </c>
       <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
         <v>12</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
         <v>153</v>
       </c>
       <c r="I28" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>155</v>
       </c>
       <c r="B29" t="s">
         <v>156</v>
       </c>
       <c r="C29" t="s">
         <v>157</v>
       </c>
       <c r="D29" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>26</v>
+        <v>158</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D30" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>163</v>
+        <v>26</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
         <v>164</v>
       </c>
       <c r="I30" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>166</v>
       </c>
       <c r="B31" t="s">
         <v>167</v>
       </c>
       <c r="C31" t="s">
         <v>168</v>
       </c>
       <c r="D31" t="s">
         <v>47</v>
       </c>
       <c r="E31" t="s">
         <v>48</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
         <v>169</v>
       </c>
       <c r="I31" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>171</v>
       </c>
       <c r="B32" t="s">
         <v>172</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>64</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>173</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32" t="s">
+      <c r="I32" t="s">
         <v>174</v>
-      </c>
-[...10 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>175</v>
+      </c>
+      <c r="B33" t="s">
+        <v>176</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
         <v>177</v>
       </c>
-      <c r="B33" t="s">
+      <c r="I33" t="s">
         <v>178</v>
-      </c>
-[...16 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>179</v>
+      </c>
+      <c r="B34" t="s">
+        <v>180</v>
+      </c>
+      <c r="C34" t="s">
+        <v>181</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
         <v>182</v>
       </c>
-      <c r="B34" t="s">
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
         <v>183</v>
       </c>
-      <c r="D34" t="s">
-[...8 lines deleted...]
-      <c r="H34" t="s">
+      <c r="I34" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>185</v>
+      </c>
+      <c r="B35" t="s">
         <v>186</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>187</v>
       </c>
       <c r="D35" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H35" t="s">
         <v>188</v>
       </c>
       <c r="I35" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>190</v>
       </c>
       <c r="B36" t="s">
         <v>191</v>
       </c>
       <c r="C36" t="s">
         <v>192</v>
       </c>
       <c r="D36" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G36" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
         <v>193</v>
       </c>
       <c r="I36" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>195</v>
       </c>
       <c r="B37" t="s">
         <v>196</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
         <v>197</v>
       </c>
-      <c r="D37" t="s">
-[...2 lines deleted...]
-      <c r="E37" t="s">
+      <c r="I37" t="s">
         <v>198</v>
-      </c>
-[...10 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>199</v>
+      </c>
+      <c r="B38" t="s">
+        <v>200</v>
+      </c>
+      <c r="C38" t="s">
         <v>201</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
         <v>202</v>
       </c>
-      <c r="C38" t="s">
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
         <v>203</v>
       </c>
-      <c r="D38" t="s">
-[...11 lines deleted...]
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>205</v>
+      </c>
+      <c r="B39" t="s">
         <v>206</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>207</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>202</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
         <v>208</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39" t="s">
+      <c r="I39" t="s">
         <v>209</v>
-      </c>
-[...10 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>210</v>
+      </c>
+      <c r="B40" t="s">
+        <v>211</v>
+      </c>
+      <c r="C40" t="s">
         <v>212</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
         <v>213</v>
       </c>
-      <c r="C40" t="s">
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
         <v>214</v>
       </c>
-      <c r="D40" t="s">
-[...11 lines deleted...]
-      <c r="H40" t="s">
+      <c r="I40" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>216</v>
+      </c>
+      <c r="B41" t="s">
         <v>217</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>218</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>47</v>
+      </c>
+      <c r="E41" t="s">
+        <v>48</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
         <v>219</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41" t="s">
+      <c r="I41" t="s">
         <v>220</v>
-      </c>
-[...10 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B42" t="s">
+        <v>222</v>
+      </c>
+      <c r="C42" t="s">
         <v>223</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
         <v>224</v>
       </c>
-      <c r="C42" t="s">
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
         <v>225</v>
       </c>
-      <c r="D42" t="s">
-[...11 lines deleted...]
-      <c r="H42" t="s">
+      <c r="I42" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>227</v>
+      </c>
+      <c r="B43" t="s">
         <v>228</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="D43" t="s">
         <v>47</v>
       </c>
       <c r="E43" t="s">
         <v>48</v>
       </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G43" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H43" t="s">
+        <v>230</v>
+      </c>
+      <c r="I43" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>232</v>
+      </c>
+      <c r="B44" t="s">
         <v>233</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>234</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
         <v>235</v>
       </c>
-      <c r="D44" t="s">
-[...11 lines deleted...]
-      <c r="H44" t="s">
+      <c r="I44" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>237</v>
+      </c>
+      <c r="B45" t="s">
         <v>238</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>239</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
         <v>240</v>
       </c>
-      <c r="D45" t="s">
-[...8 lines deleted...]
-      <c r="H45" t="s">
+      <c r="I45" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>242</v>
+      </c>
+      <c r="B46" t="s">
         <v>243</v>
       </c>
-      <c r="B46" t="s">
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>158</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
         <v>244</v>
       </c>
-      <c r="D46" t="s">
-[...11 lines deleted...]
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>246</v>
+      </c>
+      <c r="B47" t="s">
         <v>247</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>248</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>26</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
         <v>249</v>
       </c>
-      <c r="D47" t="s">
-[...11 lines deleted...]
-      <c r="H47" t="s">
+      <c r="I47" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>251</v>
+      </c>
+      <c r="B48" t="s">
         <v>252</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>253</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>26</v>
+        <v>213</v>
       </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G48" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
         <v>254</v>
       </c>
-      <c r="H48" t="s">
+      <c r="I48" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>256</v>
+      </c>
+      <c r="B49" t="s">
         <v>257</v>
       </c>
-      <c r="B49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>26</v>
       </c>
       <c r="F49" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G49" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="I49" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B50" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="D50" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>26</v>
       </c>
       <c r="F50" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G50" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="I50" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>264</v>
+      </c>
+      <c r="B51" t="s">
+        <v>265</v>
+      </c>
+      <c r="C51" t="s">
         <v>266</v>
       </c>
-      <c r="B51" t="s">
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>158</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
         <v>267</v>
       </c>
-      <c r="C51" t="s">
+      <c r="I51" t="s">
         <v>268</v>
-      </c>
-[...16 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>269</v>
+      </c>
+      <c r="B52" t="s">
+        <v>270</v>
+      </c>
+      <c r="C52" t="s">
         <v>271</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>224</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
         <v>272</v>
       </c>
-      <c r="C52" t="s">
+      <c r="I52" t="s">
         <v>273</v>
-      </c>
-[...16 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>274</v>
+      </c>
+      <c r="B53" t="s">
+        <v>275</v>
+      </c>
+      <c r="C53" t="s">
+        <v>276</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
         <v>277</v>
       </c>
-      <c r="B53" t="s">
+      <c r="F53" t="s">
+        <v>37</v>
+      </c>
+      <c r="G53" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" t="s">
         <v>278</v>
       </c>
-      <c r="C53" t="s">
+      <c r="I53" t="s">
         <v>279</v>
-      </c>
-[...16 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>280</v>
+      </c>
+      <c r="B54" t="s">
+        <v>281</v>
+      </c>
+      <c r="C54" t="s">
         <v>282</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" t="s">
         <v>283</v>
       </c>
-      <c r="C54" t="s">
+      <c r="H54" t="s">
         <v>284</v>
       </c>
-      <c r="D54" t="s">
-[...8 lines deleted...]
-      <c r="H54" t="s">
+      <c r="I54" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>286</v>
+      </c>
+      <c r="B55" t="s">
         <v>287</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>288</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>182</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
         <v>289</v>
       </c>
-      <c r="D55" t="s">
-[...11 lines deleted...]
-      <c r="H55" t="s">
+      <c r="I55" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>291</v>
+      </c>
+      <c r="B56" t="s">
         <v>292</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>293</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" t="s">
         <v>294</v>
       </c>
-      <c r="D56" t="s">
-[...11 lines deleted...]
-      <c r="H56" t="s">
+      <c r="I56" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>296</v>
+      </c>
+      <c r="B57" t="s">
         <v>297</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>298</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>182</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
         <v>299</v>
       </c>
-      <c r="D57" t="s">
-[...8 lines deleted...]
-      <c r="H57" t="s">
+      <c r="I57" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>301</v>
+      </c>
+      <c r="B58" t="s">
         <v>302</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>303</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>81</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
         <v>304</v>
       </c>
-      <c r="D58" t="s">
-[...11 lines deleted...]
-      <c r="H58" t="s">
+      <c r="I58" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>306</v>
+      </c>
+      <c r="B59" t="s">
         <v>307</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>308</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>26</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
         <v>309</v>
       </c>
-      <c r="D59" t="s">
-[...11 lines deleted...]
-      <c r="H59" t="s">
+      <c r="I59" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>311</v>
+      </c>
+      <c r="B60" t="s">
         <v>312</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>313</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>182</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
         <v>314</v>
       </c>
-      <c r="D60" t="s">
-[...8 lines deleted...]
-      <c r="H60" t="s">
+      <c r="I60" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>316</v>
+      </c>
+      <c r="B61" t="s">
         <v>317</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>318</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" t="s">
         <v>319</v>
       </c>
-      <c r="D61" t="s">
-[...11 lines deleted...]
-      <c r="H61" t="s">
+      <c r="I61" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>321</v>
+      </c>
+      <c r="B62" t="s">
         <v>322</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>323</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" t="s">
         <v>324</v>
       </c>
-      <c r="D62" t="s">
-[...11 lines deleted...]
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>326</v>
+      </c>
+      <c r="B63" t="s">
         <v>327</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>328</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" t="s">
         <v>329</v>
       </c>
-      <c r="D63" t="s">
-[...8 lines deleted...]
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>331</v>
+      </c>
+      <c r="B64" t="s">
         <v>332</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>333</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>213</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" t="s">
         <v>334</v>
       </c>
-      <c r="D64" t="s">
-[...11 lines deleted...]
-      <c r="H64" t="s">
+      <c r="I64" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>336</v>
+      </c>
+      <c r="B65" t="s">
         <v>337</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>338</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>182</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" t="s">
         <v>339</v>
       </c>
-      <c r="D65" t="s">
-[...11 lines deleted...]
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>341</v>
+      </c>
+      <c r="B66" t="s">
         <v>342</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>343</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>26</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" t="s">
         <v>344</v>
       </c>
-      <c r="D66" t="s">
-[...11 lines deleted...]
-      <c r="H66" t="s">
+      <c r="I66" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>346</v>
+      </c>
+      <c r="B67" t="s">
         <v>347</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>348</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>97</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" t="s">
         <v>349</v>
       </c>
-      <c r="D67" t="s">
-[...8 lines deleted...]
-      <c r="H67" t="s">
+      <c r="I67" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>351</v>
+      </c>
+      <c r="B68" t="s">
         <v>352</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>353</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
         <v>354</v>
       </c>
-      <c r="D68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G68" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H68" t="s">
         <v>355</v>
       </c>
       <c r="I68" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>357</v>
       </c>
       <c r="B69" t="s">
         <v>358</v>
       </c>
       <c r="C69" t="s">
         <v>359</v>
       </c>
       <c r="D69" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
+        <v>97</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" t="s">
         <v>360</v>
       </c>
-      <c r="F69" t="s">
-[...5 lines deleted...]
-      <c r="H69" t="s">
+      <c r="I69" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>362</v>
+      </c>
+      <c r="B70" t="s">
         <v>363</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
         <v>364</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
         <v>365</v>
       </c>
-      <c r="D70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F70" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G70" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H70" t="s">
         <v>366</v>
       </c>
       <c r="I70" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>368</v>
       </c>
       <c r="B71" t="s">
         <v>369</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>182</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" t="s">
         <v>370</v>
       </c>
-      <c r="D71" t="s">
-[...11 lines deleted...]
-      <c r="H71" t="s">
+      <c r="I71" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
+        <v>372</v>
+      </c>
+      <c r="B72" t="s">
         <v>373</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
         <v>374</v>
       </c>
       <c r="D72" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E72" t="s">
-        <v>174</v>
+        <v>48</v>
       </c>
       <c r="F72" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G72" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H72" t="s">
         <v>375</v>
       </c>
       <c r="I72" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>377</v>
       </c>
       <c r="B73" t="s">
         <v>378</v>
       </c>
       <c r="C73" t="s">
         <v>379</v>
       </c>
       <c r="D73" t="s">
         <v>47</v>
       </c>
       <c r="E73" t="s">
         <v>48</v>
       </c>
       <c r="F73" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G73" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H73" t="s">
         <v>380</v>
       </c>
       <c r="I73" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>382</v>
       </c>
       <c r="B74" t="s">
         <v>383</v>
       </c>
       <c r="C74" t="s">
         <v>384</v>
       </c>
       <c r="D74" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>48</v>
+        <v>385</v>
       </c>
       <c r="F74" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="G74" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H74" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="I74" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B75" t="s">
-        <v>388</v>
+        <v>389</v>
+      </c>
+      <c r="C75" t="s">
+        <v>390</v>
       </c>
       <c r="D75" t="s">
-        <v>12</v>
+        <v>47</v>
+      </c>
+      <c r="E75" t="s">
+        <v>48</v>
       </c>
       <c r="F75" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G75" t="s">
-        <v>254</v>
+        <v>14</v>
       </c>
       <c r="H75" t="s">
-        <v>350</v>
+        <v>391</v>
       </c>
       <c r="I75" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B76" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C76" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D76" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F76" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G76" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H76" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="I76" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B77" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="D77" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="F77" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G77" t="s">
-        <v>15</v>
+        <v>14</v>
+      </c>
+      <c r="H77" t="s">
+        <v>92</v>
       </c>
       <c r="I77" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B78" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C78" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D78" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="F78" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G78" t="s">
-        <v>254</v>
+        <v>14</v>
       </c>
       <c r="H78" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="I78" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B79" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C79" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D79" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>92</v>
+        <v>277</v>
       </c>
       <c r="F79" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="G79" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H79" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="I79" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B80" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C80" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D80" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>274</v>
+        <v>64</v>
       </c>
       <c r="F80" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G80" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>14</v>
       </c>
       <c r="I80" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B81" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C81" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D81" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>163</v>
+        <v>97</v>
       </c>
       <c r="F81" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G81" t="s">
-        <v>15</v>
+        <v>283</v>
       </c>
       <c r="H81" t="s">
-        <v>350</v>
+        <v>418</v>
       </c>
       <c r="I81" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B82" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C82" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D82" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" t="s">
+        <v>14</v>
+      </c>
+      <c r="H82" t="s">
+        <v>423</v>
+      </c>
+      <c r="I82" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83" t="s">
+        <v>425</v>
+      </c>
+      <c r="B83" t="s">
+        <v>426</v>
+      </c>
+      <c r="C83" t="s">
+        <v>427</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
         <v>26</v>
       </c>
-      <c r="F82" t="s">
-[...9 lines deleted...]
-        <v>422</v>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" t="s">
+        <v>14</v>
+      </c>
+      <c r="H83" t="s">
+        <v>428</v>
+      </c>
+      <c r="I83" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84" t="s">
+        <v>430</v>
+      </c>
+      <c r="B84" t="s">
+        <v>431</v>
+      </c>
+      <c r="C84" t="s">
+        <v>432</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>158</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" t="s">
+        <v>14</v>
+      </c>
+      <c r="H84" t="s">
+        <v>92</v>
+      </c>
+      <c r="I84" t="s">
+        <v>433</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">