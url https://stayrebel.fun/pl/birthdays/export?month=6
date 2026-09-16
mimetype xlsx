--- v2 (2026-07-29)
+++ v3 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="379">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
   <si>
     <t>Imię Nazwisko</t>
   </si>
   <si>
     <t>Urodziny</t>
   </si>
   <si>
     <t>Opis</t>
   </si>
   <si>
     <t>Płeć</t>
   </si>
   <si>
     <t>Adres</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>CPC Vesna</t>
   </si>
   <si>
     <t>Zdanie</t>
   </si>
   <si>
@@ -66,888 +66,914 @@
     <t>Vladimir Valentinovich Zhuromsky</t>
   </si>
   <si>
     <t>1 czerwca 1989</t>
   </si>
   <si>
     <t>Pracownik Państwowej Komisji Celnej.</t>
   </si>
   <si>
     <t>mężczyzna</t>
   </si>
   <si>
     <t>IK nr 3, 211300, wieś Witba, obwód witebski, rejon witebski</t>
   </si>
   <si>
     <t>W więzieniu</t>
   </si>
   <si>
     <t>Tak</t>
   </si>
   <si>
     <t>12 lat więzienia w kolonii o podwyższonych warunkach bezpieczeństwa.</t>
   </si>
   <si>
     <t>2023-10-10 00:21:52</t>
-  </si>
-[...17 lines deleted...]
-    <t>2022-12-06 20:51:07</t>
   </si>
   <si>
     <t>Arthur Gennadievich Khlus</t>
   </si>
   <si>
     <t>1 czerwca 1998</t>
   </si>
   <si>
     <t>Artur pochodzi z Pińska. Studiował w Słonimskiej Szkole Medycznej, którą ukończył z wyróżnieniem i po ukończeniu studiów został skierowany do Grodna. Rozpoczął studia na Grodzieńskim Państwowym Uniwersytecie Medycznym, ponadto pracował jako ratownik medyczny zespołu wizytującego w ambulansie.
 Według prorządowych kanałów telegramowych został zatrzymany za rejestrację w planie Peramoga, a także brał udział w „niedozwolonych imprezach masowych”.
 W dniu 17 sierpnia 2023 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
+    <t>IK nr 1, 211445, Nowopołock, ul. Techniczny, 8</t>
+  </si>
+  <si>
     <t>5 lat więzienia w kolonii karnej</t>
   </si>
   <si>
     <t>2022-11-02 13:53:09</t>
   </si>
   <si>
+    <t>Iryna Uladzimirauna Druchynina</t>
+  </si>
+  <si>
+    <t>1 czerwca 1966</t>
+  </si>
+  <si>
+    <t>Zatrzymany w celu złożenia komentarzy.</t>
+  </si>
+  <si>
+    <t>kobieta</t>
+  </si>
+  <si>
+    <t>SIZO-3, Gomel ul. Księga 1A, 246003</t>
+  </si>
+  <si>
+    <t>2026-03-16 18:47:36</t>
+  </si>
+  <si>
     <t>Zahar Olegovich Tarazevich</t>
   </si>
   <si>
     <t>1 czerwca 2003</t>
   </si>
   <si>
     <t>Licealista Ministerstwa Spraw Wewnętrznych. Zatrzymany wraz z obywatelem Rosji Antonem Łysowem . Oskarżony o podpalenie samochodu szefa komisji medycyny sądowej Aleksieja Wołkowa.</t>
   </si>
   <si>
     <t>IK nr 17, 213004, Szkłow, ul. 1 fabryka, 8</t>
   </si>
   <si>
     <t>7,5 roku więzienia w warunkach zaostrzonego reżimu</t>
   </si>
   <si>
     <t>2022-09-09 14:45:35</t>
+  </si>
+  <si>
+    <t>Roman Yuryevich Parfenov</t>
+  </si>
+  <si>
+    <t>2 czerwca 1982</t>
+  </si>
+  <si>
+    <t>Zdaniem sądu istota oskarżenia przeciwko wszystkim polegała na tym, że 10 sierpnia 2020 r. mieszkańcy Brześcia „wykrzykiwali hasła, gwizdali, klaskali w dłonie, demonstrowali biało-czerwono-białe płótna i wyszli na jezdnię”. W ten sposób rzekomo rażąco naruszyli porządek publiczny.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 16.09.2024: 1 rok 6 miesiące więzienia w kolonii na warunkach ogólnych. Apelacja 15.11.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-08-28 22:07:42</t>
+  </si>
+  <si>
+    <t>Zhanna Nikolaevna Avramchik</t>
+  </si>
+  <si>
+    <t>2 czerwca 1966</t>
+  </si>
+  <si>
+    <t>Skazany za komentarze dotyczące szefa Okrestiny.
+Żanna ma dwa tętniaki mózgu i w więzieniu znajduje się w bardzo trudnym stanie psychicznym.</t>
+  </si>
+  <si>
+    <t>Homel, IK-4, ul. Antoszkina 3, 246035</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 29.11.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Decyzja sądu 31.01.2025: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja 21.03.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-08-28 13:23:58</t>
+  </si>
+  <si>
+    <t>Nikolay Nikolaevich Lepeshko</t>
+  </si>
+  <si>
+    <t>2 czerwca 1977</t>
+  </si>
+  <si>
+    <t>Ojciec Nikołaj, 47 lat, został zatrzymany wraz z żoną Jeleną, 46 lat, i synem Nikitą, 24 lata, za udział w proteście w 2020 roku.</t>
+  </si>
+  <si>
+    <t>SIZO-1  Nowodworski s/s, 143/4, wieś Paszkowicze, rejon miński, obwód miński 223016</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Decyzja sądu 03.02.2025: nieznany lata ograniczenia wolności bez skierowania do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-01-31 20:22:02</t>
+  </si>
+  <si>
+    <t>Aleh Alehavich Stsefanovich</t>
+  </si>
+  <si>
+    <t>2 czerwca 1978</t>
+  </si>
+  <si>
+    <t>W styczniu 2024 roku KGB uznało „Fundusz Przyjaciół Białorusi” Sp. z o.o. za organizację ekstremistyczną, oskarżając Olega Stefanowicza, Allana Roya i Aleksandra Syricę. Allan i Aleksander zostali skazani na karę więzienia, a następnie zwolnieni po wizycie w Mińsku Keitha Kellogga, Specjalnego Przedstawiciela prezydenta USA Donalda Trumpa.
+Nic nie wiadomo o losie Olega Stefanowicza. W maju 2026 roku, po uprawomocnieniu się wyroku, został wpisany na listę ekstremistów.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2026-05-29 20:29:01</t>
   </si>
   <si>
     <t>Dmitriy Nikolaevich Ivashkov</t>
   </si>
   <si>
     <t>2 czerwca 1981</t>
   </si>
   <si>
     <t>Członkini grupy inicjatywnej kandydatki na prezydenta Swietłany Tichanowskiej została zatrzymana 27 września 2020 r. w Homlu podczas pokojowego protestu i oskarżona o udział w „masowych zamieszkach” i planowanie „zajmowania budynków”.
 Zimą 2023 roku Dmitry został przeniesiony do reżimu więziennego.</t>
   </si>
   <si>
     <t>IK-14 222125, obwód miński, s.n.p. Nowosady, ul. Mira, 1A</t>
   </si>
   <si>
     <t>Decyzja sądu 04.05.2021: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 06.08.2021: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: 3 roku więzienia. Decyzja sądu data nieznana: 1 rok więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2021-02-26 22:10:28</t>
   </si>
   <si>
-    <t>Nikolay Nikolaevich Lepeshko</t>
-[...67 lines deleted...]
-    <t>2026-05-29 20:29:01</t>
+    <t>Yuri Gennadievich Olkhovik</t>
+  </si>
+  <si>
+    <t>3 czerwca 1987</t>
+  </si>
+  <si>
+    <t>Biznesmen zatrzymany jesienią 2023 r. za nawoływanie do sankcji. Przeciwko Jurijowi wszczęto postępowanie karne, zostaje on zatrzymany (w trakcie ustalania miejsca przetrzymywania).
+Na antenie prorządowego kanału telewizyjnego „Białoruś 1” Jurij Olchowik przedstawiany jest jako „współzałożyciel firmy – oficjalny dystrybutor światowych producentów”. Sam oświadczył, że zajmuje się dostawą sprzętu do badań nieniszczących i analiz chemicznych oraz sprzętu badawczego. Napisał list do europejskiej firmy z prośbą o zakończenie współpracy z białoruską spółką znajdującą się na liście sankcyjnej.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 30.05.2024: 4 roku więzienia w kolonii na warunkach ogólnych. Apelacja 06.08.2024: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2024-01-03 01:34:38</t>
   </si>
   <si>
     <t>Aliaksei Firdausavich Kudasau</t>
   </si>
   <si>
     <t>3 czerwca 1998</t>
   </si>
   <si>
     <t>Aleksiej został zatrzymany 1 lipca 2021 roku w Mińsku przez funkcjonariuszy Głównego Zarządu ds. Zwalczania Przestępczości Zorganizowanej i Korupcji (GUBOPiK). Następnego dnia sąd skazał go na 15 dni aresztu administracyjnego, ale zamiast zwolnienia, został przeniesiony do aresztu śledczego. Został oskarżony w sprawie karnej o zbiorowe działania rażąco naruszające porządek publiczny.
 Sprawa została rozpatrzona na podstawie czterech artykułów Kodeksu karnego: „organizowanie masowych zamieszek”, „utworzenie grupy ekstremistycznej”, „podżeganie do nienawiści społecznej” i „znieważenie funkcjonariusza państwowego”. Rozprawa odbyła się za zamkniętymi drzwiami, a szczegóły zarzutów nie są znane.
 W kwietniu 2022 roku sąd skazał Aleksieja na 11 lat więzienia. Po procesie, prorządowe kanały opublikowały film, w którym twierdzono, że Aleksiej jest administratorem czatu Telegram „Kaskada”. Film o nim został wcześniej nagrany na TUT.BY.
 W lipcu 2023 r. okazało się, że przebywa w areszcie tymczasowym, a 11 sierpnia 2023 r. ponownie uznano go winnym w nowej sprawie „tworzenia grupy ekstremistycznej”, co wydłużyło jego wyrok o kolejne 6 miesięcy.</t>
   </si>
   <si>
     <t>IK-11, Wołkowysk, ul. Rokossowski, 118, 231900</t>
   </si>
   <si>
     <t>Decyzja sądu 25.04.2022: 11 lata więzienia w kolonii o zaostrzonym rygorze. Decyzja sądu 11.08.2023: 7 lata więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2021-07-29 20:08:25</t>
   </si>
   <si>
-    <t>Yuri Gennadievich Olkhovik</t>
-[...12 lines deleted...]
-    <t>2024-01-03 01:34:38</t>
+    <t>Palina Andreyeuna Fralova</t>
+  </si>
+  <si>
+    <t>4 czerwca 1994</t>
+  </si>
+  <si>
+    <t>Polina pochodzi z osiedla Wasilewicze w rejonie Rzeczyckim. Została aresztowana w maju 2026 roku w związku ze sprawą Gajuna.</t>
+  </si>
+  <si>
+    <t>2026-08-28 21:22:01</t>
+  </si>
+  <si>
+    <t>Dmitry Dmitrievich Korneev</t>
+  </si>
+  <si>
+    <t>5 czerwca 1995</t>
+  </si>
+  <si>
+    <t>Dmitry został zatrzymany i skazany za rzucenie koktajlem Mołotowa w stronę personelu wojskowego w dniu 10 sierpnia 2020 r. Według śledczych butelki zostały przetransportowane do centrum Homla przez Leonida Kovaleva, który je ukrył, a wieczorem tego samego dnia przekazał je Dmitrijowi i Nikicie Zolotorevów z propozycją podpalenia budynku, autobusu lub wóz ryżowy. Dmitry częściowo przyznał się do winy, tłumacząc, że rzucił „koktajl”, aby zyskać na czasie i uniknąć aresztowania.
+W grudniu 2021 r. został przeniesiony do więzienia za „złośliwe nieposłuszeństwo wobec wymogów administracji Zakładu Karnego”.</t>
+  </si>
+  <si>
+    <t>Nie</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 22.02.2021: 8 lata więzienia w kolonii o zaostrzonym rygorze. Apelacja 23.04.2021: wyrok został podtrzymany. Sąd zmiany reżimu 08.12.2021: 3 roku więzienia.</t>
+  </si>
+  <si>
+    <t>2021-02-28 02:13:22</t>
+  </si>
+  <si>
+    <t>Alexey Petrovich Kamovich</t>
+  </si>
+  <si>
+    <t>5 czerwca 1979</t>
+  </si>
+  <si>
+    <t>Dyrektor banku. Posiada 15-letnie doświadczenie w zarządzaniu oddziałami regionalnymi banków.
+Ostatnie miejsce pracy: RRB Bank.</t>
+  </si>
+  <si>
+    <t>IUOT-24, 230025 Grodno, ul. Lidskaja, 29/ur</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 4 roku 6 miesiące ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2025-09-14 23:00:07</t>
+  </si>
+  <si>
+    <t>Sergey Yuryevich Manzhos</t>
+  </si>
+  <si>
+    <t>5 czerwca 1991</t>
+  </si>
+  <si>
+    <t>IK nr 15, 212013, Mohylew, p / o Veyno, Slavgorod autostrada 183</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 20.10.2025: 4 roku więzienia w kolonii na warunkach ogólnych, 500 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-01-10 19:52:41</t>
+  </si>
+  <si>
+    <t>Natalia Olegovna Lobatsevich</t>
+  </si>
+  <si>
+    <t>5 czerwca 1963</t>
+  </si>
+  <si>
+    <t>Tatiana Frantskevich i Natalia Łobacevich zostały zatrzymane 19 lipca 2024 r., kiedy Tatiana została wezwana przed Komitet Śledczy, aby podpisać zobowiązanie o nieopuszczaniu Połocka. Natalia pojechała z nią, aby ją wesprzeć.
+Wszczęto postępowanie karne przeciwko Tatianie Frantskevich, matce skazanego anarchisty Aleksandra Frantskevicha, i jej siostrze Natalii Łobacewicz, matce byłego więźnia politycznego Ilji Łobacewicza, i umieszczono je w areszcie śledczym w Witebsku.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 18.02.2025: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 15.04.2025: wysłano do sprawdzenia. Decyzja sądu 16.06.2025: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
+  </si>
+  <si>
+    <t>2024-07-25 20:42:36</t>
+  </si>
+  <si>
+    <t>Vitold Stefanovich Shalkevich</t>
+  </si>
+  <si>
+    <t>5 czerwca 1980</t>
+  </si>
+  <si>
+    <t>Witold Szalkiewicz ma 44 lata. Pochodzi z dużego miasta Porozowo w obwodzie świsłockim. Mężczyzna ma żonę i dwie małoletnie córki.
+Witold został zatrzymany w sierpniu 2023 r. tuż przy pracy. Początkowo został skazany na areszt za „rozpowszechnianie materiałów ekstremistycznych”. Następnie członkowie Gubopiku nagrali z nim film i przewieźli go z aresztu śledczego. Według prorządowych kanałów telegramowych Szalkiewicz pozostawił kilka tysięcy komentarzy różne czaty.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 06.03.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-12-02 17:55:42</t>
   </si>
   <si>
     <t>Olga Anatolyevna Nikolaeva</t>
-  </si>
-[...1 lines deleted...]
-    <t>5 czerwca 1995</t>
   </si>
   <si>
     <t>W grudniu 2024 roku prorządowe media opublikowały nagranie audio Olgi, oskarżonej o udział w czacie „Białe Skrzydła z Baranowicz”. Kiedy KGB uznało czat „Białe Skrzydła z Baranowicz” – bardzo mały i od dawna nieaktywny czat dzielnicowy – za grupę ekstremistyczną, Olga została wymieniona wśród uczestników. Skontaktowano się z Olgą za pośrednictwem niezabezpieczonego konta. Było ono powiązane z numerem telefonu dziewczyny. Najprawdopodobniej Olga przebywała w areszcie śledczym przed rozprawą.
 Olga gra na perkusji i jako studentka była perkusistką w amatorskich zespołach muzycznych. Ona i jej mąż lubią podróżować.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych.</t>
   </si>
   <si>
     <t>2025-08-25 10:28:01</t>
-  </si>
-[...80 lines deleted...]
-    <t>2021-02-28 02:13:22</t>
   </si>
   <si>
     <t>Denis Yevgenievich Ivashin</t>
   </si>
   <si>
     <t>6 czerwca 1979</t>
   </si>
   <si>
     <t>Denis jest dziennikarzem i redaktorem-wolontariuszem białoruskiej wersji InformNapalmu, niezależnym korespondentem gazety Nowaja Czas. Jego śledztwa dotyczyły wpływu „rosyjskiego świata” na Białoruś i Syrię, budownictwa w Kuropatach oraz przejścia byłych funkcjonariuszy Berkutu do białoruskich sił bezpieczeństwa.
 W marcu 2021 roku został zatrzymany przez funkcjonariuszy KGB pod zarzutem „ingerencji w działalność policji”. Przeszukania przeprowadzono w jego mieszkaniu, mieszkaniu jego matki i mieszkaniu jego 95-letniej babci. W 2022 roku okazało się, że oskarżono go również o współpracę z ukraińskim wywiadem.
 We wrześniu 2022 r. Denis został skazany na podstawie artykułów o „zdradzie stanu” i „ingerencji w działalność funkcjonariusza służb wewnętrznych”, ale ten ostatni zarzut został później zastąpiony zarzutem „nielegalnego gromadzenia lub rozpowszechniania danych dotyczących życia osobistego”.
 W czerwcu 2023 r. został przeniesiony do więzienia o zaostrzonym rygorze, nie informując o tym rodziny ani prawnika.
 W kwietniu 2024 roku więźniowi politycznemu odebrano przesyłki, a wysyłanie witamin wymaga teraz zgody lekarza więziennego.</t>
   </si>
   <si>
     <t>Decyzja sądu 14.09.2022: 13 lata 1 miesiąc więzienia w kolonii w warunkach wzmocnionego reżimu, 150 jednostek bazowych kary, 18000 ruble odszkodowania. Apelacja 20.12.2022: wyrok został podtrzymany. Sąd zmiany reżimu data nieznana: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2021-03-15 19:52:45</t>
   </si>
   <si>
-    <t>Denis Valentinovich Salmanovich</t>
-[...41 lines deleted...]
-  <si>
     <t>Sergey Alexandrovich Romanov</t>
   </si>
   <si>
     <t>7 czerwca 1994</t>
   </si>
   <si>
     <t>Aktywista anarchistyczny został zatrzymany podczas przekraczania granicy białoruskiej w nocy z 28 na 29 października 2020 roku i oskarżony o „podpalenie” i „terroryzm”. Wcześniej odbywał karę pięciu lat pozbawienia wolności na podstawie artykułu 295-3 Kodeksu karnego Republiki Białorusi i został zwolniony w 2019 roku.
 29 października 2021 roku w Homlu Siergiej został skazany na rok więzienia za „naruszenie warunków nadzoru” na podstawie wcześniejszego artykułu politycznego. W marcu 2023 roku i wrześniu 2024 roku został dwukrotnie skazany za „złośliwe nieposłuszeństwo wobec żądań administracji kolonii karnej”. Artykuł ten służy do osądzenia więźniów odmawiających współpracy z administracją za fikcyjne naruszenia. W rezultacie łączny wyrok wyniósł 22 lata i 11 miesięcy.
 Jesienią 2025 roku okazało się , że Siergiej Romanow niedawno trafił do szpitala na operację. Operacja była zaplanowana i przebiegła bez komplikacji. Wkrótce miał zostać przeniesiony z powrotem do kolonii karnej.</t>
   </si>
   <si>
     <t>IK-9, 213410, Górki, ul. Dobrolubowa, 16</t>
   </si>
   <si>
     <t>Decyzja sądu 22.12.2021: 20 lata więzienia w kolonii o zaostrzonym rygorze, około 11000 ruble odszkodowania. Apelacja 22.04.2022: wyrok został podtrzymany. Decyzja sądu 23.03.2023: 11 miesiące więzienia w kolonii o zaostrzonym rygorze. Apelacja 06.06.2023: wyrok został podtrzymany. Decyzja sądu 25.09.2024: 2 roku więzienia w kolonii o zaostrzonym rygorze. Apelacja 26.11.2024: wyrok został podtrzymany. Decyzja sądu 19.05.2025: 1 rok 6 miesiące więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2021-02-27 00:40:05</t>
   </si>
   <si>
+    <t>Dzmitry Mikalayevich Shakalida</t>
+  </si>
+  <si>
+    <t>7 czerwca 1988</t>
+  </si>
+  <si>
+    <t>W maju 2025 r. Dmitrij został uznany winnym popełnienia przestępstwa „organizowania i przygotowywania działań rażąco naruszających porządek publiczny lub czynnego w nich udziału” i skazany na karę ograniczenia wolności z możliwością osadzenia w zakładzie karnym typu otwartego.</t>
+  </si>
+  <si>
+    <t>IUOT-49, Szkłow, ulica Mołodeżnaja 2b, 213002</t>
+  </si>
+  <si>
+    <t>Kara ograniczenia wolności</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 21.05.2025: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja 01.08.2025: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2025-08-27 00:06:18</t>
+  </si>
+  <si>
     <t>Irina Alekseevna Savritskaya</t>
   </si>
   <si>
     <t>8 czerwca 1966</t>
   </si>
   <si>
     <t>Irina pracowała jako specjalistka ds. sprzedaży, a następnie jako menedżerka w firmie Anastan. Została skazana wraz z córką i mężem.
 Sprawa karna została zainicjowana filmem, który rodzina nagrała latem 2020 roku, wzywając do zaprzestania przemocy. Mąż Giennadij zeznał w sądzie, że pewnego dnia latem 2020 roku, poruszony informacjami, które zobaczył w internecie na temat przemocy stosowanej przez funkcjonariuszy wobec protestujących, postanowił nagrać film, w którym zwrócił się do funkcjonariuszy z wezwaniem do uzasadnionego użycia siły. Wymyślił tekst przemówienia, a następnie poprosił córkę o jego odczytanie. Poprosił również żonę o zabranie głosu w sprawie wyborów. Tego samego dnia na nagraniu wideo wyraził swoje życzenia dotyczące przyszłości kraju, a na końcu przemówienia pokazał również symbol serca. Następnie znalazł filmy w internecie i zmontował je. Tego samego dnia wysłał je kilku swoim znajomym i krewnym.</t>
   </si>
   <si>
     <t>Decyzja sądu 21.11.2024: 5 lata więzienia w kolonii na warunkach ogólnych. Apelacja 07.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-11-01 18:09:46</t>
+  </si>
+  <si>
+    <t>Viktar Viktaravich Zhdaniuk</t>
+  </si>
+  <si>
+    <t>9 czerwca 1979</t>
+  </si>
+  <si>
+    <t>Wiktor został zatrzymany w związku ze sprawą karną wszczętą na podstawie artykułu „wspieranie działalności ekstremistycznej” po tym, jak białoruskie siły bezpieczeństwa uzyskały dostęp do czatów bota należącego do białoruskiego projektu monitoringu Gajun, w których ludzie przesyłali informacje o ruchach wojsk rosyjskich.
+W lipcu 2025 roku Viktor został uznany za winnego i skazany na karę ograniczenia wolności oraz osadzony w otwartym zakładzie karnym.</t>
+  </si>
+  <si>
+    <t>IUOT-43, 212003, Mohylew, ul. Czeluskincew, 76A</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 25.07.2025: 2 roku 6 miesiące ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja 12.09.2025: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2025-09-19 23:40:47</t>
+  </si>
+  <si>
+    <t>Pavel Nikolaevich Churkin</t>
+  </si>
+  <si>
+    <t>9 czerwca 1987</t>
+  </si>
+  <si>
+    <t>Paweł został po raz pierwszy skazany w maju 2021 roku za „znieważenie Łukaszenki” i skazany na karę pozbawienia wolności w kolonii karnej. Został zwolniony w maju 2022 roku po odbyciu pełnej kary.
+Paweł został ponownie zatrzymany wiosną 2024 roku pod zarzutem współpracy z Głównym Zarządem Wywiadowczym Ministerstwa Obrony Ukrainy. Poinformowano o tym w programie „Wszystko o sprawie” w państwowej telewizji Biełaruś 4. Mohylew. W opublikowanym nagraniu Paweł twierdzi, że sfilmował rozmieszczenie rakiet Iskander, które miały zostać przekazane Siłom Zbrojnym Ukrainy, a także odczytuje tekst przedstawiony jako przysięga wierności Ukrainie.
+W listopadzie 2024 roku stanął przed szeregiem rozpraw sądowych w związku z artykułami „udział w grupie zbrojnej lub konflikcie zbrojnym, działania militarne na terytorium państwa obcego, rekrutacja lub szkolenie osób do takiego udziału” oraz „zdrada stanu”. Wynik tych spraw nie jest znany.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 24.05.2021: 1 rok więzienia w kolonii na warunkach ogólnych. Decyzja sądu 19.11.2024: 10 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 28.01.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2021-09-03 13:56:39</t>
   </si>
   <si>
     <t>Jaroslav Petrovich Sakovich</t>
   </si>
   <si>
     <t>9 czerwca 1980</t>
   </si>
   <si>
     <t>Według śledczych został zatrzymany za przekazywanie danych Siłom Zbrojnym Ukrainy. Ukraińska żona. Mieszkała na Ukrainie, wróciła na Białoruś w 2021 roku z powodu choroby rodziców. Został zatrzymany przez KGB, torturowany przez całą noc, aby przyznał się, że walczył wcześniej na Ukrainie, zadzwoniono do jego żony i obiecano wysłać mu głowę. Następnie Jarosław został zwolniony. Rok później został ponownie zatrzymany, a obecnie przebywa w Areszcie Śledczym.
 4 maja 2023 r. został skazany na podstawie dwóch artykułów (370 i 295 k.k.) na 2 lata więzienia; po proteście prokuratora wymiar kary został podwojony. Przebywa w areszcie śledczym, ponieważ... Wszczęto dwie kolejne sprawy karne. Jest oskarżony o zdradę stanu (część 1 art. 356 kodeksu karnego) za „przekazywanie danych Siłom Zbrojnym Ukrainy”.
 Latem 2024 roku wyszło na jaw, że Jarosław ponownie został przeniesiony do Aresztu Śledczego nr 1.</t>
   </si>
   <si>
     <t>11 lat więzienia w kolonii.</t>
   </si>
   <si>
     <t>2022-08-28 10:43:51</t>
   </si>
   <si>
     <t>Maхim Mikhailovich Matyrko</t>
   </si>
   <si>
     <t>9 czerwca 1977</t>
   </si>
   <si>
-    <t>Obywatel Federacji Rosyjskiej, od 16 lat mieszka w Mińsku.
+    <t>Jest obywatelem Federacji Rosyjskiej, mieszka w Mińsku od 16 lat.
 Według prorządowych kanałów został zatrzymany za udział w protestach w 2020 roku.
-Skazany za udział w protestach i podpalenie samochodu (dokładne dane dotyczące zarzutu nie są znane).
-Okazało się, że Maxim był sądzony 12 maja 2023 r. Na podstawie części 2 art. 411 Kodeksu karnego. Wyrok nie jest znany.</t>
+Skazany za udział w protestach i podpalenie samochodu (szczegóły zarzutów nie są znane).
+Doniesiono, że Maksim został osądzony 12 maja 2023 roku na podstawie części 2 artykułu 411 Kodeksu karnego. Wyrok nie jest znany.
+Maksim spędził kilka miesięcy w IK-9. Nie otrzymywał żadnej pomocy z zewnątrz , a jego pensja była pobierana jako rekompensata, ale inni więźniowie polityczni pomagali mu, kiedy tylko mogli. Latem 2023 roku Maksim został przeniesiony do PKT (ośrodka więziennego o charakterze celi). Wiosną 2024 roku Maksim wrócił do jednostki, ale wkrótce został odesłany do PKT.
+10 września 2024 roku Sąd Rejonowy w Goretskim rozpatrzył sprawę Maksima dotyczącą przeniesienia go do zakładu karnego. Procesowi przewodniczyła sędzia Jelena Szlachticewa . Skazała Maksima na trzy lata więzienia .</t>
   </si>
   <si>
     <t>Więzienie-1, Grodno ul. Kirowa 1, 230023</t>
   </si>
   <si>
-    <t>Decyzja sądu 06.04.2022: 9 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Decyzja sądu 12.05.2023: nieznany lata więzienia w kolonii w warunkach wzmocnionego reżimu. Sąd zmiany reżimu 10.09.2024: nieznany lata więzienia.</t>
+    <t>Decyzja sądu 06.04.2022: 9 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Decyzja sądu 12.05.2023: nieznany lata więzienia w kolonii w warunkach wzmocnionego reżimu. Sąd zmiany reżimu 10.09.2024: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2022-04-05 00:00:07</t>
   </si>
   <si>
-    <t>Viktar Viktaravich Zhdaniuk</t>
-[...32 lines deleted...]
-    <t>2021-09-03 13:56:39</t>
+    <t>Yuri Aleksandrovich Moiseenko</t>
+  </si>
+  <si>
+    <t>10 czerwca 1998</t>
+  </si>
+  <si>
+    <t>W dniu 17 kwietnia 2024 roku odbyła się rozprawa apelacyjna, na której wyrok uprawomocnił się.</t>
+  </si>
+  <si>
+    <t>nieznane lata pozbawienia wolności w kolonii na og&amp;oacute;lnych warunkach reżimu</t>
+  </si>
+  <si>
+    <t>2024-04-12 17:29:48</t>
+  </si>
+  <si>
+    <t>Uladzislau Dzmitryyevich Pudziak</t>
+  </si>
+  <si>
+    <t>10 czerwca 1985</t>
+  </si>
+  <si>
+    <t>Kierownik warsztatu Gomselmash.
+W dniu 8 września 2023 roku odbyła się rozprawa apelacyjna, na której wyrok uprawomocnił się.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 20.06.2023: 11 lata więzienia w kolonii na warunkach ogólnych. Apelacja 08.09.2023: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2023-06-03 22:39:05</t>
   </si>
   <si>
     <t>Viktar Turchenik</t>
   </si>
   <si>
     <t>10 czerwca 1989</t>
   </si>
   <si>
     <t>Decyzja sądu 03.11.2025: 2 roku 6 miesiące więzienia w kolonii na warunkach ogólnych, 800 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-09-17 17:45:43</t>
   </si>
   <si>
-    <t>Yuri Aleksandrovich Moiseenko</t>
-[...11 lines deleted...]
-    <t>2024-04-12 17:29:48</t>
+    <t>Dzianis Anatolyevich Adamin</t>
+  </si>
+  <si>
+    <t>10 czerwca 1981</t>
+  </si>
+  <si>
+    <t>Latem 2020 roku Adamin zarejestrował się jako osoba fizyczna prowadząca jednoosobową działalność gospodarczą. Jego głównym zajęciem było zbieranie grzybów, jagód i ziół.
+Mężczyzna jest wyznawcą prawosławia. W lutym 2020 roku uczestniczył w spotkaniu poświęconym edukacji teologicznej dla świeckich, które odbyło się w klubie prawosławnym przy soborze Opieki Najświętszej Maryi Panny w Grodnie.
+W mediach społecznościowych Denis szeroko omawiał prawa duchowe, nazywając wolność fundamentalną potrzebą człowieka i ostro krytykując działania Patriarchatu Moskiewskiego. Pisał w mediach społecznościowych po białorusku.
+Ma żonę i nieletnią córkę.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 100 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
+  </si>
+  <si>
+    <t>2026-03-16 11:53:53</t>
+  </si>
+  <si>
+    <t>Denis Sergeevich Sidorok</t>
+  </si>
+  <si>
+    <t>Prawdopodobnie zatrzymany za udział w protestach w 2020 r.
+W dniu 14 marca 2023 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
+  </si>
+  <si>
+    <t>5 lat więzienia w kolonii o og&amp;oacute;lnym reżimie</t>
+  </si>
+  <si>
+    <t>2022-11-12 17:30:43</t>
   </si>
   <si>
     <t>Siarhei Mikhajlavich Rabtsau</t>
-  </si>
-[...1 lines deleted...]
-    <t>10 czerwca 1981</t>
   </si>
   <si>
     <t>Siergiej pochodzi z Żłobina, ale ostatnio mieszkał w Mińsku.
 Riabcew poświęcił wiele lat rozwijaniu białoruskich usług codziennego wyszukiwania mieszkań i tworzeniu rozwiązań informatycznych automatyzujących działalność właścicieli nieruchomości — kdv.by (Mieszkania dla Ciebie) i tutkut.by.
 Jest również współwłaścicielem Alodging, firmy, która opracowała aplikację mobilną do automatyzacji procesów biznesowych dla wynajmujących. Firma szybko się rozwijała i nawiązała współpracę z dużymi systemami płatności, takimi jak WebPay.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-03-20 17:00:39</t>
   </si>
   <si>
-    <t>Uladzislau Dzmitryyevich Pudziak</t>
-[...27 lines deleted...]
-  <si>
     <t>Aliaksandr Anatolyevich Famin</t>
   </si>
   <si>
     <t>12 czerwca 1981</t>
   </si>
   <si>
     <t>Został dotkliwie pobity podczas aresztowania. Miał raka tarczycy, który wymagał tyreoidektomii. Wymaga stałego przyjmowania leków podtrzymujących.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-05-16 20:57:42</t>
   </si>
   <si>
-    <t>Uladzimir Ivanavich Zhurauka</t>
-[...13 lines deleted...]
-    <t>2021-09-26 12:51:26</t>
+    <t>Roman Olegovich Tsygankov</t>
+  </si>
+  <si>
+    <t>13 czerwca 1994</t>
+  </si>
+  <si>
+    <t>Zatrzymany za udział w protestach w 2020 r.
+W dniu 20 października 2023 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
+  </si>
+  <si>
+    <t>IK-22, skrytka pocztowa 20, obwód brzeski, Iwacewicze, ul. Domanowo, 225295</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 22.08.2023: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 20.10.2023: nieznany.</t>
+  </si>
+  <si>
+    <t>2022-10-12 17:00:37</t>
   </si>
   <si>
     <t>Sergey Vladimirovich Chabotko</t>
   </si>
   <si>
     <t>13 czerwca 1983</t>
   </si>
   <si>
     <t>Właściciel popularnej strony internetowej s13.ru. 25 października Siergiej był sądzony za „rozpowszechnianie materiałów ekstremistycznych”. W wyniku kontroli nałożono także 15-dniowy areszt administracyjny. Tego dnia okazało się, że sąd na wniosek prokuratora miasta Grodno uznał istniejącą niemal dwie dekady stronę internetową s13.ru za „materiały ekstremistyczne” . Już po pierwszym uwięzieniu Siergiej został oskarżony o „naruszenie porządku organizowania lub przeprowadzania imprez masowych”. Sprawę administracyjną rozpatrzył w środę Leniński Sąd Rejonowy, a sędzia Natalia Gorbach przyznała kolejne 15 dni.
 W rezultacie Siergiej Czabotko był trzykrotnie sądzony za rozpowszechnianie materiałów ekstremistycznych i „pikietowanie” w Internecie.
 Siergiej nie został zwolniony nawet po 45 dniach aresztu administracyjnego. Prawdopodobnie mężczyzna trafił do aresztu.
 Portal s13.ru uznał białoruskie KGB za „ formację ekstremistyczną ”, więc sprawa Siergieja prawdopodobnie jest z tym związana.</t>
   </si>
   <si>
     <t>Decyzja sądu 31.10.2025: 3 roku 6 miesiące więzienia w kolonii na warunkach ogólnych, 1000 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2024-12-10 17:07:52</t>
   </si>
   <si>
     <t>Dmitry Vladimirovich Sosnovsky</t>
   </si>
   <si>
     <t>13 czerwca 1990</t>
   </si>
   <si>
     <t>Dmitrij został aresztowany w lipcu 2021 roku w związku ze sprawą karną dotyczącą próby zabójstwa propagandysty Grigorija Azarienoka na podstawie artykułu „Akt terrorystyczny”. Według prokuratury, dopuścił się on „umyślnych działań mających na celu przygotowanie aktu terrorystycznego przeciwko Azarenkowi”. Rozważano różne opcje, w tym przymusowe zmuszenie go do nagrania wiadomości wideo.
 Dmitrij był jedynym oskarżonym w tej sprawie, który nie przyznał się do winy. Podczas rozprawy zeznał, że został wciągnięty w przestępstwo podczas eksperymentu śledczego. Twierdził, że po aresztowaniu był poddawany przemocy i torturom, zmuszony do podpisania zeznań. Podczas przesłuchania doznał poważnych obrażeń rąk, które uniemożliwiają mu obecnie pracę w pełnym wymiarze godzin. Na pierwszej rozprawie oświadczył również, że chce zrzec się obywatelstwa białoruskiego, ponieważ „nie ma żadnych powiązań z terroryzmem”.
 W grudniu 2022 r. Dmitrij został uznany za winnego i skazany na karę pozbawienia wolności w kolonii karnej o zaostrzonym rygorze oraz wysoką grzywnę.</t>
   </si>
   <si>
     <t>Decyzja sądu 05.12.2022: 20 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 700 jednostek bazowych kary. Apelacja 03.03.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-08-04 12:30:46</t>
   </si>
   <si>
-    <t>Roman Olegovich Tsygankov</t>
-[...40 lines deleted...]
-    <t>2021-02-26 22:45:22</t>
+    <t>Uladzimir Ivanavich Zhurauka</t>
+  </si>
+  <si>
+    <t>13 czerwca 1985</t>
+  </si>
+  <si>
+    <t>Władimir, były operator dyspozytorni w zakładzie Amoniaku-3 w zakładach Grodno Azot , został aresztowany jesienią 2021 roku w ramach postępowania karnego wszczętego przeciwko pracownikom zakładu, którzy poparli strajk i byli częścią inicjatywy „Ruch Robotniczy”. 21 września 2021 roku inicjatywa ta została uznana za organizację ekstremistyczną, w wyniku czego w całym kraju doszło do masowych aresztowań pracowników.
+W lutym 2023 r. Władimir został uznany winnym zniesławienia, zdrady stanu oraz utworzenia i udziału w grupie ekstremistycznej i skazany na karę więzienia.
+W listopadzie 2023 r. odbyła się kolejna rozprawa sądowa, po której Władimir został przeniesiony do więzienia.</t>
+  </si>
+  <si>
+    <t>Więzienie nr 4, ul.Mohylew Krupskoj 99A, 212011</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 17.02.2023: 15 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 02.08.2023: wyrok został podtrzymany. Sąd zmiany reżimu 16.11.2023: nieznany lata więzienia.</t>
+  </si>
+  <si>
+    <t>2021-09-26 12:51:26</t>
   </si>
   <si>
     <t>Alexander Chumakov</t>
   </si>
   <si>
     <t>14 czerwca 1981</t>
   </si>
   <si>
     <t>Został uznany za członka „ekstremistycznej grupy” „Da Zoraў”. KGB uważa, że on i Siemion Małaszenkow są jej członkami.
 Znany jest jako muzyk, twórca gęśli i członek zespołu „Stary Olsa”. Od 2002 roku Chumakov gra i śpiewa w zespole muzyki średniowiecznej „Stary Olsa”, grając na gęśli, fletach i innych instrumentach starodawnych. W 2005 roku założył zespół „Bokal Kola”, który wykonywał białoruskie tańce ludowe z akompaniamentem dudy i gęśli, ale projekt ten nie trwał długo. Muzyk sporadycznie występował solo, wykonując tańce ludowe.
 Ales tłumaczył również irlandzką poezję heroiczną na język białoruski. W zespole Ceilidh Ceol, założonym w połowie pierwszej dekady XXI wieku, wykonywał w języku białoruskim starożytne pieśni irlandzkie poświęcone wolności i pamięci przodków. W 2020 roku użyczył swojego głosu w białoruskim dubbingu serialu Netflix „Wiedźmin”, wykonując po białorusku znaną piosenkę „Rzuć monetą swojemu wiedźminowi”.</t>
   </si>
   <si>
     <t>2025-12-16 19:40:03</t>
   </si>
   <si>
-    <t>Yauhen Anatolyevich Tsimashuk</t>
-[...23 lines deleted...]
-    <t>2024-08-13 11:59:34</t>
+    <t>Sergey Romualdovich Plonis</t>
+  </si>
+  <si>
+    <t>14 czerwca 1973</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Siergiej, administrator systemu w zakresie sieci lokalnych i monitoringu wideo, został zatrzymany 2 października 2020 r. w związku z masowymi zamieszkami i oskarżony o udział w „radykalnych” kanałach Telegramu, a także zamiar uszkodzenia lub zniszczenia trzech kiosków Tabakerka.
+</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 19.07.2021: 8 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 23.11.2021: wyrok został podtrzymany. Apelacja 10.07.2024: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2021-02-26 22:45:22</t>
+  </si>
+  <si>
+    <t>Anton Vladimirovich Deneyko</t>
+  </si>
+  <si>
+    <t>14 czerwca 1991</t>
+  </si>
+  <si>
+    <t>2023-07-04 13:41:58</t>
   </si>
   <si>
     <t>Alexey Vladimirovich Kuzmin</t>
   </si>
   <si>
     <t>15 czerwca 1980</t>
   </si>
   <si>
     <t>Kierownik działu rozliczeń wstępnych i taryfikacji MTS.
 Z materiałów śledczych wynika, że Kuźmin miał dostęp do danych osobowych klientów MTS i od 9 sierpnia 2020 r. do 8 kwietnia 2021 r. „wyciekł” je do kanałów telegramowych „Czarna Księga Białorusi”, „Punisher Białorusi” i „Wszyscy Naruszenia!”
 Ofiar było 57 – siły bezpieczeństwa, propagandyści, urzędnicy, sędziowie, prokuratorzy i członkowie ich rodzin. Ponadto w toku śledztwa ustalono, że „wspólne działania Kuźmina z innymi osobami” spowodowały zakłócenia w pracy transportu i przedsiębiorstw „wyrządzając Mińsktrans szkody na kwotę nieco ponad 22 500 rubli”.
 Wśród ofiar jest w szczególności pracownik SB. Białoruś dzisiaj” Ludmiła Gładkaja , a także członkini Białoruskiej Partii Komunistycznej i zastępca Siergiej Kliszewicz .</t>
   </si>
   <si>
     <t>Decyzja sądu 18.09.2023: 7 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2022-10-28 13:12:30</t>
   </si>
   <si>
+    <t>Maxim Valerievich Lukashevich</t>
+  </si>
+  <si>
+    <t>15 czerwca 1989</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 16.12.2024: 3 roku więzienia w kolonii na warunkach ogólnych. Apelacja 14.02.2025: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-08-13 11:59:34</t>
+  </si>
+  <si>
     <t>Volha Prakopchyk</t>
   </si>
   <si>
     <t>15 czerwca 1978</t>
   </si>
   <si>
     <t>2025-09-17 17:50:45</t>
+  </si>
+  <si>
+    <t>Yauhen Anatolyevich Tsimashuk</t>
+  </si>
+  <si>
+    <t>15 czerwca 1986</t>
+  </si>
+  <si>
+    <t>IUOT-48, Osipowicze, ul. Sumczenko, 38, 213763</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 18.05.2026: 2 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2026-06-22 19:28:36</t>
+  </si>
+  <si>
+    <t>Pavel Sergeevich Kabarchuk</t>
+  </si>
+  <si>
+    <t>16 czerwca 1993</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 lutego 2024 roku w rejonie lelczyckim obwodu homelskiego, na granicy z Ukrainą, ogłoszono „operację antyterrorystyczną”. Mieszkańców wezwano do „zachowania spokoju i podporządkowania się żądaniom organów ścigania”. KGB twierdziło, że zatrzymało członków „grupy sabotażowo-rozpoznawczej”, w skład której wchodzili obywatele Ukrainy i Białorusi. Wśród zatrzymanych byli ojciec i syn Siergiej i Paweł Kabarczukowie, obywatele Ukrainy. Siergiej Kabarczukowie, urodzony w 1963 roku, pochodzą z rejonu kowelskiego na Wołyniu. Ojciec i syn zostali zatrzymani w lutym 2024 roku w rejonie lelczyckim. Znaleziono przy nich „urządzenia wybuchowe i inną broń rażenia”. KGB „ustaliło” , że urządzenia wybuchowe były przeznaczone do ataków terrorystycznych na Białorusi i w Rosji, a „infiltracja grupy” została zorganizowana przez Służbę Bezpieczeństwa Ukrainy.
+Jednocześnie aresztowano również Witalija Własiuka, mieszkańca Brześcia urodzonego w 1970 roku. Postawiono mu zarzut przemytu (art. 228 cz. 3 Kodeksu karnego).
+Był torturowany w areszcie śledczym KGB. Po aresztowaniu, przez kilka dni przetrzymywano go w areszcie śledczym KGB bez jedzenia.
+Kabarczukowie mieszkali w małej wiosce na Wołyniu, gdzie czekała na nich rodzina. Przed aresztowaniem Paweł pracował jako kierowca, dowożąc ludzi do pracy z Ukrainy do Polski.
+Paweł został wysłany do Kolonii Karnej nr 1, aby odbyć 20-letni wyrok, ale jego pobyt tam był krótki – około dwóch miesięcy. W tym czasie spędził w oddziale więziennym niecałe dwa tygodnie; resztę czasu spędził w izolatce i celi karnej. Wkrótce potem wyrok Pawła został podwyższony i trafił do Więzienia Karnego nr 4 w Mohylewie, gdzie również był poddawany presji.
+Latem 2026 roku okazało się , że przeciwko Pawłowi w więzieniu nr 4 w Mohylewie wszczęto nową sprawę karną na podstawie artykułu 411 Kodeksu karnego Republiki Białorusi.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Decyzja sądu 23.10.2024: 20 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 700 jednostek bazowych kary. Sąd zmiany reżimu data nieznana: nieznany lata więzienia.</t>
+  </si>
+  <si>
+    <t>2024-09-23 19:39:53</t>
+  </si>
+  <si>
+    <t>Aliaksei Leanidavich Khvesenia</t>
+  </si>
+  <si>
+    <t>16 czerwca 1981</t>
+  </si>
+  <si>
+    <t>2026-04-12 17:25:03</t>
   </si>
   <si>
     <t>Eugene Alexandrovich Krasnyansky</t>
   </si>
   <si>
     <t>16 czerwca 1982</t>
   </si>
   <si>
     <t>43-letni Jewgienij został skazany za prowadzenie badań socjologicznych na temat COVID-19 na Białorusi.
 Wcześniej Komitet Śledczy ujawnił szczegóły postępowania karnego przeciwko Krasniańskiemu. Agencja twierdziła, że mężczyzna przygotował dla jednej z zagranicznych organizacji badanie zawierające „celowo fałszywe informacje na temat polityki zdrowotnej kraju w zakresie środków podjętych w celu zwalczania zakażeń koronawirusem”. Wiadomo , że wraz z Jewgienijem Krasniańskim zatrzymano dwie kobiety: mieszkanki Mińska w wieku 37 i 43 lat. Miały one przeprowadzić badanie socjologiczne dotyczące obecności korzyści dla obywateli w rozwoju kraju poprzez integrację z państwami Unii Europejskiej. Aby osiągnąć pożądany rezultat, kobiety rzekomo przeprowadziły wywiady z przedstawicielami grupy fokusowej, którzy mieli „celowo negatywny stosunek do istniejącego systemu politycznego i porządku konstytucyjnego w państwie”. Wyroki skazujące kobiety nie są znane.</t>
   </si>
   <si>
     <t>Decyzja sądu 08.08.2025: 7 lata 6 miesiące więzienia w kolonii w warunkach wzmocnionego reżimu, 595 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2025-08-18 14:56:18</t>
   </si>
   <si>
-    <t>Pavel Sergeevich Kabarchuk</t>
-[...40 lines deleted...]
-  <si>
     <t>Aliaksei Siarheyevich Barodka</t>
   </si>
   <si>
     <t>17 czerwca 1998</t>
   </si>
   <si>
     <t>Prawnik został zatrzymany pod koniec stycznia i przebywa w Areszcie Śledczym nr 1 przy ulicy Wołodarskiej. Po zatrzymaniu profil prawnika został usunięty ze strony internetowej Republikańskiej Izby Adwokackiej. Później okazało się, że 21 kwietnia 2023 roku cofnięto mu licencję.
 W dniu 8 września 2023 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>Decyzja sądu 19.05.2023: 6 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2023-04-26 16:10:13</t>
+  </si>
+  <si>
+    <t>Dmitry Babitsky</t>
+  </si>
+  <si>
+    <t>18 czerwca 1989</t>
+  </si>
+  <si>
+    <t>Na początku grudnia 2025 roku KGB uznało inicjatywę „Magazyn Butelek” za „grupę ekstremistyczną”. Wśród osób zaangażowanych w tę działalność znaleźli się Siergiej Salasz i Zmicier Babicki. Babicki i Salasz wcześniej brali udział w kampaniach wyborczych, startowali w wyborach parlamentarnych i zbierali podpisy pod kandydaturami opozycji. W latach 2010. wycofali się z polityki, koncentrując się wyłącznie na biznesie i działalności społecznej.
+KGB stwierdziło także, że w inicjatywę zaangażowani byli Walentin Bachtinow, Aleksandra Wiszniewska, Anastazja Tereszko, Waleria Belska, Jurij Duszyn, Olga Strelkowska, Kirill Skobeiko, Dmitrij Kowalenok i Siergiej Statkiewicz.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 14.09.2026: 5 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 800 jednostek bazowych kary.</t>
+  </si>
+  <si>
+    <t>2025-12-13 15:24:23</t>
   </si>
   <si>
     <t>Daniel Aliaksandravich Polyansky</t>
   </si>
   <si>
     <t>18 czerwca 1971</t>
   </si>
   <si>
     <t>Daniil Polyansky jest dziennikarzem brzeskim. Na początku września Polyansky udał się do Rosji, aby odwiedzić krewnych. Po drodze doszło do incydentu z udziałem rosyjskich sił bezpieczeństwa. Funkcjonariusze FSB zatrzymali jego samochód i postawiono mu zarzuty naruszenia prawa administracyjnego za nieposłuszeństwo – rzekomo odmówił okazania dokumentów.
 „Danil powiedział, że w tym czasie jego paszport znajdował się w rękach rosyjskiego funkcjonariusza bezpieczeństwa” – mówi jeden ze znajomych Polyansky'ego. „Później, gdy wrócił do Brześcia, został zatrzymany przez funkcjonariuszy KGB”.
 Początkowo zakładano, że zostali zatrzymani za jakieś wykroczenie administracyjne. Ale dowiedział się o sprawie karnej.
 Danil Polyansky ma 53 lata. Jako kamerzysta współpracował kiedyś z telewizjami państwowymi i komercyjnymi, a także z niezależnymi portalami regionalnymi. W ostatnich latach dał się poznać w Brześciu jako ochotnik ekipy poszukiwawczo-ratowniczej „Anioł”.</t>
   </si>
   <si>
     <t>Decyzja sądu 25.07.2025: 10 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 500 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2024-11-01 02:03:56</t>
   </si>
   <si>
+    <t>Dmitry Petrovich Morozov</t>
+  </si>
+  <si>
+    <t>19 czerwca 1972</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 22.11.2023: nieznany. Apelacja 14.03.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2025-02-07 14:50:08</t>
+  </si>
+  <si>
+    <t>Alexander Alexandrovich Makhnach</t>
+  </si>
+  <si>
+    <t>19 czerwca 1987</t>
+  </si>
+  <si>
+    <t>W dniu 24 czerwca 2024 r. odbyła się rozprawa w trybie art. 19.11 części 2 Kodeksu Wykroczeń Administracyjnych Republiki Białorusi: Dystrybucja, produkcja, przechowywanie i transport materiałów informacyjnych zawierających nawoływania do działalności ekstremistycznej lub promujących taką działalność. Od kwietnia 2025 r. przebywał w Areszcie Śledczym nr 1. Ściganie może mieć podłoże polityczne.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 22.10.2025: 4 roku więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
+  </si>
+  <si>
+    <t>2025-04-19 15:09:36</t>
+  </si>
+  <si>
+    <t>Yauhen Rumo</t>
+  </si>
+  <si>
+    <t>19 czerwca 1980</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obywatel Białorusi i Litwy, mieszkał w Szwajcarii. Jest niepełnosprawny. Jewgienij ma tylko jedną nerkę, którą otrzymał od krewnego. Wymaga stałego przyjmowania leków.
+</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 10.09.2026: 4 roku więzienia w kolonii o zaostrzonym rygorze.</t>
+  </si>
+  <si>
+    <t>2026-09-15 12:19:58</t>
+  </si>
+  <si>
     <t>Vladimir Mikhailovich Morozov</t>
-  </si>
-[...1 lines deleted...]
-    <t>19 czerwca 1980</t>
   </si>
   <si>
     <t>Najprawdopodobniej został zatrzymany 26 stycznia 2023 r. w związku z dystrybucją, produkcją, przechowywaniem i transportem produktów informacyjnych zawierających nawoływania do działań ekstremistycznych lub promujących takie działania. Po czym wszczęto sprawę karną na podstawie wielu artykułów. Przed procesem rzekomo przebywał w więzieniu w Żodino.
 W dniu 26 stycznia 2024 roku odbyła się rozprawa apelacyjna. Wyrok wszedł w życie.</t>
   </si>
   <si>
     <t>Decyzja sądu 15.11.2023: 9 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 26.01.2024: nieznany.</t>
   </si>
   <si>
     <t>2023-11-02 21:51:46</t>
-  </si>
-[...25 lines deleted...]
-    <t>2025-04-19 15:09:36</t>
   </si>
   <si>
     <t>Gleb Olegovych Dudko</t>
   </si>
   <si>
     <t>20 czerwca 1988</t>
   </si>
   <si>
     <t>Gleb Dudko znany jest w środowisku muzycznym nie tylko Homla, ale także daleko poza jego granicami. Łącząc swoje talenty jako muzyk i programista założył co najmniej dwa muzyczne startupy IT.
 Ojciec Gleba, Oleg Dudko, jest znanym śpiewakiem operowym w Homlu i byłym solistą Filharmonii.
 W 2018 roku Gleb wraz z programistą Maximem Grinevichem uruchomił projekt ConcertMaster. Ideą projektu jest stworzenie programu , który mógłby automatycznie towarzyszyć wokalistom .
 Gleb został zatrzymany w marcu 2024 r. w Dobruszu i skazany na areszt za „rozpowszechnianie materiałów ekstremistycznych ”. Następnie mężczyzna został przewieziony do Aresztu Śledczego.
 Z publikacji Gleba Dudki na portalach społecznościowych można wywnioskować, że w 2022 roku potępiał on agresję militarną na Ukrainę. Nie wiadomo, co dokładnie stało się podstawą prześladowań politycznych mieszkańca Homla.</t>
   </si>
   <si>
     <t>Decyzja sądu 09.07.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 10.09.2024: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-06-19 22:08:16</t>
   </si>
   <si>
     <t>Valentina Vladimirovna Poloz</t>
   </si>
   <si>
     <t>21 czerwca 1974</t>
@@ -957,322 +983,335 @@
 Według prorządowych mediów Walentyna wraz z Nikołajem Łosowskim zabrali paczkę zawierającą broń i materiały wybuchowe, które należało zakopać w rejonie Mozyrza. Nie zdążyli dokończyć zadania, gdyż zostali zatrzymani.</t>
   </si>
   <si>
     <t>Decyzja sądu 02.12.2024: 9 lata więzienia w kolonii na warunkach ogólnych, 550 jednostek bazowych kary. Apelacja 25.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-10-10 22:21:12</t>
   </si>
   <si>
     <t>Sergey Vladimirovich Boyko</t>
   </si>
   <si>
     <t>22 czerwca 1986</t>
   </si>
   <si>
     <t>Obywatel Ukrainy. Od 8 do 21 czerwca 2023 r. sprawę rozpatrywał za zamkniętymi drzwiami sędzia Anatolij Sotnikow.
 W dniu 29 sierpnia 2023 roku odbyła się rozprawa apelacyjna, na której wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>Decyzja sądu 21.06.2023: 7 lata więzienia w kolonii na warunkach ogólnych. Apelacja 29.08.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2024-07-11 10:20:50</t>
   </si>
   <si>
+    <t>Vitaly Viktorovich Krasnov</t>
+  </si>
+  <si>
+    <t>22 czerwca 1987</t>
+  </si>
+  <si>
+    <t>W dniu 1 marca 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
+  </si>
+  <si>
+    <t>2024-02-28 21:08:51</t>
+  </si>
+  <si>
     <t>Volha Iharauna Baikouskaya</t>
   </si>
   <si>
     <t>22 czerwca 1996</t>
   </si>
   <si>
     <t>Została skazana w związku z ruchem „Rosyjska Cerkiew Prawosławna – Imperium Carskie”. 29 maja 2026 roku Galina została wpisana na „listę ekstremistów”. Decyzją Ministerstwa Spraw Wewnętrznych z 15 sierpnia 2025 roku sekta religijna „Rosyjska Cerkiew Prawosławna – Imperium Carskie” została uznana za „organizację ekstremistyczną”.
 Na „liście ekstremistów” znajdują się: Anna Stryukowa ze wsi Ułazy w obwodzie grodzieńskim, Galina Frolowa ze wsi Kajki w obwodzie witebskim, Olga Bojkowska ze Świsłoczy i Olga Waszczenko z Wilejki. Podstawą sporządzenia listy jest wyrok Sądu Miejskiego w Mińsku wydany na podstawie art. 130 ust. 3 Kodeksu karnego i art. 361-1 ust. 3 Kodeksu karnego – „podżeganie do nienawiści” oraz udział w „grupie ekstremistycznej” lub kierowanie nią.
 Według dokumentów samego ruchu, Anna Stryukowa występowała jako „Przełożona całej Białej Rusi (Białoruś) Jewdokia”, a Galina Frolowa jako „mniszka Teodozja”.
 Uczestników ruchu oskarżono o kierowanie strukturami ruchu i szerzenie idei, które śledczy interpretowali jako nienawiść religijną i narodowościową.
 Prokuratura ogłosiła wyroki: Stryukowa, Frolowa i Bajkowskaja otrzymały pięć lat i trzy miesiące więzienia, a Woszczenko pięć lat więzienia. W maju 2026 roku Sąd Najwyższy podtrzymał wyrok.</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 5 lata 3 miesiące więzienia w kolonii na warunkach ogólnych, 500 jednostek bazowych kary. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2026-06-02 11:22:58</t>
   </si>
   <si>
-    <t>Vitaly Viktorovich Krasnov</t>
-[...23 lines deleted...]
-    <t>2026-03-15 16:14:50</t>
+    <t>Andrei Uladzimiravich Paheryla</t>
+  </si>
+  <si>
+    <t>23 czerwca 1991</t>
+  </si>
+  <si>
+    <t>Andriej, były pracownik utrzymania ruchu w warsztacie Amoniaku-3 w zakładach Grodno Azot , został aresztowany jesienią 2021 roku w ramach postępowania karnego wszczętego przeciwko pracownikom zakładu, którzy poparli strajk i byli częścią inicjatywy „Ruch Robotniczy”. 21 września 2021 roku inicjatywa ta została uznana za organizację ekstremistyczną, w wyniku czego w całym kraju doszło do masowych aresztowań pracowników.
+W lutym 2023 r. Andriej został uznany winnym zniesławienia, zdrady stanu oraz utworzenia i udziału w grupie ekstremistycznej i skazany na karę więzienia.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 17.02.2023: 14 lata więzienia w kolonii w warunkach wzmocnionego reżimu. Apelacja 02.08.2023: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2021-09-26 12:44:51</t>
   </si>
   <si>
     <t>Denis Mikhailovich Urad</t>
-  </si>
-[...1 lines deleted...]
-    <t>23 czerwca 1991</t>
   </si>
   <si>
     <t>Denis, oficer łączności specjalnej Sztabu Generalnego Sił Zbrojnych, został zatrzymany w marcu 2021 r. i skazany, według prorządowych mediów, za sfotografowanie tajnego listu ministra spraw wewnętrznych do ministra obrony i „przekazanie go do polskiego kanału Telegram”.
 Rozprawa odbyła się za zamkniętymi drzwiami, a od wyroku nie przysługiwała apelacja ani możliwość jego przeglądu. Oprócz wieloletniego wyroku więzienia, Denisowi odebrano także stopień wojskowy.
 W sierpniu 2022 r. zaostrzono mu karę i przeniesiono go do więzienia.</t>
   </si>
   <si>
     <t>Decyzja sądu 14.05.2021: 18 lata więzienia w kolonii w warunkach wzmocnionego reżimu, ograniczenie służby wojskowej. Sąd zmiany reżimu 22.08.2022: 3 roku więzienia.</t>
   </si>
   <si>
     <t>2021-04-29 19:09:37</t>
   </si>
   <si>
+    <t>Aliaksandr Mikalayevich Hetchanka</t>
+  </si>
+  <si>
+    <t>23 czerwca 1976</t>
+  </si>
+  <si>
+    <t>IUOT-29, Wołkowysk, Rokossowski, 118e, 230415</t>
+  </si>
+  <si>
+    <t>Decyzja sądu data nieznana: 4 roku ograniczenia wolności ze skierowaniem do otwartego zakładu karnego.</t>
+  </si>
+  <si>
+    <t>2026-03-15 16:14:50</t>
+  </si>
+  <si>
     <t>Sergey Viktorovich Evdokimenko</t>
   </si>
   <si>
     <t>23 czerwca 1987</t>
   </si>
   <si>
     <t>Jak wynika z komunikatu prasowego Sądu w Brzestoblu, Jewdokimence postawiono zarzut, że od sierpnia do grudnia 2020 r. przekazywał „dane osobowe i inne dane osobowe pracowników organów spraw wewnętrznych w celu publicznego rozpowszechniania w Internecie”. Jednocześnie pobierałem dane z baz danych, do których miałem dostęp w pracy. Prawdopodobnie pracował w Brześciu WIT.
 W dniu 10 października 2024 roku apelacja została rozpatrzona i wyrok uprawomocnił się.</t>
   </si>
   <si>
     <t>IK nr 2, 213800, Bobrujsk, ul. Sikorskiego, 1</t>
   </si>
   <si>
     <t>Decyzja sądu 31.07.2023: 7 lata więzienia w kolonii w warunkach wzmocnionego reżimu.</t>
   </si>
   <si>
     <t>2023-07-20 13:03:39</t>
-  </si>
-[...26 lines deleted...]
-    <t>2024-07-11 13:21:58</t>
   </si>
   <si>
     <t>Tsina Zakharauna Palynskaya</t>
   </si>
   <si>
     <t>24 czerwca 1973</t>
   </si>
   <si>
     <t>Tina, dziennikarka i katoliczka z Połocka, już dawno przeszła na emeryturę, wychowuje dwie córki i pracuje w archiwach, także rosyjskich, realizując prywatne zlecenia na eseje biograficzne, książki rodzinne i opowieści o weteranach II wojny światowej.
 Wcześniej, w 2022 roku, dziennikarce postawiono zarzuty administracyjne i nałożono na nią wysoką grzywnę za noszenie żółto-niebieskich wstążek na torbie. W tym czasie Komitet Śledczy badał jej wpis na Facebooku i przeszukał jej dom.
 Nie ma z nią kontaktu od końca maja 2025 roku. Tina i jej najstarsza córka, 22-letnia Margarita, przebywają w areszcie pod zarzutem popełnienia przestępstwa. Tina ma również młodszą córkę, 14-letnią.
 Szczegóły zarzutów nie zostały oficjalnie ujawnione. Poszlaki wskazują , że sprawa może mieć związek z decyzją KGB o uznaniu Białoruskiej Pracowni Analitycznej profesora Andrieja Wardomackiego za grupę ekstremistyczną. Organizacja ta przeprowadziła badania socjologiczne wśród obywateli Białorusi. Obecnie nie ma potwierdzenia, że Tina lub jej córka rzeczywiście brały udział w badaniach BAM. Nawet gdyby taki udział miał miejsce, nie stanowiłby on naruszenia prawa: w momencie ewentualnego kontaktu z pracownią nie została ona jeszcze uznana za grupę ekstremistyczną.
 13 października 2025 roku pojawiła się informacja o śmierci męża Tiny, pisarza Alesa Polynsky'ego .</t>
   </si>
   <si>
     <t>Decyzja sądu data nieznana: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja data nieznana: nieznany.</t>
   </si>
   <si>
     <t>2025-06-04 11:09:53</t>
   </si>
   <si>
+    <t>Paul Nikolaevich Ivanov</t>
+  </si>
+  <si>
+    <t>24 czerwca 1982</t>
+  </si>
+  <si>
+    <t>Został zatrzymany po tym, jak czat Telegram „Atolino ” został uznany za „grupę ekstremistyczną”. Ministerstwo Spraw Wewnętrznych wymieniło z nazwiska kilku „ członków grupy ”, oprócz Pawła: Dmitrija Tikunowa, Jewgieniję Mostową (Grigorik), Pawła Biełonickiego, Aleksieja Siemionowa, Jurija Antonowicza, Aleksandra Zajcewa i Władimira Polecha.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 29.03.2024: nieznany lata więzienia w kolonii na warunkach ogólnych. Apelacja 18.06.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-07-11 13:21:58</t>
+  </si>
+  <si>
     <t>Denis Nikolaevich Vorozov</t>
   </si>
   <si>
     <t>25 czerwca 1981</t>
   </si>
   <si>
     <t>Zatrzymany za wywieszanie flagi BBW i flagi Ukrainy w 19-piętrowym budynku przy ulicy Łesi Ukrainki.
 Po ich zatrzymaniu kanał w aplikacji mobilnej Zello, za pośrednictwem którego komunikowali się podczas akcji, został uznany za formację ekstremistyczną.</t>
   </si>
   <si>
     <t>5 lat pozbawienia wolności w kolonii karnej w reżimie zaostrzonym.</t>
   </si>
   <si>
     <t>2022-09-15 19:00:27</t>
-  </si>
-[...10 lines deleted...]
-    <t>2025-09-26 21:40:42</t>
   </si>
   <si>
     <t>Igor Petrovich Khristoforov</t>
   </si>
   <si>
     <t>26 czerwca 1973</t>
   </si>
   <si>
     <t>Został skazany za ponad trzysta komentarzy, z których niektóre pochodziły jeszcze z 2015 r.
 Proces przerwano z powodu pogorszenia stanu kręgosłupa i utraty zdolności chodzenia.
 Rozprawa apelacyjna odbyła się 15 listopada 2022 r.</t>
   </si>
   <si>
     <t>Decyzja sądu 22.08.2022: 6 lata więzienia w kolonii na warunkach ogólnych. Apelacja 15.11.2022: nieznany.</t>
   </si>
   <si>
     <t>2022-09-02 22:29:38</t>
   </si>
   <si>
+    <t>Airat Erniastovich Khalikov</t>
+  </si>
+  <si>
+    <t>26 czerwca 1996</t>
+  </si>
+  <si>
+    <t>Obywatel Federacji Rosyjskiej, mieszka na Białorusi od 2019 roku. Pracował jako kierowca w firmie Alivaria. Został aresztowany w maju 2025 roku w związku ze sprawą Gayun.</t>
+  </si>
+  <si>
+    <t>2025-09-26 21:40:42</t>
+  </si>
+  <si>
     <t>Nikolay Stepanovich Losovsky</t>
   </si>
   <si>
     <t>27 czerwca 1966</t>
   </si>
   <si>
     <t>W filmie propagandowym z 11 września 2023 r. Komitet Bezpieczeństwa Państwa poinformował , że zatrzymał na Białorusi sześć osób pod zarzutem współpracy ze „Służbą Bezpieczeństwa Ukrainy” i „przygotowaniem ataków terrorystycznych”. Na nagraniu część z nich wygląda na pobitą, część podczas czynności dochodzeniowych jest prowadzona w łańcuchach, jeden z zatrzymanych trafił do aresztu śledczego KGB. W rezultacie trzy osoby, w tym Mikołaj, zostały oskarżone na podstawie sześciu artykułów Kodeksu karnego, w tym „zdrady państwa” i „działalności tajnej”.
 Jak podają prorządowe media, Mikołaj na polecenie ukraińskich służb specjalnych sprawdzał skrytki, a także wykonywał za pieniądze inne zadania.</t>
   </si>
   <si>
     <t>Decyzja sądu 02.12.2024: 10 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 550 jednostek bazowych kary. Apelacja 25.02.2025: nieznany.</t>
   </si>
   <si>
     <t>2024-10-10 22:20:13</t>
   </si>
   <si>
     <t>Andrei Siarheyevich Spasau</t>
   </si>
   <si>
     <t>28 czerwca 1976</t>
   </si>
   <si>
     <t>Były pracownik służby bezpieczeństwa Łukaszenki.</t>
   </si>
   <si>
     <t>2026-05-16 09:33:40</t>
   </si>
   <si>
-    <t>Anatoly Anatolyevich Kosilo</t>
-[...11 lines deleted...]
-    <t>2024-10-21 21:48:13</t>
+    <t>Alexei Sergeevich Samoylyuk</t>
+  </si>
+  <si>
+    <t>28 czerwca 1989</t>
+  </si>
+  <si>
+    <t>Oddział sił specjalnych wtargnął do domu Aleksieja, powalił mężczyznę na podłogę, a jeden z funkcjonariuszy ochrony usiadł, opierając kolana na ciele Samoiluka (jednym kolanem na szyi Samoiluka).
+Kanał prorządowy twierdzi , że Samoiluk „w czasie zamieszek rzucał kamieniami w policję”. W tej publikacji na tym samym kanale zamieścili także zdjęcia: na jednym zdjęciu dwie osoby w kapturach i maskach, jedna trzyma ukraińską flagę, druga kartkę papieru z napisem „Mieszkańcy Brześcia z Ukrainą”.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 05.08.2024: 2 roku więzienia w kolonii na warunkach ogólnych. Apelacja 08.10.2024: nieznany.</t>
+  </si>
+  <si>
+    <t>2024-03-18 20:51:34</t>
   </si>
   <si>
     <t>Yana Vitalyeuna Pinchuk</t>
   </si>
   <si>
     <t>28 czerwca 1997</t>
   </si>
   <si>
     <t>Jana została zatrzymana w Petersburgu 1 listopada 2021 roku w ramach postępowania karnego wszczętego na podstawie kilku artykułów, w tym „podżegania do innych form nienawiści i niezgody społecznej”, „publicznego nawoływania do przejęcia władzy państwowej” oraz „utworzenia lub uczestnictwa w grupie ekstremistycznej”.
 W maju 2022 r. rosyjski sąd odmówił Janie tymczasowego azylu.
 9 sierpnia 2022 r. została ekstradowana z Rosji na Białoruś, pomimo zakazu ekstradycji wydanego przez Komitet Praw Człowieka ONZ.
 W czerwcu 2023 roku Janę uznano za winną prowadzenia kanału Telegram „Witebsk 97%”, na którym, według śledczych, publikowała wiadomości z „negatywnymi ocenami funkcjonariuszy organów ścigania i agencji rządowych”, a także rzekomo publikowała „wezwania do wyrządzenia krzywdy funkcjonariuszom policji” i „materiały ekstremistyczne”.</t>
   </si>
   <si>
     <t>Decyzja sądu 06.06.2023: 12 lata więzienia w kolonii na warunkach ogólnych, 100 jednostek bazowych kary. Apelacja 20.10.2023: wyrok został podtrzymany.</t>
   </si>
   <si>
     <t>2021-11-03 17:48:25</t>
   </si>
   <si>
-    <t>Alexei Sergeevich Samoylyuk</t>
-[...12 lines deleted...]
-    <t>2024-03-18 20:51:34</t>
+    <t>Anatoly Anatolyevich Kosilo</t>
+  </si>
+  <si>
+    <t>28 czerwca 1985</t>
+  </si>
+  <si>
+    <t>Anatolij został skazany na podstawie artykułu „organizacja i przygotowywanie działań rażąco naruszających porządek publiczny lub czynny udział w takich działaniach” i skazany na karę ograniczenia wolności z oddelegowaniem do zakładu karnego o charakterze jawnym.</t>
+  </si>
+  <si>
+    <t>Decyzja sądu 31.10.2024: 1 rok 6 miesiące ograniczenia wolności ze skierowaniem do otwartego zakładu karnego. Apelacja 21.01.2025: wyrok został podtrzymany.</t>
+  </si>
+  <si>
+    <t>2024-10-21 21:48:13</t>
   </si>
   <si>
     <t>Kirill Romanovich Ashurak</t>
   </si>
   <si>
     <t>29 czerwca 1999</t>
   </si>
   <si>
     <t>Kirył został aresztowany 23 czerwca 2021 roku w związku ze śledztwem karnym w sprawie incydentu w ośrodku łączności rosyjskiej marynarki wojennej w pobliżu Wilejki. W filmie propagandowym ONT został przedstawiony jako główny sprawca bombardowania, ale odmówił udziału w nim i jedynie pomagał w rozpoznaniu terenu.
 Łukaszenka wymienił Kiryła wśród osób, które rzekomo chciały uciec na Ukrainę i Litwę, ale zostały zatrzymane przez grupę KGB Alfa.
 Wiadomo również, że Kirył został już wcześniej zatrzymany i dotkliwie pobity 9 sierpnia 2020 r.
 W grudniu 2022 r. uznano go za winnego i skazano na karę pozbawienia wolności w kolonii karnej o zaostrzonym rygorze oraz wysoką grzywnę.
 4 sierpnia 2023 roku odbyła się rozprawa w sprawie zmiany wyroku. Jej wynik jest nieznany .
 Pod koniec jesieni 2025 roku Kirył został przeniesiony do innej kolonii.
 W maju 2026 roku wyszło na jaw , że Kirył był poddawany naciskom w więzieniu. W kolonii karnej w Mohylewie był okresowo umieszczany w celi karnej , a następnie w zakładzie karnym o charakterze celi. Więzień polityczny został skazany na podstawie artykułu 411 Kodeksu karnego (umyślne nieposłuszeństwo wobec administracji kolonii karnej ). Zgodnie z nowym wyrokiem będzie odbywał karę w kolonii karnej o zaostrzonym rygorze nr 9 w Gorkach.
 Kirył jest w bardzo złym stanie zdrowia . Cierpi na szereg poważnych chorób , a pod koniec 2025 roku więzień polityczny doznał lekkiego udaru. Według „Wiasny”, Kirył nie widział swojej rodziny od trzech lat.
  </t>
   </si>
   <si>
     <t>Decyzja sądu 05.12.2022: 13 lata więzienia w kolonii w warunkach wzmocnionego reżimu, 400 jednostek bazowych kary. Apelacja 03.03.2023: wyrok został podtrzymany. Sąd zmiany reżimu 04.08.2023: nieznany. Decyzja sądu 19.11.2025: nieznany lata więzienia w kolonii o zaostrzonym rygorze.</t>
   </si>
   <si>
     <t>2022-04-28 14:54:16</t>
+  </si>
+  <si>
+    <t>Tatsiana Anatolyeuna Vetsiarets</t>
+  </si>
+  <si>
+    <t>29 czerwca 1979</t>
+  </si>
+  <si>
+    <t>Tatiana wcześniej pracowała jako nauczycielka edukacji specjalnej w przedszkolu.
+Część jej profili w mediach społecznościowych została już usunięta , jedna strona jest praktycznie pusta.</t>
+  </si>
+  <si>
+    <t>2026-09-05 12:45:35</t>
   </si>
   <si>
     <t>Paul Vladimirovich Vabishchevich</t>
   </si>
   <si>
     <t>30 czerwca 1986</t>
   </si>
   <si>
     <t>Jak podano w propagandowym filmie ONT, Paweł Wabiszczewicz i Andriej Zinenko zostali zatrzymani w nocy z 26 na 27 sierpnia 2023 r. na kolei w rejonie Stołbców w pobliżu składów ropy i przystanku Siniawa.
 Jesienią 2023 roku w filmie propagandowym podano, że zostali zatrzymani za próbę podłożenia ładunku wybuchowego na torach kolejowych w rejonie Stołbców, „który powinien był wybuchnąć na polecenie kustosza z SBU. Propagandyści twierdzili, że przyjechał Wabiszczewicz”. zwróciło uwagę sił bezpieczeństwa, gdy informator doniósł. Chatbot KGB powiedział, że na stacji Orsza fotografował tory kolejowe i pociągi.</t>
   </si>
   <si>
     <t>Decyzja sądu 06.02.2025: 23 roku więzienia w kolonii w warunkach wzmocnionego reżimu, 700 jednostek bazowych kary.</t>
   </si>
   <si>
     <t>2024-12-12 00:03:16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -1592,51 +1631,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I74"/>
+  <dimension ref="A1:I77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1698,2024 +1737,2099 @@
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>22</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
-      <c r="H4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" t="s">
         <v>43</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>44</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>45</v>
       </c>
       <c r="I7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
+      <c r="E8" t="s">
+        <v>50</v>
+      </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
         <v>56</v>
       </c>
-      <c r="F9" t="s">
-[...5 lines deleted...]
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" t="s">
         <v>59</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>60</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>62</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>64</v>
       </c>
       <c r="B11" t="s">
         <v>65</v>
       </c>
       <c r="C11" t="s">
         <v>66</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" t="s">
         <v>67</v>
       </c>
-      <c r="F11" t="s">
-[...5 lines deleted...]
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" t="s">
         <v>70</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>71</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
         <v>73</v>
       </c>
       <c r="I12" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>75</v>
       </c>
       <c r="B13" t="s">
         <v>76</v>
       </c>
       <c r="C13" t="s">
         <v>77</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" t="s">
         <v>80</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>81</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" t="s">
         <v>82</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="H14" t="s">
         <v>83</v>
       </c>
-      <c r="F14" t="s">
-[...5 lines deleted...]
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" t="s">
         <v>86</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>87</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15" t="s">
         <v>89</v>
       </c>
       <c r="I15" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>91</v>
       </c>
       <c r="B16" t="s">
         <v>92</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" t="s">
         <v>15</v>
       </c>
       <c r="H16" t="s">
         <v>94</v>
       </c>
       <c r="I16" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>96</v>
       </c>
       <c r="B17" t="s">
         <v>97</v>
       </c>
+      <c r="C17" t="s">
+        <v>98</v>
+      </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
         <v>99</v>
       </c>
       <c r="I17" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>101</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="H18" t="s">
         <v>104</v>
       </c>
       <c r="I18" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>106</v>
       </c>
       <c r="B19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" t="s">
         <v>107</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" t="s">
+        <v>44</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
         <v>108</v>
       </c>
-      <c r="D19" t="s">
-[...11 lines deleted...]
-      <c r="H19" t="s">
+      <c r="I19" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" t="s">
         <v>111</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>112</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
+        <v>93</v>
+      </c>
+      <c r="F20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" t="s">
         <v>113</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20" t="s">
+      <c r="I20" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>115</v>
+      </c>
+      <c r="B21" t="s">
+        <v>116</v>
+      </c>
+      <c r="C21" t="s">
         <v>117</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" t="s">
         <v>118</v>
       </c>
-      <c r="C21" t="s">
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" t="s">
         <v>119</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="I21" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>121</v>
+      </c>
+      <c r="B22" t="s">
+        <v>122</v>
+      </c>
+      <c r="C22" t="s">
+        <v>123</v>
+      </c>
+      <c r="D22" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" t="s">
         <v>124</v>
       </c>
-      <c r="B22" t="s">
+      <c r="F22" t="s">
         <v>125</v>
       </c>
-      <c r="C22" t="s">
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="H22" t="s">
         <v>126</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="I22" t="s">
         <v>127</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>128</v>
+      </c>
+      <c r="B23" t="s">
+        <v>129</v>
+      </c>
+      <c r="C23" t="s">
         <v>130</v>
       </c>
-      <c r="B23" t="s">
+      <c r="D23" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" t="s">
+        <v>44</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
         <v>131</v>
       </c>
-      <c r="C23" t="s">
+      <c r="I23" t="s">
         <v>132</v>
-      </c>
-[...16 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C24" t="s">
         <v>135</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
         <v>136</v>
       </c>
-      <c r="C24" t="s">
+      <c r="F24" t="s">
+        <v>125</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
         <v>137</v>
       </c>
-      <c r="D24" t="s">
-[...11 lines deleted...]
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>139</v>
+      </c>
+      <c r="B25" t="s">
         <v>140</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>141</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
+        <v>72</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" t="s">
         <v>142</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25" t="s">
+      <c r="I25" t="s">
         <v>143</v>
-      </c>
-[...10 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>144</v>
+      </c>
+      <c r="B26" t="s">
+        <v>145</v>
+      </c>
+      <c r="C26" t="s">
         <v>146</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" t="s">
+        <v>72</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
+        <v>15</v>
+      </c>
+      <c r="H26" t="s">
         <v>147</v>
       </c>
-      <c r="C26" t="s">
+      <c r="I26" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>149</v>
+      </c>
+      <c r="B27" t="s">
+        <v>150</v>
+      </c>
+      <c r="C27" t="s">
+        <v>151</v>
+      </c>
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" t="s">
         <v>152</v>
       </c>
-      <c r="B27" t="s">
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" t="s">
         <v>153</v>
       </c>
-      <c r="C27" t="s">
+      <c r="I27" t="s">
         <v>154</v>
-      </c>
-[...16 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>155</v>
+      </c>
+      <c r="B28" t="s">
+        <v>156</v>
+      </c>
+      <c r="C28" t="s">
         <v>157</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
         <v>158</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="H28" t="s">
+      <c r="I28" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>160</v>
+      </c>
+      <c r="B29" t="s">
         <v>161</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>162</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" t="s">
+        <v>33</v>
+      </c>
+      <c r="F29" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
         <v>163</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="H29" t="s">
+      <c r="I29" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>165</v>
+      </c>
+      <c r="B30" t="s">
         <v>166</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
         <v>167</v>
       </c>
-      <c r="C30" t="s">
+      <c r="I30" t="s">
         <v>168</v>
-      </c>
-[...13 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>169</v>
+      </c>
+      <c r="B31" t="s">
+        <v>170</v>
+      </c>
+      <c r="C31" t="s">
         <v>171</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
         <v>172</v>
       </c>
-      <c r="C31" t="s">
+      <c r="I31" t="s">
         <v>173</v>
-      </c>
-[...16 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>174</v>
+      </c>
+      <c r="B32" t="s">
+        <v>166</v>
+      </c>
+      <c r="C32" t="s">
+        <v>175</v>
+      </c>
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
+        <v>93</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
         <v>176</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="I32" t="s">
         <v>177</v>
-      </c>
-[...16 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>178</v>
+      </c>
+      <c r="B33" t="s">
+        <v>170</v>
+      </c>
+      <c r="C33" t="s">
+        <v>179</v>
+      </c>
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
         <v>180</v>
       </c>
-      <c r="B33" t="s">
+      <c r="I33" t="s">
         <v>181</v>
-      </c>
-[...16 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>182</v>
+      </c>
+      <c r="B34" t="s">
+        <v>183</v>
+      </c>
+      <c r="C34" t="s">
+        <v>184</v>
+      </c>
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" t="s">
+        <v>15</v>
+      </c>
+      <c r="H34" t="s">
         <v>185</v>
       </c>
-      <c r="B34" t="s">
+      <c r="I34" t="s">
         <v>186</v>
-      </c>
-[...19 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>187</v>
+      </c>
+      <c r="B35" t="s">
+        <v>188</v>
+      </c>
+      <c r="C35" t="s">
+        <v>189</v>
+      </c>
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" t="s">
         <v>190</v>
       </c>
-      <c r="B35" t="s">
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
         <v>191</v>
       </c>
-      <c r="C35" t="s">
+      <c r="I35" t="s">
         <v>192</v>
-      </c>
-[...16 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>193</v>
+      </c>
+      <c r="B36" t="s">
+        <v>194</v>
+      </c>
+      <c r="C36" t="s">
         <v>195</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
+        <v>33</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
         <v>196</v>
       </c>
-      <c r="C36" t="s">
+      <c r="I36" t="s">
         <v>197</v>
-      </c>
-[...16 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>198</v>
+      </c>
+      <c r="B37" t="s">
+        <v>199</v>
+      </c>
+      <c r="C37" t="s">
         <v>200</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" t="s">
+        <v>21</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
         <v>201</v>
       </c>
-      <c r="C37" t="s">
+      <c r="I37" t="s">
         <v>202</v>
-      </c>
-[...16 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>203</v>
+      </c>
+      <c r="B38" t="s">
+        <v>204</v>
+      </c>
+      <c r="C38" t="s">
+        <v>205</v>
+      </c>
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" t="s">
         <v>206</v>
       </c>
-      <c r="B38" t="s">
+      <c r="F38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" t="s">
+        <v>15</v>
+      </c>
+      <c r="H38" t="s">
         <v>207</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="I38" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>209</v>
       </c>
       <c r="B39" t="s">
         <v>210</v>
       </c>
       <c r="C39" t="s">
         <v>211</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39" t="s">
         <v>15</v>
       </c>
-      <c r="H39" t="s">
+      <c r="I39" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>213</v>
+      </c>
+      <c r="B40" t="s">
         <v>214</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>215</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" t="s">
+        <v>33</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
         <v>216</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I40" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>218</v>
       </c>
       <c r="B41" t="s">
         <v>219</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41" t="s">
+        <v>93</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
+        <v>22</v>
+      </c>
+      <c r="I41" t="s">
         <v>220</v>
-      </c>
-[...10 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>221</v>
+      </c>
+      <c r="B42" t="s">
+        <v>222</v>
+      </c>
+      <c r="C42" t="s">
         <v>223</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" t="s">
+        <v>93</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
         <v>224</v>
       </c>
-      <c r="D42" t="s">
-[...11 lines deleted...]
-      <c r="H42" t="s">
+      <c r="I42" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>226</v>
+      </c>
+      <c r="B43" t="s">
         <v>227</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
         <v>228</v>
       </c>
-      <c r="C43" t="s">
+      <c r="I43" t="s">
         <v>229</v>
-      </c>
-[...16 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>230</v>
+      </c>
+      <c r="B44" t="s">
+        <v>231</v>
+      </c>
+      <c r="D44" t="s">
+        <v>27</v>
+      </c>
+      <c r="E44" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" t="s">
+        <v>167</v>
+      </c>
+      <c r="I44" t="s">
         <v>232</v>
-      </c>
-[...19 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>233</v>
+      </c>
+      <c r="B45" t="s">
+        <v>234</v>
+      </c>
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
         <v>235</v>
       </c>
-      <c r="B45" t="s">
+      <c r="F45" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" t="s">
+        <v>15</v>
+      </c>
+      <c r="H45" t="s">
         <v>236</v>
       </c>
-      <c r="C45" t="s">
+      <c r="I45" t="s">
         <v>237</v>
-      </c>
-[...16 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>238</v>
+      </c>
+      <c r="B46" t="s">
+        <v>239</v>
+      </c>
+      <c r="C46" t="s">
         <v>240</v>
       </c>
-      <c r="B46" t="s">
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" t="s">
+        <v>206</v>
+      </c>
+      <c r="F46" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" t="s">
+        <v>15</v>
+      </c>
+      <c r="H46" t="s">
         <v>241</v>
       </c>
-      <c r="C46" t="s">
+      <c r="I46" t="s">
         <v>242</v>
-      </c>
-[...16 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>243</v>
+      </c>
+      <c r="B47" t="s">
+        <v>244</v>
+      </c>
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" t="s">
+        <v>15</v>
+      </c>
+      <c r="H47" t="s">
+        <v>180</v>
+      </c>
+      <c r="I47" t="s">
         <v>245</v>
-      </c>
-[...22 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>246</v>
+      </c>
+      <c r="B48" t="s">
+        <v>247</v>
+      </c>
+      <c r="C48" t="s">
+        <v>248</v>
+      </c>
+      <c r="D48" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" t="s">
+        <v>190</v>
+      </c>
+      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" t="s">
+        <v>15</v>
+      </c>
+      <c r="H48" t="s">
+        <v>249</v>
+      </c>
+      <c r="I48" t="s">
         <v>250</v>
-      </c>
-[...16 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>251</v>
+      </c>
+      <c r="B49" t="s">
+        <v>252</v>
+      </c>
+      <c r="C49" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="I49" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>256</v>
+      </c>
+      <c r="B50" t="s">
+        <v>257</v>
+      </c>
+      <c r="C50" t="s">
         <v>258</v>
       </c>
-      <c r="B50" t="s">
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>14</v>
+      </c>
+      <c r="G50" t="s">
+        <v>15</v>
+      </c>
+      <c r="H50" t="s">
         <v>259</v>
       </c>
-      <c r="C50" t="s">
+      <c r="I50" t="s">
         <v>260</v>
-      </c>
-[...16 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>261</v>
+      </c>
+      <c r="B51" t="s">
+        <v>262</v>
+      </c>
+      <c r="C51" t="s">
         <v>263</v>
       </c>
-      <c r="B51" t="s">
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" t="s">
+        <v>50</v>
+      </c>
+      <c r="F51" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" t="s">
+        <v>15</v>
+      </c>
+      <c r="H51" t="s">
         <v>264</v>
       </c>
-      <c r="C51" t="s">
+      <c r="I51" t="s">
         <v>265</v>
-      </c>
-[...16 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>266</v>
+      </c>
+      <c r="B52" t="s">
+        <v>267</v>
+      </c>
+      <c r="D52" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" t="s">
+        <v>190</v>
+      </c>
+      <c r="F52" t="s">
+        <v>14</v>
+      </c>
+      <c r="G52" t="s">
+        <v>82</v>
+      </c>
+      <c r="H52" t="s">
         <v>268</v>
       </c>
-      <c r="B52" t="s">
+      <c r="I52" t="s">
         <v>269</v>
-      </c>
-[...16 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>270</v>
+      </c>
+      <c r="B53" t="s">
+        <v>271</v>
+      </c>
+      <c r="C53" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="I53" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>275</v>
+      </c>
+      <c r="B54" t="s">
+        <v>276</v>
+      </c>
+      <c r="C54" t="s">
         <v>277</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" t="s">
+        <v>50</v>
+      </c>
+      <c r="F54" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" t="s">
         <v>278</v>
       </c>
-      <c r="C54" t="s">
+      <c r="I54" t="s">
         <v>279</v>
-      </c>
-[...16 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>280</v>
+      </c>
+      <c r="B55" t="s">
+        <v>276</v>
+      </c>
+      <c r="C55" t="s">
+        <v>281</v>
+      </c>
+      <c r="D55" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" t="s">
+        <v>93</v>
+      </c>
+      <c r="F55" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55" t="s">
+        <v>15</v>
+      </c>
+      <c r="H55" t="s">
         <v>282</v>
       </c>
-      <c r="B55" t="s">
+      <c r="I55" t="s">
         <v>283</v>
-      </c>
-[...19 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>284</v>
+      </c>
+      <c r="B56" t="s">
+        <v>285</v>
+      </c>
+      <c r="C56" t="s">
+        <v>286</v>
+      </c>
+      <c r="D56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" t="s">
+        <v>13</v>
+      </c>
+      <c r="F56" t="s">
+        <v>14</v>
+      </c>
+      <c r="G56" t="s">
+        <v>15</v>
+      </c>
+      <c r="H56" t="s">
         <v>287</v>
       </c>
-      <c r="B56" t="s">
+      <c r="I56" t="s">
         <v>288</v>
-      </c>
-[...19 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>289</v>
+      </c>
+      <c r="B57" t="s">
+        <v>290</v>
+      </c>
+      <c r="C57" t="s">
+        <v>291</v>
+      </c>
+      <c r="D57" t="s">
+        <v>27</v>
+      </c>
+      <c r="E57" t="s">
+        <v>44</v>
+      </c>
+      <c r="F57" t="s">
+        <v>14</v>
+      </c>
+      <c r="G57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H57" t="s">
         <v>292</v>
       </c>
-      <c r="B57" t="s">
+      <c r="I57" t="s">
         <v>293</v>
-      </c>
-[...16 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>294</v>
+      </c>
+      <c r="B58" t="s">
+        <v>295</v>
+      </c>
+      <c r="C58" t="s">
+        <v>296</v>
+      </c>
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" t="s">
+        <v>21</v>
+      </c>
+      <c r="F58" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" t="s">
         <v>297</v>
       </c>
-      <c r="B58" t="s">
+      <c r="I58" t="s">
         <v>298</v>
-      </c>
-[...19 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>299</v>
+      </c>
+      <c r="B59" t="s">
+        <v>300</v>
+      </c>
+      <c r="C59" t="s">
         <v>301</v>
       </c>
-      <c r="B59" t="s">
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" t="s">
+        <v>93</v>
+      </c>
+      <c r="F59" t="s">
+        <v>14</v>
+      </c>
+      <c r="G59" t="s">
+        <v>15</v>
+      </c>
+      <c r="H59" t="s">
+        <v>158</v>
+      </c>
+      <c r="I59" t="s">
         <v>302</v>
-      </c>
-[...16 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>303</v>
+      </c>
+      <c r="B60" t="s">
+        <v>304</v>
+      </c>
+      <c r="C60" t="s">
+        <v>305</v>
+      </c>
+      <c r="D60" t="s">
+        <v>27</v>
+      </c>
+      <c r="F60" t="s">
+        <v>14</v>
+      </c>
+      <c r="G60" t="s">
+        <v>15</v>
+      </c>
+      <c r="H60" t="s">
         <v>306</v>
       </c>
-      <c r="B60" t="s">
+      <c r="I60" t="s">
         <v>307</v>
-      </c>
-[...19 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>308</v>
+      </c>
+      <c r="B61" t="s">
+        <v>309</v>
+      </c>
+      <c r="C61" t="s">
+        <v>310</v>
+      </c>
+      <c r="D61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" t="s">
+        <v>93</v>
+      </c>
+      <c r="F61" t="s">
+        <v>14</v>
+      </c>
+      <c r="G61" t="s">
+        <v>15</v>
+      </c>
+      <c r="H61" t="s">
         <v>311</v>
       </c>
-      <c r="B61" t="s">
+      <c r="I61" t="s">
         <v>312</v>
-      </c>
-[...19 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B62" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C62" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62" t="s">
-        <v>98</v>
+        <v>21</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="I62" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>317</v>
+      </c>
+      <c r="B63" t="s">
+        <v>318</v>
+      </c>
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>319</v>
+      </c>
+      <c r="F63" t="s">
+        <v>125</v>
+      </c>
+      <c r="G63" t="s">
+        <v>15</v>
+      </c>
+      <c r="H63" t="s">
+        <v>320</v>
+      </c>
+      <c r="I63" t="s">
         <v>321</v>
-      </c>
-[...19 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>322</v>
+      </c>
+      <c r="B64" t="s">
+        <v>323</v>
+      </c>
+      <c r="C64" t="s">
+        <v>324</v>
+      </c>
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" t="s">
+        <v>325</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" t="s">
         <v>326</v>
       </c>
-      <c r="B64" t="s">
+      <c r="I64" t="s">
         <v>327</v>
-      </c>
-[...19 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>328</v>
+      </c>
+      <c r="B65" t="s">
+        <v>329</v>
+      </c>
+      <c r="C65" t="s">
+        <v>330</v>
+      </c>
+      <c r="D65" t="s">
+        <v>27</v>
+      </c>
+      <c r="E65" t="s">
+        <v>44</v>
+      </c>
+      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" t="s">
         <v>331</v>
       </c>
-      <c r="B65" t="s">
+      <c r="I65" t="s">
         <v>332</v>
-      </c>
-[...19 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>333</v>
+      </c>
+      <c r="B66" t="s">
+        <v>334</v>
+      </c>
+      <c r="C66" t="s">
+        <v>335</v>
+      </c>
+      <c r="D66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>14</v>
+      </c>
+      <c r="G66" t="s">
+        <v>15</v>
+      </c>
+      <c r="H66" t="s">
         <v>336</v>
       </c>
-      <c r="B66" t="s">
+      <c r="I66" t="s">
         <v>337</v>
-      </c>
-[...19 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>338</v>
+      </c>
+      <c r="B67" t="s">
+        <v>339</v>
+      </c>
+      <c r="C67" t="s">
         <v>340</v>
       </c>
-      <c r="B67" t="s">
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" t="s">
+        <v>33</v>
+      </c>
+      <c r="F67" t="s">
+        <v>14</v>
+      </c>
+      <c r="G67" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" t="s">
         <v>341</v>
       </c>
-      <c r="C67" t="s">
+      <c r="I67" t="s">
         <v>342</v>
-      </c>
-[...13 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>343</v>
+      </c>
+      <c r="B68" t="s">
+        <v>344</v>
+      </c>
+      <c r="C68" t="s">
         <v>345</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>14</v>
+      </c>
+      <c r="G68" t="s">
+        <v>15</v>
+      </c>
+      <c r="H68" t="s">
         <v>346</v>
       </c>
-      <c r="C68" t="s">
+      <c r="I68" t="s">
         <v>347</v>
-      </c>
-[...13 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>348</v>
+      </c>
+      <c r="B69" t="s">
+        <v>349</v>
+      </c>
+      <c r="C69" t="s">
         <v>350</v>
       </c>
-      <c r="B69" t="s">
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" t="s">
+        <v>93</v>
+      </c>
+      <c r="F69" t="s">
+        <v>14</v>
+      </c>
+      <c r="G69" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" t="s">
+        <v>180</v>
+      </c>
+      <c r="I69" t="s">
         <v>351</v>
-      </c>
-[...19 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>352</v>
+      </c>
+      <c r="B70" t="s">
+        <v>353</v>
+      </c>
+      <c r="C70" t="s">
         <v>354</v>
       </c>
-      <c r="B70" t="s">
+      <c r="D70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>14</v>
+      </c>
+      <c r="G70" t="s">
+        <v>15</v>
+      </c>
+      <c r="H70" t="s">
         <v>355</v>
       </c>
-      <c r="C70" t="s">
+      <c r="I70" t="s">
         <v>356</v>
-      </c>
-[...13 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
+        <v>357</v>
+      </c>
+      <c r="B71" t="s">
+        <v>358</v>
+      </c>
+      <c r="C71" t="s">
         <v>359</v>
       </c>
-      <c r="B71" t="s">
+      <c r="D71" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71" t="s">
+        <v>13</v>
+      </c>
+      <c r="F71" t="s">
+        <v>14</v>
+      </c>
+      <c r="G71" t="s">
+        <v>15</v>
+      </c>
+      <c r="H71" t="s">
+        <v>108</v>
+      </c>
+      <c r="I71" t="s">
         <v>360</v>
-      </c>
-[...19 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B72" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="C72" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="D72" t="s">
         <v>12</v>
       </c>
       <c r="E72" t="s">
         <v>21</v>
       </c>
       <c r="F72" t="s">
         <v>14</v>
       </c>
       <c r="G72" t="s">
         <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="I72" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>366</v>
+      </c>
+      <c r="B73" t="s">
+        <v>367</v>
+      </c>
+      <c r="C73" t="s">
+        <v>368</v>
+      </c>
+      <c r="D73" t="s">
+        <v>27</v>
+      </c>
+      <c r="E73" t="s">
+        <v>44</v>
+      </c>
+      <c r="F73" t="s">
+        <v>14</v>
+      </c>
+      <c r="G73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H73" t="s">
         <v>369</v>
       </c>
-      <c r="B73" t="s">
+      <c r="I73" t="s">
         <v>370</v>
-      </c>
-[...19 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
+        <v>371</v>
+      </c>
+      <c r="B74" t="s">
+        <v>372</v>
+      </c>
+      <c r="C74" t="s">
+        <v>373</v>
+      </c>
+      <c r="D74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>125</v>
+      </c>
+      <c r="G74" t="s">
+        <v>82</v>
+      </c>
+      <c r="H74" t="s">
         <v>374</v>
       </c>
-      <c r="B74" t="s">
+      <c r="I74" t="s">
         <v>375</v>
       </c>
-      <c r="C74" t="s">
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" t="s">
         <v>376</v>
       </c>
-      <c r="D74" t="s">
-[...2 lines deleted...]
-      <c r="E74" t="s">
+      <c r="B75" t="s">
+        <v>377</v>
+      </c>
+      <c r="C75" t="s">
+        <v>378</v>
+      </c>
+      <c r="D75" t="s">
+        <v>12</v>
+      </c>
+      <c r="E75" t="s">
+        <v>206</v>
+      </c>
+      <c r="F75" t="s">
+        <v>14</v>
+      </c>
+      <c r="G75" t="s">
+        <v>15</v>
+      </c>
+      <c r="H75" t="s">
+        <v>379</v>
+      </c>
+      <c r="I75" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76" t="s">
+        <v>381</v>
+      </c>
+      <c r="B76" t="s">
+        <v>382</v>
+      </c>
+      <c r="C76" t="s">
+        <v>383</v>
+      </c>
+      <c r="D76" t="s">
+        <v>27</v>
+      </c>
+      <c r="E76" t="s">
+        <v>44</v>
+      </c>
+      <c r="F76" t="s">
+        <v>14</v>
+      </c>
+      <c r="G76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H76" t="s">
+        <v>56</v>
+      </c>
+      <c r="I76" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77" t="s">
+        <v>385</v>
+      </c>
+      <c r="B77" t="s">
+        <v>386</v>
+      </c>
+      <c r="C77" t="s">
+        <v>387</v>
+      </c>
+      <c r="D77" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77" t="s">
         <v>21</v>
       </c>
-      <c r="F74" t="s">
-[...9 lines deleted...]
-        <v>378</v>
+      <c r="F77" t="s">
+        <v>14</v>
+      </c>
+      <c r="G77" t="s">
+        <v>15</v>
+      </c>
+      <c r="H77" t="s">
+        <v>388</v>
+      </c>
+      <c r="I77" t="s">
+        <v>389</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">